--- v2 (2026-07-03)
+++ v3 (2026-11-05)
@@ -364,51 +364,51 @@
         <is>
           <t>9786257251136</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Helal Kazancın İlkeleri</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>504</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257251112</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Büyük Alim Olmanın Yolu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>348</v>
+        <v>245</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257251105</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Hz. İsa’nın Nüzülü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>396</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257251099</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>