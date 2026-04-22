--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,685 +85,700 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257251235</t>
+          <t>9786257251259</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminin İlkeleri ve Esasları</t>
+          <t>Yitik Sesler Aynası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>975</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257251242</t>
+          <t>9786257251235</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kur'an İlimleri</t>
+          <t>Hadis İlminin İlkeleri ve Esasları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>620</v>
+        <v>975</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257251228</t>
+          <t>9786257251242</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin İslam Akaidi</t>
+          <t>Kur'an İlimleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257251211</t>
+          <t>9786257251228</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hadislerin İsnadının Dindeki Yeri</t>
+          <t>Çocuklar İçin İslam Akaidi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257251198</t>
+          <t>9786257251211</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Helal Kazancın Önemi</t>
+          <t>Hadislerin İsnadının Dindeki Yeri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>205</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257251150</t>
+          <t>9786257251198</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Hadis Tarihi -İbn Mace ve Sünen’i Örneği-</t>
+          <t>Helal Kazancın Önemi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>495</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257251143</t>
+          <t>9786257251150</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Güçler Ayrılığı</t>
+          <t>İlk Dönem Hadis Tarihi -İbn Mace ve Sünen’i Örneği-</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>455</v>
+        <v>495</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257251204</t>
+          <t>9786257251143</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Selef Alimlere Neden Saygı Duyuyoruz?</t>
+          <t>İslam Hukukunda Güçler Ayrılığı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>205</v>
+        <v>455</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257251167</t>
+          <t>9786257251204</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İlim Öğrenmeyi Evliliğe Tercih Eden Bekar Alimler</t>
+          <t>Selef Alimlere Neden Saygı Duyuyoruz?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>355</v>
+        <v>205</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257251174</t>
+          <t>9786257251167</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Alimlere Göre Hadis Usulü</t>
+          <t>İlim Öğrenmeyi Evliliğe Tercih Eden Bekar Alimler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>310</v>
+        <v>355</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257251181</t>
+          <t>9786257251174</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gönüle Sohbetler</t>
+          <t>Hanefi Alimlere Göre Hadis Usulü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>420</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058062122</t>
+          <t>9786257251181</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıymeti (Genişletilmiş Baskı)</t>
+          <t>Gönülden Gönüle Sohbetler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059621007</t>
+          <t>9786058062122</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Takdim Set 2 - 5 Kitap Takım</t>
+          <t>Zamanın Kıymeti (Genişletilmiş Baskı)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>123</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257251136</t>
+          <t>9786059621007</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Helal Kazancın İlkeleri</t>
+          <t>Takdim Set 2 - 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>420</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257251112</t>
+          <t>9786257251136</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Büyük Alim Olmanın Yolu</t>
+          <t>Helal Kazancın İlkeleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>290</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257251105</t>
+          <t>9786257251112</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa’nın Nüzülü</t>
+          <t>Büyük Alim Olmanın Yolu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257251099</t>
+          <t>9786257251105</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Misvak Risalesi</t>
+          <t>Hz. İsa’nın Nüzülü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257251082</t>
+          <t>9786257251099</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ulemanın Soru Sorma Yöntemi</t>
+          <t>Misvak Risalesi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058062108</t>
+          <t>9786257251082</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İlim Yolunda Sabır (Pratik Baskı)</t>
+          <t>Ulemanın Soru Sorma Yöntemi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056920226</t>
+          <t>9786058062108</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Bize Yeter Söylemi</t>
+          <t>İlim Yolunda Sabır (Pratik Baskı)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>112</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056920219</t>
+          <t>9786056920226</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Eğitimci Olarak Hz. Muhammed (SAS) ve Öğretim Metodları</t>
+          <t>Kur'an Bize Yeter Söylemi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>285</v>
+        <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058062139</t>
+          <t>9786056920219</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıymeti (Pratik Baskı)</t>
+          <t>Bir Eğitimci Olarak Hz. Muhammed (SAS) ve Öğretim Metodları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>265</v>
+        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257251068</t>
+          <t>9786058062139</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Nasıl Kardeş Olur?</t>
+          <t>Zamanın Kıymeti (Pratik Baskı)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257251051</t>
+          <t>9786257251068</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı A’zam Ebu Hanife’nin Hadis İlmindeki Yeri</t>
+          <t>Müslümanlar Nasıl Kardeş Olur?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257251044</t>
+          <t>9786257251051</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Hadisler</t>
+          <t>İmam-ı A’zam Ebu Hanife’nin Hadis İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>560</v>
+        <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257251075</t>
+          <t>9786257251044</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Envarı’ndan - Tefsir Özetli Meal (Ciltli)</t>
+          <t>Mevzu Hadisler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1530</v>
+        <v>560</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257251013</t>
+          <t>9786257251075</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Üç Hadis Kitabının Adı</t>
+          <t>Kur’an-ı Kerim’in Envarı’ndan - Tefsir Özetli Meal (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058062184</t>
+          <t>9786257251013</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Üç Büyük İmamın Faziletleri</t>
+          <t>Üç Hadis Kitabının Adı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>565</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058062160</t>
+          <t>9786058062184</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kütüb-İ Sitte’nin Hadis Alma Kriterleri</t>
+          <t>Üç Büyük İmamın Faziletleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>565</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257251006</t>
+          <t>9786058062160</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Tartışma Adabı</t>
+          <t>Kütüb-İ Sitte’nin Hadis Alma Kriterleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257251020</t>
+          <t>9786257251006</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Namazın Tarihi</t>
+          <t>İslam'da Tartışma Adabı</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058062191</t>
+          <t>9786257251020</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Cehri Zikrin Dindeki Yeri</t>
+          <t>İslam'da Namazın Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058062146</t>
+          <t>9786058062191</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam Edebinden Bir Demet</t>
+          <t>Cehri Zikrin Dindeki Yeri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058062177</t>
+          <t>9786058062146</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hadis Usülü</t>
+          <t>İslam Edebinden Bir Demet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>590</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058062115</t>
+          <t>9786058062177</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sünnetin İslam’daki Yeri</t>
+          <t>Hadis Usülü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>185</v>
+        <v>590</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056920233</t>
+          <t>9786058062115</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İlim Yolunda Sabır (Genişletilmiş Baskı)</t>
+          <t>Sünnetin İslam’daki Yeri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>490</v>
+        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056920257</t>
+          <t>9786056920233</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Hadisleri Sahihlerden Ayıklama Rehberi</t>
+          <t>İlim Yolunda Sabır (Genişletilmiş Baskı)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257251037</t>
+          <t>9786056920257</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Arayanlara Kılavuz</t>
+          <t>Mevzu Hadisleri Sahihlerden Ayıklama Rehberi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056920288</t>
+          <t>9786257251037</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminin Temel Konuları</t>
+          <t>Hakikati Arayanlara Kılavuz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056920271</t>
+          <t>9786056920288</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminde Cerh ve Ta'dil</t>
+          <t>Hadis İlminin Temel Konuları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056920240</t>
+          <t>9786056920271</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hadis Değerlendirme Kriterleri</t>
+          <t>Hadis İlminde Cerh ve Ta'dil</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>555</v>
+        <v>285</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056920202</t>
+          <t>9786056920240</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Allah'a Çok İbadet Etmenin Güzelliği</t>
+          <t>Hadis Değerlendirme Kriterleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>255</v>
+        <v>555</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786056920202</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Allah'a Çok İbadet Etmenin Güzelliği</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>9786056920295</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Allah Rasulü'nün Sünnetini İhya Etmek</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C45" s="1">
         <v>385</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>