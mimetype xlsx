--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,700 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257251259</t>
+          <t>9786257251266</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yitik Sesler Aynası</t>
+          <t>Nübüvvet Nurundan Parıltılar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257251235</t>
+          <t>9786257251273</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminin İlkeleri ve Esasları</t>
+          <t>Halku’l-Kur’ân Tartışmalarının Hadis İlmine Yansımaları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>975</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257251242</t>
+          <t>9786257251280</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur'an İlimleri</t>
+          <t>Bir Lider Olarak Hz. Peygamber (Sas.)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>620</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257251228</t>
+          <t>9786257251259</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin İslam Akaidi</t>
+          <t>Yitik Sesler Aynası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257251211</t>
+          <t>9786257251235</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hadislerin İsnadının Dindeki Yeri</t>
+          <t>Hadis İlminin İlkeleri ve Esasları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257251198</t>
+          <t>9786257251242</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Helal Kazancın Önemi</t>
+          <t>Kur'an İlimleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>205</v>
+        <v>680</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257251150</t>
+          <t>9786257251228</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Hadis Tarihi -İbn Mace ve Sünen’i Örneği-</t>
+          <t>Çocuklar İçin İslam Akaidi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>495</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257251143</t>
+          <t>9786257251211</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Güçler Ayrılığı</t>
+          <t>Hadislerin İsnadının Dindeki Yeri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>455</v>
+        <v>396</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257251204</t>
+          <t>9786257251198</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Selef Alimlere Neden Saygı Duyuyoruz?</t>
+          <t>Helal Kazancın Önemi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>205</v>
+        <v>246</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257251167</t>
+          <t>9786257251150</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İlim Öğrenmeyi Evliliğe Tercih Eden Bekar Alimler</t>
+          <t>İlk Dönem Hadis Tarihi -İbn Mace ve Sünen’i Örneği-</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>355</v>
+        <v>594</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257251174</t>
+          <t>9786257251143</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Alimlere Göre Hadis Usulü</t>
+          <t>İslam Hukukunda Güçler Ayrılığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>310</v>
+        <v>546</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257251181</t>
+          <t>9786257251204</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gönüle Sohbetler</t>
+          <t>Selef Alimlere Neden Saygı Duyuyoruz?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>246</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058062122</t>
+          <t>9786257251167</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıymeti (Genişletilmiş Baskı)</t>
+          <t>İlim Öğrenmeyi Evliliğe Tercih Eden Bekar Alimler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>426</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059621007</t>
+          <t>9786257251174</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Takdim Set 2 - 5 Kitap Takım</t>
+          <t>Hanefi Alimlere Göre Hadis Usulü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>123</v>
+        <v>372</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257251136</t>
+          <t>9786257251181</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Helal Kazancın İlkeleri</t>
+          <t>Gönülden Gönüle Sohbetler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>504</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257251112</t>
+          <t>9786058062122</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Büyük Alim Olmanın Yolu</t>
+          <t>Zamanın Kıymeti (Genişletilmiş Baskı)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>290</v>
+        <v>480</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257251105</t>
+          <t>9786059621007</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa’nın Nüzülü</t>
+          <t>Takdim Set 2 - 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257251099</t>
+          <t>9786257251136</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Misvak Risalesi</t>
+          <t>Helal Kazancın İlkeleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>195</v>
+        <v>504</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257251082</t>
+          <t>9786257251112</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ulemanın Soru Sorma Yöntemi</t>
+          <t>Büyük Alim Olmanın Yolu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>195</v>
+        <v>348</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058062108</t>
+          <t>9786257251105</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İlim Yolunda Sabır (Pratik Baskı)</t>
+          <t>Hz. İsa’nın Nüzülü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>210</v>
+        <v>396</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056920226</t>
+          <t>9786257251099</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Bize Yeter Söylemi</t>
+          <t>Misvak Risalesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>112</v>
+        <v>234</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056920219</t>
+          <t>9786257251082</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Eğitimci Olarak Hz. Muhammed (SAS) ve Öğretim Metodları</t>
+          <t>Ulemanın Soru Sorma Yöntemi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>285</v>
+        <v>234</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058062139</t>
+          <t>9786058062108</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıymeti (Pratik Baskı)</t>
+          <t>İlim Yolunda Sabır (Pratik Baskı)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257251068</t>
+          <t>9786056920226</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Nasıl Kardeş Olur?</t>
+          <t>Kur'an Bize Yeter Söylemi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257251051</t>
+          <t>9786056920219</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı A’zam Ebu Hanife’nin Hadis İlmindeki Yeri</t>
+          <t>Bir Eğitimci Olarak Hz. Muhammed (SAS) ve Öğretim Metodları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>290</v>
+        <v>342</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257251044</t>
+          <t>9786058062139</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Hadisler</t>
+          <t>Zamanın Kıymeti (Pratik Baskı)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>560</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257251075</t>
+          <t>9786257251068</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Envarı’ndan - Tefsir Özetli Meal (Ciltli)</t>
+          <t>Müslümanlar Nasıl Kardeş Olur?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1530</v>
+        <v>264</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257251013</t>
+          <t>9786257251051</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Üç Hadis Kitabının Adı</t>
+          <t>İmam-ı A’zam Ebu Hanife’nin Hadis İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>210</v>
+        <v>348</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058062184</t>
+          <t>9786257251044</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Üç Büyük İmamın Faziletleri</t>
+          <t>Mevzu Hadisler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>565</v>
+        <v>672</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058062160</t>
+          <t>9786257251075</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kütüb-İ Sitte’nin Hadis Alma Kriterleri</t>
+          <t>Kur’an-ı Kerim’in Envarı’ndan - Tefsir Özetli Meal (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257251006</t>
+          <t>9786257251013</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Tartışma Adabı</t>
+          <t>Üç Hadis Kitabının Adı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>210</v>
+        <v>252</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257251020</t>
+          <t>9786058062184</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Namazın Tarihi</t>
+          <t>Üç Büyük İmamın Faziletleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>210</v>
+        <v>678</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058062191</t>
+          <t>9786058062160</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cehri Zikrin Dindeki Yeri</t>
+          <t>Kütüb-İ Sitte’nin Hadis Alma Kriterleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058062146</t>
+          <t>9786257251006</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İslam Edebinden Bir Demet</t>
+          <t>İslam'da Tartışma Adabı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>252</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058062177</t>
+          <t>9786257251020</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hadis Usülü</t>
+          <t>İslam'da Namazın Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>590</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058062115</t>
+          <t>9786058062191</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sünnetin İslam’daki Yeri</t>
+          <t>Cehri Zikrin Dindeki Yeri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>185</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056920233</t>
+          <t>9786058062146</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İlim Yolunda Sabır (Genişletilmiş Baskı)</t>
+          <t>İslam Edebinden Bir Demet</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>490</v>
+        <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056920257</t>
+          <t>9786058062177</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Hadisleri Sahihlerden Ayıklama Rehberi</t>
+          <t>Hadis Usülü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>710</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257251037</t>
+          <t>9786058062115</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Arayanlara Kılavuz</t>
+          <t>Sünnetin İslam’daki Yeri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>185</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056920288</t>
+          <t>9786056920233</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminin Temel Konuları</t>
+          <t>İlim Yolunda Sabır (Genişletilmiş Baskı)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>585</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056920271</t>
+          <t>9786056920257</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlminde Cerh ve Ta'dil</t>
+          <t>Mevzu Hadisleri Sahihlerden Ayıklama Rehberi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>285</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056920240</t>
+          <t>9786257251037</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hadis Değerlendirme Kriterleri</t>
+          <t>Hakikati Arayanlara Kılavuz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>555</v>
+        <v>480</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056920202</t>
+          <t>9786056920288</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Allah'a Çok İbadet Etmenin Güzelliği</t>
+          <t>Hadis İlminin Temel Konuları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>255</v>
+        <v>360</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786056920271</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Hadis İlminde Cerh ve Ta'dil</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786056920240</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Hadis Değerlendirme Kriterleri</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786056920202</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Allah'a Çok İbadet Etmenin Güzelliği</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786056920295</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Allah Rasulü'nün Sünnetini İhya Etmek</t>
         </is>
       </c>
-      <c r="C45" s="1">
-        <v>385</v>
+      <c r="C48" s="1">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>