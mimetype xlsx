--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,805 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059710732</t>
+          <t>9786259766652</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Memurlar ve Diğer Kamu Görevlilerinin Yargılanmasına İlişkin Usul ve Esaslar</t>
+          <t>Okumayı Sevdiren Hikayeler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259766638</t>
+          <t>9786059710732</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zevkli Boyama Kitabı</t>
+          <t>Memurlar ve Diğer Kamu Görevlilerinin Yargılanmasına İlişkin Usul ve Esaslar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>30</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8683161740187</t>
+          <t>9786259766638</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Varlıkların Diliyle Allah'ı Tanıyorum Dizisi (10 Kitap)</t>
+          <t>Zevkli Boyama Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>540</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259766645</t>
+          <t>8683161740187</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ses Esaslı Tanışır Hece ile İlk Okuma Yazma</t>
+          <t>Varlıkların Diliyle Allah'ı Tanıyorum Dizisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8683161740064</t>
+          <t>9786259766645</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Defterim</t>
+          <t>Ses Esaslı Tanışır Hece ile İlk Okuma Yazma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>52</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059710619</t>
+          <t>8683161740064</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Atasözler Deyimler Ve Özdeyişler</t>
+          <t>Kitap Okuma Defterim</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>130</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059710596</t>
+          <t>9786059710619</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Atasözler Deyimler Ve Özdeyişler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059710626</t>
+          <t>9786059710596</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Resimli Türkçe Sözlük</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059710602</t>
+          <t>9786059710626</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük</t>
+          <t>Resimli Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058002944</t>
+          <t>9786059710602</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlarla Boyama</t>
+          <t>Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058002920</t>
+          <t>9786058002944</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Tüm Dersler Konu Testleri Test</t>
+          <t>Taşıtlarla Boyama</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>130</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058002913</t>
+          <t>9786058002920</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Tüm Dersler Konu Testleri Test</t>
+          <t>4. Sınıf Tüm Dersler Konu Testleri Test</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058002906</t>
+          <t>9786058002913</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Tüm Dersler Konu Testleri Test</t>
+          <t>3. Sınıf Tüm Dersler Konu Testleri Test</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058745698</t>
+          <t>9786058002906</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Tüm Dersler Konu Testleri Test</t>
+          <t>2. Sınıf Tüm Dersler Konu Testleri Test</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059710282</t>
+          <t>9786058745698</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dik Çizgili Standart Yazı Defteri</t>
+          <t>1. Sınıf Tüm Dersler Konu Testleri Test</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>36</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059710572</t>
+          <t>9786059710282</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eşsiz Ülkem Dizisi 8 Kitap Set</t>
+          <t>Küçük Dik Çizgili Standart Yazı Defteri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>380</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058745629</t>
+          <t>9786059710572</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Değerlerimiz Kutulu Set (16 Kitap)</t>
+          <t>Eşsiz Ülkem Dizisi 8 Kitap Set</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>540</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789759825874</t>
+          <t>9786058745629</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller</t>
+          <t>Değerlerimiz Kutulu Set (16 Kitap)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>60</v>
+        <v>540</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759825843</t>
+          <t>9789759825874</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kavramları Öğreniyorum</t>
+          <t>Renkler ve Şekiller</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058745674</t>
+          <t>9789759825843</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Boyama</t>
+          <t>Kavramları Öğreniyorum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058745667</t>
+          <t>9786058745674</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Etkili Boyama</t>
+          <t>Neşeli Boyama</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058745681</t>
+          <t>9786058745667</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Boyama</t>
+          <t>Etkili Boyama</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059710473</t>
+          <t>9786058745681</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma</t>
+          <t>Sevimli Boyama</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789759731267</t>
+          <t>9786059710473</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Büyük Standart Yazı Defteri</t>
+          <t>Hızlı Okuma</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>56</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789759825881</t>
+          <t>9789759731267</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Güzel Hikayeler Dizisi 10 Kitap Set</t>
+          <t>Büyük Standart Yazı Defteri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059710152</t>
+          <t>9789759825881</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Okulda İlk Öğrendiklerim Dizisi 8 Kitap</t>
+          <t>Güzel Hikayeler Dizisi 10 Kitap Set</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9799759731204</t>
+          <t>9786059710152</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler Hece Kitabı</t>
+          <t>Okulda İlk Öğrendiklerim Dizisi 8 Kitap</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059710442</t>
+          <t>9799759731204</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kolaydan Zora Okuma Dizisi 8 Kitap</t>
+          <t>Yetişkinler Hece Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059710466</t>
+          <t>9786059710442</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ses Esaslı İlk Okuma Yazma</t>
+          <t>Kolaydan Zora Okuma Dizisi 8 Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789759825898</t>
+          <t>9786059710466</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Harf Örnekli Standart Yazı Defteri</t>
+          <t>Ses Esaslı İlk Okuma Yazma</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>36</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789759825829</t>
+          <t>9789759825898</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küçük Standart Yazı Defteri</t>
+          <t>1. Sınıf Harf Örnekli Standart Yazı Defteri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789759731229</t>
+          <t>9789759825829</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çizmeyi Öğreniyorum</t>
+          <t>Küçük Standart Yazı Defteri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058745612</t>
+          <t>9789759731229</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Hafta Sonu Çalışma Yaprakları</t>
+          <t>Çizgi Çizmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789759731236</t>
+          <t>9786058745612</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Değerlerimiz ve Olumlu Karakterler Dizisi - 24 Kitap Set</t>
+          <t>Okul Öncesi Hafta Sonu Çalışma Yaprakları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>840</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059710497</t>
+          <t>9789759731236</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Standart Yazı Defteri</t>
+          <t>Değerlerimiz ve Olumlu Karakterler Dizisi - 24 Kitap Set</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>40</v>
+        <v>840</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789759825850</t>
+          <t>9786059710497</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Matematik</t>
+          <t>Standart Yazı Defteri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789759825812</t>
+          <t>9789759825850</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tanışır Boyama (3 Set)</t>
+          <t>Eğlenceli Matematik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789759825805</t>
+          <t>9789759825812</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kolaydan Zora Boyama</t>
+          <t>Tanışır Boyama (3 Set)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>66</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789759825867</t>
+          <t>9789759825805</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aktif Boyama</t>
+          <t>Kolaydan Zora Boyama</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789759825836</t>
+          <t>9789759825867</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerlerimiz Dizisi 10 Kitap Set</t>
+          <t>Aktif Boyama</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254091063</t>
+          <t>9789759825836</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tanışır Varlıkların Diliyle Allah I Tanıyorum Dizisi</t>
+          <t>Okul Öncesi Değerlerimiz Dizisi 10 Kitap Set</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>540</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789759731250</t>
+          <t>9786254091063</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Değerlerimiz (Ciltli)</t>
+          <t>Tanışır Varlıkların Diliyle Allah I Tanıyorum Dizisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058745643</t>
+          <t>9789759731250</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Değerlerimizi Öğreniyorum (Ciltli)</t>
+          <t>Hikayelerle Değerlerimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059710589</t>
+          <t>9786058745643</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Geleceğimi Kodluyorum</t>
+          <t>Değerlerimizi Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789759731281</t>
+          <t>9786059710589</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Olumlu Karakterler Dizisi - 8 Kitap</t>
+          <t>Geleceğimi Kodluyorum</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059710480</t>
+          <t>9789759731281</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Başarının Sırrı Değerlerimizde</t>
+          <t>Olumlu Karakterler Dizisi - 8 Kitap</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>40</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789759731298</t>
+          <t>9786059710480</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tanışır Hikaye Serisi - 10 Kitap Set</t>
+          <t>Başarının Sırrı Değerlerimizde</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058745605</t>
+          <t>9789759731298</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Pıtır Pıtır Hikayeler</t>
+          <t>Tanışır Hikaye Serisi - 10 Kitap Set</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058745636</t>
+          <t>9786058745605</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Hikayeler</t>
+          <t>Pıtır Pıtır Hikayeler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059710558</t>
+          <t>9786058745636</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Vatan Sevgisi</t>
+          <t>Eğlenceli Hikayeler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786059710558</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Sevgisi</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9786059710459</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Dik Temel Yazı Uygulama Kitabı</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C53" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>