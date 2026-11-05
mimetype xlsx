--- v0 (2026-02-08)
+++ v1 (2026-11-05)
@@ -94,226 +94,226 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789756300060</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Trajikafganistan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789756300121</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Topkapı Sarayı Taşa Yazılan Tarih (Özel Kutulu)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>64.81</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789750085451</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Tarihin Meyveleri</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789756300022</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Onların Hikayesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756300039</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mucebince Amel Oluna</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756300077</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kızıl Elma</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789756300152</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İrisan Beyleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>265</v>
+        <v>475</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789756300015</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İmparatorluk Seremonisi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756300107</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Filistin’de Son Türkler Bir Aşiretin Sıradışı Macerası</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756300091</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Ayna Bizim Olmalı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756300053</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Katran Kazanında Sterilize</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789756300046</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İstanbul Sözlüğü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>425</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789756300114</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Mevlana’dan Peygamber Öyküleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>265</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>