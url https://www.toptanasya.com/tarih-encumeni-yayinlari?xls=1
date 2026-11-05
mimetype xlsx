--- v0 (2026-02-17)
+++ v1 (2026-11-05)
@@ -124,111 +124,111 @@
         <is>
           <t>9789758514830</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Sönen Hilal</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789758514779</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti'nde Mevlevi Tarikatı'nın Klasik Öncesi Dönemi (13-17. Yüzyıllar)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055657338</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yahudi Türkler Yahut Sabetaycılar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786050662634</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Harflerimizin Müdafaası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786050662672</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Tarih-i Vehhabiyan (Vehhabiler Tarihi)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786050662603</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Arabi Harfleri Terakkimize Mani Değildir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786050662641</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kısas-ı Enbiya ve Tevarih-i Hulefa (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786050662610</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>