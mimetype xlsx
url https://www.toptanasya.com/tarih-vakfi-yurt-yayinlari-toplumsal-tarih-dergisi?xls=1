--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,5260 +85,5290 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444529</t>
+          <t>4444444444657</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi: 385 Ocak 2026</t>
+          <t>Toplumsal Tarih Dergisi: 388 Nisan 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444528</t>
+          <t>4444444444613</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi: 384 Aralık 2025</t>
+          <t>Toplumsal Tarih Dergisi: 387 Mart 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444326</t>
+          <t>4444444444529</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi: 383 Kasım 2025</t>
+          <t>Toplumsal Tarih Dergisi: 385 Ocak 2026</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444444003</t>
+          <t>4444444444528</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi: 379 Temmuz 2025</t>
+          <t>Toplumsal Tarih Dergisi: 384 Aralık 2025</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444443870</t>
+          <t>4444444444326</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 378 Haziran 2025</t>
+          <t>Toplumsal Tarih Dergisi: 383 Kasım 2025</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444443795</t>
+          <t>4444444444003</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 336 Aralık 2021</t>
+          <t>Toplumsal Tarih Dergisi: 379 Temmuz 2025</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4444444443794</t>
+          <t>4444444443870</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 335 Kasım 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 378 Haziran 2025</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444443743</t>
+          <t>4444444443795</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 377 Mayıs 2025</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 336 Aralık 2021</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4444444443715</t>
+          <t>4444444443794</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 376 Nisan 2025</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 335 Kasım 2021</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444443546</t>
+          <t>4444444443743</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 375 Mart 2025</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 377 Mayıs 2025</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444443516</t>
+          <t>4444444443715</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 374 Şubat 2025</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 376 Nisan 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444443447</t>
+          <t>4444444443546</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı:373 Ocak 2025</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 375 Mart 2025</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444443364</t>
+          <t>4444444443516</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı:372 Aralık 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 374 Şubat 2025</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444443285</t>
+          <t>4444444443447</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 371 Kasım 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı:373 Ocak 2025</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444443145</t>
+          <t>4444444443364</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 370 Ekim 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı:372 Aralık 2024</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4444444443067</t>
+          <t>4444444443285</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 369 Eylül 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 371 Kasım 2024</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4444444442856</t>
+          <t>4444444443145</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 368 Ağustos 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 370 Ekim 2024</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4444444442767</t>
+          <t>4444444443067</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 367 Temmuz 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 369 Eylül 2024</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444442704</t>
+          <t>4444444442856</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 366 Haziran 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 368 Ağustos 2024</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4444444442589</t>
+          <t>4444444442767</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 365 Mayıs 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 367 Temmuz 2024</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000004583</t>
+          <t>4444444442704</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 364 Nisan 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 366 Haziran 2024</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000004466</t>
+          <t>4444444442589</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 363 Mart 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 365 Mayıs 2024</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000004375</t>
+          <t>4440000004583</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Şubat 2024 362. Sayı</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 364 Nisan 2024</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000004193</t>
+          <t>4440000004466</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 361 Ocak 2024</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 363 Mart 2024</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000004061</t>
+          <t>4440000004375</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 360 Aralık 2023</t>
+          <t>Toplumsal Tarih Dergisi Şubat 2024 362. Sayı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000003957</t>
+          <t>4440000004193</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Kasım 2023</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 361 Ocak 2024</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4440000003862</t>
+          <t>4440000004061</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 358 Ekim 2023</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 360 Aralık 2023</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000003766</t>
+          <t>4440000003957</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Sayı: 357 Eylül 2023</t>
+          <t>Toplumsal Tarih Dergisi Kasım 2023</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4440000003620</t>
+          <t>4440000003862</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Akademi Osmanlı Türkiye Çalışmaları Sayı: 2 - Haziran 2023</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 358 Ekim 2023</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4440000003584</t>
+          <t>4440000003766</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Sayı: 356 Ağustos 2023</t>
+          <t>Toplumsal Tarih Sayı: 357 Eylül 2023</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>4440000003461</t>
+          <t>4440000003620</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı 355</t>
+          <t>Toplumsal Tarih Akademi Osmanlı Türkiye Çalışmaları Sayı: 2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>125</v>
+        <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000003368</t>
+          <t>4440000003584</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi 2023 Haziran 354. Sayı</t>
+          <t>Toplumsal Tarih Sayı: 356 Ağustos 2023</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000002825</t>
+          <t>4440000003461</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Akademi Osmanlı Türkiye Çalışmaları Sayı: 1 - Aralık 2022</t>
+          <t>Toplumsal Tarih Dergisi Sayı 355</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>390</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4440000002730</t>
+          <t>4440000003368</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Sayı: 349 Ocak 2023</t>
+          <t>Toplumsal Tarih Dergisi 2023 Haziran 354. Sayı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>4440000001880</t>
+          <t>4440000002825</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 344 Ağustos 2022</t>
+          <t>Toplumsal Tarih Akademi Osmanlı Türkiye Çalışmaları Sayı: 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4440000000681</t>
+          <t>4440000002730</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Sayı: 337 Ocak 2022</t>
+          <t>Toplumsal Tarih Sayı: 349 Ocak 2023</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000034436</t>
+          <t>4440000001880</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 300 Aralık 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 344 Ağustos 2022</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000030218</t>
+          <t>4440000000681</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 297 Eylül 2018</t>
+          <t>Toplumsal Tarih Sayı: 337 Ocak 2022</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000069659</t>
+          <t>3990000034436</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 301 - Ocak 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 300 Aralık 2018</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000030017</t>
+          <t>3990000030218</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 294 Haziran 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 297 Eylül 2018</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000018057</t>
+          <t>3990000069659</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 236</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 301 - Ocak 2019</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000018048</t>
+          <t>3990000030017</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 238</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 294 Haziran 2018</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000030435</t>
+          <t>3990000018057</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 299 Kasım 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 236</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000049072</t>
+          <t>3990000018048</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 283 Temmuz 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 238</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000030328</t>
+          <t>3990000030435</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 298 Ekim 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 299 Kasım 2018</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000029879</t>
+          <t>3990000049072</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 293 Mayıs 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 283 Temmuz 2017</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000069660</t>
+          <t>3990000030328</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 302 - Şubat 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 298 Ekim 2018</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3990000048633</t>
+          <t>3990000029879</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 289 Ocak 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 293 Mayıs 2018</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000059862</t>
+          <t>3990000069660</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 287 Kasım 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 302 - Şubat 2019</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000046697</t>
+          <t>3990000048633</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 285 Eylül 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 289 Ocak 2018</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000029753</t>
+          <t>3990000059862</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 292 Nisan 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 287 Kasım 2017</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9771300702177</t>
+          <t>3990000046697</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 291 Mart 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 285 Eylül 2017</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000030201</t>
+          <t>3990000029753</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 296 Ağustos 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 292 Nisan 2018</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000030087</t>
+          <t>9771300702177</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 295 Temmuz 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 291 Mart 2018</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000056063</t>
+          <t>3990000030201</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 284 Ağustos 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 296 Ağustos 2018</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000084440</t>
+          <t>3990000030087</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 278 Şubat 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 295 Temmuz 2018</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9771300702176</t>
+          <t>3990000056063</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 290 Şubat 2018</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 284 Ağustos 2017</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000088903</t>
+          <t>3990000084440</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 276 Aralık 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 278 Şubat 2017</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000059863</t>
+          <t>9771300702176</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 288 Aralık 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 290 Şubat 2018</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000076193</t>
+          <t>3990000088903</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 286 Ekim 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 276 Aralık 2016</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000073072</t>
+          <t>3990000059863</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 282 Haziran 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 288 Aralık 2017</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000029252</t>
+          <t>3990000076193</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 280 Nisan 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 286 Ekim 2017</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000043170</t>
+          <t>3990000073072</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 274 Ekim 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 282 Haziran 2017</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000067896</t>
+          <t>3990000029252</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 271 Temmuz 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 280 Nisan 2017</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000032192</t>
+          <t>3990000043170</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 266 Şubat 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 274 Ekim 2016</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000088904</t>
+          <t>3990000067896</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 277 Ocak 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 271 Temmuz 2016</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000028394</t>
+          <t>3990000032192</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 260</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 266 Şubat 2016</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000042165</t>
+          <t>3990000088904</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 264</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 277 Ocak 2017</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000018263</t>
+          <t>3990000028394</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 254</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 260</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000016161</t>
+          <t>3990000042165</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 230</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 264</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000016159</t>
+          <t>3990000018263</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 229</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 254</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000017089</t>
+          <t>3990000016161</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 237</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 230</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000043192</t>
+          <t>3990000016159</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 275 Kasım 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 229</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000072003</t>
+          <t>3990000017089</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 281 Mayıs 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 237</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000087369</t>
+          <t>3990000043192</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 270 Haziran 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 275 Kasım 2016</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000056315</t>
+          <t>3990000072003</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 269 Mayıs 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 281 Mayıs 2017</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000029285</t>
+          <t>3990000087369</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 263</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 270 Haziran 2016</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000026023</t>
+          <t>3990000056315</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 255</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 269 Mayıs 2016</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000017286</t>
+          <t>3990000029285</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 243</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 263</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000046088</t>
+          <t>3990000026023</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 279 Mart 2017</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 255</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000073709</t>
+          <t>3990000017286</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 273 Eylül 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 243</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000032296</t>
+          <t>3990000046088</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 267 Mart 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 279 Mart 2017</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000054726</t>
+          <t>3990000073709</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 253 Ocak 2015</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 273 Eylül 2016</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000028985</t>
+          <t>3990000032296</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 262 Ekim 2015</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 267 Mart 2016</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000033709</t>
+          <t>3990000054726</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 272 Ağustos 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 253 Ocak 2015</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000048694</t>
+          <t>3990000028985</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 265 Ocak 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 262 Ekim 2015</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000028072</t>
+          <t>3990000033709</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 259</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 272 Ağustos 2016</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000027179</t>
+          <t>3990000048694</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 256</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 265 Ocak 2016</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000032372</t>
+          <t>3990000028072</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 268 Nisan 2016</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 259</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000056452</t>
+          <t>3990000027179</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 252 Aralık 2014</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 256</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000028739</t>
+          <t>3990000032372</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 261</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 268 Nisan 2016</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000059699</t>
+          <t>3990000056452</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 334 Ekim 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 252 Aralık 2014</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990005132518</t>
+          <t>3990000028739</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 332 Ağustos 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 261</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000010039</t>
+          <t>3990000059699</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 1 (1-6) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 334 Ekim 2021</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000010139</t>
+          <t>3990005132518</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 118</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 332 Ağustos 2021</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000010120</t>
+          <t>3990000010039</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 117</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 1 (1-6) (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3990000010103</t>
+          <t>3990000010139</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 116</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 118</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000008727</t>
+          <t>3990000010120</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 115</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 117</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>3990000010137</t>
+          <t>3990000010103</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 114</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 116</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000010029</t>
+          <t>3990000008727</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 112</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 115</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000010136</t>
+          <t>3990000010137</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 111</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 114</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000008730</t>
+          <t>3990000010029</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 110</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 112</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000010048</t>
+          <t>3990000010136</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 136</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 111</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000010141</t>
+          <t>3990000008730</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 135</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 110</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990005132517</t>
+          <t>3990000010048</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 331 Temmuz 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 136</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3991300702523</t>
+          <t>3990000010141</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 324 Aralık 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 135</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990005132516</t>
+          <t>3990005132517</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 330 Haziran 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 331 Temmuz 2021</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>3990005132519</t>
+          <t>3991300702523</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 333 Eylül 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 324 Aralık 2020</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3991300702522</t>
+          <t>3990005132516</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 323 Kasım 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 330 Haziran 2021</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000132212</t>
+          <t>3990005132519</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 329 Mayıs 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 333 Eylül 2021</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000010171</t>
+          <t>3991300702522</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 71</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 323 Kasım 2020</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000008747</t>
+          <t>3990000132212</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 70</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 329 Mayıs 2021</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000008749</t>
+          <t>3990000010171</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 69</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 71</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000010146</t>
+          <t>3990000008747</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 68</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 70</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000008735</t>
+          <t>3990000008749</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 67</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 69</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000010144</t>
+          <t>3990000010146</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 66</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 68</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000010130</t>
+          <t>3990000008735</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 94</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 67</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000010128</t>
+          <t>3990000010144</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 93</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 66</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000010082</t>
+          <t>3990000010130</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 91</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 94</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000010038</t>
+          <t>3990000010128</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 90</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 93</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000010036</t>
+          <t>3990000010082</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 89</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 91</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000010037</t>
+          <t>3990000010038</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 88</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 90</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000010131</t>
+          <t>3990000010036</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 87</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 89</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000010100</t>
+          <t>3990000010037</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 86</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 88</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000010235</t>
+          <t>3990000010131</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 325 Ocak 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 87</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000008726</t>
+          <t>3990000010100</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 134</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 86</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000010118</t>
+          <t>3990000010235</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 133</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 325 Ocak 2021</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000132211</t>
+          <t>3990000008726</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 328 Nisan 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 134</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000010124</t>
+          <t>3990000010118</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 132</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 133</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000010108</t>
+          <t>3990000132211</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 130</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 328 Nisan 2021</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000010140</t>
+          <t>3990000010124</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 13</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 132</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>3990000008729</t>
+          <t>3990000010108</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 129</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 130</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>3990000010119</t>
+          <t>3990000010140</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 128</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 13</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000010117</t>
+          <t>3990000008729</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 154</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 129</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000010123</t>
+          <t>3990000010119</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 153</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 128</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000010026</t>
+          <t>3990000010117</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 152</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 154</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000010166</t>
+          <t>3990000010123</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 151</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 153</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000008723</t>
+          <t>3990000010026</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 150</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 152</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000008743</t>
+          <t>3990000010166</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 149</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 151</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000008741</t>
+          <t>3990000008723</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 148</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 150</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000008724</t>
+          <t>3990000008743</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 147</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 149</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000008725</t>
+          <t>3990000008741</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 146</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 148</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000010107</t>
+          <t>3990000008724</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 172</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 147</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000010021</t>
+          <t>3990000008725</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 171</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 146</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000010142</t>
+          <t>3990000010107</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 170</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 172</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000010094</t>
+          <t>3990000010021</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 169</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 171</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000010058</t>
+          <t>3990000010142</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 168</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 170</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3990000010157</t>
+          <t>3990000010094</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 167</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 169</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3990000010138</t>
+          <t>3990000010058</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 166</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 168</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000010114</t>
+          <t>3990000010157</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 165</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 167</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000010081</t>
+          <t>3990000010138</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 164</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 166</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000010060</t>
+          <t>3990000010114</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 190</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 165</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000010175</t>
+          <t>3990000010081</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 189</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 164</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000010087</t>
+          <t>3990000010060</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 188</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 190</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000008738</t>
+          <t>3990000010175</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 187</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 189</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000010061</t>
+          <t>3990000010087</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 186</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 188</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000010135</t>
+          <t>3990000008738</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 185</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 187</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000010179</t>
+          <t>3990000010061</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 184</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 186</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3990000008737</t>
+          <t>3990000010135</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 183</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 185</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000010059</t>
+          <t>3990000010179</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 182</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 184</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>3990000010126</t>
+          <t>3990000008737</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 208</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 183</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>3990000010079</t>
+          <t>3990000010059</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 207</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 182</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3990000010057</t>
+          <t>3990000010126</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 206</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 208</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990000010046</t>
+          <t>3990000010079</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 205</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 207</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3990000031437</t>
+          <t>3990000010057</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 306 Haziran 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 206</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>3990000031436</t>
+          <t>3990000010046</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 311 Kasım 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 205</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>3990007210238</t>
+          <t>3990000031437</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 326 Şubat 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 306 Haziran 2019</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>3990000010062</t>
+          <t>3990000031436</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 204</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 311 Kasım 2019</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000008715</t>
+          <t>3990007210238</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 203</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 326 Şubat 2021</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000010125</t>
+          <t>3990000010062</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 202</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 204</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000008718</t>
+          <t>3990000008715</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 201</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 203</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>3990000008716</t>
+          <t>3990000010125</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 200</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 202</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>3990000000136</t>
+          <t>3990000008718</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 228</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 201</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>3990000010032</t>
+          <t>3990000008716</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 226</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 200</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>3990000099849</t>
+          <t>3990000000136</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 314 Şubat 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 228</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>3990000010047</t>
+          <t>3990000010032</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 225</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 226</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3990000010086</t>
+          <t>3990000099849</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 224</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 314 Şubat 2020</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>3990000010001</t>
+          <t>3990000010047</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 223</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 225</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3990000010129</t>
+          <t>3990000010086</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 222</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 224</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000010033</t>
+          <t>3990000010001</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 221</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 223</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>3990000000140</t>
+          <t>3990000010129</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 220</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 222</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3990000031515</t>
+          <t>3990000010033</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 322 Ekim 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 221</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>3990000010066</t>
+          <t>3990000000140</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 219</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 220</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990000010040</t>
+          <t>3990000031515</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 36</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 322 Ekim 2020</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000010110</t>
+          <t>3990000010066</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 35</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 219</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>3990000010067</t>
+          <t>3990000010040</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 34</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 36</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>3990000010052</t>
+          <t>3990000010110</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 32</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 35</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>3999011001012</t>
+          <t>3990000010067</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 318 Haziran 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 34</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3999966322101</t>
+          <t>3990000010052</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 317 Mayıs 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 32</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990999054515</t>
+          <t>3999011001012</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 316 Nisan 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 318 Haziran 2020</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>3990000010064</t>
+          <t>3999966322101</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 31</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 317 Mayıs 2020</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>3990000010106</t>
+          <t>3990999054515</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 30</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 316 Nisan 2020</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000008784</t>
+          <t>3990000010064</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 29</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 31</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3990000008785</t>
+          <t>3990000010106</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 28</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 30</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000032214</t>
+          <t>3990000008784</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 327 Mart 2021</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 29</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3999663532001</t>
+          <t>3990000008785</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 319 Temmuz 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 28</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990000008748</t>
+          <t>3990000032214</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 56</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 327 Mart 2021</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>3990000010041</t>
+          <t>3999663532001</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 54</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 319 Temmuz 2020</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000010042</t>
+          <t>3990000008748</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 53</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 56</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000008760</t>
+          <t>3990000010041</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 48</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 54</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000010152</t>
+          <t>3990000010042</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 47</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 53</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000010155</t>
+          <t>3990000008760</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 74</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 48</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000010090</t>
+          <t>3990000010152</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 73</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 47</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>3990000010000</t>
+          <t>3990000010155</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 72</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 74</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>3990000021073</t>
+          <t>3990000010090</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 305 Mayıs 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 73</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>3991300702598</t>
+          <t>3990000010000</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 320 Ağustos 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 72</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000022848</t>
+          <t>3990000021073</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 312 Aralık 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 305 Mayıs 2019</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000022238</t>
+          <t>3991300702598</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 307 Temmuz 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 320 Ağustos 2020</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>3990000022623</t>
+          <t>3990000022848</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 310 Ekim 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 312 Aralık 2019</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3991308702598</t>
+          <t>3990000022238</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 321 Eylül 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 307 Temmuz 2019</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>3990000010063</t>
+          <t>3990000022623</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 99</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 310 Ekim 2019</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000010069</t>
+          <t>3991308702598</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 98</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 321 Eylül 2020</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3990000010154</t>
+          <t>3990000010063</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 97</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 99</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3990000010153</t>
+          <t>3990000010069</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 96</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 98</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000010132</t>
+          <t>3990000010154</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 95</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 97</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000010070</t>
+          <t>3990000010153</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 85</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 96</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>3990000010099</t>
+          <t>3990000010132</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 84</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 95</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>3990000008751</t>
+          <t>3990000010070</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 83</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 85</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>3990000010164</t>
+          <t>3990000010099</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 82</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 84</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>3990000010098</t>
+          <t>3990000008751</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 81</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 83</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000010147</t>
+          <t>3990000010164</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 80</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 82</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>3990000010162</t>
+          <t>3990000010098</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 79</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 81</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>3990000010160</t>
+          <t>3990000010147</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 78</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 80</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>3990000010097</t>
+          <t>3990000010162</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 77</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 79</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000010161</t>
+          <t>3990000010160</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 76</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 78</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000010163</t>
+          <t>3990000010097</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 75</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 77</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>3990000010122</t>
+          <t>3990000010161</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 65</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 76</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>3990000010143</t>
+          <t>3990000010163</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 64</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 75</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>3990000010121</t>
+          <t>3990000010122</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 63</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 65</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>3990000010112</t>
+          <t>3990000010143</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 62</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 64</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>3990000010145</t>
+          <t>3990000010121</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 61</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 63</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>3990000010173</t>
+          <t>3990000010112</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 59</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 62</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>3990000008755</t>
+          <t>3990000010145</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 57</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 61</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>3990000010092</t>
+          <t>3990000010173</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 46</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 59</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>3990000010127</t>
+          <t>3990000008755</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 45</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 57</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>3990000010089</t>
+          <t>3990000010092</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 44</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 46</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>3990000010051</t>
+          <t>3990000010127</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 43</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 45</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>3990000010054</t>
+          <t>3990000010089</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 42</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 44</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>3990000010068</t>
+          <t>3990000010051</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 41</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 43</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>3990000008742</t>
+          <t>3990000010054</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 40</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 42</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>3990000010065</t>
+          <t>3990000010068</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 39</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 41</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>3990000010035</t>
+          <t>3990000008742</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 38</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 40</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990000010091</t>
+          <t>3990000010065</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 37</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 39</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>3990000008777</t>
+          <t>3990000010035</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 27</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 38</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>3990000010053</t>
+          <t>3990000010091</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 26</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 37</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>3990000010134</t>
+          <t>3990000008777</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 25</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 27</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>3990008810176</t>
+          <t>3990000010053</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 235</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 26</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>3990000015529</t>
+          <t>3990000010134</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 234</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 25</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>3990000015528</t>
+          <t>3990008810176</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 233</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 235</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>3990000000139</t>
+          <t>3990000015529</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 232</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 234</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>3990000000137</t>
+          <t>3990000015528</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 231</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 233</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>3990000010111</t>
+          <t>3990000000139</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 218</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 232</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>3990000010113</t>
+          <t>3990000000137</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 217</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 231</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>3990000010055</t>
+          <t>3990000010111</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 216</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 218</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>3990000010083</t>
+          <t>3990000010113</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 215</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 217</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>3990000010176</t>
+          <t>3990000010055</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 214</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 216</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>3990000010102</t>
+          <t>3990000010083</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 213</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 215</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>3990000010030</t>
+          <t>3990000010176</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 212</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 214</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>3990000010177</t>
+          <t>3990000010102</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 211</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 213</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>3990000010027</t>
+          <t>3990000010030</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 210</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 212</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>3990000008736</t>
+          <t>3990000010177</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 209</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 211</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>3990000008717</t>
+          <t>3990000010027</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 199</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 210</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>3990000010178</t>
+          <t>3990000008736</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 198</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 209</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>3990000010056</t>
+          <t>3990000008717</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 197</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 199</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>3990000010074</t>
+          <t>3990000010178</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 196</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 198</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>3990000010077</t>
+          <t>3990000010056</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 195</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 197</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>3990000010078</t>
+          <t>3990000010074</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 194</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 196</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>3990000010075</t>
+          <t>3990000010077</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 193</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 195</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>3990000010105</t>
+          <t>3990000010078</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 192</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 194</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>3990000010084</t>
+          <t>3990000010075</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 191</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 193</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>3990000010031</t>
+          <t>3990000010105</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 181</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 192</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>3990000010169</t>
+          <t>3990000010084</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 180</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 191</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>3990000008745</t>
+          <t>3990000010031</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 179</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 181</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>3990000010073</t>
+          <t>3990000010169</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 178</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 180</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>3990000010170</t>
+          <t>3990000008745</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 177</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 179</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>3990000008752</t>
+          <t>3990000010073</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 176</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 178</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>3990000010168</t>
+          <t>3990000010170</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 175</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 177</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>3990000010104</t>
+          <t>3990000008752</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 174</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 176</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>3990000008719</t>
+          <t>3990000010168</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 173</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 175</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>3990000010071</t>
+          <t>3990000010104</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 163</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 174</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>3990000010172</t>
+          <t>3990000008719</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 162</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 173</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>3990000010050</t>
+          <t>3990000010071</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 161</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 163</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>3990000010156</t>
+          <t>3990000010172</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 160</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 162</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>3990000008720</t>
+          <t>3990000010050</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 159</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 161</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>3990000010115</t>
+          <t>3990000010156</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 158</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 160</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>3990000010080</t>
+          <t>3990000008720</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 157</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 159</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000008721</t>
+          <t>3990000010115</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 156</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 158</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000008722</t>
+          <t>3990000010080</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 155</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 157</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000008740</t>
+          <t>3990000008721</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 145</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 156</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000010014</t>
+          <t>3990000008722</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 17 (97-99) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 155</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000010019</t>
+          <t>3990000008740</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 16 (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 145</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000010005</t>
+          <t>3990000010014</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 15 (85-90) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 17 (97-99) (Ciltli)</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000010008</t>
+          <t>3990000010019</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 14 (79-84) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 16 (Ciltli)</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>3990000010007</t>
+          <t>3990000010005</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 13 (73-78) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 15 (85-90) (Ciltli)</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>3990000010009</t>
+          <t>3990000010008</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 12 (67-72) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 14 (79-84) (Ciltli)</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000010015</t>
+          <t>3990000010007</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 11 (61-66) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 13 (73-78) (Ciltli)</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000010012</t>
+          <t>3990000010009</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 10 (55-60) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 12 (67-72) (Ciltli)</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>3990000010003</t>
+          <t>3990000010015</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 22 (145-156)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 11 (61-66) (Ciltli)</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000010045</t>
+          <t>3990000010012</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 21 (133-144)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 10 (55-60) (Ciltli)</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000010023</t>
+          <t>3990000010003</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 20 (121-132)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 22 (145-156)</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000010010</t>
+          <t>3990000010045</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 2 (7-12) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 21 (133-144)</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>3990000010044</t>
+          <t>3990000010023</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 19 (109-120)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 20 (121-132)</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9771300702505</t>
+          <t>3990000010010</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 18 (100-108) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 2 (7-12) (Ciltli)</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000010151</t>
+          <t>3990000010044</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 144</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 19 (109-120)</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000010049</t>
+          <t>9771300702505</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 143</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 18 (100-108) (Ciltli)</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000010149</t>
+          <t>3990000010151</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 142</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 144</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>3990000007918</t>
+          <t>3990000010049</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 227</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 143</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>3990000008714</t>
+          <t>3990000010149</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 141</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 142</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>3990000008739</t>
+          <t>3990000007918</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 140</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 227</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>3990000010148</t>
+          <t>3990000008714</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 139</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 141</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3990000010150</t>
+          <t>3990000008739</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 138</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 140</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>3990000010043</t>
+          <t>3990000010148</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 137</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 139</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>3990000010165</t>
+          <t>3990000010150</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 127</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 138</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>3990000008746</t>
+          <t>3990000010043</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 126</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 137</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>3990000010093</t>
+          <t>3990000010165</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 124</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 127</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>3990000010002</t>
+          <t>3990000008746</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 122</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 126</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>3990000008750</t>
+          <t>3990000010093</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 121</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 124</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>3990000010085</t>
+          <t>3990000010002</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 120</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 122</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>3990000010101</t>
+          <t>3990000008750</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 12</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 121</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>3990000008732</t>
+          <t>3990000010085</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 119</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 120</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>3990000010076</t>
+          <t>3990000010101</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 108</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 12</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>3990000010159</t>
+          <t>3990000008732</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 107</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 119</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>3990000008733</t>
+          <t>3990000010076</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 106</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 108</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>3990000010158</t>
+          <t>3990000010159</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 105</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 107</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>3990000010072</t>
+          <t>3990000008733</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 104</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 106</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>3990000010096</t>
+          <t>3990000010158</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 103</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 105</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>3990000010088</t>
+          <t>3990000010072</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 102</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 104</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>3990000010095</t>
+          <t>3990000010096</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 101</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 103</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>3990000008744</t>
+          <t>3990000010088</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 100</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 102</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>3990000010011</t>
+          <t>3990000010095</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 9 (49-54) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 101</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>3990000010017</t>
+          <t>3990000008744</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 8 (43-48) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 100</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>3990000010016</t>
+          <t>3990000010011</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 7 (37-42) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 9 (49-54) (Ciltli)</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>3990000010018</t>
+          <t>3990000010017</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 6 (31-36) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 8 (43-48) (Ciltli)</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>3990000010020</t>
+          <t>3990000010016</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 5 (25-30) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 7 (37-42) (Ciltli)</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>3990000010013</t>
+          <t>3990000010018</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 4 (19-24) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 6 (31-36) (Ciltli)</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>3990000010006</t>
+          <t>3990000010020</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 3 (13-18) (Ciltli)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 5 (25-30) (Ciltli)</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>3990000008753</t>
+          <t>3990000010013</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 28 (217-228)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 4 (19-24) (Ciltli)</t>
         </is>
       </c>
       <c r="C338" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>3990000010025</t>
+          <t>3990000010006</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 27 (205-216)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 3 (13-18) (Ciltli)</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>3990000010028</t>
+          <t>3990000008753</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 26 (193-204)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 28 (217-228)</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>3990000010022</t>
+          <t>3990000010025</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 25 (181-192)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 27 (205-216)</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>3990000010024</t>
+          <t>3990000010028</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 24 (169-180)</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 26 (193-204)</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>3990000010034</t>
+          <t>3990000010022</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Cilt: 23</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 25 (181-192)</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>3990000027848</t>
+          <t>3990000010024</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 313 Ocak 2020</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 24 (169-180)</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>3990000022472</t>
+          <t>3990000010034</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 309 Eylül 2019</t>
+          <t>Toplumsal Tarih Dergisi Cilt: 23</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>3990000051014</t>
+          <t>3990000027848</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 304 Nisan 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 313 Ocak 2020</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>3990000050573</t>
+          <t>3990000022472</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 303 Mart 2019</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 309 Eylül 2019</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>3990000095849</t>
+          <t>3990000051014</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarih Dergisi Sayı: 315 Mart 2020</t>
+          <t>Toplumsal Tarih Dergisi Sayı: 304 Nisan 2019</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
+          <t>3990000050573</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Tarih Dergisi Sayı: 303 Mart 2019</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>3990000095849</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Tarih Dergisi Sayı: 315 Mart 2020</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
           <t>3990000022314</t>
         </is>
       </c>
-      <c r="B349" s="1" t="inlineStr">
+      <c r="B351" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Tarih Dergisi Sayı: 308 Ağustos 2019</t>
         </is>
       </c>
-      <c r="C349" s="1">
+      <c r="C351" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>