--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,7765 +85,7795 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789753334440</t>
+          <t>9789753334433</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>TKP’nin Kuruluş Süreci</t>
+          <t>Türkiye'de Gündelik Hayat</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789753334396</t>
+          <t>9789753334464</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da İlksel Birikim</t>
+          <t>Sanatsız Bir Millet Olur Mu?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>490</v>
+        <v>900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789753334402</t>
+          <t>9789753334440</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Siyaseti; Dönemler, Aktörler, Meseleler</t>
+          <t>TKP’nin Kuruluş Süreci</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789753334426</t>
+          <t>9789753334396</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Devletin Nizamı</t>
+          <t>Osmanlı'da İlksel Birikim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789753334303</t>
+          <t>9789753334402</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi : Politikalar Tarihsel Gelişim ve Yapısal Dönüşüm</t>
+          <t>Türkiye Siyaseti; Dönemler, Aktörler, Meseleler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753334372</t>
+          <t>9789753334426</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Laikliğine Bakışlar</t>
+          <t>Devletin Nizamı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>575</v>
+        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789753334341</t>
+          <t>9789753334303</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in İlk Asrında İşçiler</t>
+          <t>Türkiye Ekonomisi : Politikalar Tarihsel Gelişim ve Yapısal Dönüşüm</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>760</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753334310</t>
+          <t>9789753334372</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Toplumsal Cinsiyet Muhasebesi</t>
+          <t>Türkiye Laikliğine Bakışlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>700</v>
+        <v>575</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753334358</t>
+          <t>9789753334341</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme ve Çevre Tarihi</t>
+          <t>Cumhuriyet’in İlk Asrında İşçiler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>755</v>
+        <v>760</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753334334</t>
+          <t>9789753334310</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketlein Asrı</t>
+          <t>Bir Toplumsal Cinsiyet Muhasebesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>890</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789753334327</t>
+          <t>9789753334358</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Doğal Afetler</t>
+          <t>Kentleşme ve Çevre Tarihi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>430</v>
+        <v>755</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753334242</t>
+          <t>9789753334334</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Devlet, İnsan - Cumhuriyet'in 100 Yılı</t>
+          <t>Toplumsal Hareketlein Asrı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>810</v>
+        <v>890</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789753334297</t>
+          <t>9789753334327</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çemberin Dışındakiler: Azınlıklar</t>
+          <t>Osmanlı İmparatorluğu'nda Doğal Afetler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>625</v>
+        <v>430</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753334273</t>
+          <t>9789753334242</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Cereyan Hasıl Oldu</t>
+          <t>Eğitim, Devlet, İnsan - Cumhuriyet'in 100 Yılı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>285</v>
+        <v>810</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753334280</t>
+          <t>9789753334297</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Atatürk'ten Bugüne</t>
+          <t>Çemberin Dışındakiler: Azınlıklar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>625</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753334266</t>
+          <t>9789753334273</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Safeviler Arasında Bidlis 1502-1723</t>
+          <t>Bir Cereyan Hasıl Oldu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>625</v>
+        <v>285</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753334228</t>
+          <t>9789753334280</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkische Post</t>
+          <t>Türkiye Tarihi Atatürk'ten Bugüne</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>495</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753334181</t>
+          <t>9789753334266</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimiz ve Birliğimiz İçin</t>
+          <t>Osmanlılar ve Safeviler Arasında Bidlis 1502-1723</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>670</v>
+        <v>625</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789753334259</t>
+          <t>9789753334228</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Düşüncelerin Bir Muhasebesi - Cumhuriyet'in 100 Yılı</t>
+          <t>Türkische Post</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>940</v>
+        <v>495</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753334235</t>
+          <t>9789753334181</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Siyasal ve Düşünsel Serencamı - Cumhuriyet'in 100 Yılı</t>
+          <t>Ekmeğimiz ve Birliğimiz İçin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>670</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753334211</t>
+          <t>9789753334259</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Toprak Sahipleri Ve Çiftliğe Farklı Bakışlar</t>
+          <t>Siyasi Düşüncelerin Bir Muhasebesi - Cumhuriyet'in 100 Yılı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>470</v>
+        <v>940</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753333924</t>
+          <t>9789753334235</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Köy Kadını, Modernite ve İslam</t>
+          <t>Cumhuriyetin Siyasal ve Düşünsel Serencamı - Cumhuriyet'in 100 Yılı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>315</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753334167</t>
+          <t>9789753334211</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Anayasal İmkan Olarak 1921 Anayasası</t>
+          <t>Osmanlı İmparatorluğu’nda Toprak Sahipleri Ve Çiftliğe Farklı Bakışlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>365</v>
+        <v>470</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758813759</t>
+          <t>9789753333924</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ericsson Turkey: A Leader In Communication From The Ottoman Times To The Present Day (Ciltli)</t>
+          <t>Köy Kadını, Modernite ve İslam</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>320</v>
+        <v>315</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753334129</t>
+          <t>9789753334167</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Ve Eskişehir</t>
+          <t>Bir Anayasal İmkan Olarak 1921 Anayasası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>510</v>
+        <v>365</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753334105</t>
+          <t>9789758813759</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de Eskişehir'de Sol</t>
+          <t>Ericsson Turkey: A Leader In Communication From The Ottoman Times To The Present Day (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>740</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789753334143</t>
+          <t>9789753334129</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Eskişehir'in Kurtuluşu</t>
+          <t>Milli Mücadele Ve Eskişehir</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>625</v>
+        <v>510</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753334112</t>
+          <t>9789753334105</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yunan Arşiv Kaynaklarında İşgal Eskişehir'i</t>
+          <t>Milli Mücadele'de Eskişehir'de Sol</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>170</v>
+        <v>740</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753334099</t>
+          <t>9789753334143</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eskişehir'de İşgal Ve Direniş</t>
+          <t>Eskişehir'in Kurtuluşu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>315</v>
+        <v>625</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753334136</t>
+          <t>9789753334112</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Pavlidis'ten Uğur'a Giresun'da Sinemanın Toplumsal Tarihi (1914-1990)</t>
+          <t>Yunan Arşiv Kaynaklarında İşgal Eskişehir'i</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>625</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753334051</t>
+          <t>9789753334099</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Dönemini Yeniden Düşünmek</t>
+          <t>Eskişehir'de İşgal Ve Direniş</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>460</v>
+        <v>315</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000002263</t>
+          <t>9789753334136</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Matbaacılık Tarihi</t>
+          <t>Pavlidis'ten Uğur'a Giresun'da Sinemanın Toplumsal Tarihi (1914-1990)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>930</v>
+        <v>625</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000002262</t>
+          <t>9789753334051</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarişbank Tarihi</t>
+          <t>Tek Parti Dönemini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>310</v>
+        <v>460</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4440000002261</t>
+          <t>4440000002263</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tariş Tarihi</t>
+          <t>Türkiye Matbaacılık Tarihi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>310</v>
+        <v>930</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>4440000002260</t>
+          <t>4440000002262</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sigortalar Kurumu Tarihi</t>
+          <t>Tarişbank Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789759867419</t>
+          <t>4440000002261</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çelebi Hava Servisi</t>
+          <t>Tariş Tarihi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>670</v>
+        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4440000002259</t>
+          <t>4440000002260</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiyesi'nde Sosyal Güvenlik ve Sosyal Politikalar</t>
+          <t>Sosyal Sigortalar Kurumu Tarihi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753334006</t>
+          <t>9789759867419</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti'de Parti İçi Muhalefet (1946-1960)</t>
+          <t>Çelebi Hava Servisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>560</v>
+        <v>670</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753334075</t>
+          <t>4440000002259</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Süreklilik ve Değişim: Zafer Toprak Armağanı</t>
+          <t>Cumhuriyet Türkiyesi'nde Sosyal Güvenlik ve Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>670</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753334013</t>
+          <t>9789753334006</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Hikaye: Küresel Salgın Çağında Tarihe Yeniden Bakmak</t>
+          <t>Demokrat Parti'de Parti İçi Muhalefet (1946-1960)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758136160</t>
+          <t>9789753334075</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Çimento Tarihi</t>
+          <t>Osmanlı'dan Cumhuriyet'e Süreklilik ve Değişim: Zafer Toprak Armağanı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>670</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753334020</t>
+          <t>9789753334013</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Yurtluk-Ocaklık Ve Hükümet Sancaklar</t>
+          <t>Bitmeyen Hikaye: Küresel Salgın Çağında Tarihe Yeniden Bakmak</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753333979</t>
+          <t>9789758136160</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Adana Milli Mücadelesi</t>
+          <t>Türkiye Çimento Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>670</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753333955</t>
+          <t>9789753334020</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı'nda Adana Ve Adana'nın Kurtuluşu Belgeler</t>
+          <t>Osmanlı Devleti'nde Yurtluk-Ocaklık Ve Hükümet Sancaklar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753333993</t>
+          <t>9789753333979</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sabiha Sertel Hayatı ve Entelektüel Mirası</t>
+          <t>Adana Milli Mücadelesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789753333948</t>
+          <t>9789753333955</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>1821 Yunan Devrimi</t>
+          <t>Kurtuluş Savaşı'nda Adana Ve Adana'nın Kurtuluşu Belgeler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>510</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758813340</t>
+          <t>9789753333993</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmadan Büyümek</t>
+          <t>Sabiha Sertel Hayatı ve Entelektüel Mirası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758813636</t>
+          <t>9789753333948</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Uzun İnce Bir Yol” Karikatürlerle Türkiye – Ab İlişkileri</t>
+          <t>1821 Yunan Devrimi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758813773</t>
+          <t>9789758813340</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Eğitim Sisteminde Ayrımcılık</t>
+          <t>Yaşlanmadan Büyümek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>520</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799759369254</t>
+          <t>9789758813636</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>The Imperial Ottoman Bank In Salonica</t>
+          <t>Uzun İnce Bir Yol” Karikatürlerle Türkiye – Ab İlişkileri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758813230</t>
+          <t>9789758813773</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tahlilhane’den İlaç Sanayii’ne Bir Asırlık Birliktelik: İE Ulagay İlaç Sanayii Türk AŞ 100 Yaşında</t>
+          <t>Türkiye Eğitim Sisteminde Ayrımcılık</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>560</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>2789753330050</t>
+          <t>9799759369254</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sicil-i Osmani 5. Cilt</t>
+          <t>The Imperial Ottoman Bank In Salonica</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753333894</t>
+          <t>9789758813230</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Matbuat Kapitalizmi ve Milliyetçilik (1913-1914)</t>
+          <t>Tahlilhane’den İlaç Sanayii’ne Bir Asırlık Birliktelik: İE Ulagay İlaç Sanayii Türk AŞ 100 Yaşında</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>310</v>
+        <v>560</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758813513</t>
+          <t>2789753330050</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ulusal’dan Küresel’e Milli Reasürans T. A. Ş. ve Türkiye’de Reasüransın Evrimi</t>
+          <t>Sicil-i Osmani 5. Cilt</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753333917</t>
+          <t>9789753333894</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki Cemiyeti'nin Kızıl Konak Evrakı</t>
+          <t>Osmanlı Matbuat Kapitalizmi ve Milliyetçilik (1913-1914)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789759496704</t>
+          <t>9789758813513</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Darülaceze Müessesesi Tarihi</t>
+          <t>Ulusal’dan Küresel’e Milli Reasürans T. A. Ş. ve Türkiye’de Reasüransın Evrimi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>750</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753331983</t>
+          <t>9789753333917</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İnşaatçıların Tarihi: Türkiye’de Müteahhitlik Hizmetlerinin Gelişimi ve Türkiye Müteahhitler Birliği</t>
+          <t>İttihat ve Terakki Cemiyeti'nin Kızıl Konak Evrakı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>670</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758813605</t>
+          <t>9789759496704</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnşaatçıların Coğrafyası (Ciltli)</t>
+          <t>İstanbul Darülaceze Müessesesi Tarihi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>670</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058671546</t>
+          <t>9789753331983</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İlk – Geçmişten Geleceğe Stfa</t>
+          <t>İnşaatçıların Tarihi: Türkiye’de Müteahhitlik Hizmetlerinin Gelişimi ve Türkiye Müteahhitler Birliği</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>670</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758813582</t>
+          <t>9789758813605</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Galata’dan İstinye’ye İMKB (Ciltli)</t>
+          <t>İnşaatçıların Coğrafyası (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>187</v>
+        <v>670</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753333477</t>
+          <t>9786058671546</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Günlüğümden Sayfalar</t>
+          <t>İlk – Geçmişten Geleceğe Stfa</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>670</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758813544</t>
+          <t>9789758813582</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Elginkan Topluluğu</t>
+          <t>Galata’dan İstinye’ye İMKB (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758813681</t>
+          <t>9789753333477</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Azınlık Okulları ( Cilt 2)</t>
+          <t>Günlüğümden Sayfalar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>235</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753333078</t>
+          <t>9789758813544</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ericsson Türkiye Osmanlı'dan Günümüze İletişimde Bir Lider</t>
+          <t>Geçmişten Günümüze Elginkan Topluluğu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>670</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758813307</t>
+          <t>9789758813681</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Enflasyonun Tarihi</t>
+          <t>Geçmişten Günümüze Azınlık Okulları ( Cilt 2)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>750</v>
+        <v>235</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758813520</t>
+          <t>9789753333078</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Düşten Gerçeğe Türkiye Sanayisinde Elginkan Topluluğu</t>
+          <t>Ericsson Türkiye Osmanlı'dan Günümüze İletişimde Bir Lider</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>670</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758813506</t>
+          <t>9789758813307</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitaplarında İnsan Hakları 2</t>
+          <t>Türkiye’de Enflasyonun Tarihi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>286</v>
+        <v>750</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753333818</t>
+          <t>9789758813520</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>1800'den Itibaren Rusya Tarihi</t>
+          <t>Düşten Gerçeğe Türkiye Sanayisinde Elginkan Topluluğu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>750</v>
+        <v>670</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753333603</t>
+          <t>9789758813506</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti İktidarında CHP</t>
+          <t>Ders Kitaplarında İnsan Hakları 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>286</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753333542</t>
+          <t>9789753333818</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Boşnakların Tarihi</t>
+          <t>1800'den Itibaren Rusya Tarihi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>60</v>
+        <v>750</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753333610</t>
+          <t>9789753333603</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Anlatılmazı İfade Etmek</t>
+          <t>Demokrat Parti İktidarında CHP</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789753333627</t>
+          <t>9789753333542</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çevresel Tarih Nedir?</t>
+          <t>Boşnakların Tarihi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789753333498</t>
+          <t>9789753333610</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>1917 Rusya'da Devrimde Devrim</t>
+          <t>Anlatılmazı İfade Etmek</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753333535</t>
+          <t>9789753333627</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mitler, Gerçekler ve Yöntem</t>
+          <t>Çevresel Tarih Nedir?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753333504</t>
+          <t>9789753333498</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>12-13. Yüzyılda Kilikya Ermenileri Kültüründe Asurilerin Rolü</t>
+          <t>1917 Rusya'da Devrimde Devrim</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789753333801</t>
+          <t>9789753333535</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İÖ 6. Yüzyıldan 14. Yüzyıl Sonuna Kadar Büyük İmparatorluklar Döneminde Anadolu Kentleri</t>
+          <t>Mitler, Gerçekler ve Yöntem</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>890</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789753333528</t>
+          <t>9789753333504</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bildirileriyle 12 Eylül 1980 Dönemi Sıkıyönetimi</t>
+          <t>12-13. Yüzyılda Kilikya Ermenileri Kültüründe Asurilerin Rolü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>340</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789753333184</t>
+          <t>9789753333801</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Nasırı Hüsrev ve Sonrasında Bedahşan İsmailileri (10. - 15. Yüzyıllar)</t>
+          <t>İÖ 6. Yüzyıldan 14. Yüzyıl Sonuna Kadar Büyük İmparatorluklar Döneminde Anadolu Kentleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>310</v>
+        <v>890</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753334037</t>
+          <t>9789753333528</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kıyam ve Kıtal</t>
+          <t>Bildirileriyle 12 Eylül 1980 Dönemi Sıkıyönetimi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>740</v>
+        <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789753333214</t>
+          <t>9789753333184</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıda Siyaset, Toplum, Din,  Yönetim (1793-1807)</t>
+          <t>Nasırı Hüsrev ve Sonrasında Bedahşan İsmailileri (10. - 15. Yüzyıllar)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753333115</t>
+          <t>9789753334037</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>14. Yüzyıldan Cumhuriyet'e Hastalıklar Hastaneler Kurumlar</t>
+          <t>Kıyam ve Kıtal</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>52</v>
+        <v>740</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753333061</t>
+          <t>9789753333214</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l- Menamat Sultan 3. Murad'ın Rüya Mektupları</t>
+          <t>Osmanlıda Siyaset, Toplum, Din,  Yönetim (1793-1807)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>55</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753333573</t>
+          <t>9789753333115</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Jakobenlerden Devrimcilere</t>
+          <t>14. Yüzyıldan Cumhuriyet'e Hastalıklar Hastaneler Kurumlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>470</v>
+        <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753334082</t>
+          <t>9789753333061</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Muhabbet Kuşu</t>
+          <t>Kitabü'l- Menamat Sultan 3. Murad'ın Rüya Mektupları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789753333450</t>
+          <t>9789753333573</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'na Katılan Ülkelerden Mesaj Var</t>
+          <t>Jakobenlerden Devrimcilere</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>470</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789753333092</t>
+          <t>9789753334082</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Belleklerdeki Dersim 38</t>
+          <t>Bir Muhabbet Kuşu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753333207</t>
+          <t>9789753333450</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Belleğimiz İçinde Büyük Valide Han</t>
+          <t>Birinci Dünya Savaşı'na Katılan Ülkelerden Mesaj Var</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753333191</t>
+          <t>9789753333092</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sarayında Tarih Yazımı</t>
+          <t>Belleklerdeki Dersim 38</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>29.63</v>
+        <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789753333382</t>
+          <t>9789753333207</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de İşçi Sınıfı 1908-1946</t>
+          <t>Tarihi Belleğimiz İçinde Büyük Valide Han</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>145</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789753333375</t>
+          <t>9789753333191</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sanat Tarihi Yazımı (1970-2010)</t>
+          <t>Osmanlı Sarayında Tarih Yazımı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>210</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753333344</t>
+          <t>9789753333382</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Suyun İki Yanı: Mübadele (Yazılar)</t>
+          <t>Türkiye'de İşçi Sınıfı 1908-1946</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>33</v>
+        <v>145</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753333443</t>
+          <t>9789753333375</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Terakki ve İttihat Cemiyeti</t>
+          <t>Türkiye'de Sanat Tarihi Yazımı (1970-2010)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>730</v>
+        <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753333405</t>
+          <t>9789753333344</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dersaadet'te Tüketim</t>
+          <t>Suyun İki Yanı: Mübadele (Yazılar)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>650</v>
+        <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753333108</t>
+          <t>9789753333443</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bildirileriyle 1974-1980 Dönemi Sıkıyönetimleri</t>
+          <t>Osmanlı Terakki ve İttihat Cemiyeti</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>340</v>
+        <v>730</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789753334174</t>
+          <t>9789753333405</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Salgın Hastalıklar ve Kamu Sağlığı</t>
+          <t>Dersaadet'te Tüketim</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>390</v>
+        <v>650</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753333481</t>
+          <t>9789753333108</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihine Giriş</t>
+          <t>Bildirileriyle 1974-1980 Dönemi Sıkıyönetimleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>35</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753333467</t>
+          <t>9789753334174</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Günlüğümden Sayfalar</t>
+          <t>Osmanlı'dan Cumhuriyet'e Salgın Hastalıklar ve Kamu Sağlığı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>195</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789753333306</t>
+          <t>9789753333481</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>1915 Siyaset, Tehcir, Soykırım</t>
+          <t>Siyasal Düşünceler Tarihine Giriş</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>69.44</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753333252</t>
+          <t>9789753333467</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dertli Sahiller</t>
+          <t>Günlüğümden Sayfalar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>52</v>
+        <v>195</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753333016</t>
+          <t>9789753333306</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Bürokratik Reform Babıali (1789-1922)</t>
+          <t>1915 Siyaset, Tehcir, Soykırım</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>55</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753332965</t>
+          <t>9789753333252</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Modern Devlet’e Giden Yolda Mülk Siyaseti</t>
+          <t>Dertli Sahiller</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>470</v>
+        <v>52</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753332972</t>
+          <t>9789753333016</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Vehhabi - Suudiler (1744 - 1819)</t>
+          <t>Osmanlı İmparatorluğu’nda Bürokratik Reform Babıali (1789-1922)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753332996</t>
+          <t>9789753332965</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tarihin İncelenmesi İçin Bir Kılavuz</t>
+          <t>Modern Devlet’e Giden Yolda Mülk Siyaseti</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>37.04</v>
+        <v>470</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753333030</t>
+          <t>9789753332972</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Tarihinin Tartışmalı Konuları</t>
+          <t>Vehhabi - Suudiler (1744 - 1819)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>29.63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753333023</t>
+          <t>9789753332996</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Yazıları</t>
+          <t>Tarihin İncelenmesi İçin Bir Kılavuz</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>60.19</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753333047</t>
+          <t>9789753333030</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Devletler, Savaş ve Kapitalizm</t>
+          <t>Cumhuriyet Tarihinin Tartışmalı Konuları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>23.15</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753333009</t>
+          <t>9789753333023</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Savaş, Teknoloji ve Deneysel Çalışmalar</t>
+          <t>Osmanlı Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>48</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753330367</t>
+          <t>9789753333047</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Osmanlı Başkenti Değişen İstanbul</t>
+          <t>Devletler, Savaş ve Kapitalizm</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789753331067</t>
+          <t>9789753333009</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıl İstanbul’unda Gayrimüslimler</t>
+          <t>Savaş, Teknoloji ve Deneysel Çalışmalar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>20</v>
+        <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753331036</t>
+          <t>9789753330367</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Simontornya Sancağı: Osmanlı Macaristan’ında Toplum, Ekonomi ve Yönetim</t>
+          <t>19. Yüzyılda Osmanlı Başkenti Değişen İstanbul</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753332873</t>
+          <t>9789753331067</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Ankara ve Konya</t>
+          <t>19. Yüzyıl İstanbul’unda Gayrimüslimler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>27.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000005585</t>
+          <t>9789753331036</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>135 Yıllık Bir Hazine Osmanlı Bankası Arşivinde Tarihten İzler (Ciltli)</t>
+          <t>16. Yüzyılda Simontornya Sancağı: Osmanlı Macaristan’ında Toplum, Ekonomi ve Yönetim</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000012144</t>
+          <t>9789753332873</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Taşın ve İnancın Şiiri Mardin (Ciltli)</t>
+          <t>16. Yüzyılda Ankara ve Konya</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>74.07</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753332590</t>
+          <t>3990000005585</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tasarım, Mimarlık ve Mimarlar</t>
+          <t>135 Yıllık Bir Hazine Osmanlı Bankası Arşivinde Tarihten İzler (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>24.07</v>
+        <v>600</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753330923</t>
+          <t>3990000012144</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Sosyoloji</t>
+          <t>Taşın ve İnancın Şiiri Mardin (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>53</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753332552</t>
+          <t>9789753332590</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Bağlamı İçinde Türkiye’de Yükseköğretim ve YÖK’ün Tarihi</t>
+          <t>Tasarım, Mimarlık ve Mimarlar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>430</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789753330619</t>
+          <t>9789753330923</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Peşinde</t>
+          <t>Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>23</v>
+        <v>53</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758813032</t>
+          <t>9789753332552</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Kötüye Kullanımı</t>
+          <t>Tarihsel Bağlamı İçinde Türkiye’de Yükseköğretim ve YÖK’ün Tarihi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>110</v>
+        <v>430</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789753330657</t>
+          <t>9789753330619</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tarihimiz ve Cumhuriyet Muhittin Birgen (1885-1951)</t>
+          <t>Tarihin Peşinde</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>350</v>
+        <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789753332682</t>
+          <t>9789758813032</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Simalar - Tesavir-i Rical</t>
+          <t>Tarihin Kötüye Kullanımı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>290</v>
+        <v>110</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753330558</t>
+          <t>9789753330657</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Tarihçi Mustafa Ali</t>
+          <t>Tarihimiz ve Cumhuriyet Muhittin Birgen (1885-1951)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>27.78</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753330640</t>
+          <t>9789753332682</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Tarih, Tarihçi ve Toplum Tarihin Çağrışımı, Doğası, Tarihçilik ve Tarih Öğretimi Üstüne Düşünceler</t>
+          <t>Tarihi Simalar - Tesavir-i Rical</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>16.67</v>
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789753332804</t>
+          <t>9789753330558</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Toplumsal Kuram</t>
+          <t>Tarihçi Mustafa Ali</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>20.37</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9799757306824</t>
+          <t>9789753330640</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öğretiminin Yeniden Yapılandırılması</t>
+          <t>Tarih, Tarihçi ve Toplum Tarihin Çağrışımı, Doğası, Tarihçilik ve Tarih Öğretimi Üstüne Düşünceler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758813049</t>
+          <t>9789753332804</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öğretiminde Çoğulcu ve Hoşgörülü Bir Yaklaşıma Doğru</t>
+          <t>Tarih ve Toplumsal Kuram</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>110</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9799757306800</t>
+          <t>9799757306824</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yazımında Yeni Yaklaşımlar Küreselleşme ve Yerelleşme Üçüncü Uluslararası Tarih Kongresi Tarih Yazımı ve Müzecilikte Yeni Yaklaşımlar</t>
+          <t>Tarih Öğretiminin Yeniden Yapılandırılması</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789753330251</t>
+          <t>9789758813049</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öğretimi ve Ders Kitapları 1994 Buca Sempozyumu</t>
+          <t>Tarih Öğretiminde Çoğulcu ve Hoşgörülü Bir Yaklaşıma Doğru</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>42</v>
+        <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789757306955</t>
+          <t>9799757306800</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tarih Eğitimine Eleştirel Yaklaşımlar Avrupalı-Türkiyeli Tarih Eğitimcileri Buluşması Ekim 2001-Kasım 2002</t>
+          <t>Tarih Yazımında Yeni Yaklaşımlar Küreselleşme ve Yerelleşme Üçüncü Uluslararası Tarih Kongresi Tarih Yazımı ve Müzecilikte Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753330831</t>
+          <t>9789753330251</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Tarih Eğitimi ve Tarihte "Öteki" Sorunu</t>
+          <t>Tarih Öğretimi ve Ders Kitapları 1994 Buca Sempozyumu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753330787</t>
+          <t>9789757306955</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tarih Ders Kitaplarında (1931-1993) Türk Tarih Tezinden Türk-İslam Sentezine</t>
+          <t>Tarih Eğitimine Eleştirel Yaklaşımlar Avrupalı-Türkiyeli Tarih Eğitimcileri Buluşması Ekim 2001-Kasım 2002</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>24.07</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753330893</t>
+          <t>9789753330831</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilinci ve Gençlik</t>
+          <t>Tarih Eğitimi ve Tarihte "Öteki" Sorunu</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>3990000014267</t>
+          <t>9789753330787</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tanzimattan Günümüze İstanbul’da STK’lar</t>
+          <t>Tarih Ders Kitaplarında (1931-1993) Türk Tarih Tezinden Türk-İslam Sentezine</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>20.37</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753332729</t>
+          <t>9789753330893</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Döneminde Mimarlık, Bilgi ve İktidar</t>
+          <t>Tarih Bilinci ve Gençlik</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789753331258</t>
+          <t>3990000014267</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin Tasavvuf ve İsyan</t>
+          <t>Tanzimattan Günümüze İstanbul’da STK’lar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>32.5</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9799753331837</t>
+          <t>9789753332729</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Şeriattan Kanuna Ebussuud ve Osmanlı’da İslami Hukuk</t>
+          <t>Tanzimat Döneminde Mimarlık, Bilgi ve İktidar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>22.22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789753331890</t>
+          <t>9789753331258</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Şark’ın Sergilenişi 19. Yüzyıl Dünya Fuarlarında İslam Mimarisi</t>
+          <t>Şeyh Bedreddin Tasavvuf ve İsyan</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>175</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789753331913</t>
+          <t>9799753331837</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Şark’ın Sergilenişi  19. Yüzyıl Dünya Fuarlarında İslam Mimarisi (Ciltli)</t>
+          <t>Şeriattan Kanuna Ebussuud ve Osmanlı’da İslami Hukuk</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>845</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753331470</t>
+          <t>9789753331890</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sultan Cem</t>
+          <t>Şark’ın Sergilenişi 19. Yüzyıl Dünya Fuarlarında İslam Mimarisi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>18.52</v>
+        <v>175</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757306900</t>
+          <t>9789753331913</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>STK’larda Gönüllülük ve Gençlik</t>
+          <t>Şark’ın Sergilenişi  19. Yüzyıl Dünya Fuarlarında İslam Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>30</v>
+        <v>845</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757306924</t>
+          <t>9789753331470</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>STK’lar, Yerelleşme ve Yerel Yönetimler</t>
+          <t>Sultan Cem</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789753331449</t>
+          <t>9789757306900</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Tarih ve Yerel Tarihçi</t>
+          <t>STK’larda Gönüllülük ve Gençlik</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>36.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789753331043</t>
+          <t>9789757306924</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sol Kol Osmanlı Egemenliğinde Via Egnatia (1380 - 1699)</t>
+          <t>STK’lar, Yerelleşme ve Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753331524</t>
+          <t>9789753331449</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sokollu Geçmiş Asırlarda Osmanlı Hayatı</t>
+          <t>Sözlü Tarih ve Yerel Tarihçi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>30</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789753331029</t>
+          <t>9789753331043</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum, Demokrasi ve İslam Dünyası</t>
+          <t>Sol Kol Osmanlı Egemenliğinde Via Egnatia (1380 - 1699)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>16.67</v>
+        <v>67</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9799757306664</t>
+          <t>9789753331524</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Kuruluşları ve Yasalar - Etik - Deprem</t>
+          <t>Sokollu Geçmiş Asırlarda Osmanlı Hayatı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9799753331875</t>
+          <t>9789753331029</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum Kuruluşları Rehberi 2005</t>
+          <t>Sivil Toplum, Demokrasi ve İslam Dünyası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>500</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789753330879</t>
+          <t>9799757306664</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sinan’ın Sanatı ve Selimiye (Ciltli)</t>
+          <t>Sivil Toplum Kuruluşları ve Yasalar - Etik - Deprem</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>74.07</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9799757306732</t>
+          <t>9799753331875</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Haritalarında İstanbul (Ciltli)</t>
+          <t>Sivil Toplum Kuruluşları Rehberi 2005</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>337.96</v>
+        <v>500</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789753330442</t>
+          <t>9789753330879</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Osmanlı Ünlüleri 6 Ek-Dizin</t>
+          <t>Sinan’ın Sanatı ve Selimiye (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789753330428</t>
+          <t>9799757306732</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Osmanlı Ünlüleri 4 Me-Re</t>
+          <t>Sigorta Haritalarında İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>337.96</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753330435</t>
+          <t>9789753330442</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Osmanlı Ünlüleri 3 Hü-Me</t>
+          <t>Sicill-i Osmani Osmanlı Ünlüleri 6 Ek-Dizin</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789753330404</t>
+          <t>9789753330428</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Osmanlı Ünlüleri 2 At-Hü</t>
+          <t>Sicill-i Osmani Osmanlı Ünlüleri 4 Me-Re</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753332699</t>
+          <t>9789753330435</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sistem Yazıları</t>
+          <t>Sicill-i Osmani Osmanlı Ünlüleri 3 Hü-Me</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789753330398</t>
+          <t>9789753330404</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Osmanlı Ünlüleri 1 A-At</t>
+          <t>Sicill-i Osmani Osmanlı Ünlüleri 2 At-Hü</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789753333290</t>
+          <t>9789753332699</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İlhan Tekeli ile Günümüze ve Geleceğe Dair</t>
+          <t>Sosyal Sistem Yazıları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753333122</t>
+          <t>9789753330398</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Bildirileriyle 12 Mart 1971 Dönemi Sıkıyönetimi</t>
+          <t>Sicill-i Osmani Osmanlı Ünlüleri 1 A-At</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753333351</t>
+          <t>9789753333290</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İhtilaller Çağında Osmanlı Ordusu</t>
+          <t>İlhan Tekeli ile Günümüze ve Geleceğe Dair</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>52</v>
+        <v>285</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789753333139</t>
+          <t>9789753333122</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kırımın Çehreleri</t>
+          <t>Bildirileriyle 12 Mart 1971 Dönemi Sıkıyönetimi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>235</v>
+        <v>430</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789753333399</t>
+          <t>9789753333351</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>TAN - Serteller Yönetiminde Muhalif Bir Gazete</t>
+          <t>İhtilaller Çağında Osmanlı Ordusu</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>520</v>
+        <v>52</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789753333238</t>
+          <t>9789753333139</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Temiz ve Soylu Türküler Söyleyelim</t>
+          <t>Kırımın Çehreleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>33</v>
+        <v>235</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789944514637</t>
+          <t>9789753333399</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Piyalepaşa (Albüm Kitap) (Ciltli)</t>
+          <t>TAN - Serteller Yönetiminde Muhalif Bir Gazete</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>780</v>
+        <v>520</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789753333276</t>
+          <t>9789753333238</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Soykırım Meselesi</t>
+          <t>Temiz ve Soylu Türküler Söyleyelim</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>400</v>
+        <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753333412</t>
+          <t>9789944514637</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hükümet Konakları</t>
+          <t>Geçmişten Günümüze Piyalepaşa (Albüm Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>550</v>
+        <v>780</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789753333900</t>
+          <t>9789753333276</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Günümüze Darbeler</t>
+          <t>Soykırım Meselesi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3990000011611</t>
+          <t>9789753333412</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İLK - Geçmişten Geleceğe STFA</t>
+          <t>Osmanlı Hükümet Konakları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>125</v>
+        <v>550</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789753333337</t>
+          <t>9789753333900</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bildirileriyle 1950 - 1970 Dönemi Sıkıyönetimleri</t>
+          <t>Osmanlı’dan Günümüze Darbeler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789753333313</t>
+          <t>3990000011611</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun "Liberal" Yılları 1856 - 1870</t>
+          <t>İLK - Geçmişten Geleceğe STFA</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789753333320</t>
+          <t>9789753333337</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Nostaljinin Ötesinde Kaybedilmiş Memleketler</t>
+          <t>Bildirileriyle 1950 - 1970 Dönemi Sıkıyönetimleri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>351</v>
+        <v>260</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789753333221</t>
+          <t>9789753333313</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Özgürlüğü  ve Feminizm (1908-1935)</t>
+          <t>İmparatorluğun "Liberal" Yılları 1856 - 1870</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>65</v>
+        <v>220</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789753333177</t>
+          <t>9789753333320</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Etıbba Cemiyeti (1912 - 1922)</t>
+          <t>Nostaljinin Ötesinde Kaybedilmiş Memleketler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>570</v>
+        <v>351</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789753333146</t>
+          <t>9789753333221</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Millete Deva Olmak</t>
+          <t>Türkiye’de Kadın Özgürlüğü  ve Feminizm (1908-1935)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>350</v>
+        <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753333153</t>
+          <t>9789753333177</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kürdler : Tarihi ve İçtimai Tedkikat</t>
+          <t>Ermeni Etıbba Cemiyeti (1912 - 1922)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>350</v>
+        <v>570</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753333160</t>
+          <t>9789753333146</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Serseri, Anarşist ve Fesadın Peşinde</t>
+          <t>Millete Deva Olmak</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753332958</t>
+          <t>9789753333153</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Toplumsal Tarihi 2</t>
+          <t>Kürdler : Tarihi ve İçtimai Tedkikat</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>31.48</v>
+        <v>350</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789753332545</t>
+          <t>9789753333160</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Modernleşme ve Ulusal Kimlik</t>
+          <t>Serseri, Anarşist ve Fesadın Peşinde</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>24.07</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789753333368</t>
+          <t>9789753332958</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Japon Turancılığı</t>
+          <t>Bilginin Toplumsal Tarihi 2</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789753333085</t>
+          <t>9789753332545</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Deliler ve Doktorları</t>
+          <t>Türkiye'de Modernleşme ve Ulusal Kimlik</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>36.5</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789753333283</t>
+          <t>9789753333368</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Günümüze Türkiye İşçi Sınıfı Tarihi 1839-2014</t>
+          <t>Japon Turancılığı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>540</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789753333054</t>
+          <t>9789753333085</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kürtler</t>
+          <t>Deliler ve Doktorları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>23.15</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789753333245</t>
+          <t>9789753333283</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Harbiyeli Bir Osmanlı Ermenisi</t>
+          <t>Tanzimat’tan Günümüze Türkiye İşçi Sınıfı Tarihi 1839-2014</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>29</v>
+        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789757306566</t>
+          <t>9789753333054</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Endüstri İlişkileri</t>
+          <t>Kürtler</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789753330343</t>
+          <t>9789753333245</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Ekonomi ve Toplum İttihat-Terakki ve Devletçilik (1908-1950)</t>
+          <t>Harbiyeli Bir Osmanlı Ermenisi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>20.37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753333870</t>
+          <t>9789757306566</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Kumar ve Şans Oyunları (1800-1923)</t>
+          <t>Türkiye’de Endüstri İlişkileri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>310</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753333863</t>
+          <t>9789753330343</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Keyif, Günah ve Suç Arasında Osmanlı’da Meyhaneler ve Müdavimleri</t>
+          <t>Türkiye’de Ekonomi ve Toplum İttihat-Terakki ve Devletçilik (1908-1950)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>625</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789753333887</t>
+          <t>9789753333870</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Fuhuş</t>
+          <t>Osmanlı’da Kumar ve Şans Oyunları (1800-1923)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>105</v>
+        <v>310</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789753333856</t>
+          <t>9789753333863</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan - Etnisite ve İran'da İktidar Mücadelesi</t>
+          <t>Keyif, Günah ve Suç Arasında Osmanlı’da Meyhaneler ve Müdavimleri</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>365</v>
+        <v>625</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789753333832</t>
+          <t>9789753333887</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizm, İşçiler ve Direniş</t>
+          <t>Osmanlı’da Fuhuş</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>380</v>
+        <v>105</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753333771</t>
+          <t>9789753333856</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Savaşı'nın İktisadi Aktörleri (1914-19)</t>
+          <t>Azerbaycan - Etnisite ve İran'da İktidar Mücadelesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>500</v>
+        <v>365</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758813742</t>
+          <t>9789753333832</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Tarihi (Cilt 2)</t>
+          <t>Neoliberalizm, İşçiler ve Direniş</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>585</v>
+        <v>380</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3999758813735</t>
+          <t>9789753333771</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Tarihi - 2 Cilt Takım</t>
+          <t>Osmanlı Savaşı'nın İktisadi Aktörleri (1914-19)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>290</v>
+        <v>500</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789753333757</t>
+          <t>9789758813742</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İslam Cumhuriyeti'nde 40 Yıl</t>
+          <t>Uygarlıklar Tarihi (Cilt 2)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>585</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753333764</t>
+          <t>3999758813735</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sürç-i Lisan Ettikse Affola</t>
+          <t>Uygarlıklar Tarihi - 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789753333740</t>
+          <t>9789753333757</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yapmak</t>
+          <t>İslam Cumhuriyeti'nde 40 Yıl</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789753333726</t>
+          <t>9789753333764</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Doğu'da Siyasal Düşünce</t>
+          <t>Sürç-i Lisan Ettikse Affola</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789753333719</t>
+          <t>9789753333740</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Savaşan Tarafların Gözüyle Balkan Savaşları</t>
+          <t>Tarih Yapmak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789753333696</t>
+          <t>9789753333726</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ'a Yeni Yaklaşımlar</t>
+          <t>Doğu'da Siyasal Düşünce</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789753333665</t>
+          <t>9789753333719</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>1968 - İsyan Devrim Özgürlük</t>
+          <t>Savaşan Tarafların Gözüyle Balkan Savaşları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789753333672</t>
+          <t>9789753333696</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tanrıya Uzak Merkeze Yakın</t>
+          <t>Orta Çağ'a Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>312</v>
+        <v>34</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789758813735</t>
+          <t>9789753333665</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Tarihi (Cilt 1)</t>
+          <t>1968 - İsyan Devrim Özgürlük</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>370</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000051616</t>
+          <t>9789753333672</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Keşfü'z-Zunun Cilt: 5</t>
+          <t>Tanrıya Uzak Merkeze Yakın</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>60.18</v>
+        <v>312</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000051615</t>
+          <t>9789758813735</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Keşfü'z-Zunun Cilt: 4</t>
+          <t>Uygarlıklar Tarihi (Cilt 1)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>60.18</v>
+        <v>370</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000051614</t>
+          <t>3990000051616</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Keşfü'z-Zunun Cilt: 2</t>
+          <t>Keşfü'z-Zunun Cilt: 5</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>60.18</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000051613</t>
+          <t>3990000051615</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Keşfü'z-Zunun Cilt: 1</t>
+          <t>Keşfü'z-Zunun Cilt: 4</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>60.18</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789753333795</t>
+          <t>3990000051614</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Cinselliğin Saklı Kıyısı</t>
+          <t>Keşfü'z-Zunun Cilt: 2</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>310</v>
+        <v>60.18</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789753333580</t>
+          <t>3990000051613</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tarih Eğitiminde Sen Kimsin Siyaseti</t>
+          <t>Keşfü'z-Zunun Cilt: 1</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>350</v>
+        <v>60.18</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789752885888</t>
+          <t>9789753333795</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Hayallerin Gerçekleştiği 100 Yıl (Ciltli)</t>
+          <t>Osmanlı'da Cinselliğin Saklı Kıyısı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>670</v>
+        <v>310</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789758813612</t>
+          <t>9789753333580</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Hayallerin Gerçekleştiği 100 Yıl (Ciltsiz)</t>
+          <t>Tarih Eğitiminde Sen Kimsin Siyaseti</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>65</v>
+        <v>350</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000012273</t>
+          <t>9789752885888</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İzmir Esnaf ve Ahali Bankası’ndan Egebank’a (1928-2000) (Ciltli)</t>
+          <t>Osmanlı'dan Günümüze Hayallerin Gerçekleştiği 100 Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>85</v>
+        <v>670</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789753331999</t>
+          <t>9789758813612</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İzmir 1919-1922 Tanıklıklar</t>
+          <t>Osmanlı'dan Günümüze Hayallerin Gerçekleştiği 100 Yıl (Ciltsiz)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>18.52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9799757306787</t>
+          <t>3990000012273</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İzahlı Halk Şiiri Antolojisi</t>
+          <t>İzmir Esnaf ve Ahali Bankası’ndan Egebank’a (1928-2000) (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>23.15</v>
+        <v>85</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789753330497</t>
+          <t>9789753331999</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İşgal İstanbul’undan Fotoğraflar Istanbul 1919: Images D’Occupation</t>
+          <t>İzmir 1919-1922 Tanıklıklar</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789753332941</t>
+          <t>9799757306787</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Planlanmasının ve Gelişmesinin Öyküsü</t>
+          <t>İzahlı Halk Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>58.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789753330909</t>
+          <t>9789753330497</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Gezerken (Ciltli)</t>
+          <t>İşgal İstanbul’undan Fotoğraflar Istanbul 1919: Images D’Occupation</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>148.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789753331135</t>
+          <t>9789753332941</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Hatırlamak ve Unutmak</t>
+          <t>İstanbul’un Planlanmasının ve Gelişmesinin Öyküsü</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>260</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789753332255</t>
+          <t>9789753330909</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir Yıl</t>
+          <t>İstanbul’u Gezerken (Ciltli)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>13.89</v>
+        <v>148.15</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9799753331387</t>
+          <t>9789753331135</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Lezzeti</t>
+          <t>İstanbul’da Hatırlamak ve Unutmak</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>20.37</v>
+        <v>260</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789753330022</t>
+          <t>9789753332255</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Gezi Rehberi</t>
+          <t>İstanbul’da Bir Yıl</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789753331616</t>
+          <t>9799753331387</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Değirmenleri ve Fırınları</t>
+          <t>İstanbul Lezzeti</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>17.59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789753331302</t>
+          <t>9789753330022</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bir Kent Tarihi Bizantion, Konstantinopolis, İstanbul (Ciltli)</t>
+          <t>İstanbul Gezi Rehberi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>111.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9799753331301</t>
+          <t>9789753331616</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bir Kent Tarihi Bizantion, Konstantinopolis, İstanbul</t>
+          <t>İstanbul Değirmenleri ve Fırınları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>92.59</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9799753331240</t>
+          <t>9789753331302</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Boğaziçi</t>
+          <t>İstanbul Bir Kent Tarihi Bizantion, Konstantinopolis, İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>19.44</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789753330039</t>
+          <t>9799753331301</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Anıları 1897-1940</t>
+          <t>İstanbul Bir Kent Tarihi Bizantion, Konstantinopolis, İstanbul</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>16.67</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789753330220</t>
+          <t>9799753331240</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İstanbul 1920</t>
+          <t>İstanbul ve Boğaziçi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>25.93</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789753331364</t>
+          <t>9789753330039</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İstanbul (Ciltli)</t>
+          <t>İstanbul Anıları 1897-1940</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>231.48</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789753331081</t>
+          <t>9789753330220</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İsmet İnönü Yeni Bir Yorum Denemesi</t>
+          <t>İstanbul 1920</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>19.44</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789753332194</t>
+          <t>9789753331364</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İsmail Kemal Bey’in Hatıratı</t>
+          <t>İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>39</v>
+        <v>231.48</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789753332392</t>
+          <t>9789753331081</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Ankara İçin Kent İçi Ulaşım Tarihi Yazıları</t>
+          <t>İsmet İnönü Yeni Bir Yorum Denemesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>200</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789753332514</t>
+          <t>9789753332194</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İran ve 1. Dünya Savaşı</t>
+          <t>İsmail Kemal Bey’in Hatıratı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>285</v>
+        <v>39</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>3990000006913</t>
+          <t>9789753332392</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İlhan Tekeli Seti 10 Kitap Takım</t>
+          <t>İstanbul ve Ankara İçin Kent İçi Ulaşım Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>219.44</v>
+        <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789753331845</t>
+          <t>9789753332514</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İlhan Tekeli İçin Armağan Yazılar</t>
+          <t>İran ve 1. Dünya Savaşı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>440</v>
+        <v>285</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789753332897</t>
+          <t>3990000006913</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İlerici Kadınlar Derneği (1975 - 1980)</t>
+          <t>İlhan Tekeli Seti 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>585</v>
+        <v>219.44</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9799758813277</t>
+          <t>9789753331845</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İki Sempozyum Türkiye’de Sivil Toplum Kuruluşları</t>
+          <t>İlhan Tekeli İçin Armağan Yazılar</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>45</v>
+        <v>440</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789753332439</t>
+          <t>9789753332897</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İki Komite, İki Kıtal ve Kafkas Yollarında</t>
+          <t>İlerici Kadınlar Derneği (1975 - 1980)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>16.67</v>
+        <v>585</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789753330992</t>
+          <t>9799758813277</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasında ve Batı’da İş Ortaklıkları Tarihi</t>
+          <t>İki Sempozyum Türkiye’de Sivil Toplum Kuruluşları</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>18.52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789757306917</t>
+          <t>9789753332439</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Improvement of Balkan History Textbooks Project Reports</t>
+          <t>İki Komite, İki Kıtal ve Kafkas Yollarında</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>180</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789753332026</t>
+          <t>9789753330992</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>II. Tertip Düstur Kılavuzu Osmanlı Devlet Mevzuatı (1908-1922) Cilt 2</t>
+          <t>İslam Dünyasında ve Batı’da İş Ortaklıkları Tarihi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>46.3</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789753332019</t>
+          <t>9789757306917</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>I. Tertip Düstur Kılavuzu Osmanlı Devleti Mevzuatı (1839-1908) Cilt:1</t>
+          <t>Improvement of Balkan History Textbooks Project Reports</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>32.41</v>
+        <v>180</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789753330602</t>
+          <t>9789753332026</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Hüve’l-Baki İstanbul’da Osmanlı Mezarlıkları ve Mezar Taşları</t>
+          <t>II. Tertip Düstur Kılavuzu Osmanlı Devlet Mevzuatı (1908-1922) Cilt 2</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>22.22</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>3990000006349</t>
+          <t>9789753332019</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Human Rights Issues in Textbooks: The Turkish Case</t>
+          <t>I. Tertip Düstur Kılavuzu Osmanlı Devleti Mevzuatı (1839-1908) Cilt:1</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789758813056</t>
+          <t>9789753330602</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Doksan Dokuz İlkesi - Mecelle</t>
+          <t>Hüve’l-Baki İstanbul’da Osmanlı Mezarlıkları ve Mezar Taşları</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>14.81</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789753330701</t>
+          <t>3990000006349</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İstanbul, İnsan ve Mekan</t>
+          <t>Human Rights Issues in Textbooks: The Turkish Case</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>87</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>2880000009290</t>
+          <t>9789758813056</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>How Are We Educated?</t>
+          <t>Hukukun Doksan Dokuz İlkesi - Mecelle</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>285</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789753331906</t>
+          <t>9789753330701</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Hikayemi Dinler misin? Tanıklıklarla Türkiye’de İnsan Hakları ve Sivil Toplum-  Konferanslar</t>
+          <t>İstanbul, İnsan ve Mekan</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>442</v>
+        <v>87</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9799753330762</t>
+          <t>2880000009290</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Zeugma Yalnız Değil! Türkiye’de Barajlar ve Kültürel Miras</t>
+          <t>How Are We Educated?</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>58</v>
+        <v>285</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789753331296</t>
+          <t>9789753331906</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyılda Tarihyazımı</t>
+          <t>Hikayemi Dinler misin? Tanıklıklarla Türkiye’de İnsan Hakları ve Sivil Toplum-  Konferanslar</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>25</v>
+        <v>442</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789757306870</t>
+          <t>9799753330762</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Yerel Tarihçilik, Kent, Sivil Girişim Yerel Tarih Grupları Deneyimi Yerel Tarih Konferansı</t>
+          <t>Zeugma Yalnız Değil! Türkiye’de Barajlar ve Kültürel Miras</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>30</v>
+        <v>58</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789753330954</t>
+          <t>9789753331296</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Yeni Onbinlerin Gölgesinde Bir Sancak: İzmir (30 Ekim 1918 - 15 Mayıs 1919)</t>
+          <t>Yirminci Yüzyılda Tarihyazımı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789753332880</t>
+          <t>9789757306870</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yemekte Tarih Var</t>
+          <t>Yerel Tarihçilik, Kent, Sivil Girişim Yerel Tarih Grupları Deneyimi Yerel Tarih Konferansı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>25.93</v>
+        <v>30</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789753331326</t>
+          <t>9789753330954</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yanıbaşımızdaki Tarih</t>
+          <t>Yeni Onbinlerin Gölgesinde Bir Sancak: İzmir (30 Ekim 1918 - 15 Mayıs 1919)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>58</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789753330756</t>
+          <t>9789753332880</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Üniversite’de Cadı Kazanı 1948 DTCF Tasfiyesi ve Pertev Naili Boratav’ın Müdafaası</t>
+          <t>Yemekte Tarih Var</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>19.44</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>3990000012474</t>
+          <t>9789753331326</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Üç Sempozyum Sivil Toplum Kuruluşları</t>
+          <t>Yanıbaşımızdaki Tarih</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>18.52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789757306375</t>
+          <t>9789753330756</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuşak Cumhuriyet</t>
+          <t>Üniversite’de Cadı Kazanı 1948 DTCF Tasfiyesi ve Pertev Naili Boratav’ın Müdafaası</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>150</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789753331623</t>
+          <t>3990000012474</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Umuttan Yalnızlığa Türkiye İşçi Partisi 1961 - 1971</t>
+          <t>Üç Sempozyum Sivil Toplum Kuruluşları</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>39.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789753332583</t>
+          <t>9789757306375</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kent Planlama ve Kent Araştırmaları Tarihi Yazıları</t>
+          <t>Üç Kuşak Cumhuriyet</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>37.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789753332835</t>
+          <t>9789753331623</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Kırım Tatar ve Nogay Köy Yerleşimleri</t>
+          <t>Umuttan Yalnızlığa Türkiye İşçi Partisi 1961 - 1971</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>55.56</v>
+        <v>39.81</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789753332828</t>
+          <t>9789753332583</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaşamda ve Yazında Konutun Öyküsü</t>
+          <t>Türkiye’nin Kent Planlama ve Kent Araştırmaları Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>440</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789753330329</t>
+          <t>9789753332835</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kentsel Koruma</t>
+          <t>Türkiye’deki Kırım Tatar ve Nogay Köy Yerleşimleri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>27.78</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789757306627</t>
+          <t>9789753332828</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Fotoğraf Photography in Turkey (Ciltli)</t>
+          <t>Türkiye’de Yaşamda ve Yazında Konutun Öyküsü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>92.59</v>
+        <v>440</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>2880000004196</t>
+          <t>9789753330329</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Gönüllü Hizmet</t>
+          <t>Türkiye’de Kentsel Koruma</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9799757306718</t>
+          <t>9789757306627</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Çevrenin ve  Çevre Korumanın Tarihi Sempozyumu</t>
+          <t>Türkiye’de Fotoğraf Photography in Turkey (Ciltli)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>23.15</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9799757306794</t>
+          <t>2880000004196</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Çalışma Yaşamı Bibliyografyası</t>
+          <t>Uluslararası Gönüllü Hizmet</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>58</v>
+        <v>150</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753332170</t>
+          <t>9799757306718</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Bölgesel Eşitsizlik ve Bölge Planlama Yazıları</t>
+          <t>Türkiye’de Çevrenin ve  Çevre Korumanın Tarihi Sempozyumu</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>42</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758813537</t>
+          <t>9799757306794</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sergicilik ve Fuarcılık Tarihi / Exposition and Fair History of Turkey (Ciltli)</t>
+          <t>Türkiye’de Çalışma Yaşamı Bibliyografyası</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>750</v>
+        <v>58</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>3990000007924</t>
+          <t>9789753332170</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sendikacılık Ansiklopedisi (3 Kitap Takım) (Ciltli)</t>
+          <t>Türkiye’de Bölgesel Eşitsizlik ve Bölge Planlama Yazıları</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>42</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>2789757304453</t>
+          <t>9789758813537</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sendikacılık Ansiklopedisi  Cilt: 3 (Ciltli)</t>
+          <t>Türkiye Sergicilik ve Fuarcılık Tarihi / Exposition and Fair History of Turkey (Ciltli)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>890</v>
+        <v>750</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>2789757304392</t>
+          <t>3990000007924</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sendikacılık Ansiklopedisi  Cilt: 2 (Ciltli)</t>
+          <t>Türkiye Sendikacılık Ansiklopedisi (3 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>890</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>2789757304385</t>
+          <t>2789757304453</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sendikacılık Ansiklopedisi Cilt: 1 (Ciltli)</t>
+          <t>Türkiye Sendikacılık Ansiklopedisi  Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>890</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789753332767</t>
+          <t>2789757304392</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin STK’lar ve Katılımcı Demokrasi Yazıları</t>
+          <t>Türkiye Sendikacılık Ansiklopedisi  Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>350</v>
+        <v>890</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789753332613</t>
+          <t>2789757304385</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Siyaset ve Demokrasi Yazıları</t>
+          <t>Türkiye Sendikacılık Ansiklopedisi Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>470</v>
+        <v>890</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789753332712</t>
+          <t>9789753332767</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Eğitim Yazıları</t>
+          <t>Türkiye İçin STK’lar ve Katılımcı Demokrasi Yazıları</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9799757306701</t>
+          <t>9789753332613</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Emek Piyasasının Yapısı ve İşsizlik</t>
+          <t>Türkiye İçin Siyaset ve Demokrasi Yazıları</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>30</v>
+        <v>470</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789753332453</t>
+          <t>9789753332712</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nde Tek-Parti Yönetimi’nin Kurulması (Ciltli)</t>
+          <t>Türkiye İçin Eğitim Yazıları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>38.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789753331142</t>
+          <t>9799757306701</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nde Tek-Parti Yönetimi’nin Kurulması</t>
+          <t>Türkiye Emek Piyasasının Yapısı ve İşsizlik</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>41.67</v>
+        <v>30</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789753330589</t>
+          <t>9789753332453</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Türk Milliyetçiliğinin Kökenleri Yusuf Akçura (1876-1935)</t>
+          <t>Türkiye Cumhuriyeti’nde Tek-Parti Yönetimi’nin Kurulması (Ciltli)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>18.52</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789753332286</t>
+          <t>9789753331142</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Tunalı Hilmi Bey</t>
+          <t>Türkiye Cumhuriyeti’nde Tek-Parti Yönetimi’nin Kurulması</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>315</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753330107</t>
+          <t>9789753330589</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tarihte Çocuk</t>
+          <t>Türk Milliyetçiliğinin Kökenleri Yusuf Akçura (1876-1935)</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753332224</t>
+          <t>9789753332286</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>The Historic Hammams of Bursa</t>
+          <t>Tunalı Hilmi Bey</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>25.93</v>
+        <v>315</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9799757306657</t>
+          <t>9789753330107</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Tekerleme</t>
+          <t>Toplumsal Tarihte Çocuk</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>3990000010719</t>
+          <t>9789753332224</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sicil-i Osmani Osmanlı Ünlüleri 6 Cilt Takım</t>
+          <t>The Historic Hammams of Bursa</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>162</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789753332279</t>
+          <t>9799757306657</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname-i Londra</t>
+          <t>Tekerleme</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789757306504</t>
+          <t>3990000010719</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Eğitim Atölye Çalışmaları (Altı Sempozyum)</t>
+          <t>Sicil-i Osmani Osmanlı Ünlüleri 6 Cilt Takım</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>351</v>
+        <v>162</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9799758813154</t>
+          <t>9789753332279</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Selen’in Dileği</t>
+          <t>Seyahatname-i Londra</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789753331494</t>
+          <t>9789757306504</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Çağında Bir Osmanlı Şehri Selanik (1830-1912)</t>
+          <t>Sendikal Eğitim Atölye Çalışmaları (Altı Sempozyum)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>35.19</v>
+        <v>351</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9799753330724</t>
+          <t>9799758813154</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Savaşta ve Barışta Bir Osmanlı Devlet Adamı Ahmed Resmi Efendi (1700-1783)</t>
+          <t>Selen’in Dileği</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789753332484</t>
+          <t>9789753331494</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Sanayi Toplumu İçin Sanayi Yazıları</t>
+          <t>Tanzimat Çağında Bir Osmanlı Şehri Selanik (1830-1912)</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>350</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789753332460</t>
+          <t>9799753330724</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Samur Devri</t>
+          <t>Savaşta ve Barışta Bir Osmanlı Devlet Adamı Ahmed Resmi Efendi (1700-1783)</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789753332736</t>
+          <t>9789753332484</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Safiye Ali</t>
+          <t>Sanayi Toplumu İçin Sanayi Yazıları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>58</v>
+        <v>350</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789753331821</t>
+          <t>9789753332460</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Rodos Şövalyeleri ve Osmanlılar Doğu Akdeniz’de Savaş, Diplomasi ve Korsanlık</t>
+          <t>Samur Devri</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>36.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789758813001</t>
+          <t>9789753332736</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Richard Knolles History Of The Turks</t>
+          <t>Safiye Ali</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>180</v>
+        <v>58</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789757306986</t>
+          <t>9789753331821</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Projeler, Projecilik ve Sivil Toplum Kuruluşları</t>
+          <t>Rodos Şövalyeleri ve Osmanlılar Doğu Akdeniz’de Savaş, Diplomasi ve Korsanlık</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>30</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>2789009931246</t>
+          <t>9789758813001</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi Eğitim Kılavuzu 3</t>
+          <t>Richard Knolles History Of The Turks</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789758813025</t>
+          <t>9789757306986</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşmenin Sorunları Mehmet Ali Aybar Sempozyumları 1997-2002</t>
+          <t>Projeler, Projecilik ve Sivil Toplum Kuruluşları</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9799758813161</t>
+          <t>2789009931246</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Önce Çocuklar Düşledi</t>
+          <t>Proje Yönetimi Eğitim Kılavuzu 3</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>2880000003540</t>
+          <t>9789758813025</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrencilerin Gözünden Ders Kitaplarında İnsan Hakları: Anket Sonuçları</t>
+          <t>Özgürleşmenin Sorunları Mehmet Ali Aybar Sempozyumları 1997-2002</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789753333825</t>
+          <t>9799758813161</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılardan Önce Anadolu</t>
+          <t>Önce Çocuklar Düşledi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789753330688</t>
+          <t>2880000003540</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Problemler, Araştırmalar, Tartışmalar</t>
+          <t>Öğretmen ve Öğrencilerin Gözünden Ders Kitaplarında İnsan Hakları: Anket Sonuçları</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>29.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789753332750</t>
+          <t>9789753333825</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Esnaf ve Ticaret</t>
+          <t>Osmanlılardan Önce Anadolu</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>18.52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789753330510</t>
+          <t>9789753330688</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Payitaht İstanbul’un Tarihçesi</t>
+          <t>Osmanlı’dan Cumhuriyet’e Problemler, Araştırmalar, Tartışmalar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>9.26</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789753330824</t>
+          <t>9789753332750</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Toprak Mülkiyeti ve Ticari Tarım</t>
+          <t>Osmanlı’dan Cumhuriyet’e Esnaf ve Ticaret</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>19.44</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789753330060</t>
+          <t>9789753330510</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Kentler ve Kentliler</t>
+          <t>Payitaht İstanbul’un Tarihçesi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>36.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789753332248</t>
+          <t>9789753330824</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Kapitalizmin Kökenleri</t>
+          <t>Osmanlı’da Toprak Mülkiyeti ve Ticari Tarım</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>23.15</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789753331760</t>
+          <t>9789753330060</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Hayırseverlik Kudüs’te bir Haseki Sultan İmareti</t>
+          <t>Osmanlı’da Kentler ve Kentliler</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>200</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789753331784</t>
+          <t>9789753332248</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Cemiyetler ve Rum Cemaati Dersaadet Rum Cemiyet-i Edebiyesi</t>
+          <t>Osmanlı’da Kapitalizmin Kökenleri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753332156</t>
+          <t>9789753331760</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Asayiş, Suç ve Ceza 18. - 20. Yüzyıllar</t>
+          <t>Osmanlı’da Hayırseverlik Kudüs’te bir Haseki Sultan İmareti</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>19.44</v>
+        <v>200</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789753331593</t>
+          <t>9789753331784</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yer Adları Sözlüğü</t>
+          <t>Osmanlı’da Cemiyetler ve Rum Cemaati Dersaadet Rum Cemiyet-i Edebiyesi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>20.37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789753330794</t>
+          <t>9789753332156</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Zındıklar ve Mülhidler</t>
+          <t>Osmanlı’da Asayiş, Suç ve Ceza 18. - 20. Yüzyıllar</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>41.67</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789753331548</t>
+          <t>9789753331593</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Nasıl İncelenir?</t>
+          <t>Osmanlı Yer Adları Sözlüğü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>27.78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789753332187</t>
+          <t>9789753330794</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Saray Sanatkarları</t>
+          <t>Osmanlı Toplumunda Zındıklar ve Mülhidler</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>23.15</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9799757306725</t>
+          <t>9789753331548</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sahra Postaları Filistin (1914-1918)  Alexander Koleksiyonu The Ottoman Field Post Office Palestine (1914-1918) The Alexander Collection</t>
+          <t>Osmanlı Tarihi Nasıl İncelenir?</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789753331692</t>
+          <t>9789753332187</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Nüfusu (1830-1914) Demografik ve Sosyal Özellikleri</t>
+          <t>Osmanlı Saray Sanatkarları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789753331654</t>
+          <t>9799757306725</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mısır’ında Hane Politikaları Kazdağlıların Yükselişi</t>
+          <t>Osmanlı Sahra Postaları Filistin (1914-1918)  Alexander Koleksiyonu The Ottoman Field Post Office Palestine (1914-1918) The Alexander Collection</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789753330664</t>
+          <t>9789753331692</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kültürü ve Gündelik Yaşam</t>
+          <t>Osmanlı Nüfusu (1830-1914) Demografik ve Sosyal Özellikleri</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789753331685</t>
+          <t>9789753331654</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kudüs’ünde Loncalar</t>
+          <t>Osmanlı Mısır’ında Hane Politikaları Kazdağlıların Yükselişi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9779753331150</t>
+          <t>9789753330664</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nun Sonu ve Büyük Güçler</t>
+          <t>Osmanlı Kültürü ve Gündelik Yaşam</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>20.37</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789753330732</t>
+          <t>9789753331685</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Veba (1700-1850)</t>
+          <t>Osmanlı Kudüs’ünde Loncalar</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>30.56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789753330978</t>
+          <t>9779753331150</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Paranın Tarihi</t>
+          <t>Osmanlı İmparatorluğu’nun Sonu ve Büyük Güçler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>24.07</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789753331500</t>
+          <t>9789753330732</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Doğal Afetler</t>
+          <t>Osmanlı İmparatorluğu’nda Veba (1700-1850)</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>23.15</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789753331739</t>
+          <t>9789753330978</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğunda Devlet ve Taşra Toplumu</t>
+          <t>Osmanlı İmparatorluğu’nda Paranın Tarihi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>87</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9799753330090</t>
+          <t>9789753331500</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Köle Ticareti 1840-1890</t>
+          <t>Osmanlı İmparatorluğu’nda Doğal Afetler</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>20.37</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789753332781</t>
+          <t>9789753331739</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu Tarihi</t>
+          <t>Osmanlı İmparatorluğunda Devlet ve Taşra Toplumu</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>16.67</v>
+        <v>87</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789753330145</t>
+          <t>9799753330090</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ekonomisinde Bağımlılık ve Büyüme (1820-1913)</t>
+          <t>Osmanlı Köle Ticareti 1840-1890</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>22.22</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>3990000004369</t>
+          <t>9789753332781</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Tahvil ve Hisse Senetleri "Ottoman Securities"</t>
+          <t>Osmanlı İmparatorluğu Tarihi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>120</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789753332088</t>
+          <t>9789753330145</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Moratoryum 1875-1881</t>
+          <t>Osmanlı Ekonomisinde Bağımlılık ve Büyüme (1820-1913)</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789753332071</t>
+          <t>3990000004369</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 4</t>
+          <t>Osmanlı Dönemi Tahvil ve Hisse Senetleri "Ottoman Securities"</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>35.19</v>
+        <v>120</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789753332064</t>
+          <t>9789753332088</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 3</t>
+          <t>Osmanlı Devleti’nde Moratoryum 1875-1881</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789753332057</t>
+          <t>9789753332071</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 2</t>
+          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 4</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>32.41</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789753332040</t>
+          <t>9789753332064</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 1</t>
+          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 3</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>23.15</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789753330671</t>
+          <t>9789753332057</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Beyliği (1300-1389)</t>
+          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 2</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>22.22</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9799753331110</t>
+          <t>9789753332040</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Bankası Tarihi</t>
+          <t>Osmanlı Borç Yönetimi - Takım 1 Cilt 1</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>32.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789753332859</t>
+          <t>9789753330671</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Askeri Tarihini Araştırmak: Yeni Kaynaklar Yeni Yaklaşımlar</t>
+          <t>Osmanlı Beyliği (1300-1389)</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>20.37</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9799753331264</t>
+          <t>9799753331110</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Adet, Merasim ve Tabirleri</t>
+          <t>Osmanlı Bankası Tarihi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>37.04</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789757306146</t>
+          <t>9789753332859</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Non-Govermental Organizations Directory 2006</t>
+          <t>Osmanlı Askeri Tarihini Araştırmak: Yeni Kaynaklar Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>990</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789753331340</t>
+          <t>9799753331264</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Öyküler</t>
+          <t>Osmanlı Adet, Merasim ve Tabirleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>12.04</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9799758813185</t>
+          <t>9789757306146</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Ne! Ben mi! Irkçı mı?</t>
+          <t>Non-Govermental Organizations Directory 2006</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>11.11</v>
+        <v>990</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>2880000013341</t>
+          <t>9789753331340</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Eğitiliyoruz?</t>
+          <t>Neşeli Öyküler</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9799757306817</t>
+          <t>9799758813185</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Müzecilikte Yeni Yaklaşımlar Küreselleşme ve Yerelleşme Üçüncü Uluslararası Tarih Kongresi Tarih Yazımı ve Müzecilikte Yeni Yaklaşımlar</t>
+          <t>Ne! Ben mi! Irkçı mı?</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9799753331165</t>
+          <t>2880000013341</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Mutfak Kültürleri</t>
+          <t>Nasıl Eğitiliyoruz?</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>23.15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9799753331790</t>
+          <t>9799757306817</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Müteferrika ve Osmanlı Matbaası</t>
+          <t>Müzecilikte Yeni Yaklaşımlar Küreselleşme ve Yerelleşme Üçüncü Uluslararası Tarih Kongresi Tarih Yazımı ve Müzecilikte Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789753330817</t>
+          <t>9799753331165</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Mümin ve Müsrif Bir Padişah Kızı Refia Sultan</t>
+          <t>Ortadoğu Mutfak Kültürleri</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>180</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789753331333</t>
+          <t>9799753331790</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Mübadele Çocukları</t>
+          <t>Müteferrika ve Osmanlı Matbaası</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>3990003331425</t>
+          <t>9789753330817</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Modernleşmenin Eşiğinde Osmanlı Kadınları</t>
+          <t>Mümin ve Müsrif Bir Padişah Kızı Refia Sultan</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>25.93</v>
+        <v>180</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789753330374</t>
+          <t>9789753331333</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Sürecinde Osmanlı Kentleri</t>
+          <t>Mübadele Çocukları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>16.67</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789753332347</t>
+          <t>3990003331425</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Modernizm, Modernite ve Türkiye’nin Kent Planlama Tarihi</t>
+          <t>Modernleşmenin Eşiğinde Osmanlı Kadınları</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789758813339</t>
+          <t>9789753330374</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Miş’li Geçmiş Zaman Toplumsal Tarih Çizimleri</t>
+          <t>Modernleşme Sürecinde Osmanlı Kentleri</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>200</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789753332569</t>
+          <t>9789753332347</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Mısır’da İngiliz İşgali</t>
+          <t>Modernizm, Modernite ve Türkiye’nin Kent Planlama Tarihi</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789753332446</t>
+          <t>9789758813339</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Mısır Tarihi</t>
+          <t>Miş’li Geçmiş Zaman Toplumsal Tarih Çizimleri</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>15.74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9799757306749</t>
+          <t>9789753332569</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Atina Here İstanbul</t>
+          <t>Mısır’da İngiliz İşgali</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>430</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789753332415</t>
+          <t>9789753332446</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Mekansal ve Toplumsal Olanın Bilgibilimi Yazıları</t>
+          <t>Mısır Tarihi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>29.63</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789757306832</t>
+          <t>9799757306749</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Masallar 1 Uçar Leyli</t>
+          <t>Merhaba Atina Here İstanbul</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>23.15</v>
+        <v>430</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789757306696</t>
+          <t>9789753332415</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Mardin Şehir Dokusu ve Evler</t>
+          <t>Mekansal ve Toplumsal Olanın Bilgibilimi Yazıları</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>18.52</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789757306673</t>
+          <t>9789757306832</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Mardin Aşiret - Cemaat - Devlet</t>
+          <t>Masallar 1 Uçar Leyli</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>55.56</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789753331579</t>
+          <t>9789757306696</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Makedonya Sorunu</t>
+          <t>Mardin Şehir Dokusu ve Evler</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789753331289</t>
+          <t>9789757306673</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Macar Turancıları</t>
+          <t>Mardin Aşiret - Cemaat - Devlet</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>23.15</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789753331173</t>
+          <t>9789753331579</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Lord Stratford Canning’in Türkiye Anıları</t>
+          <t>Makedonya Sorunu</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>16.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789757306511</t>
+          <t>9789753331289</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Liseli Gençlerin Gözüyle Cumhuriyetimiz Yerel Tarih Yarışması (Ulusal ve Özel Jüri Ödülü Alan Çalışmalar)</t>
+          <t>Macar Turancıları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>180</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789753332576</t>
+          <t>9789753331173</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Lale Devri</t>
+          <t>Lord Stratford Canning’in Türkiye Anıları</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789753332620</t>
+          <t>9789757306511</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Devlet</t>
+          <t>Liseli Gençlerin Gözüyle Cumhuriyetimiz Yerel Tarih Yarışması (Ulusal ve Özel Jüri Ödülü Alan Çalışmalar)</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>27.78</v>
+        <v>180</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789753330633</t>
+          <t>9789753332576</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu</t>
+          <t>Lale Devri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>22.22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789758813575</t>
+          <t>9789753332620</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Ortaöğretim Kürt Dili ve Edebiyatı Ders Kitabı</t>
+          <t>Kürt Sorunu ve Devlet</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>415</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789757306940</t>
+          <t>9789753330633</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerarası Öğrenme Eğitim Kılavuzu 1</t>
+          <t>Kürt Sorunu</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>39</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789753332309</t>
+          <t>9789758813575</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kültür Politikaları ve İnsan Hakları Bağlamında Doğal ve Tarihi Çevreyi Korumak</t>
+          <t>Ortaöğretim Kürt Dili ve Edebiyatı Ders Kitabı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>39</v>
+        <v>415</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789758813353</t>
+          <t>9789757306940</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklar, Deneyimler, Tanıklıklar Türkiye’de Sözlü Tarih Çalışmaları Konferansı</t>
+          <t>Kültürlerarası Öğrenme Eğitim Kılavuzu 1</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>510</v>
+        <v>39</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9799753331202</t>
+          <t>9789753332309</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Kudüs 17. Yüzyılda Bir Osmanlı Sancağında Toplum ve Ekonomi</t>
+          <t>Kültür Politikaları ve İnsan Hakları Bağlamında Doğal ve Tarihi Çevreyi Korumak</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789753331555</t>
+          <t>9789758813353</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Köprülüler</t>
+          <t>Kuşaklar, Deneyimler, Tanıklıklar Türkiye’de Sözlü Tarih Çalışmaları Konferansı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>21.3</v>
+        <v>510</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789753332538</t>
+          <t>9799753331202</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Konut Sorununu Konut Sunum Biçimleriyle Düşünmek</t>
+          <t>Kudüs 17. Yüzyılda Bir Osmanlı Sancağında Toplum ve Ekonomi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>3990000007925</t>
+          <t>9789753331555</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kıtaların, Denizlerin, Yolların, Tacirlerin Buluştuğu Kent İstanbul / The City Where the Continents, Seas, Roads, Merchants Meet (Ciltli)</t>
+          <t>Köprülüler</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>74.07</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789753332149</t>
+          <t>9789753332538</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Keşfü’z-Zunun (5 Cilt Takım)</t>
+          <t>Konut Sorununu Konut Sunum Biçimleriyle Düşünmek</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>325</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789753332316</t>
+          <t>3990000007925</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Arsa, Altyapı ve Kentsel Hizmetler</t>
+          <t>Kıtaların, Denizlerin, Yolların, Tacirlerin Buluştuğu Kent İstanbul / The City Where the Continents, Seas, Roads, Merchants Meet (Ciltli)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>23.15</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789757306856</t>
+          <t>9789753332149</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Kent, Toplum, Müze Deneyimler-Katkılar</t>
+          <t>Keşfü’z-Zunun (5 Cilt Takım)</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>23.15</v>
+        <v>325</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789753332675</t>
+          <t>9789753332316</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kent, Kentli Hakları, Kentleşme ve Kentsel Dönüşüm</t>
+          <t>Kentsel Arsa, Altyapı ve Kentsel Hizmetler</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>30.56</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789757306887</t>
+          <t>9789757306856</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kent Araştırmaları Bibliyografyası</t>
+          <t>Kent, Toplum, Müze Deneyimler-Katkılar</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>135</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9799758813147</t>
+          <t>9789753332675</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimin Garip Arkadaşları</t>
+          <t>Kent, Kentli Hakları, Kentleşme ve Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>11.11</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789753331814</t>
+          <t>9789757306887</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya Lezzeti: Kapadokyalı Rumların Yemek Kültürü</t>
+          <t>Kent Araştırmaları Bibliyografyası</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>33.5</v>
+        <v>135</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789753331562</t>
+          <t>9799758813147</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kanuni ve Çağı Yeniçağda Osmanlı Dünyası</t>
+          <t>Kardeşimin Garip Arkadaşları</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789753330565</t>
+          <t>9789753331814</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kalemiyeden Mülkiyeye</t>
+          <t>Kapadokya Lezzeti: Kapadokyalı Rumların Yemek Kültürü</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>430</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789753330541</t>
+          <t>9789753331562</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Kahve ve Kahvehaneler</t>
+          <t>Kanuni ve Çağı Yeniçağda Osmanlı Dünyası</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789753332903</t>
+          <t>9789753330565</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Kahir Ekseriyet</t>
+          <t>Kalemiyeden Mülkiyeye</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>45</v>
+        <v>430</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789753331937</t>
+          <t>9789753330541</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Saltanatı (Ciltli)</t>
+          <t>Kahve ve Kahvehaneler</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>41.67</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9799757306558</t>
+          <t>9789753332903</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yazıları: Kadınların Edebiyat Ürünleri, Kadınlar Üzerine Yazılanlar ve Tezler Bibliyografyası 1955-1990</t>
+          <t>Kahir Ekseriyet</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>27.78</v>
+        <v>45</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9799753330595</t>
+          <t>9789753331937</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kadılar, Kullar, Kudüslü Köylüler</t>
+          <t>Kadınlar Saltanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>39</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789753332507</t>
+          <t>9799757306558</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Kabakçı Mustafa</t>
+          <t>Kadın Yazıları: Kadınların Edebiyat Ürünleri, Kadınlar Üzerine Yazılanlar ve Tezler Bibliyografyası 1955-1990</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>12.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789753333788</t>
+          <t>9799753330595</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Jön Türkler ve Makedonya Sorunu (1890 - 1918)</t>
+          <t>Kadılar, Kullar, Kudüslü Köylüler</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>350</v>
+        <v>39</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789753330800</t>
+          <t>9789753332507</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Jön Türkler ve Araplar Osmanlıcılık, Erken Arap Milliyetçiliği ve İslamcılık (1908-1918)</t>
+          <t>Kabakçı Mustafa</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789753332323</t>
+          <t>9789753333788</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Jandarma ve Polis</t>
+          <t>Jön Türkler ve Makedonya Sorunu (1890 - 1918)</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>32.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9799753330281</t>
+          <t>9789753330800</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İzmir ve Levanten Dünya 1550-1650</t>
+          <t>Jön Türkler ve Araplar Osmanlıcılık, Erken Arap Milliyetçiliği ve İslamcılık (1908-1918)</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>16.67</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789753331708</t>
+          <t>9789753332323</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Kadrocuları ve Kadro’yu Anlamak Bir Cumhuriyet Öyküsü</t>
+          <t>Jandarma ve Polis</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>36.11</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789753331920</t>
+          <t>9799753330281</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Saltanatı (2 Cilt Takım)</t>
+          <t>İzmir ve Levanten Dünya 1550-1650</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>37.04</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789758813129</t>
+          <t>9789753331708</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Hikayemi Dinler misin? Tanıklarla Türkiye’de İnsan Hakları ve Sivil Toplum</t>
+          <t>Kadrocuları ve Kadro’yu Anlamak Bir Cumhuriyet Öyküsü</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>280</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9799753331370</t>
+          <t>9789753331920</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Hicaz Demiryolu</t>
+          <t>Kadınlar Saltanatı (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>23.15</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789753332910</t>
+          <t>9789758813129</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Hayal Perdesinde Ulus, Değişim ve Geleneğin İcadı</t>
+          <t>Hikayemi Dinler misin? Tanıklarla Türkiye’de İnsan Hakları ve Sivil Toplum</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789753332118</t>
+          <t>9799753331370</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Harun Reşid ve Abbasiler Dönemi</t>
+          <t>Hicaz Demiryolu</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>22.22</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789753330480</t>
+          <t>9789753332910</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Harem-i Hümayun</t>
+          <t>Hayal Perdesinde Ulus, Değişim ve Geleneğin İcadı</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>41.67</v>
+        <v>350</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789757306344</t>
+          <t>9789753332118</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Hanımlar Alemi’nden Roza’ya</t>
+          <t>Harun Reşid ve Abbasiler Dönemi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>37.04</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789757306931</t>
+          <t>9789753330480</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayeleri ve Halk Hikayeciliği</t>
+          <t>Harem-i Hümayun</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>39</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789757306641</t>
+          <t>9789757306344</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Halk Edebiyatı Dersleri</t>
+          <t>Hanımlar Alemi’nden Roza’ya</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>24.07</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9799753331004</t>
+          <t>9789757306931</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Hatice Sultan ile Melling Kalfa  Mektuplar</t>
+          <t>Halk Hikayeleri ve Halk Hikayeciliği</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>180</v>
+        <v>39</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789753330886</t>
+          <t>9789757306641</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar Çağı 11. Yüzyıldan 1517’ye Yakındoğu</t>
+          <t>Halk Edebiyatı Dersleri</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>19.44</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789753330312</t>
+          <t>9799753331004</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Hacılar ve Sultanlar (1517-1638)</t>
+          <t>Hatice Sultan ile Melling Kalfa  Mektuplar</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>20.37</v>
+        <v>180</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789753332491</t>
+          <t>9789753330886</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Yaşam, Yaşam Kalitesi ve Yerellik Yazıları</t>
+          <t>Haçlılar Çağı 11. Yüzyıldan 1517’ye Yakındoğu</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>18.52</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9799757306190</t>
+          <t>9789753330312</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Guide Historique Pour İstanbul</t>
+          <t>Hacılar ve Sultanlar (1517-1638)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>110</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9789753330770</t>
+          <t>9789753332491</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Gönye ve Hilal İttihad-Terakki ve Masonluk</t>
+          <t>Gündelik Yaşam, Yaşam Kalitesi ve Yerellik Yazıları</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>10.19</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789758813209</t>
+          <t>9799757306190</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Hasanoğlan Köy Enstitüsü Kurulurken</t>
+          <t>Guide Historique Pour İstanbul</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>41.67</v>
+        <v>110</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>2789785840916</t>
+          <t>9789753330770</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Anadolu’da Bira (Ciltli)</t>
+          <t>Gönye ve Hilal İttihad-Terakki ve Masonluk</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>120</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>2789785791488</t>
+          <t>9789758813209</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Demirbank (Ciltli)</t>
+          <t>Hasanoğlan Köy Enstitüsü Kurulurken</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>250</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789753331074</t>
+          <t>2789785840916</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Sesi</t>
+          <t>Geçmişten Günümüze Anadolu’da Bira (Ciltli)</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>22.22</v>
+        <v>120</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789753331586</t>
+          <t>2789785791488</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri Yanıbaşımızdaki Tarih İçin Bir Kılavuz</t>
+          <t>Geçmişten Geleceğe Demirbank (Ciltli)</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>18.52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9799753331356</t>
+          <t>9789753331074</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Geç Antikçağda Roma ve Bizans Dünyası</t>
+          <t>Geçmişin Sesi</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789753332217</t>
+          <t>9789753331586</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Ötesi</t>
+          <t>Geçmişin İzleri Yanıbaşımızdaki Tarih İçin Bir Kılavuz</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>24.07</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>2789753330166</t>
+          <t>9799753331356</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflarla Türkiye’de İnsan Hakları (1839-1990) Human Rights in Turkey: A Photographic Account</t>
+          <t>Geç Antikçağda Roma ve Bizans Dünyası</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>110</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789758813360</t>
+          <t>9789753332217</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Osmanlı Postaları 1840-1918 Cilt 2 Kudüs Ottoman Post In Palestine 1840 , 1918 Volume 2</t>
+          <t>Göç ve Ötesi</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>310</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789758813117</t>
+          <t>2789753330166</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Filistin’de Osmanlı Postaları 1840-1918 Cilt 1 Kudüs</t>
+          <t>Fotoğraflarla Türkiye’de İnsan Hakları (1839-1990) Human Rights in Turkey: A Photographic Account</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>260</v>
+        <v>110</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789753332521</t>
+          <t>9789758813360</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Felaket Seneleri - Geçmiş Asırlarda Osmanlı Hayatı</t>
+          <t>Filistin’de Osmanlı Postaları 1840-1918 Cilt 2 Kudüs Ottoman Post In Palestine 1840 , 1918 Volume 2</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>15.74</v>
+        <v>310</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789753331678</t>
+          <t>9789758813117</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Fatihler, Korsanlar, Tüccarlar</t>
+          <t>Filistin’de Osmanlı Postaları 1840-1918 Cilt 1 Kudüs</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>9.26</v>
+        <v>260</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789753330718</t>
+          <t>9789753332521</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Eyüp’te Sosyal Yaşam</t>
+          <t>Felaket Seneleri - Geçmiş Asırlarda Osmanlı Hayatı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789753330169</t>
+          <t>9789753331678</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Eyüp: Dün / Bugün</t>
+          <t>Fatihler, Korsanlar, Tüccarlar</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789753331098</t>
+          <t>9789753330718</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Eşkıyalar ve Devlet Osmanlı Tarzı Devlet Merkezileşmesi</t>
+          <t>Eyüp’te Sosyal Yaşam</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>3990000010414</t>
+          <t>9789753330169</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Emlak Bankası 1926-1998 İngilizce (Ciltli)</t>
+          <t>Eyüp: Dün / Bugün</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>3990000011195</t>
+          <t>9789753331098</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Emlak Bankası 1926-1998 (Ciltli)</t>
+          <t>Eşkıyalar ve Devlet Osmanlı Tarzı Devlet Merkezileşmesi</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>46.3</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789753330527</t>
+          <t>3990000010414</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ege’de Eşkiyalar</t>
+          <t>Emlak Bankası 1926-1998 İngilizce (Ciltli)</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>18.52</v>
+        <v>75</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789758813094</t>
+          <t>3990000011195</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Sivil Toplum</t>
+          <t>Emlak Bankası 1926-1998 (Ciltli)</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>23.15</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789753331128</t>
+          <t>9789753330527</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Dürr-i Meknun Saklı İnciler</t>
+          <t>Ege’de Eşkiyalar</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789753332668</t>
+          <t>9789758813094</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinde Savaş</t>
+          <t>Düşünen Sivil Toplum</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>15.74</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789753332743</t>
+          <t>9789753331128</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinde Devrimler</t>
+          <t>Dürr-i Meknun Saklı İnciler</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>21.3</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789756964002</t>
+          <t>9789753332668</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mültecilerinin Durumu</t>
+          <t>Dünya Tarihinde Savaş</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>35</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789753332798</t>
+          <t>9789753332743</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Dün Sancısı</t>
+          <t>Dünya Tarihinde Devrimler</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>32.5</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789753332422</t>
+          <t>9789756964002</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Doğu Sorunu</t>
+          <t>Dünya Mültecilerinin Durumu</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>520</v>
+        <v>35</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789753331722</t>
+          <t>9789753332798</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Doğu İle Batı Arasında Osmanlı Kenti Halep, İzmir ve İstanbul</t>
+          <t>Dün Sancısı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>22.22</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789753332477</t>
+          <t>9789753332422</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu’da Toplumsal Mühendislik</t>
+          <t>Doğu Sorunu</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>65</v>
+        <v>520</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789753332705</t>
+          <t>9789753331722</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu ve Cumhuriyet Bürokrasisi</t>
+          <t>Doğu İle Batı Arasında Osmanlı Kenti Halep, İzmir ve İstanbul</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>310</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>3990000005559</t>
+          <t>9789753332477</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz’de Liman Kentleri 1800-1914</t>
+          <t>Doğu Anadolu’da Toplumsal Mühendislik</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>16.67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789753332293</t>
+          <t>9789753332705</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Digenes Akrites</t>
+          <t>Doğu Anadolu ve Cumhuriyet Bürokrasisi</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>16.67</v>
+        <v>310</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789753331807</t>
+          <t>3990000005559</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Devrim ve Mafya: Sicilya Topraklarında Ölüm</t>
+          <t>Doğu Akdeniz’de Liman Kentleri 1800-1914</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>200</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789753332774</t>
+          <t>9789753332293</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Dersimlilerden Mektuplar</t>
+          <t>Digenes Akrites</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>430</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789753332651</t>
+          <t>9789753331807</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Dersim Harekatı ve Cumhuriyet Bürokrasisi</t>
+          <t>Devrim ve Mafya: Sicilya Topraklarında Ölüm</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789758813070</t>
+          <t>9789753332774</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitaplarını Araştırma ve Düzeltme Rehberi Unesco</t>
+          <t>Dersimlilerden Mektuplar</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>110</v>
+        <v>430</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>3990000009207</t>
+          <t>9789753332651</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitaplarında İnsan Hakları: İnsan Haklarına Duyarlı Ders Kitapları İçin</t>
+          <t>Dersim Harekatı ve Cumhuriyet Bürokrasisi</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>18.52</v>
+        <v>520</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789753331210</t>
+          <t>9789758813070</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Demiryolundan Petrole Chester Projesi (1908-1923)</t>
+          <t>Ders Kitaplarını Araştırma ve Düzeltme Rehberi Unesco</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>470</v>
+        <v>110</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789757306894</t>
+          <t>3990000009207</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Daha İyi Türk Yunan İlişkileri İçin Yap Yapma Kılavuzu</t>
+          <t>Ders Kitaplarında İnsan Hakları: İnsan Haklarına Duyarlı Ders Kitapları İçin</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789753330534</t>
+          <t>9789753331210</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Çatışan Kültürler</t>
+          <t>Demiryolundan Petrole Chester Projesi (1908-1923)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>13.89</v>
+        <v>470</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789753330190</t>
+          <t>9789757306894</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Çankaya Özel Kalemini Anımsarken (1933-1951)</t>
+          <t>Daha İyi Türk Yunan İlişkileri İçin Yap Yapma Kılavuzu</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>25.93</v>
+        <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789757306603</t>
+          <t>9789753330534</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Sesleri</t>
+          <t>Çatışan Kültürler</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789757306405</t>
+          <t>9789753330190</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Renkleri, Biçimleri</t>
+          <t>Çankaya Özel Kalemini Anımsarken (1933-1951)</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>37.04</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789753330138</t>
+          <t>9789757306603</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Denge Oyunu</t>
+          <t>Cumhuriyet’in Sesleri</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>27.78</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789753332262</t>
+          <t>9789757306405</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Belediyecilik Öyküsü (1923-1990)</t>
+          <t>Cumhuriyetin Renkleri, Biçimleri</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>25.93</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789757306368</t>
+          <t>9789753330138</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Aile Albümleri</t>
+          <t>Denge Oyunu</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789753330183</t>
+          <t>9789753332262</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminin İktisadi Tarihi (1923-1950)</t>
+          <t>Cumhuriyetin Belediyecilik Öyküsü (1923-1990)</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>36.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>3990000012723</t>
+          <t>9789757306368</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Civil Society Democracy And The Muslim World</t>
+          <t>Cumhuriyet’in Aile Albümleri</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>55.56</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789753330299</t>
+          <t>9789753330183</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Büyük Mübadele Türkiye’ye Zorunlu Göç 1923-1925</t>
+          <t>Cumhuriyet Döneminin İktisadi Tarihi (1923-1950)</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>25</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789753332231</t>
+          <t>3990000012723</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Bursa Hamamları</t>
+          <t>Civil Society Democracy And The Muslim World</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>23.15</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789753330916</t>
+          <t>9789753330299</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Bolşevizm ve Emperyalizm Arasında Türkiye (1918-1923)</t>
+          <t>Büyük Mübadele Türkiye’ye Zorunlu Göç 1923-1925</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>20.37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789753331012</t>
+          <t>9789753332231</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Bize Derler Çakırca</t>
+          <t>Bursa Hamamları</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>95</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789753330848</t>
+          <t>9789753330916</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Bizans’tan Osmanlı’ya İstanbul Limanı</t>
+          <t>Bolşevizm ve Emperyalizm Arasında Türkiye (1918-1923)</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789753331487</t>
+          <t>9789753331012</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Bizans’ın Soylu Kadınları On Portre, 1250-1500</t>
+          <t>Bize Derler Çakırca</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>18.52</v>
+        <v>95</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789753330961</t>
+          <t>9789753330848</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Bizans’ın Son Yüzyılları (1261-1453)</t>
+          <t>Bizans’tan Osmanlı’ya İstanbul Limanı</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>33.33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789753331715</t>
+          <t>9789753331487</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Bizans İmparatorluk Kadınları</t>
+          <t>Bizans’ın Soylu Kadınları On Portre, 1250-1500</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789753332125</t>
+          <t>9789753330961</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yazılan ve Öğrenilen Bir Tarihe Doğru</t>
+          <t>Bizans’ın Son Yüzyılları (1261-1453)</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>315</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789753331227</t>
+          <t>9789753331715</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Bir Ulusun Doğuşu Geçmişten Günümüze Boşnaklar</t>
+          <t>Bizans İmparatorluk Kadınları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>32.5</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789753331531</t>
+          <t>9789753332125</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Toplumsal Tarihi 1</t>
+          <t>Birlikte Yazılan ve Öğrenilen Bir Tarihe Doğru</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>22.22</v>
+        <v>315</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789757306580</t>
+          <t>9789753331227</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Bilanço 1923-1998 "Türkiye Cumhuriyeti’nin 75 Yılına Toplu Bakış" Uluslararası Kongresi Cilt 1: Siyaset - Kültür - Uluslararası İlişkiler</t>
+          <t>Bir Ulusun Doğuşu Geçmişten Günümüze Boşnaklar</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>23.15</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789757306597</t>
+          <t>9789753331531</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Bilanço 1923-1998 "Türkiye Cumhuriyeti’nin 75 Yılına Toplu Bakış" Uluslararası Kongresi 2. Cilt: Ekonomi - Toplum - Çevre</t>
+          <t>Bilginin Toplumsal Tarihi 1</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>23.15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9799758813178</t>
+          <t>9789757306580</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Böğürtlenli Dondurma Savaşı</t>
+          <t>Bilanço 1923-1998 "Türkiye Cumhuriyeti’nin 75 Yılına Toplu Bakış" Uluslararası Kongresi Cilt 1: Siyaset - Kültür - Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789753332927</t>
+          <t>9789757306597</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Behice Boran’ın Mektupları 2</t>
+          <t>Bilanço 1923-1998 "Türkiye Cumhuriyeti’nin 75 Yılına Toplu Bakış" Uluslararası Kongresi 2. Cilt: Ekonomi - Toplum - Çevre</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>340</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789753332934</t>
+          <t>9799758813178</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Behice Boran'ın Mektupları 1</t>
+          <t>Böğürtlenli Dondurma Savaşı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789753331630</t>
+          <t>9789753332927</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Batının Cinsel Kıyısı</t>
+          <t>Behice Boran’ın Mektupları 2</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>39</v>
+        <v>340</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789753332606</t>
+          <t>9789753332934</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Çağında Bir Osmanlı Katibi Ebubekir Ratib Efendi</t>
+          <t>Behice Boran'ın Mektupları 1</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>55</v>
+        <v>300</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789757306993</t>
+          <t>9789753331630</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Perdede Avrupa Sinema ve Tarih Eğitimi</t>
+          <t>Batının Cinsel Kıyısı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789753332101</t>
+          <t>9789753332606</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Ne Gördüm</t>
+          <t>Aydınlanma Çağında Bir Osmanlı Katibi Ebubekir Ratib Efendi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>530</v>
+        <v>55</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789757306979</t>
+          <t>9789757306993</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Evi Ders Kitaplarında 20. Yüzyıl Avrupa’sı</t>
+          <t>Beyaz Perdede Avrupa Sinema ve Tarih Eğitimi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>110</v>
+        <v>22</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789757306849</t>
+          <t>9789753332101</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Devlet ve STK’lar</t>
+          <t>Avrupa’da Ne Gördüm</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>85</v>
+        <v>530</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>2789785816259</t>
+          <t>9789757306979</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Autonomy And Dependence In The Family Turkey And Sweden In Critical Perspective</t>
+          <t>Avrupa Evi Ders Kitaplarında 20. Yüzyıl Avrupa’sı</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>410</v>
+        <v>110</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9799758813192</t>
+          <t>9789757306849</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kalır</t>
+          <t>Avrupa Birliği Devlet ve STK’lar</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>182</v>
+        <v>85</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9779753331181</t>
+          <t>2789785816259</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Araç Tarih Amaç Tanzimat Tarih-i Cevdet’in Siyasi Anlamı</t>
+          <t>Autonomy And Dependence In The Family Turkey And Sweden In Critical Perspective</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>19.44</v>
+        <v>410</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789753332811</t>
+          <t>9799758813192</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Anlatabildikleri ve Anlatamadıklarıyla Yaşam Öyküleri</t>
+          <t>Aşk Kalır</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>350</v>
+        <v>182</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9799753330472</t>
+          <t>9779753331181</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Anılar 2 Sergüzeşt-i Hayatım’ın Cild-i Sanisi</t>
+          <t>Araç Tarih Amaç Tanzimat Tarih-i Cevdet’in Siyasi Anlamı</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>38.89</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9799753330465</t>
+          <t>9789753332811</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Anılar 1 Sergüzeşt-i Hayatım’ın Cild-i Evveli</t>
+          <t>Anlatabildikleri ve Anlatamadıklarıyla Yaşam Öyküleri</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789753332637</t>
+          <t>9799753330472</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Yerleşme Sistemi ve Yerleşme Tarihleri</t>
+          <t>Anılar 2 Sergüzeşt-i Hayatım’ın Cild-i Sanisi</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>41.67</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789753331746</t>
+          <t>9799753330465</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Demir Çağı Kentleri</t>
+          <t>Anılar 1 Sergüzeşt-i Hayatım’ın Cild-i Evveli</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9799753331233</t>
+          <t>9789753332637</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Büyük İsyan 1591 - 1611</t>
+          <t>Anadolu’da Yerleşme Sistemi ve Yerleşme Tarihleri</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>18.52</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789753330121</t>
+          <t>9789753331746</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Bronz Çağı Kentleri</t>
+          <t>Anadolu’da Demir Çağı Kentleri</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789753330855</t>
+          <t>9799753331233</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Derebeyi Ocaklarından Köse Paşa Hanedanı</t>
+          <t>Anadolu’da Büyük İsyan 1591 - 1611</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>240</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>3990000029701</t>
+          <t>9789753330121</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Anadolu 1913</t>
+          <t>Anadolu’da Bronz Çağı Kentleri</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>12.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789758813322</t>
+          <t>9789753330855</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Ali Tunalı Vatana Hizmette 70 Yıl</t>
+          <t>Anadolu Derebeyi Ocaklarından Köse Paşa Hanedanı</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789753330930</t>
+          <t>3990000029701</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Alevi Kimliği</t>
+          <t>Anadolu 1913</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>230</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>3990000005638</t>
+          <t>9789758813322</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Alevi Identity Cultural, Religious and Social Perspectives</t>
+          <t>Ali Tunalı Vatana Hizmette 70 Yıl</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789753332330</t>
+          <t>9789753330930</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Akılcı Planlamadan, Bir Demokrasi Projesi Olarak Planlamaya</t>
+          <t>Alevi Kimliği</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>87</v>
+        <v>230</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789753332866</t>
+          <t>3990000005638</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Rıza - Bir Jön Türk Liderinin Siyasi-Entelektüel Portresi</t>
+          <t>Alevi Identity Cultural, Religious and Social Perspectives</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>23.15</v>
+        <v>310</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789753330985</t>
+          <t>9789753332330</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Midhat Efendi Avrupa’da</t>
+          <t>Akılcı Planlamadan, Bir Demokrasi Projesi Olarak Planlamaya</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789753331951</t>
+          <t>9789753332866</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Oyunları (Ciltli)</t>
+          <t>Ahmed Rıza - Bir Jön Türk Liderinin Siyasi-Entelektüel Portresi</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>75</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789758813216</t>
+          <t>9789753330985</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>AB Uyum Süreci Ve STK’lar</t>
+          <t>Ahmed Midhat Efendi Avrupa’da</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789753332842</t>
+          <t>9789753331951</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>A Lexicon Of Smyrneika - İzmir Rumcası Sözlüğü</t>
+          <t>Ahlak Oyunları (Ciltli)</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>23.15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789753331104</t>
+          <t>9789758813216</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>A History Of The Ottoman Bank (Ciltli)</t>
+          <t>AB Uyum Süreci Ve STK’lar</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789757306399</t>
+          <t>9789753332842</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Tebaa’dan Yurttaş’a Doğru</t>
+          <t>A Lexicon Of Smyrneika - İzmir Rumcası Sözlüğü</t>
         </is>
       </c>
       <c r="C493" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789757306429</t>
+          <t>9789753331104</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Para’nın Serüveni</t>
+          <t>A History Of The Ottoman Bank (Ciltli)</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>23.15</v>
+        <v>195</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789757306436</t>
+          <t>9789757306399</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Köylerden Şehirlere</t>
+          <t>75 Yılda Tebaa’dan Yurttaş’a Doğru</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789757306412</t>
+          <t>9789757306429</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Kadınlar ve Erkekler</t>
+          <t>75 Yılda Para’nın Serüveni</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789757306528</t>
+          <t>9789757306436</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Eğitim</t>
+          <t>75 Yılda Köylerden Şehirlere</t>
         </is>
       </c>
       <c r="C497" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789757306535</t>
+          <t>9789757306412</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Düşünceler Tartışmalar</t>
+          <t>75 Yılda Kadınlar ve Erkekler</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789757306351</t>
+          <t>9789757306528</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Değişen Yaşam Değişen İnsan Cumhuriyet Modaları</t>
+          <t>75 Yılda Eğitim</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789757306443</t>
+          <t>9789757306535</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Değişen Kent ve Mimarlık</t>
+          <t>75 Yılda Düşünceler Tartışmalar</t>
         </is>
       </c>
       <c r="C500" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789757306382</t>
+          <t>9789757306351</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Çarklardan Chiplere</t>
+          <t>75 Yılda Değişen Yaşam Değişen İnsan Cumhuriyet Modaları</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>23.15</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789753331968</t>
+          <t>9789757306443</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>6 - 7 Eylül Olayları Cumhuriyet Dönemi Azınlık Politikaları Bağlamında</t>
+          <t>75 Yılda Değişen Kent ve Mimarlık</t>
         </is>
       </c>
       <c r="C502" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789753331975</t>
+          <t>9789757306382</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>6 - 7 Eylül Olayları Fotoğraflar - Belgeler Fahri Çoker Arşivi</t>
+          <t>75 Yılda Çarklardan Chiplere</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789753332132</t>
+          <t>9789753331968</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Dünya ve Türkiye Tarihi Öğretmen Kitabı</t>
+          <t>6 - 7 Eylül Olayları Cumhuriyet Dönemi Azınlık Politikaları Bağlamında</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>41.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789753331869</t>
+          <t>9789753331975</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Dünya ve Türkiye Tarihi</t>
+          <t>6 - 7 Eylül Olayları Fotoğraflar - Belgeler Fahri Çoker Arşivi</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789757306962</t>
+          <t>9789753332132</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Avrupa Tarihi Nasıl Öğretilmeli</t>
+          <t>20. Yüzyıl Dünya ve Türkiye Tarihi Öğretmen Kitabı</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>18.52</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789753332408</t>
+          <t>9789753331869</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>II. Meşrutiyeti Yeniden Düşünmek</t>
+          <t>20. Yüzyıl Dünya ve Türkiye Tarihi</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>22.22</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789757306542</t>
+          <t>9789757306962</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>75 Yılda Çarkları Döndürenler</t>
+          <t>20. Yüzyıl Avrupa Tarihi Nasıl Öğretilmeli</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>39</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789753331944</t>
+          <t>9789753332408</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Oyunları 1540 - 1541 Osmanlı’da Ayntab Mahkemesi ve Toplumsal Cinsiyet</t>
+          <t>II. Meşrutiyeti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>41.67</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789753333566</t>
+          <t>9789757306542</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Devrim ve Fedakaran-ı Millet</t>
+          <t>75 Yılda Çarkları Döndürenler</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>290</v>
+        <v>39</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789753333559</t>
+          <t>9789753331944</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>1800'den İtibaren Rusya Tarihi Halklar, Efsaneler, Olaylar, Güçler</t>
+          <t>Ahlak Oyunları 1540 - 1541 Osmanlı’da Ayntab Mahkemesi ve Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>95</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789753333641</t>
+          <t>9789753333566</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>İntibah - İbret - İntikam</t>
+          <t>Osmanlı'da Devrim ve Fedakaran-ı Millet</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789753333733</t>
+          <t>9789753333559</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Çekirgeler Kürtler ve Devlet</t>
+          <t>1800'den İtibaren Rusya Tarihi Halklar, Efsaneler, Olaylar, Güçler</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>285</v>
+        <v>95</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789753333702</t>
+          <t>9789753333641</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Devrimci İran</t>
+          <t>İntibah - İbret - İntikam</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789753333931</t>
+          <t>9789753333733</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Ankara Rüzgarı Gençlerbirliği Tarihi</t>
+          <t>Çekirgeler Kürtler ve Devlet</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>510</v>
+        <v>285</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
+          <t>9789753333702</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Devrimci İran</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9789753333931</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Ankara Rüzgarı Gençlerbirliği Tarihi</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
           <t>9789753333658</t>
         </is>
       </c>
-      <c r="B516" s="1" t="inlineStr">
+      <c r="B518" s="1" t="inlineStr">
         <is>
           <t>Mardin Aşiret - Cemaat - Devlet (Ciltli)</t>
         </is>
       </c>
-      <c r="C516" s="1">
+      <c r="C518" s="1">
         <v>885</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>