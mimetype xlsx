--- v0 (2026-02-17)
+++ v1 (2026-11-05)
@@ -85,520 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059394291</t>
+          <t>9786059394031</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Atayurttan Anayurda Türkistanlılar</t>
+          <t>Emperyalizm, Evanjelizm ve Osmanlı Ermenileri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059394284</t>
+          <t>9786059394291</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Esaretten Hürriyete</t>
+          <t>Atayurttan Anayurda Türkistanlılar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059394246</t>
+          <t>9786059394284</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ceyhun Üzerine Sefer ve Hive'nin Düşüşü</t>
+          <t>Esaretten Hürriyete</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059394253</t>
+          <t>9786059394246</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'nın Keşfi</t>
+          <t>Ceyhun Üzerine Sefer ve Hive'nin Düşüşü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059394277</t>
+          <t>9786059394253</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Kaygısı Doğu Türkistan’ın İlk Devlet Başkanı Alihan Töre’nin Hatıratı</t>
+          <t>Orta Asya'nın Keşfi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059394260</t>
+          <t>9786059394277</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Doğu Türkistan Bağımsızlık Savaşı - Cungarya'da Devrim</t>
+          <t>Türkistan Kaygısı Doğu Türkistan’ın İlk Devlet Başkanı Alihan Töre’nin Hatıratı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057120632</t>
+          <t>9786059394260</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Muhammedi</t>
+          <t>Doğu Türkistan Bağımsızlık Savaşı - Cungarya'da Devrim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059394208</t>
+          <t>9786057120632</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Batı Emperyalizmi 1914-1958</t>
+          <t>Tarih-i Muhammedi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059833462</t>
+          <t>9786059394208</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Amerika'yı Kim Keşfetti?</t>
+          <t>Ortadoğu'da Batı Emperyalizmi 1914-1958</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059833479</t>
+          <t>9786059833462</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hanedanın Piçleri</t>
+          <t>Amerika'yı Kim Keşfetti?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059394147</t>
+          <t>9786059833479</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çölün Kızı</t>
+          <t>Hanedanın Piçleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059833103</t>
+          <t>9786059394147</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sapkın Yurtseverlik</t>
+          <t>Çölün Kızı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059833332</t>
+          <t>9786059833103</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İngitere'nin İran - Azerbaycan Seferi 1918</t>
+          <t>Sapkın Yurtseverlik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059833325</t>
+          <t>9786059833332</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dunsterforce Gizli Ordu</t>
+          <t>İngitere'nin İran - Azerbaycan Seferi 1918</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059833356</t>
+          <t>9786059833325</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Hatıraları</t>
+          <t>Dunsterforce Gizli Ordu</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059833370</t>
+          <t>9786059833356</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han'ın Kızları</t>
+          <t>Ortadoğu Hatıraları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059833035</t>
+          <t>9786059833370</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>1915 Van'da Ermeni İsyanı</t>
+          <t>Cengiz Han'ın Kızları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059833059</t>
+          <t>9786059833035</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkleri 1281’den 1923’e</t>
+          <t>1915 Van'da Ermeni İsyanı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059394000</t>
+          <t>9786059833059</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Amerika'daki Türk İmgesi</t>
+          <t>Osmanlı Türkleri 1281’den 1923’e</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059394161</t>
+          <t>9786059394000</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yiğit Subutay</t>
+          <t>Amerika'daki Türk İmgesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059394178</t>
+          <t>9786059394161</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kubilay Han'ın Kayıp Donanması</t>
+          <t>Yiğit Subutay</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057042958</t>
+          <t>9786059394178</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ömer Hayyam’ın Hayatı</t>
+          <t>Kubilay Han'ın Kayıp Donanması</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059394055</t>
+          <t>9786057042958</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sorunu (4 Kitap Set)</t>
+          <t>Ömer Hayyam’ın Hayatı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057042941</t>
+          <t>9786059394055</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Enver Paşa'nın Trablusgarp Günlüğü</t>
+          <t>Ermeni Sorunu (4 Kitap Set)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059833028</t>
+          <t>9786057042941</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm, Evanjelizm ve Osmanlı Ermenileri</t>
+          <t>Enver Paşa'nın Trablusgarp Günlüğü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057042934</t>
+          <t>9786059833028</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ermenilerin Kaleminden Kürtleşen Ermeniler</t>
+          <t>Emperyalizm, Evanjelizm ve Osmanlı Ermenileri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059833141</t>
+          <t>9786057042934</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Suriye İçin Savaş 1918-1920</t>
+          <t>Ermenilerin Kaleminden Kürtleşen Ermeniler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059833127</t>
+          <t>9786059833141</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Homeros'un Türkleri</t>
+          <t>Suriye İçin Savaş 1918-1920</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059394215</t>
+          <t>9786059833127</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>1491 - Kolomb'dan Önce Amerika</t>
+          <t>Homeros'un Türkleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059394222</t>
+          <t>9786059394215</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>1493 - Kolomb'dan Sonra Amerika</t>
+          <t>1491 - Kolomb'dan Önce Amerika</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057120649</t>
+          <t>9786059394222</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Kaygısı</t>
+          <t>1493 - Kolomb'dan Sonra Amerika</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>9786057120649</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Türkistan Kaygısı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9786059833363</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Transkafkasya için Mücadele</t>
         </is>
       </c>
-      <c r="C33" s="1">
-        <v>300</v>
+      <c r="C34" s="1">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>