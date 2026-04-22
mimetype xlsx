--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,2515 +85,2530 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789752466791</t>
+          <t>9789752466807</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kars’ta Bir "İnkılap İşçisi" Gazeteci Fuat Araslı (1903-1980)</t>
+          <t>Yüce Cosima</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>490</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789752466326</t>
+          <t>9789752466791</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çöl Fedaisi Kuşçubaşı Eşref</t>
+          <t>Kars’ta Bir "İnkılap İşçisi" Gazeteci Fuat Araslı (1903-1980)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>490</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752466111</t>
+          <t>9789752466326</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Temmuz</t>
+          <t>Çöl Fedaisi Kuşçubaşı Eşref</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054534494</t>
+          <t>9789752466111</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk'tan Cumhuriyet'e Bir Aydın: Falih Rıfkı Atay</t>
+          <t>Temmuz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054534487</t>
+          <t>9786054534494</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dr. Fazıl Küçük ve Kıbrıs</t>
+          <t>İmparatorluk'tan Cumhuriyet'e Bir Aydın: Falih Rıfkı Atay</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054534401</t>
+          <t>9786054534487</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Kalanlar</t>
+          <t>Dr. Fazıl Küçük ve Kıbrıs</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054534395</t>
+          <t>9786054534401</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Ekonomi Teorileri</t>
+          <t>Aklımda Kalanlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054534357</t>
+          <t>9786054534395</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tamga Pençe (Ciltli)</t>
+          <t>Marjinal Ekonomi Teorileri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>25</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054534579</t>
+          <t>9786054534357</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>On Binlerin Yürüyüşü</t>
+          <t>Tamga Pençe (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054534654</t>
+          <t>9786054534579</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Boğaz'daki Beyaz Ruslar</t>
+          <t>On Binlerin Yürüyüşü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054534685</t>
+          <t>9786054534654</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Karşı Düşünce ve İdam Edilenler?</t>
+          <t>Boğaz'daki Beyaz Ruslar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054534364</t>
+          <t>9786054534685</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerleri</t>
+          <t>Osmanlı'da Karşı Düşünce ve İdam Edilenler?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054534890</t>
+          <t>9786054534364</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ders Kitaplarında Toplumsal Cinsiyet</t>
+          <t>Galata Bankerleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752466043</t>
+          <t>9786054534890</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>1855 Kars Kuşatmasının Öyküsü</t>
+          <t>Ders Kitaplarında Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054534807</t>
+          <t>9789752466043</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Franz Von Papen'in Anılarından</t>
+          <t>1855 Kars Kuşatmasının Öyküsü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054534562</t>
+          <t>9786054534807</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan'ın Anadolu Hayali 1919-1922</t>
+          <t>Franz Von Papen'in Anılarından</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054534760</t>
+          <t>9786054534562</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kapitokrasi</t>
+          <t>Yunanistan'ın Anadolu Hayali 1919-1922</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054534982</t>
+          <t>9786054534760</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türk-Arap İlişkileri Tarihi</t>
+          <t>Kapitokrasi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054534203</t>
+          <t>9786054534982</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Umman’da Kapışan İmparatorluklar Osmanlı ve Portekiz</t>
+          <t>Türk-Arap İlişkileri Tarihi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>27</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056153327</t>
+          <t>9786054534203</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Köy Enstitüleri</t>
+          <t>Umman’da Kapışan İmparatorluklar Osmanlı ve Portekiz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>450</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054534159</t>
+          <t>9786056153327</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Korsanları</t>
+          <t>Türkiye’de Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>17</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054534142</t>
+          <t>9786054534159</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Trablusgarp</t>
+          <t>Türk Korsanları</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054534043</t>
+          <t>9786054534142</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tarih Nasıl Yazılır?</t>
+          <t>Trablusgarp</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054534074</t>
+          <t>9786054534043</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Diliyle Kıbrıs Olayları 1955 - 1983</t>
+          <t>Tarih Nasıl Yazılır?</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054534050</t>
+          <t>9786054534074</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Spor Sermaye İmparatorluğu</t>
+          <t>Tanıkların Diliyle Kıbrıs Olayları 1955 - 1983</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054534005</t>
+          <t>9786054534050</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sevr Dosyası</t>
+          <t>Siyaset Spor Sermaye İmparatorluğu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056153396</t>
+          <t>9786054534005</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Pontus Macerası</t>
+          <t>Sevr Dosyası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054534180</t>
+          <t>9786056153396</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Modalı Vitol Ailesi</t>
+          <t>Pontus Macerası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054534036</t>
+          <t>9786054534180</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Milli Tarihin İnşası</t>
+          <t>Modalı Vitol Ailesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054534067</t>
+          <t>9786054534036</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kubbeye Doğru</t>
+          <t>Milli Tarihin İnşası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056153389</t>
+          <t>9786054534067</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında Türkiye 1922</t>
+          <t>Kubbeye Doğru</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056153303</t>
+          <t>9786056153389</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında Türkiye 1920</t>
+          <t>İngiliz Yıllık Raporlarında Türkiye 1922</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000034114</t>
+          <t>9786056153303</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında Türkiye - 1921</t>
+          <t>İngiliz Yıllık Raporlarında Türkiye 1920</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054534296</t>
+          <t>3990000034114</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Trabzon Merhaba İstanbul</t>
+          <t>İngiliz Yıllık Raporlarında Türkiye - 1921</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054534258</t>
+          <t>9786054534296</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Sancılı Yıllar</t>
+          <t>Hoşça Kal Trabzon Merhaba İstanbul</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054534234</t>
+          <t>9786054534258</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Halifelik</t>
+          <t>Osmanlı’dan Cumhuriyet’e Sancılı Yıllar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054534012</t>
+          <t>9786054534234</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kasap</t>
+          <t>Halifelik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056153334</t>
+          <t>9786054534012</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Antalya</t>
+          <t>Kasap</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054534197</t>
+          <t>9786056153334</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Attila İlhan’la Hayatın İçinden</t>
+          <t>Cumhuriyet Döneminde Antalya</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056153310</t>
+          <t>9786054534197</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri ve Devrim Tarihi</t>
+          <t>Attila İlhan’la Hayatın İçinden</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054534302</t>
+          <t>9786056153310</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Arı ve Bal</t>
+          <t>Atatürk İlkeleri ve Devrim Tarihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054534029</t>
+          <t>9786054534302</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ah O Yemen</t>
+          <t>Arı ve Bal</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>64</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054534319</t>
+          <t>9786054534029</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>60 İnsan Benim İçin Ne Yazdı?</t>
+          <t>Ah O Yemen</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054534470</t>
+          <t>9786054534319</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çağın Olayları Arasında</t>
+          <t>60 İnsan Benim İçin Ne Yazdı?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752466012</t>
+          <t>9786054534470</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tanıdığım Eşsiz İnsanlar</t>
+          <t>Çağın Olayları Arasında</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>27</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054534944</t>
+          <t>9789752466012</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İki Türkiye</t>
+          <t>Tanıdığım Eşsiz İnsanlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>175</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054534722</t>
+          <t>9786054534944</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Vergi İsyanları</t>
+          <t>İki Türkiye</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054534975</t>
+          <t>9786054534722</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Oğlum Adam Olacak</t>
+          <t>Osmanlı'da Vergi İsyanları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054534678</t>
+          <t>9786054534975</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sadece Edebiyat Değildir</t>
+          <t>Oğlum Adam Olacak</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054534517</t>
+          <t>9786054534678</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hikayeler ve Resimleriyle - Kadıköy Sokakları (Ciltli)</t>
+          <t>Edebiyat Sadece Edebiyat Değildir</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054534661</t>
+          <t>9786054534517</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kumpas Kime Kuruldu?</t>
+          <t>Saklı Hikayeler ve Resimleriyle - Kadıköy Sokakları (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>24</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054534388</t>
+          <t>9786054534661</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadelede Maarif Ordusu</t>
+          <t>Kumpas Kime Kuruldu?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752466241</t>
+          <t>9786054534388</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Savaşı'nın Mali Kahramanı Hasan Fehmi Ataç</t>
+          <t>Milli Mücadelede Maarif Ordusu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752466210</t>
+          <t>9789752466241</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Trablusgarp ve Balkan Savaşları 1911-1913</t>
+          <t>İstiklal Savaşı'nın Mali Kahramanı Hasan Fehmi Ataç</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752466784</t>
+          <t>9789752466210</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İhtişamdan Savurganlığa ve Ardından Yoksulluğa</t>
+          <t>Trablusgarp ve Balkan Savaşları 1911-1913</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752466760</t>
+          <t>9789752466784</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Türkiye Ekonomisi</t>
+          <t>İhtişamdan Savurganlığa ve Ardından Yoksulluğa</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752466746</t>
+          <t>9789752466760</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kara Liste</t>
+          <t>21. Yüzyılda Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>495</v>
+        <v>395</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752466753</t>
+          <t>9789752466746</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Kutuda İki Kitap: İdil Biret</t>
+          <t>Kara Liste</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>580</v>
+        <v>495</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752466739</t>
+          <t>9789752466753</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Trakya Kapısı Silivri</t>
+          <t>Bir Kutuda İki Kitap: İdil Biret</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>580</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789752466722</t>
+          <t>9789752466739</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Milli Opera Kurumu Devlet Operası'nın Kuruluş Öyküsü ve Edebiyatçıların Değerlendirmeleri (1936-1941)</t>
+          <t>İstanbul’un Trakya Kapısı Silivri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>295</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752466531</t>
+          <t>9789752466722</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Aidiyetleri ve Türk Kimliği</t>
+          <t>Türkiye'nin Milli Opera Kurumu Devlet Operası'nın Kuruluş Öyküsü ve Edebiyatçıların Değerlendirmeleri (1936-1941)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>295</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752466524</t>
+          <t>9789752466531</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>O Yıllar</t>
+          <t>Osmanlı Aidiyetleri ve Türk Kimliği</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752466517</t>
+          <t>9789752466524</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fatih'ten Beyoğlu'na Benim İstanbul'um</t>
+          <t>O Yıllar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789752466500</t>
+          <t>9789752466517</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kayıt Dışı Anılar - 20 Diplomat Anlatıyor</t>
+          <t>Fatih'ten Beyoğlu'na Benim İstanbul'um</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>595</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752466494</t>
+          <t>9789752466500</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Cahit Kayra Anısına</t>
+          <t>Kayıt Dışı Anılar - 20 Diplomat Anlatıyor</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>595</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752466487</t>
+          <t>9789752466494</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış - Kafkas Cephesi</t>
+          <t>Cahit Kayra Anısına</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>700</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752466289</t>
+          <t>9789752466487</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İslam, Batıcılık ve Batılılık Kıskacında Türkiye</t>
+          <t>Sarıkamış - Kafkas Cephesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789752466166</t>
+          <t>9789752466289</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Son Kullanma Tarihi: 2019</t>
+          <t>Siyasal İslam, Batıcılık ve Batılılık Kıskacında Türkiye</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752466142</t>
+          <t>9789752466166</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>70'lerde Çocuk Olmak</t>
+          <t>Son Kullanma Tarihi: 2019</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752466128</t>
+          <t>9789752466142</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Partili Cumhurbaşkanı Tartışmalarının Kısa Tarihçesi (1923 - 1950)</t>
+          <t>70'lerde Çocuk Olmak</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752466272</t>
+          <t>9789752466128</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mamma Li Turchi - Annneee Türkler</t>
+          <t>Türkiye'de Partili Cumhurbaşkanı Tartışmalarının Kısa Tarihçesi (1923 - 1950)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752466159</t>
+          <t>9789752466272</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Kültür Kurumu Halkevleri</t>
+          <t>Mamma Li Turchi - Annneee Türkler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>295</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054534746</t>
+          <t>9789752466159</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıcadan Türkçeye Okuryazarlığımız</t>
+          <t>Atatürk'ün Kültür Kurumu Halkevleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>500</v>
+        <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054534739</t>
+          <t>9786054534746</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>1915 Basınında Çanakkale</t>
+          <t>Osmanlıcadan Türkçeye Okuryazarlığımız</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>195</v>
+        <v>500</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054534326</t>
+          <t>9786054534739</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında Türkiye</t>
+          <t>1915 Basınında Çanakkale</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>195</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054534623</t>
+          <t>9786054534326</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kederi Dağıtan Mavi</t>
+          <t>İngiliz Yıllık Raporlarında Türkiye</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054534531</t>
+          <t>9786054534623</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamit Dönemi</t>
+          <t>Kederi Dağıtan Mavi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054534456</t>
+          <t>9786054534531</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Göstergeler ve Değerlendirmeler</t>
+          <t>2. Abdülhamit Dönemi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054534432</t>
+          <t>9786054534456</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Düşüşü ve Yeniden Doğuşu</t>
+          <t>Stratejik Göstergeler ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054534371</t>
+          <t>9786054534432</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Hukuku</t>
+          <t>Türkiye'nin Düşüşü ve Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054534616</t>
+          <t>9786054534371</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gazetecilikte Bir Ömür</t>
+          <t>Özgürlük Hukuku</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054534692</t>
+          <t>9786054534616</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Yeryüzünde Gezip Dolaşır Mı?</t>
+          <t>Gazetecilikte Bir Ömür</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054534425</t>
+          <t>9786054534692</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Elveda Cezayir Mir'at Ül Cezayir</t>
+          <t>Uygarlık Yeryüzünde Gezip Dolaşır Mı?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789752466258</t>
+          <t>9786054534425</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Salih Özbaran - Tarih Fermanla Yazılmaz</t>
+          <t>Elveda Cezayir Mir'at Ül Cezayir</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752466098</t>
+          <t>9789752466258</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İstanbullu - Şehroğlanı ile Şehrkızı</t>
+          <t>Salih Özbaran - Tarih Fermanla Yazılmaz</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789752466104</t>
+          <t>9789752466098</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Dünya Hala Büyük Yaşam Hala Kısa</t>
+          <t>İstanbullu - Şehroğlanı ile Şehrkızı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789752466081</t>
+          <t>9789752466104</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>O Ülkeden Bu Ülkeye Geze Geze</t>
+          <t>Dünya Hala Büyük Yaşam Hala Kısa</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789752466050</t>
+          <t>9789752466081</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şemsiyeli Balıklar</t>
+          <t>O Ülkeden Bu Ülkeye Geze Geze</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>295</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054534968</t>
+          <t>9789752466050</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İyi Oldum</t>
+          <t>Şemsiyeli Balıklar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>320</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789752466173</t>
+          <t>9786054534968</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - Arnavutluk İlişkileri</t>
+          <t>İyi Oldum</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752466029</t>
+          <t>9789752466173</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Batı Anadolu Kuva-yı Milliyesi</t>
+          <t>Türkiye - Arnavutluk İlişkileri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752466036</t>
+          <t>9789752466029</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Höyük</t>
+          <t>Anılarda Batı Anadolu Kuva-yı Milliyesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054534869</t>
+          <t>9789752466036</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Irak'ta İngiliz İşgal Yönetimi  1914-1918</t>
+          <t>Höyük</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054534838</t>
+          <t>9786054534869</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türklere Güvendiler</t>
+          <t>Irak'ta İngiliz İşgal Yönetimi  1914-1918</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054534784</t>
+          <t>9786054534838</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Sait'ten Dersim'e</t>
+          <t>Türklere Güvendiler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789752466005</t>
+          <t>9786054534784</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Vatan</t>
+          <t>Şeyh Sait'ten Dersim'e</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054534883</t>
+          <t>9789752466005</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Saraybosna</t>
+          <t>Yeni Bir Vatan</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>295</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054534913</t>
+          <t>9786054534883</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dört Rapor</t>
+          <t>Saraybosna</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054534814</t>
+          <t>9786054534913</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>1930'larda Ankara: Avusturya Büyükelçisi'nin Gözüyle - Norbert Von Bischoff</t>
+          <t>Dört Rapor</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752466135</t>
+          <t>9786054534814</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Viyana Kapısında Türkler</t>
+          <t>1930'larda Ankara: Avusturya Büyükelçisi'nin Gözüyle - Norbert Von Bischoff</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>295</v>
+        <v>450</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789752466067</t>
+          <t>9789752466135</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çınarın Gölgesinde Arnavutlar</t>
+          <t>Viyana Kapısında Türkler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>295</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054534999</t>
+          <t>9789752466067</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Adsız Gemi</t>
+          <t>Çınarın Gölgesinde Arnavutlar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054534951</t>
+          <t>9786054534999</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yaşadım</t>
+          <t>Adsız Gemi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>240</v>
+        <v>195</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789752466074</t>
+          <t>9786054534951</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kamil Kırıkoğlu İnönü ve Ecevit'i Anlatıyor</t>
+          <t>Güzel Yaşadım</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>295</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054534555</t>
+          <t>9789752466074</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı ve Osmanlı İmparatorluğu'nun Sonu</t>
+          <t>Kamil Kırıkoğlu İnönü ve Ecevit'i Anlatıyor</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054534821</t>
+          <t>9786054534555</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Savaş ve Başkaldırı Teorileri</t>
+          <t>Birinci Dünya Savaşı ve Osmanlı İmparatorluğu'nun Sonu</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054534715</t>
+          <t>9786054534821</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bu Memleket Bizim</t>
+          <t>Marjinal Savaş ve Başkaldırı Teorileri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054534586</t>
+          <t>9786054534715</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hain'name</t>
+          <t>Bu Memleket Bizim</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054534340</t>
+          <t>9786054534586</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Ekonomisinin Öyküsü 2. Cilt: 1950 - 1980 Karma Ekonomi</t>
+          <t>Hain'name</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>295</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054534098</t>
+          <t>9786054534340</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tarih Gezintileri</t>
+          <t>Cumhuriyet Ekonomisinin Öyküsü 2. Cilt: 1950 - 1980 Karma Ekonomi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056153341</t>
+          <t>9786054534098</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Savaş Türkiye Varlık Vergisi</t>
+          <t>Tarih Gezintileri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>395</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054534289</t>
+          <t>9786056153341</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Onlar İçin Yazdıklarım - 60 İnsan</t>
+          <t>Savaş Türkiye Varlık Vergisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>220</v>
+        <v>395</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054534128</t>
+          <t>9786054534289</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Masal (Ciltli)</t>
+          <t>Onlar İçin Yazdıklarım - 60 İnsan</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054534210</t>
+          <t>9786054534128</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında Türkiye 1924</t>
+          <t>Masal (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054534135</t>
+          <t>9786054534210</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında Türkiye 1923</t>
+          <t>İngiliz Yıllık Raporlarında Türkiye 1924</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054534241</t>
+          <t>9786054534135</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Haydarpaşa’dan İzmir’e Tarih Söyleşileri</t>
+          <t>İngiliz Yıllık Raporlarında Türkiye 1923</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056153372</t>
+          <t>9786054534241</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hatırat - Büyük Facia-Büyük Dram</t>
+          <t>Haydarpaşa’dan İzmir’e Tarih Söyleşileri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054534081</t>
+          <t>9786056153372</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Geçmişi Güncelleştirmek</t>
+          <t>Hatırat - Büyük Facia-Büyük Dram</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054534111</t>
+          <t>9786054534081</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ruslar</t>
+          <t>Geçmişi Güncelleştirmek</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054534173</t>
+          <t>9786054534111</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Defin</t>
+          <t>Beyaz Ruslar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054534272</t>
+          <t>9786054534173</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Ekonomisinin Öyküsü, 1. Cilt: (1923 - 1950)</t>
+          <t>Defin</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056153365</t>
+          <t>9786054534272</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Doğu ve Güneydoğu Anadolu’nun Sorunları ve Çözüm Yolları</t>
+          <t>Cumhuriyet Ekonomisinin Öyküsü, 1. Cilt: (1923 - 1950)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054534777</t>
+          <t>9786056153365</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İyi Ki Öldün Cahit!</t>
+          <t>Ana Hatlarıyla Doğu ve Güneydoğu Anadolu’nun Sorunları ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>195</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054534753</t>
+          <t>9786054534777</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tarihçilik Zor Zanaat</t>
+          <t>İyi Ki Öldün Cahit!</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>320</v>
+        <v>195</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054534708</t>
+          <t>9786054534753</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sultan Konuşuyor</t>
+          <t>Tarihçilik Zor Zanaat</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054534609</t>
+          <t>9786054534708</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Türk - İtalyan İlişkilerinde Az Bilinenler</t>
+          <t>Sultan Konuşuyor</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054534845</t>
+          <t>9786054534609</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Basınında İzmir Yangını 1922</t>
+          <t>Türk - İtalyan İlişkilerinde Az Bilinenler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054534647</t>
+          <t>9786054534845</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Taş Devri'nden Kapitalizme Uygarlıklar</t>
+          <t>Amerikan Basınında İzmir Yangını 1922</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054534593</t>
+          <t>9786054534647</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Deniz Ticareti (1908 - 1914)</t>
+          <t>Taş Devri'nden Kapitalizme Uygarlıklar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054534548</t>
+          <t>9786054534593</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Ekonomisinin Öyküsü 3. Cilt: 1980 -2013 Tüketim Ekonomisi Küreselleşme</t>
+          <t>Osmanlı Devleti'nde Deniz Ticareti (1908 - 1914)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054534937</t>
+          <t>9786054534548</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Şiir Teorileri</t>
+          <t>Cumhuriyet Ekonomisinin Öyküsü 3. Cilt: 1980 -2013 Tüketim Ekonomisi Küreselleşme</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054534791</t>
+          <t>9786054534937</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kırım - Savaş ve Diplomasi (1853-1856)</t>
+          <t>Marjinal Şiir Teorileri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>395</v>
+        <v>230</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054534920</t>
+          <t>9786054534791</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Raporlarında Balkan Savaşları 1912-13</t>
+          <t>Kırım - Savaş ve Diplomasi (1853-1856)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>280</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054534876</t>
+          <t>9786054534920</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Yapanlar Tarihi Yazanlar</t>
+          <t>İtalyan Raporlarında Balkan Savaşları 1912-13</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054534852</t>
+          <t>9786054534876</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Basınında Osmanlı'nın İki Büyük Krizi</t>
+          <t>Tarihi Yapanlar Tarihi Yazanlar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054534524</t>
+          <t>9786054534852</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sümbül Dağı'nın Karları - 1946 Yılında Bir Hakkari Seyahati</t>
+          <t>İngiliz Basınında Osmanlı'nın İki Büyük Krizi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054534449</t>
+          <t>9786054534524</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu 1919</t>
+          <t>Sümbül Dağı'nın Karları - 1946 Yılında Bir Hakkari Seyahati</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054534463</t>
+          <t>9786054534449</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tütün</t>
+          <t>Güneydoğu 1919</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054534500</t>
+          <t>9786054534463</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'nın Son Zaferi - Teselya Savaşı</t>
+          <t>Tütün</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054534630</t>
+          <t>9786054534500</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Siyaset Teorileri</t>
+          <t>Osmanlı'nın Son Zaferi - Teselya Savaşı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054534418</t>
+          <t>9786054534630</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İdil Biret’in Çocukluk ve Gençlik Yılları</t>
+          <t>Marjinal Siyaset Teorileri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752466418</t>
+          <t>9786054534418</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bir Felsefe Feneri: Vehbi Hacıkadiroğlu</t>
+          <t>İdil Biret’in Çocukluk ve Gençlik Yılları</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752466463</t>
+          <t>9789752466418</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Siyasal ve Entelektüel Tarihimizden Portreler</t>
+          <t>Bir Felsefe Feneri: Vehbi Hacıkadiroğlu</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752466456</t>
+          <t>9789752466463</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Moldova - Gagauziya Anıları</t>
+          <t>Siyasal ve Entelektüel Tarihimizden Portreler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789752466432</t>
+          <t>9789752466456</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Asya'nın Işığı Pandit Cevahirlal Nehru</t>
+          <t>Moldova - Gagauziya Anıları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752466340</t>
+          <t>9789752466432</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Necmettin Karaduman: Örnek Bir Devlet Adamı</t>
+          <t>Asya'nın Işığı Pandit Cevahirlal Nehru</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789752466425</t>
+          <t>9789752466340</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yazamadıklarımı Şimdi Yazdım</t>
+          <t>Necmettin Karaduman: Örnek Bir Devlet Adamı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752466395</t>
+          <t>9789752466425</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'e Hasret Mürekkepli Mektuplar</t>
+          <t>Yazamadıklarımı Şimdi Yazdım</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>230</v>
+        <v>295</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752466449</t>
+          <t>9789752466395</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Tarihçi ve Doğa</t>
+          <t>Atatürk'e Hasret Mürekkepli Mektuplar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>195</v>
+        <v>230</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752466371</t>
+          <t>9789752466449</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalışma Odası</t>
+          <t>Tarihçi ve Doğa</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789752466364</t>
+          <t>9789752466371</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Celaliyim -  Karayazıcılar</t>
+          <t>Bir Çalışma Odası</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789752466388</t>
+          <t>9789752466364</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>38 48 - Son Büyük Savaş</t>
+          <t>Ben Bir Celaliyim -  Karayazıcılar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789752466319</t>
+          <t>9789752466388</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Ekonomi Politiği</t>
+          <t>38 48 - Son Büyük Savaş</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789752466357</t>
+          <t>9789752466319</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>12 Mart'ın Balyoz'u</t>
+          <t>Cumhuriyet'in Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789752466296</t>
+          <t>9789752466357</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Operasyon: Ali Bey</t>
+          <t>12 Mart'ın Balyoz'u</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752466333</t>
+          <t>9789752466296</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tuğgeneral Ziya Yergök'ün Anıları - Sarıkamış'tan Esarete(1914-1920)</t>
+          <t>Operasyon: Ali Bey</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>395</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752466265</t>
+          <t>9789752466333</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>1921 Maarif Kongresi</t>
+          <t>Tuğgeneral Ziya Yergök'ün Anıları - Sarıkamış'tan Esarete(1914-1920)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>220</v>
+        <v>395</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752466302</t>
+          <t>9789752466265</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hava Taarruzuna Karşı Türkiye'de Pasif Korunma (1935-1945)</t>
+          <t>1921 Maarif Kongresi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054534104</t>
+          <t>9789752466302</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Veda</t>
+          <t>Hava Taarruzuna Karşı Türkiye'de Pasif Korunma (1935-1945)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789752466180</t>
+          <t>9786054534104</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet'ten Mütareke Dönemi'ne Türkiye</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789752466234</t>
+          <t>9789752466180</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Prusya'dan Enverland'a ve Günümüze Türk-Alman Tarihi</t>
+          <t>2. Meşrutiyet'ten Mütareke Dönemi'ne Türkiye</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789752466227</t>
+          <t>9789752466234</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bir Nadir Öyküsü</t>
+          <t>Prusya'dan Enverland'a ve Günümüze Türk-Alman Tarihi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>395</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789752466197</t>
+          <t>9789752466227</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Teoriler Ansiklopedisi</t>
+          <t>Bir Nadir Öyküsü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054534906</t>
+          <t>9789752466197</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sibirya Esir Kamplarında Yedi Yıl Sarıkamış'tan Vladivostok'a</t>
+          <t>Marjinal Teoriler Ansiklopedisi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>395</v>
+        <v>280</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
+          <t>9786054534906</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Sibirya Esir Kamplarında Yedi Yıl Sarıkamış'tan Vladivostok'a</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
           <t>9789752466203</t>
         </is>
       </c>
-      <c r="B166" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>İndir Faizi Bindir Faizi</t>
         </is>
       </c>
-      <c r="C166" s="1">
+      <c r="C167" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>