--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,1990 +85,2035 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052102732</t>
+          <t>9786259347455</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Balon</t>
+          <t>Susmadım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259466651</t>
+          <t>9786259347448</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kırk Şiir Bir Şair</t>
+          <t>Uykumun İçinde Bir Rüya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259466682</t>
+          <t>9786259347417</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Dilini Konuşan Kalpler</t>
+          <t>Seni Bir Gülsem</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259466675</t>
+          <t>9786052102732</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tefekkür Belgesi</t>
+          <t>Sihirli Balon</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259466644</t>
+          <t>9786259466651</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Güldür</t>
+          <t>Kırk Şiir Bir Şair</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259466637</t>
+          <t>9786259466682</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kuruntu</t>
+          <t>Aşkın Dilini Konuşan Kalpler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259466620</t>
+          <t>9786259466675</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Filistin’e Bahar Gelmedi mi Daha</t>
+          <t>Tefekkür Belgesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259910475</t>
+          <t>9786259466644</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kovboy</t>
+          <t>Gül ve Güldür</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259910468</t>
+          <t>9786259466637</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Emirdağ (Fadime Ceren’in Muradı)</t>
+          <t>Kuruntu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259466606</t>
+          <t>9786259466620</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Isauria Yolu - Tuz Yolu/Via Sebasta Yürüyüş Yolları</t>
+          <t>Filistin’e Bahar Gelmedi mi Daha</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259910482</t>
+          <t>9786259910475</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gönül Hatırası</t>
+          <t>En Güzel Kovboy</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259910499</t>
+          <t>9786259910468</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Akşehir’in Aydınlık Yüzü Öğretmen Okulu</t>
+          <t>Emirdağ (Fadime Ceren’in Muradı)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259910451</t>
+          <t>9786259466606</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Sade'm</t>
+          <t>Isauria Yolu - Tuz Yolu/Via Sebasta Yürüyüş Yolları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259910444</t>
+          <t>9786259910482</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bana Felsefe Yapma</t>
+          <t>Gönül Hatırası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259910420</t>
+          <t>9786259910499</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mehtaba Bakarken</t>
+          <t>Akşehir’in Aydınlık Yüzü Öğretmen Okulu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>88</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059910413</t>
+          <t>9786259910451</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Metin</t>
+          <t>Aşk-ı Sade'm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259910406</t>
+          <t>9786259910444</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Sözlüğü Ferhenga Erdnigari</t>
+          <t>Bana Felsefe Yapma</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>135</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057401007</t>
+          <t>9786259910420</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Can Suyu</t>
+          <t>Mehtaba Bakarken</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057401090</t>
+          <t>9786059910413</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mor Düşlerim Dar Ağacında</t>
+          <t>Metin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057401021</t>
+          <t>9786259910406</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Yorumlarıyla Beni Anlatır</t>
+          <t>Coğrafya Sözlüğü Ferhenga Erdnigari</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057401083</t>
+          <t>9786057401007</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gönüle</t>
+          <t>Can Suyu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057401038</t>
+          <t>9786057401090</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ve Gemiler Gelir Geçer İçimden</t>
+          <t>Mor Düşlerim Dar Ağacında</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057401014</t>
+          <t>9786057401021</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Bozkır Derler</t>
+          <t>Dostlar Yorumlarıyla Beni Anlatır</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>115</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051962931</t>
+          <t>9786057401083</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim Kaderimsin</t>
+          <t>Gönülden Gönüle</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>320</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050695465</t>
+          <t>9786057401038</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Maziden Gelen Hüzün</t>
+          <t>Ve Gemiler Gelir Geçer İçimden</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050695458</t>
+          <t>9786057401014</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Harpten Dönerken</t>
+          <t>Bozkır Bozkır Derler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055022341</t>
+          <t>9786051962931</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bulutsuz Yağmur</t>
+          <t>Sen Benim Kaderimsin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>110</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051961491</t>
+          <t>9786050695465</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Gemiler</t>
+          <t>Maziden Gelen Hüzün</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>28</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051960357</t>
+          <t>9786050695458</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Dedikleri</t>
+          <t>Harpten Dönerken</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051960494</t>
+          <t>9786055022341</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Osmanlı Olmak</t>
+          <t>Bulutsuz Yağmur</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059427999</t>
+          <t>9786051961491</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sevgileri Yok Eden Kim</t>
+          <t>Kağıt Gemiler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>115</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051960012</t>
+          <t>9786051960357</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Başarı Ülkesi</t>
+          <t>Bozkır Dedikleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059706353</t>
+          <t>9786051960494</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kendim Kendine Gel</t>
+          <t>Yeniden Osmanlı Olmak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059706346</t>
+          <t>9786059427999</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hayata Adımlarken Rahmet İzleri 1</t>
+          <t>Sevgileri Yok Eden Kim</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051960616</t>
+          <t>9786051960012</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Korktuğum Başıma Geldi</t>
+          <t>Başarı Ülkesi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059427968</t>
+          <t>9786059706353</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sözlerle Terapi</t>
+          <t>Kendim Kendine Gel</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059108003</t>
+          <t>9786059706346</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ebruli Sevda</t>
+          <t>Hayata Adımlarken Rahmet İzleri 1</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944960045</t>
+          <t>9786051960616</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>A Dünya O Dünya 2</t>
+          <t>Korktuğum Başıma Geldi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>7.87</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944960038</t>
+          <t>9786059427968</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>A Dünya O Dünya 1</t>
+          <t>Sözlerle Terapi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>6.94</v>
+        <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054639861</t>
+          <t>9786059108003</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Büyük Beden Hayaller</t>
+          <t>Ebruli Sevda</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054451920</t>
+          <t>9789944960045</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yüz Kızartıcı Sözler</t>
+          <t>A Dünya O Dünya 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>5.56</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054451142</t>
+          <t>9789944960038</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yuva Kuran Mektuplar</t>
+          <t>A Dünya O Dünya 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>4.63</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054451135</t>
+          <t>9786054639861</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yaradılışçı Düşünce ve Temel Olgular</t>
+          <t>Büyük Beden Hayaller</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054639335</t>
+          <t>9786054451920</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Sonrası Toprak Kokusu</t>
+          <t>Yüz Kızartıcı Sözler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>95</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944960021</t>
+          <t>9786054451142</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Vatanın Bağrında, Zalimler, Masumlar, Tanıklar ve Yazabildiklerim</t>
+          <t>Yuva Kuran Mektuplar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>420</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054451531</t>
+          <t>9786054451135</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sabır</t>
+          <t>Yaradılışçı Düşünce ve Temel Olgular</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>92</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054451326</t>
+          <t>9786054639335</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ruz-i Elest</t>
+          <t>Yağmur Sonrası Toprak Kokusu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054451418</t>
+          <t>9789944960021</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Önce Oku Sonra Düşün</t>
+          <t>Vatanın Bağrında, Zalimler, Masumlar, Tanıklar ve Yazabildiklerim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>92</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055999551</t>
+          <t>9786054451531</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Tefekkür Dünyası</t>
+          <t>Sabır</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054639090</t>
+          <t>9786054451326</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Melekler Parkı</t>
+          <t>Ruz-i Elest</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054639687</t>
+          <t>9786054451418</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Medine</t>
+          <t>Önce Oku Sonra Düşün</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>16.67</v>
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054451883</t>
+          <t>9786055999551</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Belediyecilik Tezleri</t>
+          <t>Mevlana’nın Tefekkür Dünyası</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054639366</t>
+          <t>9786054639090</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Ruh Sağlığı</t>
+          <t>Melekler Parkı</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000046687</t>
+          <t>9786054639687</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Korualan (Gezlevi)</t>
+          <t>Medine</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>40</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054639083</t>
+          <t>9786054451883</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yollar Sonsuza Uzar</t>
+          <t>Marjinal Belediyecilik Tezleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055022877</t>
+          <t>9786054639366</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Faziletli Vakitler</t>
+          <t>Kur’an ve Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059108140</t>
+          <t>3990000046687</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Türkçe</t>
+          <t>Korualan (Gezlevi)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051961309</t>
+          <t>9786054639083</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Düşünsenize Düşünemediğinizi</t>
+          <t>Yollar Sonsuza Uzar</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051960548</t>
+          <t>9786055022877</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sensin Benim İçin</t>
+          <t>Faziletli Vakitler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051960500</t>
+          <t>9786059108140</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mola Taşı Siyaset</t>
+          <t>Cebimdeki Türkçe</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059706926</t>
+          <t>9786051961309</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hu'dan</t>
+          <t>Düşünsenize Düşünemediğinizi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>168</v>
+        <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059427166</t>
+          <t>9786051960548</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sol Yaram</t>
+          <t>Aşk Sensin Benim İçin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059706940</t>
+          <t>9786051960500</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Devrik Harfler</t>
+          <t>Mola Taşı Siyaset</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059706032</t>
+          <t>9786059706926</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolcusu</t>
+          <t>Hu'dan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>110</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059108942</t>
+          <t>9786059427166</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Söyleyeceklerim Var</t>
+          <t>Sol Yaram</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051961378</t>
+          <t>9786059706940</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yeniden Yazılıyor</t>
+          <t>Devrik Harfler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051960104</t>
+          <t>9786059706032</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2016 - 2017 Konferans Metinleri Kitabı</t>
+          <t>Başarı Yolcusu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059427425</t>
+          <t>9786059108942</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Ulya</t>
+          <t>Söyleyeceklerim Var</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>135</v>
+        <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059108317</t>
+          <t>9786051961378</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Suskunluklar Şerbeti</t>
+          <t>Aşk Yeniden Yazılıyor</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>105</v>
+        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059108041</t>
+          <t>9786051960104</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Felaketin Eşiğinde Umudu Düşledim</t>
+          <t>2016 - 2017 Konferans Metinleri Kitabı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051960692</t>
+          <t>9786059427425</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye Armutlu?</t>
+          <t>Aşk-ı Ulya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>440</v>
+        <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059108584</t>
+          <t>9786059108317</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kusay'ın Mekke Devrimi</t>
+          <t>Suskunluklar Şerbeti</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>280</v>
+        <v>105</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059108133</t>
+          <t>9786059108041</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Aile Modelleri</t>
+          <t>Felaketin Eşiğinde Umudu Düşledim</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059108362</t>
+          <t>9786051960692</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumla Büyüdüm</t>
+          <t>Nereden Nereye Armutlu?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059108782</t>
+          <t>9786059108584</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Deccal Mehdi-i Azam ve İsa (A.S.)</t>
+          <t>Kusay'ın Mekke Devrimi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059108805</t>
+          <t>9786059108133</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Gerçekleri</t>
+          <t>Kur'an'da Aile Modelleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059108027</t>
+          <t>9786059108362</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ebeveyn Notları</t>
+          <t>Çocuğumla Büyüdüm</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059108706</t>
+          <t>9786059108782</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Penceremin Önü Gece</t>
+          <t>Deccal Mehdi-i Azam ve İsa (A.S.)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>105</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059427739</t>
+          <t>9786059108805</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dilim Türkü Gönlüm Gazel</t>
+          <t>Hayatın Gerçekleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059427081</t>
+          <t>9786059108027</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Şifreleri</t>
+          <t>Ebeveyn Notları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>18.52</v>
+        <v>115</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054451890</t>
+          <t>9786059108706</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’dan Bir Nefes ve İçerdiği İlmi Disiplinler</t>
+          <t>Penceremin Önü Gece</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054639281</t>
+          <t>9786059427739</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kilistra Tarihi</t>
+          <t>Dilim Türkü Gönlüm Gazel</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>185</v>
+        <v>115</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054639175</t>
+          <t>9786059427081</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Keder İnciten Şiirler</t>
+          <t>Aydınlanmanın Şifreleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>128</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055999247</t>
+          <t>9786054451890</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Savaş ve E-Posta</t>
+          <t>Kur’an’dan Bir Nefes ve İçerdiği İlmi Disiplinler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054639434</t>
+          <t>9786054639281</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Söylediği</t>
+          <t>Kilistra Tarihi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>115</v>
+        <v>185</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054451906</t>
+          <t>9786054639175</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İktisat Teorisi’ne Güncel ve Genel Bir Yaklaşım</t>
+          <t>Keder İnciten Şiirler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054451593</t>
+          <t>9786055999247</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Işığın ve Güneşin Oğlu Keyakisar</t>
+          <t>Karanlık Savaş ve E-Posta</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>16.67</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054639779</t>
+          <t>9786054639434</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hatır(l)a(dık)larım</t>
+          <t>Kalemin Söylediği</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054639182</t>
+          <t>9786054451906</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Eşk-i Yar</t>
+          <t>İktisat Teorisi’ne Güncel ve Genel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>12</v>
+        <v>115</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944960014</t>
+          <t>9786054451593</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Biyolojik Terimler Sözlüğü</t>
+          <t>Işığın ve Güneşin Oğlu Keyakisar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054639410</t>
+          <t>9786054639779</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Birinci Yol</t>
+          <t>Hatır(l)a(dık)larım</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054451555</t>
+          <t>9786054639182</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarın Hazin Sonu</t>
+          <t>Eşk-i Yar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>8.8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054639601</t>
+          <t>9789944960014</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kuş</t>
+          <t>Biyolojik Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>110</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054451401</t>
+          <t>9786054639410</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ben Başbakan Olsam</t>
+          <t>Birinci Yol</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>168</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054451159</t>
+          <t>9786054451555</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bayramlık İstemeyen Çocuklar</t>
+          <t>Bir Yazarın Hazin Sonu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>170</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054639793</t>
+          <t>9786054639601</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Aslında Hayatımız Fizik</t>
+          <t>Beyaz Kuş</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>185</v>
+        <v>110</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054451791</t>
+          <t>9786054451401</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Makaleler  Ali Şeriati İnsan Bilim ve Tarih Felsefesi Üzerine</t>
+          <t>Ben Başbakan Olsam</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>6.02</v>
+        <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055999742</t>
+          <t>9786054451159</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aydınlığa Yürümek</t>
+          <t>Bayramlık İstemeyen Çocuklar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055022013</t>
+          <t>9786054639793</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Evrende Dünya Dünya'da Konya</t>
+          <t>Aslında Hayatımız Fizik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>110</v>
+        <v>185</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059706216</t>
+          <t>9786054451791</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İnsan Maneviyatının Semaları</t>
+          <t>Makaleler  Ali Şeriati İnsan Bilim ve Tarih Felsefesi Üzerine</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>185</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059108973</t>
+          <t>9786055999742</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Neruvenda'ya Mektuplar</t>
+          <t>Aydınlığa Yürümek</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055022723</t>
+          <t>9786055022013</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Elçi</t>
+          <t>Evrende Dünya Dünya'da Konya</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>18.52</v>
+        <v>110</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059108522</t>
+          <t>9786059706216</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Şairin Asker Günlüğü</t>
+          <t>İnsan Maneviyatının Semaları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>9.26</v>
+        <v>185</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059108553</t>
+          <t>9786059108973</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Aşkımın Kardeşi</t>
+          <t>Neruvenda'ya Mektuplar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055022990</t>
+          <t>9786055022723</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aşk Arada</t>
+          <t>Elçi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055022259</t>
+          <t>9786059108522</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Silifke Yaşam Kültürü</t>
+          <t>Şairin Asker Günlüğü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059108737</t>
+          <t>9786059108553</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Üç Nokta Yan Yana</t>
+          <t>Aşkımın Kardeşi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059108652</t>
+          <t>9786055022990</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İnsan Tarihleri</t>
+          <t>Aşk Arada</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059108621</t>
+          <t>9786055022259</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Rüya Tahir'leri</t>
+          <t>Silifke Yaşam Kültürü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>185</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054639625</t>
+          <t>9786059108737</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Üniversitesi</t>
+          <t>Üç Nokta Yan Yana</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055999865</t>
+          <t>9786059108652</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiir Gibi</t>
+          <t>İnsan Tarihleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054639700</t>
+          <t>9786059108621</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bir Şey mi Dedin?</t>
+          <t>Rüya Tahir'leri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>115</v>
+        <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054639618</t>
+          <t>9786054639625</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir Oyunun İçinde</t>
+          <t>28 Şubat Üniversitesi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>115</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054639168</t>
+          <t>9786055999865</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Aptaldır Şakadan Anlamaz</t>
+          <t>Bir Şiir Gibi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>7.41</v>
+        <v>110</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055999872</t>
+          <t>9786054639700</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bozkırımızı Güldürenler</t>
+          <t>Bir Şey mi Dedin?</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055999889</t>
+          <t>9786054639618</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdan Hikayeler</t>
+          <t>Bir Oyunun İçinde</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055999988</t>
+          <t>9786054639168</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Gizemi</t>
+          <t>Bilinçaltı Aptaldır Şakadan Anlamaz</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>115</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054639809</t>
+          <t>9786055999872</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Toroslarda Bilinmeyen Bir Ülke: Homonada</t>
+          <t>Bozkırımızı Güldürenler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054451234</t>
+          <t>9786055999889</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Selam Olsun</t>
+          <t>Bozkırdan Hikayeler</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054451128</t>
+          <t>9786055999988</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Savrulan Renkler</t>
+          <t>Bozkır Gizemi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>280</v>
+        <v>115</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944690058</t>
+          <t>9786054639809</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Saklı Dünya</t>
+          <t>Toroslarda Bilinmeyen Bir Ülke: Homonada</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051964409</t>
+          <t>9786054451234</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Dereli Şair ve Yazarlar</t>
+          <t>Selam Olsun</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051965321</t>
+          <t>9786054451128</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aşk 29 Harftir</t>
+          <t>Savrulan Renkler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054639076</t>
+          <t>9789944690058</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Gülleri</t>
+          <t>Saklı Dünya</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>6.94</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051966465</t>
+          <t>9786051964409</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Bozkır Dereli Şair ve Yazarlar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051966250</t>
+          <t>9786051965321</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Aşk 29 Harftir</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051963600</t>
+          <t>9786054639076</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>O Güzeller Güzeli</t>
+          <t>Türkistan Gülleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051964171</t>
+          <t>9786051966465</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bozkır'da Bir Dere Var</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>12</v>
+        <v>105</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051964881</t>
+          <t>9786051966250</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Mavi Gölgesi</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>105</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
+          <t>9786051963600</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>O Güzeller Güzeli</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786051964171</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Bozkır'da Bir Dere Var</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786051964881</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Mavi Gölgesi</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
           <t>9786051965772</t>
         </is>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Sırlı Takvim</t>
         </is>
       </c>
-      <c r="C131" s="1">
+      <c r="C134" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>