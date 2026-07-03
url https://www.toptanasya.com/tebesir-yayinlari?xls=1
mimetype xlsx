--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,2035 +85,2080 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259347455</t>
+          <t>9786259347479</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Susmadım</t>
+          <t>Can Suyu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259347448</t>
+          <t>9786259347424</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uykumun İçinde Bir Rüya</t>
+          <t>Sarıkamışlı İnce Ali</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259347417</t>
+          <t>9786259347462</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Seni Bir Gülsem</t>
+          <t>Sevda ve Ecelden</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052102732</t>
+          <t>9786259347455</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Balon</t>
+          <t>Susmadım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259466651</t>
+          <t>9786259347448</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırk Şiir Bir Şair</t>
+          <t>Uykumun İçinde Bir Rüya</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259466682</t>
+          <t>9786259347417</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Dilini Konuşan Kalpler</t>
+          <t>Seni Bir Gülsem</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259466675</t>
+          <t>9786052102732</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tefekkür Belgesi</t>
+          <t>Sihirli Balon</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259466644</t>
+          <t>9786259466651</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Güldür</t>
+          <t>Kırk Şiir Bir Şair</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259466637</t>
+          <t>9786259466682</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kuruntu</t>
+          <t>Aşkın Dilini Konuşan Kalpler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259466620</t>
+          <t>9786259466675</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Filistin’e Bahar Gelmedi mi Daha</t>
+          <t>Tefekkür Belgesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259910475</t>
+          <t>9786259466644</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kovboy</t>
+          <t>Gül ve Güldür</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259910468</t>
+          <t>9786259466637</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Emirdağ (Fadime Ceren’in Muradı)</t>
+          <t>Kuruntu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259466606</t>
+          <t>9786259466620</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Isauria Yolu - Tuz Yolu/Via Sebasta Yürüyüş Yolları</t>
+          <t>Filistin’e Bahar Gelmedi mi Daha</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259910482</t>
+          <t>9786259910475</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gönül Hatırası</t>
+          <t>En Güzel Kovboy</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259910499</t>
+          <t>9786259910468</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Akşehir’in Aydınlık Yüzü Öğretmen Okulu</t>
+          <t>Emirdağ (Fadime Ceren’in Muradı)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259910451</t>
+          <t>9786259466606</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Sade'm</t>
+          <t>Isauria Yolu - Tuz Yolu/Via Sebasta Yürüyüş Yolları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259910444</t>
+          <t>9786259910482</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bana Felsefe Yapma</t>
+          <t>Gönül Hatırası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259910420</t>
+          <t>9786259910499</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mehtaba Bakarken</t>
+          <t>Akşehir’in Aydınlık Yüzü Öğretmen Okulu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>88</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059910413</t>
+          <t>9786259910451</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Metin</t>
+          <t>Aşk-ı Sade'm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259910406</t>
+          <t>9786259910444</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Sözlüğü Ferhenga Erdnigari</t>
+          <t>Bana Felsefe Yapma</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>135</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057401007</t>
+          <t>9786259910420</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Can Suyu</t>
+          <t>Mehtaba Bakarken</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057401090</t>
+          <t>9786059910413</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mor Düşlerim Dar Ağacında</t>
+          <t>Metin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057401021</t>
+          <t>9786259910406</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Yorumlarıyla Beni Anlatır</t>
+          <t>Coğrafya Sözlüğü Ferhenga Erdnigari</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057401083</t>
+          <t>9786057401007</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gönüle</t>
+          <t>Can Suyu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057401038</t>
+          <t>9786057401090</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ve Gemiler Gelir Geçer İçimden</t>
+          <t>Mor Düşlerim Dar Ağacında</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057401014</t>
+          <t>9786057401021</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Bozkır Derler</t>
+          <t>Dostlar Yorumlarıyla Beni Anlatır</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>115</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051962931</t>
+          <t>9786057401083</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim Kaderimsin</t>
+          <t>Gönülden Gönüle</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050695465</t>
+          <t>9786057401038</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Maziden Gelen Hüzün</t>
+          <t>Ve Gemiler Gelir Geçer İçimden</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050695458</t>
+          <t>9786057401014</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Harpten Dönerken</t>
+          <t>Bozkır Bozkır Derler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055022341</t>
+          <t>9786051962931</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bulutsuz Yağmur</t>
+          <t>Sen Benim Kaderimsin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>110</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051961491</t>
+          <t>9786050695465</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Gemiler</t>
+          <t>Maziden Gelen Hüzün</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>28</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051960357</t>
+          <t>9786050695458</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Dedikleri</t>
+          <t>Harpten Dönerken</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051960494</t>
+          <t>9786055022341</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Osmanlı Olmak</t>
+          <t>Bulutsuz Yağmur</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059427999</t>
+          <t>9786051961491</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevgileri Yok Eden Kim</t>
+          <t>Kağıt Gemiler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>115</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051960012</t>
+          <t>9786051960357</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Başarı Ülkesi</t>
+          <t>Bozkır Dedikleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059706353</t>
+          <t>9786051960494</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kendim Kendine Gel</t>
+          <t>Yeniden Osmanlı Olmak</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059706346</t>
+          <t>9786059427999</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hayata Adımlarken Rahmet İzleri 1</t>
+          <t>Sevgileri Yok Eden Kim</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051960616</t>
+          <t>9786051960012</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Korktuğum Başıma Geldi</t>
+          <t>Başarı Ülkesi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059427968</t>
+          <t>9786059706353</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sözlerle Terapi</t>
+          <t>Kendim Kendine Gel</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059108003</t>
+          <t>9786059706346</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ebruli Sevda</t>
+          <t>Hayata Adımlarken Rahmet İzleri 1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944960045</t>
+          <t>9786051960616</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>A Dünya O Dünya 2</t>
+          <t>Korktuğum Başıma Geldi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>7.87</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944960038</t>
+          <t>9786059427968</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>A Dünya O Dünya 1</t>
+          <t>Sözlerle Terapi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>6.94</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054639861</t>
+          <t>9786059108003</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Büyük Beden Hayaller</t>
+          <t>Ebruli Sevda</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054451920</t>
+          <t>9789944960045</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yüz Kızartıcı Sözler</t>
+          <t>A Dünya O Dünya 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>5.56</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054451142</t>
+          <t>9789944960038</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yuva Kuran Mektuplar</t>
+          <t>A Dünya O Dünya 1</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>4.63</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054451135</t>
+          <t>9786054639861</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yaradılışçı Düşünce ve Temel Olgular</t>
+          <t>Büyük Beden Hayaller</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054639335</t>
+          <t>9786054451920</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Sonrası Toprak Kokusu</t>
+          <t>Yüz Kızartıcı Sözler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>95</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944960021</t>
+          <t>9786054451142</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Vatanın Bağrında, Zalimler, Masumlar, Tanıklar ve Yazabildiklerim</t>
+          <t>Yuva Kuran Mektuplar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054451531</t>
+          <t>9786054451135</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sabır</t>
+          <t>Yaradılışçı Düşünce ve Temel Olgular</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>92</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054451326</t>
+          <t>9786054639335</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ruz-i Elest</t>
+          <t>Yağmur Sonrası Toprak Kokusu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054451418</t>
+          <t>9789944960021</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Önce Oku Sonra Düşün</t>
+          <t>Vatanın Bağrında, Zalimler, Masumlar, Tanıklar ve Yazabildiklerim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>92</v>
+        <v>420</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055999551</t>
+          <t>9786054451531</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Tefekkür Dünyası</t>
+          <t>Sabır</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>160</v>
+        <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054639090</t>
+          <t>9786054451326</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Melekler Parkı</t>
+          <t>Ruz-i Elest</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054639687</t>
+          <t>9786054451418</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Medine</t>
+          <t>Önce Oku Sonra Düşün</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>16.67</v>
+        <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054451883</t>
+          <t>9786055999551</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Marjinal Belediyecilik Tezleri</t>
+          <t>Mevlana’nın Tefekkür Dünyası</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054639366</t>
+          <t>9786054639090</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Ruh Sağlığı</t>
+          <t>Melekler Parkı</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000046687</t>
+          <t>9786054639687</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Korualan (Gezlevi)</t>
+          <t>Medine</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054639083</t>
+          <t>9786054451883</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yollar Sonsuza Uzar</t>
+          <t>Marjinal Belediyecilik Tezleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055022877</t>
+          <t>9786054639366</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Faziletli Vakitler</t>
+          <t>Kur’an ve Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059108140</t>
+          <t>3990000046687</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Türkçe</t>
+          <t>Korualan (Gezlevi)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051961309</t>
+          <t>9786054639083</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Düşünsenize Düşünemediğinizi</t>
+          <t>Yollar Sonsuza Uzar</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051960548</t>
+          <t>9786055022877</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sensin Benim İçin</t>
+          <t>Faziletli Vakitler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051960500</t>
+          <t>9786059108140</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mola Taşı Siyaset</t>
+          <t>Cebimdeki Türkçe</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059706926</t>
+          <t>9786051961309</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hu'dan</t>
+          <t>Düşünsenize Düşünemediğinizi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>168</v>
+        <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059427166</t>
+          <t>9786051960548</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sol Yaram</t>
+          <t>Aşk Sensin Benim İçin</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059706940</t>
+          <t>9786051960500</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Devrik Harfler</t>
+          <t>Mola Taşı Siyaset</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059706032</t>
+          <t>9786059706926</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolcusu</t>
+          <t>Hu'dan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>110</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059108942</t>
+          <t>9786059427166</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Söyleyeceklerim Var</t>
+          <t>Sol Yaram</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051961378</t>
+          <t>9786059706940</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yeniden Yazılıyor</t>
+          <t>Devrik Harfler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051960104</t>
+          <t>9786059706032</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2016 - 2017 Konferans Metinleri Kitabı</t>
+          <t>Başarı Yolcusu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059427425</t>
+          <t>9786059108942</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Ulya</t>
+          <t>Söyleyeceklerim Var</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>135</v>
+        <v>105</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059108317</t>
+          <t>9786051961378</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Suskunluklar Şerbeti</t>
+          <t>Aşk Yeniden Yazılıyor</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>105</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059108041</t>
+          <t>9786051960104</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Felaketin Eşiğinde Umudu Düşledim</t>
+          <t>2016 - 2017 Konferans Metinleri Kitabı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051960692</t>
+          <t>9786059427425</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye Armutlu?</t>
+          <t>Aşk-ı Ulya</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>440</v>
+        <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059108584</t>
+          <t>9786059108317</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kusay'ın Mekke Devrimi</t>
+          <t>Suskunluklar Şerbeti</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>105</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059108133</t>
+          <t>9786059108041</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Aile Modelleri</t>
+          <t>Felaketin Eşiğinde Umudu Düşledim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059108362</t>
+          <t>9786051960692</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumla Büyüdüm</t>
+          <t>Nereden Nereye Armutlu?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059108782</t>
+          <t>9786059108584</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Deccal Mehdi-i Azam ve İsa (A.S.)</t>
+          <t>Kusay'ın Mekke Devrimi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059108805</t>
+          <t>9786059108133</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Gerçekleri</t>
+          <t>Kur'an'da Aile Modelleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059108027</t>
+          <t>9786059108362</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ebeveyn Notları</t>
+          <t>Çocuğumla Büyüdüm</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059108706</t>
+          <t>9786059108782</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Penceremin Önü Gece</t>
+          <t>Deccal Mehdi-i Azam ve İsa (A.S.)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>105</v>
+        <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059427739</t>
+          <t>9786059108805</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dilim Türkü Gönlüm Gazel</t>
+          <t>Hayatın Gerçekleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059427081</t>
+          <t>9786059108027</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Şifreleri</t>
+          <t>Ebeveyn Notları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>18.52</v>
+        <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054451890</t>
+          <t>9786059108706</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’dan Bir Nefes ve İçerdiği İlmi Disiplinler</t>
+          <t>Penceremin Önü Gece</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054639281</t>
+          <t>9786059427739</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kilistra Tarihi</t>
+          <t>Dilim Türkü Gönlüm Gazel</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>185</v>
+        <v>115</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054639175</t>
+          <t>9786059427081</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Keder İnciten Şiirler</t>
+          <t>Aydınlanmanın Şifreleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>128</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055999247</t>
+          <t>9786054451890</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Savaş ve E-Posta</t>
+          <t>Kur’an’dan Bir Nefes ve İçerdiği İlmi Disiplinler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054639434</t>
+          <t>9786054639281</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Söylediği</t>
+          <t>Kilistra Tarihi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>115</v>
+        <v>185</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054451906</t>
+          <t>9786054639175</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İktisat Teorisi’ne Güncel ve Genel Bir Yaklaşım</t>
+          <t>Keder İnciten Şiirler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054451593</t>
+          <t>9786055999247</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Işığın ve Güneşin Oğlu Keyakisar</t>
+          <t>Karanlık Savaş ve E-Posta</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>16.67</v>
+        <v>280</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054639779</t>
+          <t>9786054639434</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hatır(l)a(dık)larım</t>
+          <t>Kalemin Söylediği</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054639182</t>
+          <t>9786054451906</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Eşk-i Yar</t>
+          <t>İktisat Teorisi’ne Güncel ve Genel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>12</v>
+        <v>115</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944960014</t>
+          <t>9786054451593</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Biyolojik Terimler Sözlüğü</t>
+          <t>Işığın ve Güneşin Oğlu Keyakisar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054639410</t>
+          <t>9786054639779</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Birinci Yol</t>
+          <t>Hatır(l)a(dık)larım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>115</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054451555</t>
+          <t>9786054639182</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarın Hazin Sonu</t>
+          <t>Eşk-i Yar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>8.8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054639601</t>
+          <t>9789944960014</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kuş</t>
+          <t>Biyolojik Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>110</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054451401</t>
+          <t>9786054639410</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ben Başbakan Olsam</t>
+          <t>Birinci Yol</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>168</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054451159</t>
+          <t>9786054451555</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bayramlık İstemeyen Çocuklar</t>
+          <t>Bir Yazarın Hazin Sonu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>170</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054639793</t>
+          <t>9786054639601</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Aslında Hayatımız Fizik</t>
+          <t>Beyaz Kuş</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>185</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054451791</t>
+          <t>9786054451401</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Makaleler  Ali Şeriati İnsan Bilim ve Tarih Felsefesi Üzerine</t>
+          <t>Ben Başbakan Olsam</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>6.02</v>
+        <v>168</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055999742</t>
+          <t>9786054451159</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aydınlığa Yürümek</t>
+          <t>Bayramlık İstemeyen Çocuklar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055022013</t>
+          <t>9786054639793</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Evrende Dünya Dünya'da Konya</t>
+          <t>Aslında Hayatımız Fizik</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>110</v>
+        <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059706216</t>
+          <t>9786054451791</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İnsan Maneviyatının Semaları</t>
+          <t>Makaleler  Ali Şeriati İnsan Bilim ve Tarih Felsefesi Üzerine</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>185</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059108973</t>
+          <t>9786055999742</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Neruvenda'ya Mektuplar</t>
+          <t>Aydınlığa Yürümek</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055022723</t>
+          <t>9786055022013</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Elçi</t>
+          <t>Evrende Dünya Dünya'da Konya</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>18.52</v>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059108522</t>
+          <t>9786059706216</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Şairin Asker Günlüğü</t>
+          <t>İnsan Maneviyatının Semaları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>9.26</v>
+        <v>185</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059108553</t>
+          <t>9786059108973</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Aşkımın Kardeşi</t>
+          <t>Neruvenda'ya Mektuplar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055022990</t>
+          <t>9786055022723</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Aşk Arada</t>
+          <t>Elçi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055022259</t>
+          <t>9786059108522</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Silifke Yaşam Kültürü</t>
+          <t>Şairin Asker Günlüğü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059108737</t>
+          <t>9786059108553</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Üç Nokta Yan Yana</t>
+          <t>Aşkımın Kardeşi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059108652</t>
+          <t>9786055022990</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İnsan Tarihleri</t>
+          <t>Aşk Arada</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059108621</t>
+          <t>9786055022259</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Rüya Tahir'leri</t>
+          <t>Silifke Yaşam Kültürü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>185</v>
+        <v>220</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054639625</t>
+          <t>9786059108737</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Üniversitesi</t>
+          <t>Üç Nokta Yan Yana</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055999865</t>
+          <t>9786059108652</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiir Gibi</t>
+          <t>İnsan Tarihleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>110</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054639700</t>
+          <t>9786059108621</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Şey mi Dedin?</t>
+          <t>Rüya Tahir'leri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>115</v>
+        <v>185</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054639618</t>
+          <t>9786054639625</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bir Oyunun İçinde</t>
+          <t>28 Şubat Üniversitesi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>115</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054639168</t>
+          <t>9786055999865</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Aptaldır Şakadan Anlamaz</t>
+          <t>Bir Şiir Gibi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>7.41</v>
+        <v>110</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055999872</t>
+          <t>9786054639700</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bozkırımızı Güldürenler</t>
+          <t>Bir Şey mi Dedin?</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055999889</t>
+          <t>9786054639618</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdan Hikayeler</t>
+          <t>Bir Oyunun İçinde</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055999988</t>
+          <t>9786054639168</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Gizemi</t>
+          <t>Bilinçaltı Aptaldır Şakadan Anlamaz</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>115</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054639809</t>
+          <t>9786055999872</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toroslarda Bilinmeyen Bir Ülke: Homonada</t>
+          <t>Bozkırımızı Güldürenler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054451234</t>
+          <t>9786055999889</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Selam Olsun</t>
+          <t>Bozkırdan Hikayeler</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054451128</t>
+          <t>9786055999988</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Savrulan Renkler</t>
+          <t>Bozkır Gizemi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>280</v>
+        <v>115</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944690058</t>
+          <t>9786054639809</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Saklı Dünya</t>
+          <t>Toroslarda Bilinmeyen Bir Ülke: Homonada</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051964409</t>
+          <t>9786054451234</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Dereli Şair ve Yazarlar</t>
+          <t>Selam Olsun</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051965321</t>
+          <t>9786054451128</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Aşk 29 Harftir</t>
+          <t>Savrulan Renkler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054639076</t>
+          <t>9789944690058</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Gülleri</t>
+          <t>Saklı Dünya</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>6.94</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051966465</t>
+          <t>9786051964409</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Bozkır Dereli Şair ve Yazarlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>105</v>
+        <v>115</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051966250</t>
+          <t>9786051965321</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Aşk 29 Harftir</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051963600</t>
+          <t>9786054639076</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>O Güzeller Güzeli</t>
+          <t>Türkistan Gülleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051964171</t>
+          <t>9786051966465</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bozkır'da Bir Dere Var</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>12</v>
+        <v>105</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051964881</t>
+          <t>9786051966250</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Mavi Gölgesi</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>105</v>
+        <v>240</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
+          <t>9786051963600</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>O Güzeller Güzeli</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786051964171</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Bozkır'da Bir Dere Var</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786051964881</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Mavi Gölgesi</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
           <t>9786051965772</t>
         </is>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Sırlı Takvim</t>
         </is>
       </c>
-      <c r="C134" s="1">
+      <c r="C137" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>