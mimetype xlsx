--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789754506976</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>En Güzel Hikayeler Peygamberlerin Hayatı (10 Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789754506211</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Dua Dede - Kısa Dua Hikayeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789754506389</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hz. Adem'in İki Oğlu ve Hz. İbrahim'in Yolculukları</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789754506433</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -184,51 +184,51 @@
         <is>
           <t>9789754506402</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hz. İbrahim ve Hz. İsmail</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789754506440</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Hz. Meryem'in Hikayesi ve Hz. Davud</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789754506464</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Hz. Musa (Mısır Kraliçesi) ve Hz. Zülkarneyn (Demir Duvar)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789754506396</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>