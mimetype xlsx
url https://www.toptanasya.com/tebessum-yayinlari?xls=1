--- v1 (2026-04-22)
+++ v2 (2026-11-05)
@@ -379,51 +379,51 @@
         <is>
           <t>9786059747042</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Arayan Bulur</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9280000016206</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim’den En Güzel Hikayeler (Renkli, 10 Kitap Set)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>850</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789754506303</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Rüya Çiçeği</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789754506341</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>