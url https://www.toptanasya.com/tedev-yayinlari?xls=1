--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -5134,51 +5134,51 @@
         <is>
           <t>9789757594475</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>Mabet ve Millet</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>9789757594482</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>Kültür Emperyalizmi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>9789756186466</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>Mutluluğun El Kitabı Kutadgu Bilig</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>9789757594758</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>