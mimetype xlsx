--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,6055 +85,6070 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255829238</t>
+          <t>9786255829276</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Aranıyor</t>
+          <t>Sabir Rüstemhanlı Armağanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>90</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255829122</t>
+          <t>9786255829238</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Edebiyatta Türk Milliyetçiliği Tarihi 2</t>
+          <t>Kayıp Aranıyor</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255829115</t>
+          <t>9786255829122</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Edebiyatta Türk Milliyetçiliği Tarihi 1</t>
+          <t>Dil ve Edebiyatta Türk Milliyetçiliği Tarihi 2</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255829184</t>
+          <t>9786255829115</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Son Kuşlar</t>
+          <t>Dil ve Edebiyatta Türk Milliyetçiliği Tarihi 1</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255829160</t>
+          <t>9786255829184</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Semaver</t>
+          <t>Son Kuşlar</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255829207</t>
+          <t>9786255829160</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sarnıç</t>
+          <t>Semaver</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255829214</t>
+          <t>9786255829207</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Sevişme Vakti</t>
+          <t>Sarnıç</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255829146</t>
+          <t>9786255829214</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Medarı Maişet Motoru</t>
+          <t>Şimdi Sevişme Vakti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>110</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255829177</t>
+          <t>9786255829146</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mahalle Kahvesi</t>
+          <t>Medarı Maişet Motoru</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255829153</t>
+          <t>9786255829177</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Leyli ve Mecnun</t>
+          <t>Mahalle Kahvesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255829139</t>
+          <t>9786255829153</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hayal Beşiği</t>
+          <t>Leyli ve Mecnun</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255829221</t>
+          <t>9786255829139</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çağının Cesur Tanığı Bağdatlı Rûhî</t>
+          <t>Hayal Beşiği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255829191</t>
+          <t>9786255829221</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Alemdağ’da Var Bir Yılan</t>
+          <t>Çağının Cesur Tanığı Bağdatlı Rûhî</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756186817</t>
+          <t>9786255829191</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Emektarlarına Armağan</t>
+          <t>Alemdağ’da Var Bir Yılan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057817983</t>
+          <t>9789756186817</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Kuşatan Dil: Türkçe</t>
+          <t>Arşiv Emektarlarına Armağan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255829030</t>
+          <t>9786057817983</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ayın Tutulduğu Gece</t>
+          <t>Dünyayı Kuşatan Dil: Türkçe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255829061</t>
+          <t>9786255829030</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Ayın Tutulduğu Gece</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255829108</t>
+          <t>9786255829061</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255829047</t>
+          <t>9786255829108</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255829078</t>
+          <t>9786255829047</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255829009</t>
+          <t>9786255829078</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057817990</t>
+          <t>9786255829009</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255829016</t>
+          <t>9786057817990</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255829085</t>
+          <t>9786255829016</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255829054</t>
+          <t>9786255829085</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Benim Şuşa Destanım</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255829092</t>
+          <t>9786255829054</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çaldıran Ağıtı</t>
+          <t>Benim Şuşa Destanım</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255829023</t>
+          <t>9786255829092</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Çaldıran Ağıtı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257817976</t>
+          <t>9786255829023</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülmuharrirîn Ahmet Kabaklı Armağanı</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>720</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057817938</t>
+          <t>9786257817976</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şiirler - Ayni’nin Şiir Defteri</t>
+          <t>Şeyhülmuharrirîn Ahmet Kabaklı Armağanı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>720</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057817969</t>
+          <t>9786057817938</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hüsn ü Aşk - Manzum Çeviri</t>
+          <t>Şiirler - Ayni’nin Şiir Defteri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057817952</t>
+          <t>9786057817969</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gurbetin Kitabını Yazdım</t>
+          <t>Hüsn ü Aşk - Manzum Çeviri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>290</v>
+        <v>265</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057817853</t>
+          <t>9786057817952</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gül Ömürler Solmasın</t>
+          <t>Gurbetin Kitabını Yazdım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057817846</t>
+          <t>9786057817853</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kuma Yazılan Acılar</t>
+          <t>Gül Ömürler Solmasın</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057817839</t>
+          <t>9786057817846</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Sanılan Nağmelerimiz</t>
+          <t>Kuma Yazılan Acılar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057817822</t>
+          <t>9786057817839</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Turan Yolcusu</t>
+          <t>Sahipsiz Sanılan Nağmelerimiz</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057817815</t>
+          <t>9786057817822</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yitirdiğim Mutluluk</t>
+          <t>Turan Yolcusu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057817907</t>
+          <t>9786057817815</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çayın Soğudu Başkanım</t>
+          <t>Yitirdiğim Mutluluk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057817891</t>
+          <t>9786057817907</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Milli Benlik ve Kimlik</t>
+          <t>Çayın Soğudu Başkanım</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057817877</t>
+          <t>9786057817891</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğa Değen Kurşun</t>
+          <t>Milli Benlik ve Kimlik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057817945</t>
+          <t>9786057817877</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şuşa Defteri</t>
+          <t>Çocukluğa Değen Kurşun</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057817884</t>
+          <t>9786057817945</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sen Geldin</t>
+          <t>Şuşa Defteri</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057817860</t>
+          <t>9786057817884</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Astar</t>
+          <t>Sen Geldin</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057817921</t>
+          <t>9786057817860</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Astar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057817914</t>
+          <t>9786057817921</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Otlakçı</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057817778</t>
+          <t>9786057817914</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan’ın Musiki Kalesi Şuşa</t>
+          <t>Otlakçı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057817792</t>
+          <t>9786057817778</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Olcas Süleymanov Seçme Şiirler</t>
+          <t>Azerbaycan’ın Musiki Kalesi Şuşa</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059320504</t>
+          <t>9786057817792</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Lev Nikolayeviç Tolstoy</t>
+          <t>Olcas Süleymanov Seçme Şiirler</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756086985</t>
+          <t>9786059320504</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Lev Nikolayeviç Tolstoy</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057817761</t>
+          <t>9789756086985</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilik Ülkücülük Aydınlar</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>390</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057817730</t>
+          <t>9786057817761</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hazan Rüzgarı</t>
+          <t>Milliyetçilik Ülkücülük Aydınlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057817716</t>
+          <t>9786057817730</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Rüya</t>
+          <t>Hazan Rüzgarı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057817723</t>
+          <t>9786057817716</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çiğdemleri Solan Bozkır</t>
+          <t>Soğuk Rüya</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757817051</t>
+          <t>9786057817723</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatname</t>
+          <t>Çiğdemleri Solan Bozkır</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057817679</t>
+          <t>9789757817051</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Unutamadığım Gün</t>
+          <t>Evliya Çelebi Seyahatname</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>190</v>
+        <v>385</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057817693</t>
+          <t>9786057817679</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Bulutlar Üstünde</t>
+          <t>Unutamadığım Gün</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057817686</t>
+          <t>9786057817693</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Günüm Geceyle Başlar</t>
+          <t>Beyaz Bulutlar Üstünde</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057817709</t>
+          <t>9786057817686</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Beş Harflik Facia</t>
+          <t>Günüm Geceyle Başlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057817631</t>
+          <t>9786057817709</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet</t>
+          <t>Beş Harflik Facia</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057817655</t>
+          <t>9786057817631</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bana Dağları Anlat</t>
+          <t>Mukavemet</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>480</v>
+        <v>290</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057817648</t>
+          <t>9786057817655</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kuvvacı / Rütbe Devletinse Ceket Milletindir</t>
+          <t>Bana Dağları Anlat</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>190</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057817617</t>
+          <t>9786057817648</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İki Asrın Kavşağında Bir Yazar Anar</t>
+          <t>Kuvvacı / Rütbe Devletinse Ceket Milletindir</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057817624</t>
+          <t>9786057817617</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çağının Önünde Bir Yazar Anar</t>
+          <t>İki Asrın Kavşağında Bir Yazar Anar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>4440000002864</t>
+          <t>9786057817624</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Aylık Fikir ve Sanat Dergisi Sayı: 592 Şubat 2023</t>
+          <t>Çağının Önünde Bir Yazar Anar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057817587</t>
+          <t>4440000002864</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Türk Edebiyatı Aylık Fikir ve Sanat Dergisi Sayı: 592 Şubat 2023</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057817594</t>
+          <t>9786057817587</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ayaşlı İle Kiracıları</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057817600</t>
+          <t>9786057817594</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Vassaf Bey</t>
+          <t>Ayaşlı İle Kiracıları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057817570</t>
+          <t>9786057817600</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kuzu</t>
+          <t>Vassaf Bey</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>480</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057817563</t>
+          <t>9786057817570</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Acı Poyraz</t>
+          <t>Kuzu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>190</v>
+        <v>480</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057817556</t>
+          <t>9786057817563</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dövüşçü Millet</t>
+          <t>Acı Poyraz</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>4440000002031</t>
+          <t>9786057817556</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Eylül 2022 Sayı: 587</t>
+          <t>Dövüşçü Millet</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>30</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057817549</t>
+          <t>4440000002031</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şeyhü’l-muharririn Ahmet Kabaklı Hayatı, Fikirleri, Eserleri</t>
+          <t>Türk Edebiyatı Eylül 2022 Sayı: 587</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>480</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057817525</t>
+          <t>9786057817549</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dost Bağının Meyveleri</t>
+          <t>Şeyhü’l-muharririn Ahmet Kabaklı Hayatı, Fikirleri, Eserleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>900</v>
+        <v>480</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057817532</t>
+          <t>9786057817525</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sensiz de Seninleyim</t>
+          <t>Dost Bağının Meyveleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>900</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057817495</t>
+          <t>9786057817532</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Metinler Arasında - Makaleler</t>
+          <t>Sensiz de Seninleyim</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>480</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057817488</t>
+          <t>9786057817495</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Üç Güzeli</t>
+          <t>Metinler Arasında - Makaleler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>385</v>
+        <v>480</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057817501</t>
+          <t>9786057817488</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Harput’tan Yükselen Bayrak - Esat Kabaklı</t>
+          <t>Anadolu’nun Üç Güzeli</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>385</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057817471</t>
+          <t>9786057817501</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Harput’tan Yükselen Bayrak - Esat Kabaklı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>265</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057817464</t>
+          <t>9786057817471</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>265</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059320535</t>
+          <t>9786057817464</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek İslamlaşmak Muasırlaşmak</t>
+          <t>Seçme Şiirler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059320528</t>
+          <t>9786059320535</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Türkleşmek İslamlaşmak Muasırlaşmak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059320511</t>
+          <t>9786059320528</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059320986</t>
+          <t>9786059320511</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan ile Sihirli Lokma</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059320573</t>
+          <t>9786059320986</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tuytuy Tupalak</t>
+          <t>Keloğlan ile Sihirli Lokma</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059320948</t>
+          <t>9786059320573</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tavşan ile Aloş</t>
+          <t>Tuytuy Tupalak</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059320597</t>
+          <t>9786059320948</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tuzaktan Kurtulmak</t>
+          <t>Tavşan ile Aloş</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059320993</t>
+          <t>9786059320597</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Keçi ile Kurt</t>
+          <t>Tuzaktan Kurtulmak</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057817006</t>
+          <t>9786059320993</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İncili Göz ile Sihirli Gül</t>
+          <t>Keçi ile Kurt</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057817013</t>
+          <t>9786057817006</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Han ile Yılan</t>
+          <t>İncili Göz ile Sihirli Gül</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057817037</t>
+          <t>9786057817013</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Cömert Tavşan</t>
+          <t>Han ile Yılan</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057817020</t>
+          <t>9786057817037</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çatal Boynuz</t>
+          <t>Cömert Tavşan</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059320962</t>
+          <t>9786057817020</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Şaman Kurt ile Bilge Kurt</t>
+          <t>Çatal Boynuz</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059320382</t>
+          <t>9786059320962</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gönül Hanım</t>
+          <t>Şaman Kurt ile Bilge Kurt</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059320399</t>
+          <t>9786059320382</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yazının Gölgesinde</t>
+          <t>Gönül Hanım</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>265</v>
+        <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057817051</t>
+          <t>9786059320399</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatname Seçmeler</t>
+          <t>Yazının Gölgesinde</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>385</v>
+        <v>265</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057817068</t>
+          <t>9786057817051</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Mizah Kitabı</t>
+          <t>Evliya Çelebi Seyahatname Seçmeler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>325</v>
+        <v>385</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756186961</t>
+          <t>9786057817068</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İsmet Binark Armağanı</t>
+          <t>Mizah Kitabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059320436</t>
+          <t>9789756186961</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kütük</t>
+          <t>İsmet Binark Armağanı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059320405</t>
+          <t>9786059320436</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Kütük</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059320429</t>
+          <t>9786059320405</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059320412</t>
+          <t>9786059320429</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İlk Namaz</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059320450</t>
+          <t>9786059320412</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>İlk Namaz</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059320443</t>
+          <t>9786059320450</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Perili Köşk</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059320351</t>
+          <t>9786059320443</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Efendi ve Uşak</t>
+          <t>Perili Köşk</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059320501</t>
+          <t>9786059320351</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hacı Murat</t>
+          <t>Efendi ve Uşak</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059320498</t>
+          <t>9786059320501</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059320467</t>
+          <t>9786059320498</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İki İstasyon Arası Tren Yazıları</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>470</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059320627</t>
+          <t>9786059320467</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Sürgün Cengiz Dağcı</t>
+          <t>İki İstasyon Arası Tren Yazıları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>340</v>
+        <v>470</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059320603</t>
+          <t>9786059320627</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gamalı Haç ile Kızıl Yıldız Arasında Cengiz Dağcı</t>
+          <t>Arafta Bir Sürgün Cengiz Dağcı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059320610</t>
+          <t>9786059320603</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Gamalı Haç ile Kızıl Yıldız Arasında Cengiz Dağcı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059320634</t>
+          <t>9786059320610</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Altın Işık</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059320375</t>
+          <t>9786059320634</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Eskişehir Şehrengizi (Ciltli)</t>
+          <t>Altın Işık</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>500</v>
+        <v>165</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059320221</t>
+          <t>9786059320375</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Eskişehir Şehrengizi (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059320214</t>
+          <t>9786059320221</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadından Mektup</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059320238</t>
+          <t>9786059320214</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Bilinmeyen Bir Kadından Mektup</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059320245</t>
+          <t>9786059320238</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756186688</t>
+          <t>9786059320245</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756186268</t>
+          <t>9789756186688</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatı</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>480</v>
+        <v>60</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757594598</t>
+          <t>9789756186268</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Devlet Felsefemiz</t>
+          <t>Divan Edebiyatı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789757594529</t>
+          <t>9789757594598</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Devler Konuşuyor</t>
+          <t>Devlet Felsefemiz</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789757594604</t>
+          <t>9789757594529</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Destanlar Burcu</t>
+          <t>Devler Konuşuyor</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>190</v>
+        <v>390</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789757594468</t>
+          <t>9789757594604</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Sevdaları</t>
+          <t>Destanlar Burcu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000011773</t>
+          <t>9789757594468</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Vatanında Büyüsün</t>
+          <t>Dedemin Sevdaları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756186329</t>
+          <t>3990000011773</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar</t>
+          <t>Çocuklar Vatanında Büyüsün</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789757594710</t>
+          <t>9789756186329</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Çağlara Hükmedenler</t>
+          <t>Çağlayanlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>290</v>
+        <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789756186756</t>
+          <t>9789757594710</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Davetlileri</t>
+          <t>Çağlara Hükmedenler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757594345</t>
+          <t>9789756186756</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Cam Güzelleri</t>
+          <t>Cennetin Davetlileri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757594994</t>
+          <t>9789757594345</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Burada Sevgi Var</t>
+          <t>Cam Güzelleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789757594451</t>
+          <t>9789757594994</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bu Yolda Kırk Yıl</t>
+          <t>Burada Sevgi Var</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789757594208</t>
+          <t>9789757594451</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bu Millet Neden Ağlar</t>
+          <t>Bu Yolda Kırk Yıl</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789757594628</t>
+          <t>9789757594208</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bozkurtların Destanı</t>
+          <t>Bu Millet Neden Ağlar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756186695</t>
+          <t>9789757594628</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Biz Bizi Unuttuk</t>
+          <t>Bozkurtların Destanı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>325</v>
+        <v>190</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789757594192</t>
+          <t>9789756186695</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bir Nesli Nasıl Mahvettiler</t>
+          <t>Biz Bizi Unuttuk</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>220</v>
+        <v>325</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789756186671</t>
+          <t>9789757594192</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bir Mübadilin Mektupları</t>
+          <t>Bir Nesli Nasıl Mahvettiler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>28</v>
+        <v>220</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789757594796</t>
+          <t>9789756186671</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bilginler Konuşuyor</t>
+          <t>Bir Mübadilin Mektupları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>220</v>
+        <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757594697</t>
+          <t>9789757594796</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bilenler Konuşuyor</t>
+          <t>Bilginler Konuşuyor</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000006541</t>
+          <t>9789757594697</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Beyler Aman Cilt: 2</t>
+          <t>Bilenler Konuşuyor</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>5.56</v>
+        <v>220</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000006540</t>
+          <t>3990000006541</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Beyler Aman Cilt: 1</t>
+          <t>Beyler Aman Cilt: 2</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756186527</t>
+          <t>3990000006540</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Mübadilim - Mayadağ’dan Şarköy’e</t>
+          <t>Beyler Aman Cilt: 1</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>390</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757594413</t>
+          <t>9789756186527</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bayram Kurabiyesi</t>
+          <t>Ben Bir Mübadilim - Mayadağ’dan Şarköy’e</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>120</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756186749</t>
+          <t>9789757594413</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Batı’da Görüp Yaşadıklarım</t>
+          <t>Bayram Kurabiyesi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789756186787</t>
+          <t>9789756186749</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Avucumdaki Dünya</t>
+          <t>Batı’da Görüp Yaşadıklarım</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756186152</t>
+          <t>9789756186787</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel</t>
+          <t>Avucumdaki Dünya</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>12.04</v>
+        <v>240</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756186244</t>
+          <t>9789756186152</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Aşık Edebiyatı</t>
+          <t>Aşık Veysel</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>325</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756186350</t>
+          <t>9789756186244</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Arif Nihat Asya İhtişamı</t>
+          <t>Aşık Edebiyatı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>23.15</v>
+        <v>325</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789756186558</t>
+          <t>9789756186350</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Arif Nihat Asya İhtişamı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>170</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757594512</t>
+          <t>9789756186558</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Efsanesi</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>13.89</v>
+        <v>170</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757594130</t>
+          <t>9789757594512</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Amerika Mektupları 1</t>
+          <t>Amerikan Efsanesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757594611</t>
+          <t>9789757594130</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Alperenler Destanı</t>
+          <t>Amerika Mektupları 1</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757594550</t>
+          <t>9789757594611</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Alperen</t>
+          <t>Alperenler Destanı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>325</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756186800</t>
+          <t>9789757594550</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Allah’a Dönüş</t>
+          <t>Alperen</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>70</v>
+        <v>325</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756186213</t>
+          <t>9789756186800</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Babıali’den Geçen Adam</t>
+          <t>Allah’a Dönüş</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789756186725</t>
+          <t>9789756186213</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Allah Aşkı</t>
+          <t>Babıali’den Geçen Adam</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756186473</t>
+          <t>9789756186725</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ali Nihad Tarlan’dan -  Divan Şiiri Dersleri</t>
+          <t>Allah Aşkı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>325</v>
+        <v>40</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757594215</t>
+          <t>9789756186473</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Hilalindir</t>
+          <t>Ali Nihad Tarlan’dan -  Divan Şiiri Dersleri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789756186381</t>
+          <t>9789757594215</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Haşim</t>
+          <t>Akdeniz Hilalindir</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789756186176</t>
+          <t>9789756186381</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Şarkılarımız</t>
+          <t>Ahmet Haşim</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>8.33</v>
+        <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789757594666</t>
+          <t>9789756186176</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Edebi Sanatlar</t>
+          <t>Açıklamalı Şarkılarımız</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>265</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756186206</t>
+          <t>9789757594666</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Türkiyesi'nin Hüzün ve Dehşet Tarihi</t>
+          <t>Açıklamalı Edebi Sanatlar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>240</v>
+        <v>265</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756186534</t>
+          <t>9789756186206</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sorgular Savunmalar</t>
+          <t>20. Yüzyıl Türkiyesi'nin Hüzün ve Dehşet Tarihi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>23.15</v>
+        <v>240</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789757594680</t>
+          <t>9789756186534</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Aydınlar Konuşuyor</t>
+          <t>Sorgular Savunmalar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>220</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756186640</t>
+          <t>9789757594680</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Yeni Lisan Hareketi ve Milli Edebiyat Çalıştayı Bildirileri</t>
+          <t>Aydınlar Konuşuyor</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756186930</t>
+          <t>9789756186640</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>100. Yılında Yeni Lisan Hareketi ve Milli Edebiyat Çalıştayı Bildirileri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789756186893</t>
+          <t>9789756186930</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Endülüs'te İslam</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>22.22</v>
+        <v>180</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756186862</t>
+          <t>9789756186893</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünyadan Kimler Geçti</t>
+          <t>Endülüs'te İslam</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>240</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789756186824</t>
+          <t>9789756186862</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Aynası Camiler</t>
+          <t>Bu Dünyadan Kimler Geçti</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059320764</t>
+          <t>9789756186824</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Boz Atlı Hızır</t>
+          <t>İslam’ın Aynası Camiler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>60</v>
+        <v>360</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059320757</t>
+          <t>9786059320764</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ay Tutmaca Oyunu</t>
+          <t>Boz Atlı Hızır</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059320740</t>
+          <t>9786059320757</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Altın Top</t>
+          <t>Ay Tutmaca Oyunu</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059320542</t>
+          <t>9786059320740</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kabaklı Hoca</t>
+          <t>Altın Top</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059320580</t>
+          <t>9786059320542</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sırların Dili</t>
+          <t>Kabaklı Hoca</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>550</v>
+        <v>240</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059320559</t>
+          <t>9786059320580</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Bana Seni Gerek Seni</t>
+          <t>Sırların Dili</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059320566</t>
+          <t>9786059320559</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Aşk Meclisi</t>
+          <t>Bana Seni Gerek Seni</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>325</v>
+        <v>220</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059320368</t>
+          <t>9786059320566</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bürde</t>
+          <t>Aşk Meclisi</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059320900</t>
+          <t>9786059320368</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Papi Sabretmeyi Öğreniyor - Mutlu Ördek</t>
+          <t>Bürde</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>110</v>
+        <v>325</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059320917</t>
+          <t>9786059320900</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Papi Sayıları Öğreniyor - Mutlu Ördek</t>
+          <t>Papi Sabretmeyi Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059320924</t>
+          <t>9786059320917</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Papi Yüzmeyi Öğreniyor - Mutlu Ördek</t>
+          <t>Papi Sayıları Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059320931</t>
+          <t>9786059320924</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Papi Mutlu Olmayı Öğreniyor - Mutlu Ördek</t>
+          <t>Papi Yüzmeyi Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059320344</t>
+          <t>9786059320931</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç'in Ölümü</t>
+          <t>Papi Mutlu Olmayı Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059320313</t>
+          <t>9786059320344</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>İvan İlyiç'in Ölümü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059320320</t>
+          <t>9786059320313</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Dünyası</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>265</v>
+        <v>190</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059320092</t>
+          <t>9786059320320</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bil Oğlum</t>
+          <t>İnsan ve Dünyası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>265</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059320207</t>
+          <t>9786059320092</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İsrail Sorunu</t>
+          <t>Bil Oğlum</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059320177</t>
+          <t>9786059320207</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>İsrail Sorunu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059320160</t>
+          <t>9786059320177</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059320283</t>
+          <t>9786059320160</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Pendname</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>12.96</v>
+        <v>170</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059320269</t>
+          <t>9786059320283</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Pendname</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>110</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059320252</t>
+          <t>9786059320269</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ceza Kolonisinde</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059320061</t>
+          <t>9786059320252</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yobazlıklar</t>
+          <t>Ceza Kolonisinde</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>15.74</v>
+        <v>90</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059320337</t>
+          <t>9786059320061</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş Şehrengizi</t>
+          <t>Yobazlıklar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>540</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059320306</t>
+          <t>9786059320337</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kemterovlar Ailesi - Türk Dünyası Edebiyatı Dizisi 1</t>
+          <t>Kahramanmaraş Şehrengizi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059320290</t>
+          <t>9786059320306</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İyi Padişah’ın Masalı - Türk Dünyası Edebiyatı Dizisi 2</t>
+          <t>Kemterovlar Ailesi - Türk Dünyası Edebiyatı Dizisi 1</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059320184</t>
+          <t>9786059320290</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İsrail Mitler ve Terör</t>
+          <t>İyi Padişah’ın Masalı - Türk Dünyası Edebiyatı Dizisi 2</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>25</v>
+        <v>265</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059320191</t>
+          <t>9786059320184</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>İsrail Mitler ve Terör</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789756186954</t>
+          <t>9786059320191</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılın Biyografisi : Garaudy'nin Felsefi Vasiyeti</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059320276</t>
+          <t>9789756186954</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Necmettin Hacıeminoğlu Hatıra Kitabı</t>
+          <t>20. Yüzyılın Biyografisi : Garaudy'nin Felsefi Vasiyeti</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>720</v>
+        <v>60</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789756186947</t>
+          <t>9786059320276</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
+          <t>Prof. Dr. Necmettin Hacıeminoğlu Hatıra Kitabı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>720</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059320146</t>
+          <t>9789756186947</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gelinlik Tacı</t>
+          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>12.96</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059320122</t>
+          <t>9786059320146</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Güleryüzü</t>
+          <t>Gelinlik Tacı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059320139</t>
+          <t>9786059320122</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Yükseliş ve Çöküşleri</t>
+          <t>İslam'ın Güleryüzü</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>14.81</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059320047</t>
+          <t>9786059320139</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>İslam'ın Yükseliş ve Çöküşleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>140</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057817426</t>
+          <t>9786059320047</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Dergisinde Mehmet Akif ve İstiklal Marşı</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>750</v>
+        <v>140</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059320085</t>
+          <t>9786057817426</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Vadettikleri</t>
+          <t>Türk Edebiyatı Dergisinde Mehmet Akif ve İstiklal Marşı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>16.67</v>
+        <v>750</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059320078</t>
+          <t>9786059320085</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Serdengeçti</t>
+          <t>İslam'ın Vadettikleri</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789756186978</t>
+          <t>9786059320078</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Çöküşün Öncüsü ABD</t>
+          <t>Serdengeçti</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059320054</t>
+          <t>9789756186978</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ustalarla Konuşmalar</t>
+          <t>Çöküşün Öncüsü ABD</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059320115</t>
+          <t>9786059320054</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İslam ve İnsanlığın Geleceği</t>
+          <t>Ustalarla Konuşmalar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059320023</t>
+          <t>9786059320115</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Seyirlik Oyunlar</t>
+          <t>İslam ve İnsanlığın Geleceği</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>290</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059320016</t>
+          <t>9786059320023</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Akımları</t>
+          <t>Seyirlik Oyunlar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>265</v>
+        <v>290</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789756186985</t>
+          <t>9786059320016</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Edebiyat Akımları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059320030</t>
+          <t>9789756186985</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Türleri</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756186848</t>
+          <t>9786059320030</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Geleceğimizde İslam Var</t>
+          <t>Edebiyat Türleri</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>19.44</v>
+        <v>240</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789756186855</t>
+          <t>9789756186848</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Güldönümü</t>
+          <t>Geleceğimizde İslam Var</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>14</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789756186831</t>
+          <t>9789756186855</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Eşyalarımın Şarkısı</t>
+          <t>Güldönümü</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059320153</t>
+          <t>9789756186831</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sufilerin Edepleri</t>
+          <t>Eşyalarımın Şarkısı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>220</v>
+        <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789756186992</t>
+          <t>9786059320153</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kuşların İlahisi</t>
+          <t>Sufilerin Edepleri</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>30.56</v>
+        <v>220</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059320108</t>
+          <t>9789756186992</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sufilerin Sırları</t>
+          <t>Kuşların İlahisi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>75</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789756186909</t>
+          <t>9786059320108</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Ateş Islağı</t>
+          <t>Sufilerin Sırları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789756186886</t>
+          <t>9789756186909</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Hiç Dinmedi</t>
+          <t>Ateş Islağı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789756186923</t>
+          <t>9789756186886</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Fihi Ma Fih</t>
+          <t>Yağmur Hiç Dinmedi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>24.07</v>
+        <v>160</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789756186916</t>
+          <t>9789756186923</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Gönül Seheri</t>
+          <t>Fihi Ma Fih</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>240</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789756186404</t>
+          <t>9789756186916</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp</t>
+          <t>Gönül Seheri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789757594543</t>
+          <t>9789756186404</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kayması</t>
+          <t>Ziya Gökalp</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756186107</t>
+          <t>9789757594543</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar</t>
+          <t>Zaman Kayması</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>25.93</v>
+        <v>220</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789756186459</t>
+          <t>9789756186107</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre / İlahi Aşk Şiirleri</t>
+          <t>Hatıralar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>11.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789757594703</t>
+          <t>9789756186459</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Yunus Emre / İlahi Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>265</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789757594949</t>
+          <t>9789757594703</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>240</v>
+        <v>265</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789756186374</t>
+          <t>9789757594949</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Arsene Lupin</t>
+          <t>Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789756186046</t>
+          <t>9789756186374</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Küheylan</t>
+          <t>Yaşasın Arsene Lupin</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789756186138</t>
+          <t>9789756186046</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Yaralı Küheylan</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789757594772</t>
+          <t>9789756186138</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Atsız - Bütün Şiirleri</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>13.89</v>
+        <v>220</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756186022</t>
+          <t>9789757594772</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Vahdeddin’den Mustafa Kemal’e</t>
+          <t>Yağmur Atsız - Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>220</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789757594727</t>
+          <t>9789756186022</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’yi Yoğuranlar</t>
+          <t>Vahdeddin’den Mustafa Kemal’e</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789756186305</t>
+          <t>9789757594727</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Türkistan</t>
+          <t>Türkiye’yi Yoğuranlar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>14.81</v>
+        <v>290</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789757594871</t>
+          <t>9789756186305</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Karanlık Günleri</t>
+          <t>Türkistan Türkistan</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>240</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789757594000</t>
+          <t>9789757594871</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı (5 Cilt Takım) (Ciltli)</t>
+          <t>Türkçenin Karanlık Günleri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>7200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789757594581</t>
+          <t>9789757594000</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Serüven</t>
+          <t>Türk Edebiyatı (5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>325</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756186053</t>
+          <t>9789757594581</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Tuğraların Ağıtı</t>
+          <t>Tuhaf Bir Serüven</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>265</v>
+        <v>325</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789757594642</t>
+          <t>9789756186053</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Temellerin Duruşması 2</t>
+          <t>Tuğraların Ağıtı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>460</v>
+        <v>265</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789757594253</t>
+          <t>9789757594642</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’den Çizgiler</t>
+          <t>Temellerin Duruşması 2</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>145</v>
+        <v>460</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789757594673</t>
+          <t>9789757594253</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Üstatlar Konuşuyor</t>
+          <t>Türkiye’den Çizgiler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>19</v>
+        <v>145</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789757594802</t>
+          <t>9789757594673</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Uzmanlar Konuşuyor</t>
+          <t>Üstatlar Konuşuyor</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>220</v>
+        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756186091</t>
+          <t>9789757594802</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Türkü Söyleyen Şehirler</t>
+          <t>Uzmanlar Konuşuyor</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059320009</t>
+          <t>9789756186091</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ermişlerin Sohbeti</t>
+          <t>Türkü Söyleyen Şehirler</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789756186411</t>
+          <t>9786059320009</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Sesi (Ciltli)</t>
+          <t>Ermişlerin Sohbeti</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>950</v>
+        <v>190</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057817433</t>
+          <t>9789756186411</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Evliya - Mönke Biy</t>
+          <t>Bu Toprağın Sesi (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>230</v>
+        <v>950</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057817341</t>
+          <t>9786057817433</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Edebiyatında Karabağ Hikayeleri</t>
+          <t>Bozkırda Bir Evliya - Mönke Biy</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>325</v>
+        <v>230</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057817440</t>
+          <t>9786057817341</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Altın Cep Saati</t>
+          <t>Azerbaycan Edebiyatında Karabağ Hikayeleri</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057817303</t>
+          <t>9786057817440</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Abay</t>
+          <t>Altın Cep Saati</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>480</v>
+        <v>325</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057817310</t>
+          <t>9786057817303</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kalemi Susmuş Yazılar</t>
+          <t>Abay</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057817259</t>
+          <t>9786057817310</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı ve Sinema</t>
+          <t>Kalemi Susmuş Yazılar</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057817457</t>
+          <t>9786057817259</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Zafer Nağmesi (Ciltli)</t>
+          <t>Türk Edebiyatı ve Sinema</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057817365</t>
+          <t>9786057817457</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Mitolojinin Elçisi Kamal Abdulla Armağanı</t>
+          <t>Zafer Nağmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786057817372</t>
+          <t>9786057817365</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Dağların Ruhu</t>
+          <t>Mitolojinin Elçisi Kamal Abdulla Armağanı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>265</v>
+        <v>450</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057817334</t>
+          <t>9786057817372</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Mana Aleminin Üç Efendisi</t>
+          <t>Dağların Ruhu</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057817358</t>
+          <t>9786057817334</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Birol Emil Armağanı</t>
+          <t>Mana Aleminin Üç Efendisi</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>720</v>
+        <v>265</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059320955</t>
+          <t>9786057817358</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Şengülüm Mengülüm Şüngülüm</t>
+          <t>Birol Emil Armağanı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>60</v>
+        <v>720</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057817327</t>
+          <t>9786059320955</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Bibi Sana (Ciltli)</t>
+          <t>Şengülüm Mengülüm Şüngülüm</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>420</v>
+        <v>60</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786057817266</t>
+          <t>9786057817327</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Cuma'nın Feyziyle</t>
+          <t>Bibi Sana (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>265</v>
+        <v>420</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786057817419</t>
+          <t>9786057817266</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Arif Ağa’nın Tuz Değirmeni</t>
+          <t>Cuma'nın Feyziyle</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>600</v>
+        <v>265</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057817242</t>
+          <t>9786057817419</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Dağcı'nın Dört Romanı</t>
+          <t>Arif Ağa’nın Tuz Değirmeni</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>325</v>
+        <v>600</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059320856</t>
+          <t>9786057817242</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Murat Kenarı</t>
+          <t>Cengiz Dağcı'nın Dört Romanı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>60</v>
+        <v>325</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059320849</t>
+          <t>9786059320856</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Munzur Baba</t>
+          <t>Murat Kenarı</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059320832</t>
+          <t>9786059320849</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Mercan Şehir</t>
+          <t>Munzur Baba</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059320825</t>
+          <t>9786059320832</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kırk Kuyu</t>
+          <t>Mercan Şehir</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059320818</t>
+          <t>9786059320825</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Korkusu</t>
+          <t>Kırk Kuyu</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059320801</t>
+          <t>9786059320818</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Gümüş</t>
+          <t>Hırsız Korkusu</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059320795</t>
+          <t>9786059320801</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Taşı</t>
+          <t>Gümüş</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786057817150</t>
+          <t>9786059320795</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Kavramlar</t>
+          <t>Ejderha Taşı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>110</v>
+        <v>60</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057817204</t>
+          <t>9786057817150</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Renkler</t>
+          <t>Çocuklar ve Kavramlar</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057817181</t>
+          <t>9786057817204</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Bulmacalar</t>
+          <t>Çocuklar ve Renkler</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057817167</t>
+          <t>9786057817181</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Hayvanlar</t>
+          <t>Çocuklar ve Bulmacalar</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057817228</t>
+          <t>9786057817167</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Şekiller</t>
+          <t>Çocuklar ve Hayvanlar</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057817235</t>
+          <t>9786057817228</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Sesler</t>
+          <t>Çocuklar ve Şekiller</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057817112</t>
+          <t>9786057817235</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boyuyorum</t>
+          <t>Çocuklar ve Sesler</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057817198</t>
+          <t>9786057817112</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Çizgiler</t>
+          <t>Hayvanları Boyuyorum</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057817129</t>
+          <t>9786057817198</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Çocukları Boyuyorum</t>
+          <t>Çocuklar ve Çizgiler</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057817082</t>
+          <t>9786057817129</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Balıkları Boyuyorum</t>
+          <t>Çocukları Boyuyorum</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057817143</t>
+          <t>9786057817082</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Duyular</t>
+          <t>Balıkları Boyuyorum</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789757594024</t>
+          <t>9786057817143</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı 2 (Ciltli)</t>
+          <t>Çocuklar ve Duyular</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057817174</t>
+          <t>9789757594024</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Aileleri</t>
+          <t>Türk Edebiyatı 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057817136</t>
+          <t>9786057817174</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Çiçekleri Boyuyorum</t>
+          <t>Çocuklar ve Aileleri</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057817105</t>
+          <t>9786057817136</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kıyafetlerimi Boyuyorum</t>
+          <t>Çiçekleri Boyuyorum</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057817211</t>
+          <t>9786057817105</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Sayılar</t>
+          <t>Kıyafetlerimi Boyuyorum</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057817099</t>
+          <t>9786057817211</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sebze ve Meyveleri Boyuyorum</t>
+          <t>Çocuklar ve Sayılar</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789757594031</t>
+          <t>9786057817099</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Temellerin Duruşması 1</t>
+          <t>Sebze ve Meyveleri Boyuyorum</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>470</v>
+        <v>110</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789757594338</t>
+          <t>9789757594031</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Taşhan’dan Kadifekale’ye</t>
+          <t>Temellerin Duruşması 1</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>120</v>
+        <v>470</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789756186664</t>
+          <t>9789757594338</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Taşa Kazınan İhanet</t>
+          <t>Taşhan’dan Kadifekale’ye</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789756186220</t>
+          <t>9789756186664</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Tarikat Edebiyat</t>
+          <t>Taşa Kazınan İhanet</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756186732</t>
+          <t>9789756186220</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Unutulmaz Sahneler</t>
+          <t>Tasavvuf Tarikat Edebiyat</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789757594963</t>
+          <t>9789756186732</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Bugüne</t>
+          <t>Tarihten Unutulmaz Sahneler</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789756186015</t>
+          <t>9789757594963</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Tarihimiz Konuşuyor</t>
+          <t>Tarihten Bugüne</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>19</v>
+        <v>390</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789757594895</t>
+          <t>9789756186015</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Tanpınar’dan Yeni Ders Notları</t>
+          <t>Tarihimiz Konuşuyor</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>9.26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789757594147</t>
+          <t>9789757594895</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Şiir İncelemeleri</t>
+          <t>Tanpınar’dan Yeni Ders Notları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>460</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789757594840</t>
+          <t>9789757594147</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Şiir İncelemeleri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>290</v>
+        <v>460</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789757594260</t>
+          <t>9789757594840</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Şairler Sultanı - Necip Fazıl</t>
+          <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789757594277</t>
+          <t>9789757594260</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Şair-i Cihan Nedim</t>
+          <t>Şairler Sultanı - Necip Fazıl</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789757594888</t>
+          <t>9789757594277</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Şair Dostlarım</t>
+          <t>Şair-i Cihan Nedim</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>325</v>
+        <v>180</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789756186190</t>
+          <t>9789757594888</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Şahitlerim</t>
+          <t>Şair Dostlarım</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>22</v>
+        <v>325</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789757594925</t>
+          <t>9789756186190</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Sözün Doğrusu 2</t>
+          <t>Şahitlerim</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>14.81</v>
+        <v>22</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789756186565</t>
+          <t>9789757594925</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Sözün Doğrusu 2</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>110</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789757594369</t>
+          <t>9789756186565</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Siyün Bike</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>290</v>
+        <v>110</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789757594734</t>
+          <t>9789757594369</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Ötesi</t>
+          <t>Siyün Bike</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789757594239</t>
+          <t>9789757594734</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Ses Mimarlarımızdan Şiirler</t>
+          <t>Sınırların Ötesi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789756186336</t>
+          <t>9789757594239</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Ses Mimarlarımızdan Şiirler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789757594833</t>
+          <t>9789756186336</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Serden Geçti 2</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>390</v>
+        <v>130</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789757594826</t>
+          <t>9789757594833</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Serden Geçti 1</t>
+          <t>Serden Geçti 2</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789756186114</t>
+          <t>9789757594826</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Serden Geçti 1</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789756186763</t>
+          <t>9789756186114</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Edebiyatımız</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789757594246</t>
+          <t>9789756186763</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Sam Amca ile Samiye Teyze</t>
+          <t>Sanat ve Edebiyatımız</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756186718</t>
+          <t>9789757594246</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Hastalıkları ve Çareleri (Sufi Psikolojisi Elkitabı)</t>
+          <t>Sam Amca ile Samiye Teyze</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756186770</t>
+          <t>9789756186718</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Ruh Hekiminin Hatıraları</t>
+          <t>Ruhun Hastalıkları ve Çareleri (Sufi Psikolojisi Elkitabı)</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>220</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789757594406</t>
+          <t>9789756186770</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Politika</t>
+          <t>Ruh Hekiminin Hatıraları</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756186701</t>
+          <t>9789757594406</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Çevresindeki Hanımlar</t>
+          <t>Politika</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>265</v>
+        <v>140</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789757594314</t>
+          <t>9789756186701</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Önce Güvercinleri Vurdular</t>
+          <t>Peygamberimizin Çevresindeki Hanımlar</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>4.63</v>
+        <v>265</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789756186145</t>
+          <t>9789757594314</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün İlk 65 Yılı</t>
+          <t>Önce Güvercinleri Vurdular</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>325</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789757594437</t>
+          <t>9789756186145</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfeddin Yolunda</t>
+          <t>Ömrümün İlk 65 Yılı</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>45</v>
+        <v>325</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789757594932</t>
+          <t>9789757594437</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Hikayeler - 2004 Ömer Seyfeddin Hikaye Yarışması</t>
+          <t>Ömer Seyfeddin Yolunda</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>220</v>
+        <v>45</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789756186121</t>
+          <t>9789757594932</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Otuz Dokuz</t>
+          <t>Ödüllü Hikayeler - 2004 Ömer Seyfeddin Hikaye Yarışması</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756186503</t>
+          <t>9789756186121</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Osman Yüksel ve Serdengeçti Dergisi</t>
+          <t>Otuz Dokuz</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789757594420</t>
+          <t>9789756186503</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Salkım Söğütten Bin Yıllık Hatıralar</t>
+          <t>Osman Yüksel ve Serdengeçti Dergisi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756186077</t>
+          <t>9789757594420</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Nemrut Ateşi</t>
+          <t>Salkım Söğütten Bin Yıllık Hatıralar</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789757594536</t>
+          <t>9789756186077</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet</t>
+          <t>Nemrut Ateşi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789756186398</t>
+          <t>9789757594536</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal</t>
+          <t>Nazım Hikmet</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789757594499</t>
+          <t>9789756186398</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Türkiye</t>
+          <t>Namık Kemal</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789757594505</t>
+          <t>9789757594499</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Millete Vurulan Canlı Pranga: Bürokrasi</t>
+          <t>Müslüman Türkiye</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789757594918</t>
+          <t>9789757594505</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Millet ve Aydınlar</t>
+          <t>Millete Vurulan Canlı Pranga: Bürokrasi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>150</v>
+        <v>265</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789757594093</t>
+          <t>9789757594918</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Mevlana</t>
+          <t>Millet ve Aydınlar</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756186480</t>
+          <t>9789757594093</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi İbretlik Hikayeler ve Öğütler</t>
+          <t>Mevlana</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>265</v>
+        <v>390</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789757594789</t>
+          <t>9789756186480</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Kaplan’dan - Hatıralar Mektuplar</t>
+          <t>Mesnevi İbretlik Hikayeler ve Öğütler</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>55</v>
+        <v>265</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789757594352</t>
+          <t>9789757594789</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif</t>
+          <t>Mehmet Kaplan’dan - Hatıralar Mektuplar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>290</v>
+        <v>55</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789756186626</t>
+          <t>9789757594352</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetler Diyaloğu</t>
+          <t>Mehmet Akif</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>24</v>
+        <v>290</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789757594857</t>
+          <t>9789756186626</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Nerede, Ne Yazdı?</t>
+          <t>Medeniyetler Diyaloğu</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>325</v>
+        <v>24</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789757594659</t>
+          <t>9789757594857</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Genç Gazeteciye Mektublar</t>
+          <t>Nerede, Ne Yazdı?</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789757594321</t>
+          <t>9789757594659</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Mavi Karanlık</t>
+          <t>Meçhul Genç Gazeteciye Mektublar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>10</v>
+        <v>325</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789757594161</t>
+          <t>9789757594321</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Mabetsiz Şehir</t>
+          <t>Mavi Karanlık</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>265</v>
+        <v>10</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789757594475</t>
+          <t>9789757594161</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Mabet ve Millet</t>
+          <t>Mabetsiz Şehir</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789757594482</t>
+          <t>9789757594475</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kültür Emperyalizmi</t>
+          <t>Mabet ve Millet</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>290</v>
+        <v>265</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789756186466</t>
+          <t>9789757594482</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun El Kitabı Kutadgu Bilig</t>
+          <t>Kültür Emperyalizmi</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789757594758</t>
+          <t>9789756186466</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kurban</t>
+          <t>Mutluluğun El Kitabı Kutadgu Bilig</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789756186343</t>
+          <t>9789757594758</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Kör Seyirciler</t>
+          <t>Kurban</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>15.74</v>
+        <v>220</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756186510</t>
+          <t>9789756186343</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Kırım’ın Ebedi Sesi - Cengiz Dağcı</t>
+          <t>Kör Seyirciler</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>325</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789757594567</t>
+          <t>9789756186510</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşımız ve Mehmet Akif Ersoy</t>
+          <t>Kırım’ın Ebedi Sesi - Cengiz Dağcı</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>220</v>
+        <v>325</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789757594765</t>
+          <t>9789757594567</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Güldestesi</t>
+          <t>İstiklal Marşımız ve Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789756186237</t>
+          <t>9789757594765</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>İslamla Kaynaşmış Türk Edebiyatı</t>
+          <t>İstanbul Güldestesi</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>265</v>
+        <v>450</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789756186794</t>
+          <t>9789756186237</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>İrfan ve İnsan</t>
+          <t>İslamla Kaynaşmış Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>240</v>
+        <v>265</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789756186541</t>
+          <t>9789756186794</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>İrfan ve İnsan</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789756186183</t>
+          <t>9789756186541</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Medeniyet Destanı</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>15.74</v>
+        <v>160</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789757594956</t>
+          <t>9789756186183</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Yağması</t>
+          <t>İnsanlığın Medeniyet Destanı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>350</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789757594970</t>
+          <t>9789757594956</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğa Veda</t>
+          <t>İmparatorluğun Yağması</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789756186619</t>
+          <t>9789757594970</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>İlahi Mesajlar Toprağı Filistin</t>
+          <t>İmparatorluğa Veda</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>27.78</v>
+        <v>310</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756186039</t>
+          <t>9789756186619</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Hayatlarıyla Yol Gösterenler</t>
+          <t>İlahi Mesajlar Toprağı Filistin</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>180</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789756186060</t>
+          <t>9789756186039</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Manevi Boyutları</t>
+          <t>Hayatlarıyla Yol Gösterenler</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789756186251</t>
+          <t>9789756186060</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Hayat</t>
+          <t>Hayatın Manevi Boyutları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789757594741</t>
+          <t>9789756186251</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Hayaller Aleminde - Muhayyelat</t>
+          <t>Hayat</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789757594185</t>
+          <t>9789757594741</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Gülünç Hakikatler</t>
+          <t>Hayaller Aleminde - Muhayyelat</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789756186657</t>
+          <t>9789757594185</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Güleç Yüzlü Anılar</t>
+          <t>Gülünç Hakikatler</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789757594222</t>
+          <t>9789756186657</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Gurub Düşünceleri</t>
+          <t>Güleç Yüzlü Anılar</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789756186312</t>
+          <t>9789757594222</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Gönül Hanım</t>
+          <t>Gurub Düşünceleri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>11.11</v>
+        <v>180</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756186169</t>
+          <t>9789756186312</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Gidenlerin Ardından</t>
+          <t>Gönül Hanım</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789757594383</t>
+          <t>9789756186169</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe</t>
+          <t>Gidenlerin Ardından</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>100</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789757594864</t>
+          <t>9789757594383</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli</t>
+          <t>Geçmişten Geleceğe</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>290</v>
+        <v>100</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789756186497</t>
+          <t>9789757594864</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Fuzuli</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789756186602</t>
+          <t>9789756186497</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Fatih ve İstanbul</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>290</v>
+        <v>170</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789756186367</t>
+          <t>9789756186602</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Faniler ve Zebaniler</t>
+          <t>Fatih ve İstanbul</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756186428</t>
+          <t>9789756186367</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Elçibey</t>
+          <t>Faniler ve Zebaniler</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>14.81</v>
+        <v>130</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789757594086</t>
+          <t>9789756186428</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Taşı</t>
+          <t>Elçibey</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789757594901</t>
+          <t>9789757594086</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Tahlilleri</t>
+          <t>Ejderha Taşı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789756186633</t>
+          <t>9789757594901</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Burcu (Büyük Boy)</t>
+          <t>Edebiyat Tahlilleri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>480</v>
+        <v>290</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786059320870</t>
+          <t>9789756186633</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Papi Kuralları Öğreniyor - Mutlu Ördek</t>
+          <t>Edebiyat Burcu (Büyük Boy)</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>110</v>
+        <v>480</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786059320887</t>
+          <t>9786059320870</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Papi Şekilleri Öğreniyor - Mutlu Ördek</t>
+          <t>Papi Kuralları Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786059320894</t>
+          <t>9786059320887</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Papi Renkleri Öğreniyor - Mutlu Ördek</t>
+          <t>Papi Şekilleri Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059320863</t>
+          <t>9786059320894</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Papi Kavramları Öğreniyor - Mutlu Ördek</t>
+          <t>Papi Renkleri Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C373" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057817075</t>
+          <t>9786059320863</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>İdeal Türk</t>
+          <t>Papi Kavramları Öğreniyor - Mutlu Ördek</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>540</v>
+        <v>110</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786057817402</t>
+          <t>9786057817075</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Nasihatler Kitabı</t>
+          <t>İdeal Türk</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>220</v>
+        <v>540</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789756186008</t>
+          <t>9786057817402</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Roman ve Hayat</t>
+          <t>Nasihatler Kitabı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>8.33</v>
+        <v>220</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789756186435</t>
+          <t>9789756186008</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Yüreğimde Bir Şahdamardır</t>
+          <t>Roman ve Hayat</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>20.37</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786057817389</t>
+          <t>9789756186435</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Benim Tenha Yıldızım</t>
+          <t>Azerbaycan Yüreğimde Bir Şahdamardır</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>220</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057817396</t>
+          <t>9786057817389</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Sevdası</t>
+          <t>Benim Tenha Yıldızım</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057817280</t>
+          <t>9786057817396</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Pendname</t>
+          <t>Güvercin Sevdası</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057817273</t>
+          <t>9786057817280</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Pendname</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789757594017</t>
+          <t>9786057817273</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Cilt: 1</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057817297</t>
+          <t>9789757594017</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma Neresi? (Bütün Türk Lehçelerinde)</t>
+          <t>Türk Edebiyatı Cilt: 1</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>265</v>
+        <v>100</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786059320979</t>
+          <t>9786057817297</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Papağanın Öyküsü</t>
+          <t>Kızılelma Neresi? (Bütün Türk Lehçelerinde)</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>60</v>
+        <v>265</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057817044</t>
+          <t>9786059320979</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Mümkün</t>
+          <t>Papağanın Öyküsü</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059320481</t>
+          <t>9786057817044</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Şimdilik Havadisler Bunlar</t>
+          <t>Her Şey Mümkün</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059320474</t>
+          <t>9786059320481</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Derin Dükkan</t>
+          <t>Şimdilik Havadisler Bunlar</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789757594178</t>
+          <t>9786059320474</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Cilt 5 (Ciltli)</t>
+          <t>Derin Dükkan</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059320719</t>
+          <t>9789757594178</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Yegenek Han - Dede Korkut Destanları</t>
+          <t>Türk Edebiyatı Cilt 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059320726</t>
+          <t>9786059320719</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Uruz - Dede Korkut Destanları</t>
+          <t>Yegenek Han - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C390" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059320733</t>
+          <t>9786059320726</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Uruz Han - Dede Korkut Destanları</t>
+          <t>Tutsak Uruz - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C391" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059320771</t>
+          <t>9786059320733</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Tepegöz - Dede Korkut Destanları</t>
+          <t>Uruz Han - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059320672</t>
+          <t>9786059320771</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Salur Kazan - Dede Korkut Destanları</t>
+          <t>Tepegöz - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059320788</t>
+          <t>9786059320672</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Seğrek Han - Dede Korkut Destanları</t>
+          <t>Salur Kazan - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059320689</t>
+          <t>9786059320788</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Oğuzlar Savaşı - Dede Korkut Destanları</t>
+          <t>Seğrek Han - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C395" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059320641</t>
+          <t>9786059320689</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Kan Turalı - Dede Korkut Destanları</t>
+          <t>Oğuzlar Savaşı - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059320658</t>
+          <t>9786059320641</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Emren Han - Dede Korkut Destanları</t>
+          <t>Kan Turalı - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786059320665</t>
+          <t>9786059320658</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul - Dede Korkut Destanları</t>
+          <t>Emren Han - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059320696</t>
+          <t>9786059320665</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Boğaç Han - Dede Korkut Destanları</t>
+          <t>Deli Dumrul - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059320702</t>
+          <t>9786059320696</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Bamsı Beyrek - Dede Korkut Destanları</t>
+          <t>Boğaç Han - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789757594079</t>
+          <t>9786059320702</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Cilt: 4 (Ciltli)</t>
+          <t>Bamsı Beyrek - Dede Korkut Destanları</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
+          <t>9789757594079</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Türk Edebiyatı Cilt: 4 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
           <t>9789757594055</t>
         </is>
       </c>
-      <c r="B402" s="1" t="inlineStr">
+      <c r="B403" s="1" t="inlineStr">
         <is>
           <t>Türk Edebiyatı Cilt: 3</t>
         </is>
       </c>
-      <c r="C402" s="1">
+      <c r="C403" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>