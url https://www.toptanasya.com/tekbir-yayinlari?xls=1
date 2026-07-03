--- v2 (2026-03-29)
+++ v3 (2026-07-03)
@@ -304,51 +304,51 @@
         <is>
           <t>3990000011392</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Nergis Çiçeği</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055203047</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Her Müslümanın Bilmesi Gereken Dini Bilgiler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>3990000098768</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Manevi İklime Seyahat - 5 - Çanakkale, Bandırma, Bursa, İznik</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055203108</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>