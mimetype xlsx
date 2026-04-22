--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,1600 +85,1630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256240261</t>
+          <t>9786256728509</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilimi</t>
+          <t>İyi Sanat Kötü Sanat</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052158661</t>
+          <t>9786256240278</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yazmakşiirfalan</t>
+          <t>Picasso</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256728264</t>
+          <t>9786256240261</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sanatta ve Yaşamda Motto ile Gusto</t>
+          <t>Sanat Bilimi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256240216</t>
+          <t>9786052158661</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Doğal Kuramı: Plastik Filozofi</t>
+          <t>Yazmakşiirfalan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256240179</t>
+          <t>9786256728264</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Matisse’in Sanat Yazıları</t>
+          <t>Sanatta ve Yaşamda Motto ile Gusto</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256240186</t>
+          <t>9786256240216</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanatın Özeti</t>
+          <t>Sanatın Doğal Kuramı: Plastik Filozofi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256240162</t>
+          <t>9786256240179</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Matisse’in Sanatı</t>
+          <t>Matisse’in Sanat Yazıları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256240155</t>
+          <t>9786256240186</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Georg Baselitz’in Sanatına Eleştiriler</t>
+          <t>Modern Sanatın Özeti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052158487</t>
+          <t>9786256240162</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Steiner ve Kandinsky Maddeci Sanata Karşı</t>
+          <t>Matisse’in Sanatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256240148</t>
+          <t>9786256240155</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Marx Marksizm Sanat</t>
+          <t>Georg Baselitz’in Sanatına Eleştiriler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052158517</t>
+          <t>9786052158487</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Klasik Batı Müziğinin Gelişimi</t>
+          <t>Steiner ve Kandinsky Maddeci Sanata Karşı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052158524</t>
+          <t>9786256240148</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Goethe: Görsel Sanatlarda Dönüşüm</t>
+          <t>Marx Marksizm Sanat</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052158463</t>
+          <t>9786052158517</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kandinsky: Geriye Bakış</t>
+          <t>Klasik Batı Müziğinin Gelişimi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052158456</t>
+          <t>9786052158524</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Entelektüel Güç ve Sanat</t>
+          <t>Goethe: Görsel Sanatlarda Dönüşüm</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052158432</t>
+          <t>9786052158463</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Herakleitos ve Filozofik Sezgi</t>
+          <t>Kandinsky: Geriye Bakış</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052158449</t>
+          <t>9786052158456</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anselm Kiefer: College de France Dersleri</t>
+          <t>Yüksek Entelektüel Güç ve Sanat</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052158425</t>
+          <t>9786052158432</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Paul Klee: Sanat Öğretisi ve Kuramı</t>
+          <t>Herakleitos ve Filozofik Sezgi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052158364</t>
+          <t>9786052158449</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sanat Ve Sanatçı- Sanat Yaratımının Psikolojik Temelleri</t>
+          <t>Anselm Kiefer: College de France Dersleri</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052158395</t>
+          <t>9786052158425</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tartışma: Beuys, Bethmann, Bınswanger, Ehrlıcher Ve Wıllert: Para Nedir?”</t>
+          <t>Paul Klee: Sanat Öğretisi ve Kuramı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052158401</t>
+          <t>9786052158364</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ezoterizm Ve Sanat</t>
+          <t>Sanat Ve Sanatçı- Sanat Yaratımının Psikolojik Temelleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052158388</t>
+          <t>9786052158395</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Beuys - Harlan: Sanatı Derinden Kavramak</t>
+          <t>Tartışma: Beuys, Bethmann, Bınswanger, Ehrlıcher Ve Wıllert: Para Nedir?”</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052158371</t>
+          <t>9786052158401</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Erwin Rosenthal: Sanatta Değişen Gerçeklik Kavramı</t>
+          <t>Ezoterizm Ve Sanat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052158296</t>
+          <t>9786052158388</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Erwin Rosenthal: Tarihin Işığında Çağdaş Sanat</t>
+          <t>Beuys - Harlan: Sanatı Derinden Kavramak</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052158333</t>
+          <t>9786052158371</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi - 5. Kitap</t>
+          <t>Erwin Rosenthal: Sanatta Değişen Gerçeklik Kavramı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052158302</t>
+          <t>9786052158296</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi - 4. Kitap</t>
+          <t>Erwin Rosenthal: Tarihin Işığında Çağdaş Sanat</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052158357</t>
+          <t>9786052158333</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Joseph Beuys’u Anlamaya Çalışmak</t>
+          <t>Sanat Bilgisi - 5. Kitap</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052158326</t>
+          <t>9786052158302</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sanat İçin Antropozofi</t>
+          <t>Sanat Bilgisi - 4. Kitap</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052158340</t>
+          <t>9786052158357</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Marcel Duchamp’dan Açıklamalar</t>
+          <t>Joseph Beuys’u Anlamaya Çalışmak</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052158289</t>
+          <t>9786052158326</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Van Gogh'tan Dersler</t>
+          <t>Sanat İçin Antropozofi</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052158272</t>
+          <t>9786052158340</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Temellerine Giriş: Kuram - Uygulama</t>
+          <t>Marcel Duchamp’dan Açıklamalar</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052158258</t>
+          <t>9786052158289</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi 3.Kitap</t>
+          <t>Van Gogh'tan Dersler</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052158319</t>
+          <t>9786052158272</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kandinsky’den Sanat Yazıları</t>
+          <t>Sanatın Temellerine Giriş: Kuram - Uygulama</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052158036</t>
+          <t>9786052158258</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Sanat Bilgisi 3.Kitap</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052158111</t>
+          <t>9786052158319</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bütünsel Sanat Algısı ve Bugün Sanat</t>
+          <t>Kandinsky’den Sanat Yazıları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052158043</t>
+          <t>9786052158036</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sanat Kitapları - 1</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052158135</t>
+          <t>9786052158111</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sanatı Sanat Yapan..!</t>
+          <t>Bütünsel Sanat Algısı ve Bugün Sanat</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052158012</t>
+          <t>9786052158043</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Resim Sanatımızda Kim Sanatçı? - Who is an Artist? In our Paintting Arts</t>
+          <t>Sanat Kitapları - 1</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058236165</t>
+          <t>9786052158135</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ekspresyonizm</t>
+          <t>Sanatı Sanat Yapan..!</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058236127</t>
+          <t>9786052158012</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Tarihi</t>
+          <t>Resim Sanatımızda Kim Sanatçı? - Who is an Artist? In our Paintting Arts</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052158067</t>
+          <t>9786058236165</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Resmi Müzede Görmek</t>
+          <t>Ekspresyonizm</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058302631</t>
+          <t>9786058236127</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Ruhsallığı</t>
+          <t>Uygarlık Tarihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052158098</t>
+          <t>9786052158067</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sanat Öğretir mi?</t>
+          <t>Resmi Müzede Görmek</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052158074</t>
+          <t>9786058302631</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sanatın Durumu</t>
+          <t>Mimar Sinan Ruhsallığı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058302686</t>
+          <t>9786052158098</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Tinsellik Üzerine</t>
+          <t>Sanat Öğretir mi?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058561274</t>
+          <t>9786052158074</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dada</t>
+          <t>Türkiye'de Sanatın Durumu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058561267</t>
+          <t>9786058302686</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Marcel Duchamp</t>
+          <t>Sanatta Tinsellik Üzerine</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058561281</t>
+          <t>9786058561274</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Tarihi</t>
+          <t>Dada</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058561212</t>
+          <t>9786058561267</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Resme Nasıl Bakmalıyız?</t>
+          <t>Marcel Duchamp</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058561229</t>
+          <t>9786058561281</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Plastik Sanatlar Sözlüğü</t>
+          <t>Sanatın Tarihi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058561205</t>
+          <t>9786058561212</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Eleştirmen Bedrettin Cömert</t>
+          <t>Bir Resme Nasıl Bakmalıyız?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058561236</t>
+          <t>9786058561229</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi Morfolojisine Giriş</t>
+          <t>Plastik Sanatlar Sözlüğü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058481749</t>
+          <t>9786058561205</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Rönesans ve Barok</t>
+          <t>Bir Eleştirmen Bedrettin Cömert</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058302624</t>
+          <t>9786058561236</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sanat Kuramına Giriş</t>
+          <t>Sanat Tarihi Morfolojisine Giriş</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058236134</t>
+          <t>9786058481749</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş ve Modern</t>
+          <t>Rönesans ve Barok</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058302617</t>
+          <t>9786058302624</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Minyatür Sanatı</t>
+          <t>Sanat Kuramına Giriş</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058236103</t>
+          <t>9786058236134</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kol Müzesi - Arm Museum - Musée De Bras</t>
+          <t>Çağdaş ve Modern</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058413368</t>
+          <t>9786058302617</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kandinsky: Nokta ve Çizgiden Yüzeye</t>
+          <t>Minyatür Sanatı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058302662</t>
+          <t>9786058236103</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Estetiğin Özü</t>
+          <t>Kol Müzesi - Arm Museum - Musée De Bras</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058236141</t>
+          <t>9786058413368</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Spor</t>
+          <t>Kandinsky: Nokta ve Çizgiden Yüzeye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058413399</t>
+          <t>9786058302662</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İslam Sanatı</t>
+          <t>Estetiğin Özü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058302679</t>
+          <t>9786058236141</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan’da Mitosun Serüveni</t>
+          <t>Çocuk ve Spor</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058236196</t>
+          <t>9786058413399</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yeni Modern - Francis Bacon</t>
+          <t>İslam Sanatı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058236189</t>
+          <t>9786058302679</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Aurası</t>
+          <t>Antik Yunan’da Mitosun Serüveni</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058236158</t>
+          <t>9786058236196</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Yaratıcılık</t>
+          <t>Yeni Modern - Francis Bacon</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058302648</t>
+          <t>9786058236189</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Tinselliğin Özü</t>
+          <t>Sanatçı Aurası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058302693</t>
+          <t>9786058236158</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Worringer</t>
+          <t>Çocuk ve Yaratıcılık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058236172</t>
+          <t>9786058302648</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sanat Felsefesi Pratiği</t>
+          <t>Sanatta Tinselliğin Özü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058413375</t>
+          <t>9786058302693</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sanat Eleştirisi Nedir?</t>
+          <t>Wilhelm Worringer</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058413337</t>
+          <t>9786058236172</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kötülük Cemaatleri</t>
+          <t>Sanat Felsefesi Pratiği</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058236110</t>
+          <t>9786058413375</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Üslup</t>
+          <t>Sanat Eleştirisi Nedir?</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058302655</t>
+          <t>9786058413337</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bizans</t>
+          <t>Kötülük Cemaatleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058302600</t>
+          <t>9786058236110</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Suriçi Galata</t>
+          <t>Sanatta Üslup</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058481756</t>
+          <t>9786058302655</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Performans Sanatı</t>
+          <t>İstanbul’da Bizans</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058413382</t>
+          <t>9786058302600</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Joseph Beuys</t>
+          <t>Suriçi Galata</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058413313</t>
+          <t>9786058481756</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanat</t>
+          <t>Performans Sanatı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058561243</t>
+          <t>9786058413382</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ve Düşünür Kandinsky</t>
+          <t>Joseph Beuys</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058561250</t>
+          <t>9786058413313</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Üç Postempresyonist Ruh</t>
+          <t>Modern Sanat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058481794</t>
+          <t>9786058561243</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sanat Yaratıcı Sanat</t>
+          <t>Sanatçı ve Düşünür Kandinsky</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058481725</t>
+          <t>9786058561250</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Yeniden İnşası</t>
+          <t>Üç Postempresyonist Ruh</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058481701</t>
+          <t>9786058481794</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Baudrillard’ı Okumak</t>
+          <t>Sanat Yaratıcı Sanat</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058481718</t>
+          <t>9786058481725</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Derin Hislenmenin Felsefesi</t>
+          <t>Sanatın Yeniden İnşası</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058561298</t>
+          <t>9786058481701</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Arte Povera</t>
+          <t>Baudrillard’ı Okumak</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058481763</t>
+          <t>9786058481718</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dante'yi Betimlemek</t>
+          <t>Sanatta Derin Hislenmenin Felsefesi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052158081</t>
+          <t>9786058561298</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Resim Sanatı</t>
+          <t>Arte Povera</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058413320</t>
+          <t>9786058481763</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Matisse ve Picasso</t>
+          <t>Dante'yi Betimlemek</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058413306</t>
+          <t>9786052158081</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Artab Resimleri</t>
+          <t>Türkiye'de Resim Sanatı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058413344</t>
+          <t>9786058413320</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Resmi Anlamak</t>
+          <t>Matisse ve Picasso</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058481732</t>
+          <t>9786058413306</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Alegoriye</t>
+          <t>Artab Resimleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052158241</t>
+          <t>9786058413344</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Resim</t>
+          <t>Resmi Anlamak</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052158203</t>
+          <t>9786058481732</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sanat Sözlüğü</t>
+          <t>Mitolojiden Alegoriye</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052158180</t>
+          <t>9786052158241</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Giotto - Plastik Filozofisi</t>
+          <t>Çağdaş Resim</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052158265</t>
+          <t>9786052158203</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Max Liebermann: Resimde Hayal Gücü</t>
+          <t>Sanat Sözlüğü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052158210</t>
+          <t>9786052158180</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi 1. Kitap</t>
+          <t>Giotto - Plastik Filozofisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052158234</t>
+          <t>9786052158265</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi - 2. Kitap</t>
+          <t>Max Liebermann: Resimde Hayal Gücü</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052158173</t>
+          <t>9786052158210</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Masaccio- Plastik Olgunlaşma</t>
+          <t>Sanat Bilgisi 1. Kitap</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052158197</t>
+          <t>9786052158234</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Michelangelo - Varış Noktası</t>
+          <t>Sanat Bilgisi - 2. Kitap</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052158227</t>
+          <t>9786052158173</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf</t>
+          <t>Masaccio- Plastik Olgunlaşma</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052158166</t>
+          <t>9786052158197</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tin'i Arayan Dünya</t>
+          <t>Michelangelo - Varış Noktası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052158029</t>
+          <t>9786052158227</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Nail Payza: Bütüncül Bakış - Holistic View</t>
+          <t>Fotoğraf</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052158142</t>
+          <t>9786052158166</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Heykel</t>
+          <t>Tin'i Arayan Dünya</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052158104</t>
+          <t>9786052158029</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Kültür Kodları</t>
+          <t>Nail Payza: Bütüncül Bakış - Holistic View</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052158128</t>
+          <t>9786052158142</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Sanat</t>
+          <t>Çağdaş Heykel</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052158050</t>
+          <t>9786052158104</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Romantik Düşünce ve Sanat</t>
+          <t>Futbolun Kültür Kodları</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
+          <t>9786052158128</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Kavramsal Sanat</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786052158050</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Romantik Düşünce ve Sanat</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
           <t>9786052158005</t>
         </is>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Bir Müze Eleştirisi</t>
         </is>
       </c>
-      <c r="C105" s="1">
+      <c r="C107" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>