--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,1630 +85,1660 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256728509</t>
+          <t>9786256240469</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İyi Sanat Kötü Sanat</t>
+          <t>Jung ve Sanat</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256240278</t>
+          <t>9786256240339</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Picasso</t>
+          <t>Yaratıcı Sanat Beklemede…</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256240261</t>
+          <t>9786256728509</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilimi</t>
+          <t>İyi Sanat Kötü Sanat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052158661</t>
+          <t>9786256240278</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yazmakşiirfalan</t>
+          <t>Picasso</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256728264</t>
+          <t>9786256240261</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sanatta ve Yaşamda Motto ile Gusto</t>
+          <t>Sanat Bilimi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256240216</t>
+          <t>9786052158661</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Doğal Kuramı: Plastik Filozofi</t>
+          <t>Yazmakşiirfalan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256240179</t>
+          <t>9786256728264</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Matisse’in Sanat Yazıları</t>
+          <t>Sanatta ve Yaşamda Motto ile Gusto</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256240186</t>
+          <t>9786256240216</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanatın Özeti</t>
+          <t>Sanatın Doğal Kuramı: Plastik Filozofi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256240162</t>
+          <t>9786256240179</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Matisse’in Sanatı</t>
+          <t>Matisse’in Sanat Yazıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256240155</t>
+          <t>9786256240186</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Georg Baselitz’in Sanatına Eleştiriler</t>
+          <t>Modern Sanatın Özeti</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052158487</t>
+          <t>9786256240162</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Steiner ve Kandinsky Maddeci Sanata Karşı</t>
+          <t>Matisse’in Sanatı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256240148</t>
+          <t>9786256240155</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Marx Marksizm Sanat</t>
+          <t>Georg Baselitz’in Sanatına Eleştiriler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052158517</t>
+          <t>9786052158487</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Klasik Batı Müziğinin Gelişimi</t>
+          <t>Steiner ve Kandinsky Maddeci Sanata Karşı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052158524</t>
+          <t>9786256240148</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Goethe: Görsel Sanatlarda Dönüşüm</t>
+          <t>Marx Marksizm Sanat</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052158463</t>
+          <t>9786052158517</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kandinsky: Geriye Bakış</t>
+          <t>Klasik Batı Müziğinin Gelişimi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052158456</t>
+          <t>9786052158524</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Entelektüel Güç ve Sanat</t>
+          <t>Goethe: Görsel Sanatlarda Dönüşüm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052158432</t>
+          <t>9786052158463</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Herakleitos ve Filozofik Sezgi</t>
+          <t>Kandinsky: Geriye Bakış</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052158449</t>
+          <t>9786052158456</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Anselm Kiefer: College de France Dersleri</t>
+          <t>Yüksek Entelektüel Güç ve Sanat</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052158425</t>
+          <t>9786052158432</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Paul Klee: Sanat Öğretisi ve Kuramı</t>
+          <t>Herakleitos ve Filozofik Sezgi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052158364</t>
+          <t>9786052158449</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sanat Ve Sanatçı- Sanat Yaratımının Psikolojik Temelleri</t>
+          <t>Anselm Kiefer: College de France Dersleri</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052158395</t>
+          <t>9786052158425</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tartışma: Beuys, Bethmann, Bınswanger, Ehrlıcher Ve Wıllert: Para Nedir?”</t>
+          <t>Paul Klee: Sanat Öğretisi ve Kuramı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052158401</t>
+          <t>9786052158364</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ezoterizm Ve Sanat</t>
+          <t>Sanat Ve Sanatçı- Sanat Yaratımının Psikolojik Temelleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052158388</t>
+          <t>9786052158395</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beuys - Harlan: Sanatı Derinden Kavramak</t>
+          <t>Tartışma: Beuys, Bethmann, Bınswanger, Ehrlıcher Ve Wıllert: Para Nedir?”</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052158371</t>
+          <t>9786052158401</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Erwin Rosenthal: Sanatta Değişen Gerçeklik Kavramı</t>
+          <t>Ezoterizm Ve Sanat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052158296</t>
+          <t>9786052158388</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Erwin Rosenthal: Tarihin Işığında Çağdaş Sanat</t>
+          <t>Beuys - Harlan: Sanatı Derinden Kavramak</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052158333</t>
+          <t>9786052158371</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi - 5. Kitap</t>
+          <t>Erwin Rosenthal: Sanatta Değişen Gerçeklik Kavramı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052158302</t>
+          <t>9786052158296</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi - 4. Kitap</t>
+          <t>Erwin Rosenthal: Tarihin Işığında Çağdaş Sanat</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052158357</t>
+          <t>9786052158333</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Joseph Beuys’u Anlamaya Çalışmak</t>
+          <t>Sanat Bilgisi - 5. Kitap</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052158326</t>
+          <t>9786052158302</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sanat İçin Antropozofi</t>
+          <t>Sanat Bilgisi - 4. Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052158340</t>
+          <t>9786052158357</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Marcel Duchamp’dan Açıklamalar</t>
+          <t>Joseph Beuys’u Anlamaya Çalışmak</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052158289</t>
+          <t>9786052158326</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Van Gogh'tan Dersler</t>
+          <t>Sanat İçin Antropozofi</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052158272</t>
+          <t>9786052158340</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Temellerine Giriş: Kuram - Uygulama</t>
+          <t>Marcel Duchamp’dan Açıklamalar</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052158258</t>
+          <t>9786052158289</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi 3.Kitap</t>
+          <t>Van Gogh'tan Dersler</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052158319</t>
+          <t>9786052158272</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kandinsky’den Sanat Yazıları</t>
+          <t>Sanatın Temellerine Giriş: Kuram - Uygulama</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052158036</t>
+          <t>9786052158258</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Sanat Bilgisi 3.Kitap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052158111</t>
+          <t>9786052158319</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bütünsel Sanat Algısı ve Bugün Sanat</t>
+          <t>Kandinsky’den Sanat Yazıları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052158043</t>
+          <t>9786052158036</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sanat Kitapları - 1</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052158135</t>
+          <t>9786052158111</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sanatı Sanat Yapan..!</t>
+          <t>Bütünsel Sanat Algısı ve Bugün Sanat</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052158012</t>
+          <t>9786052158043</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Resim Sanatımızda Kim Sanatçı? - Who is an Artist? In our Paintting Arts</t>
+          <t>Sanat Kitapları - 1</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058236165</t>
+          <t>9786052158135</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ekspresyonizm</t>
+          <t>Sanatı Sanat Yapan..!</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058236127</t>
+          <t>9786052158012</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Tarihi</t>
+          <t>Resim Sanatımızda Kim Sanatçı? - Who is an Artist? In our Paintting Arts</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052158067</t>
+          <t>9786058236165</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Resmi Müzede Görmek</t>
+          <t>Ekspresyonizm</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058302631</t>
+          <t>9786058236127</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Ruhsallığı</t>
+          <t>Uygarlık Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052158098</t>
+          <t>9786052158067</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sanat Öğretir mi?</t>
+          <t>Resmi Müzede Görmek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052158074</t>
+          <t>9786058302631</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sanatın Durumu</t>
+          <t>Mimar Sinan Ruhsallığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058302686</t>
+          <t>9786052158098</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Tinsellik Üzerine</t>
+          <t>Sanat Öğretir mi?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058561274</t>
+          <t>9786052158074</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dada</t>
+          <t>Türkiye'de Sanatın Durumu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058561267</t>
+          <t>9786058302686</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Marcel Duchamp</t>
+          <t>Sanatta Tinsellik Üzerine</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058561281</t>
+          <t>9786058561274</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Tarihi</t>
+          <t>Dada</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058561212</t>
+          <t>9786058561267</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Resme Nasıl Bakmalıyız?</t>
+          <t>Marcel Duchamp</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058561229</t>
+          <t>9786058561281</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Plastik Sanatlar Sözlüğü</t>
+          <t>Sanatın Tarihi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058561205</t>
+          <t>9786058561212</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Eleştirmen Bedrettin Cömert</t>
+          <t>Bir Resme Nasıl Bakmalıyız?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058561236</t>
+          <t>9786058561229</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi Morfolojisine Giriş</t>
+          <t>Plastik Sanatlar Sözlüğü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058481749</t>
+          <t>9786058561205</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Rönesans ve Barok</t>
+          <t>Bir Eleştirmen Bedrettin Cömert</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058302624</t>
+          <t>9786058561236</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sanat Kuramına Giriş</t>
+          <t>Sanat Tarihi Morfolojisine Giriş</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058236134</t>
+          <t>9786058481749</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş ve Modern</t>
+          <t>Rönesans ve Barok</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058302617</t>
+          <t>9786058302624</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Minyatür Sanatı</t>
+          <t>Sanat Kuramına Giriş</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058236103</t>
+          <t>9786058236134</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kol Müzesi - Arm Museum - Musée De Bras</t>
+          <t>Çağdaş ve Modern</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058413368</t>
+          <t>9786058302617</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kandinsky: Nokta ve Çizgiden Yüzeye</t>
+          <t>Minyatür Sanatı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058302662</t>
+          <t>9786058236103</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Estetiğin Özü</t>
+          <t>Kol Müzesi - Arm Museum - Musée De Bras</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058236141</t>
+          <t>9786058413368</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Spor</t>
+          <t>Kandinsky: Nokta ve Çizgiden Yüzeye</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058413399</t>
+          <t>9786058302662</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İslam Sanatı</t>
+          <t>Estetiğin Özü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058302679</t>
+          <t>9786058236141</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan’da Mitosun Serüveni</t>
+          <t>Çocuk ve Spor</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058236196</t>
+          <t>9786058413399</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yeni Modern - Francis Bacon</t>
+          <t>İslam Sanatı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058236189</t>
+          <t>9786058302679</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Aurası</t>
+          <t>Antik Yunan’da Mitosun Serüveni</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058236158</t>
+          <t>9786058236196</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Yaratıcılık</t>
+          <t>Yeni Modern - Francis Bacon</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058302648</t>
+          <t>9786058236189</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Tinselliğin Özü</t>
+          <t>Sanatçı Aurası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058302693</t>
+          <t>9786058236158</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Wilhelm Worringer</t>
+          <t>Çocuk ve Yaratıcılık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058236172</t>
+          <t>9786058302648</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sanat Felsefesi Pratiği</t>
+          <t>Sanatta Tinselliğin Özü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058413375</t>
+          <t>9786058302693</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sanat Eleştirisi Nedir?</t>
+          <t>Wilhelm Worringer</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058413337</t>
+          <t>9786058236172</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kötülük Cemaatleri</t>
+          <t>Sanat Felsefesi Pratiği</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058236110</t>
+          <t>9786058413375</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Üslup</t>
+          <t>Sanat Eleştirisi Nedir?</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058302655</t>
+          <t>9786058413337</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bizans</t>
+          <t>Kötülük Cemaatleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058302600</t>
+          <t>9786058236110</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Suriçi Galata</t>
+          <t>Sanatta Üslup</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058481756</t>
+          <t>9786058302655</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Performans Sanatı</t>
+          <t>İstanbul’da Bizans</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058413382</t>
+          <t>9786058302600</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Joseph Beuys</t>
+          <t>Suriçi Galata</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058413313</t>
+          <t>9786058481756</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanat</t>
+          <t>Performans Sanatı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058561243</t>
+          <t>9786058413382</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ve Düşünür Kandinsky</t>
+          <t>Joseph Beuys</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058561250</t>
+          <t>9786058413313</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Üç Postempresyonist Ruh</t>
+          <t>Modern Sanat</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058481794</t>
+          <t>9786058561243</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sanat Yaratıcı Sanat</t>
+          <t>Sanatçı ve Düşünür Kandinsky</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058481725</t>
+          <t>9786058561250</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Yeniden İnşası</t>
+          <t>Üç Postempresyonist Ruh</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058481701</t>
+          <t>9786058481794</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Baudrillard’ı Okumak</t>
+          <t>Sanat Yaratıcı Sanat</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058481718</t>
+          <t>9786058481725</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Derin Hislenmenin Felsefesi</t>
+          <t>Sanatın Yeniden İnşası</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058561298</t>
+          <t>9786058481701</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Arte Povera</t>
+          <t>Baudrillard’ı Okumak</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058481763</t>
+          <t>9786058481718</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dante'yi Betimlemek</t>
+          <t>Sanatta Derin Hislenmenin Felsefesi</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052158081</t>
+          <t>9786058561298</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Resim Sanatı</t>
+          <t>Arte Povera</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058413320</t>
+          <t>9786058481763</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Matisse ve Picasso</t>
+          <t>Dante'yi Betimlemek</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058413306</t>
+          <t>9786052158081</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Artab Resimleri</t>
+          <t>Türkiye'de Resim Sanatı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058413344</t>
+          <t>9786058413320</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Resmi Anlamak</t>
+          <t>Matisse ve Picasso</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058481732</t>
+          <t>9786058413306</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Alegoriye</t>
+          <t>Artab Resimleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052158241</t>
+          <t>9786058413344</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Resim</t>
+          <t>Resmi Anlamak</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052158203</t>
+          <t>9786058481732</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sanat Sözlüğü</t>
+          <t>Mitolojiden Alegoriye</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052158180</t>
+          <t>9786052158241</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Giotto - Plastik Filozofisi</t>
+          <t>Çağdaş Resim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052158265</t>
+          <t>9786052158203</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Max Liebermann: Resimde Hayal Gücü</t>
+          <t>Sanat Sözlüğü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052158210</t>
+          <t>9786052158180</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi 1. Kitap</t>
+          <t>Giotto - Plastik Filozofisi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052158234</t>
+          <t>9786052158265</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sanat Bilgisi - 2. Kitap</t>
+          <t>Max Liebermann: Resimde Hayal Gücü</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052158173</t>
+          <t>9786052158210</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Masaccio- Plastik Olgunlaşma</t>
+          <t>Sanat Bilgisi 1. Kitap</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052158197</t>
+          <t>9786052158234</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Michelangelo - Varış Noktası</t>
+          <t>Sanat Bilgisi - 2. Kitap</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052158227</t>
+          <t>9786052158173</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf</t>
+          <t>Masaccio- Plastik Olgunlaşma</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052158166</t>
+          <t>9786052158197</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tin'i Arayan Dünya</t>
+          <t>Michelangelo - Varış Noktası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052158029</t>
+          <t>9786052158227</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nail Payza: Bütüncül Bakış - Holistic View</t>
+          <t>Fotoğraf</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052158142</t>
+          <t>9786052158166</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Heykel</t>
+          <t>Tin'i Arayan Dünya</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052158104</t>
+          <t>9786052158029</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Kültür Kodları</t>
+          <t>Nail Payza: Bütüncül Bakış - Holistic View</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052158128</t>
+          <t>9786052158142</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Sanat</t>
+          <t>Çağdaş Heykel</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052158050</t>
+          <t>9786052158104</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Romantik Düşünce ve Sanat</t>
+          <t>Futbolun Kültür Kodları</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
+          <t>9786052158128</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kavramsal Sanat</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786052158050</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Romantik Düşünce ve Sanat</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
           <t>9786052158005</t>
         </is>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Bir Müze Eleştirisi</t>
         </is>
       </c>
-      <c r="C107" s="1">
+      <c r="C109" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>