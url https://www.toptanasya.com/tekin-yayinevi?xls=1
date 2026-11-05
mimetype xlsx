--- v5 (2026-07-03)
+++ v6 (2026-11-05)
@@ -3229,51 +3229,51 @@
         <is>
           <t>9789944611251</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Muhammed İkbal</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9789944611077</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>H.L.A Hart ve Hukuk - Ahlak Ayrımı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>68</v>
+        <v>49</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9789944613668</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>AKP Dönemi İBB Yolsuzlukları Sorulmalı</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9789944613637</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>