--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,1285 +85,1300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259593944</t>
+          <t>9786259593937</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Doğadaki Sınıf - Başöğretmenim Atatürk</t>
+          <t>Kayıp Kürkün Peşinde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259593951</t>
+          <t>9786259593944</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Simon Sağı Solu Öğreniyor</t>
+          <t>Doğadaki Sınıf - Başöğretmenim Atatürk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259593920</t>
+          <t>9786259593951</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>K3ÜK</t>
+          <t>Simon Sağı Solu Öğreniyor</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259593913</t>
+          <t>9786259593920</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hoşluklar Evi</t>
+          <t>K3ÜK</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259593906</t>
+          <t>9786259593913</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mucit Mimzi – Altın Avcıları</t>
+          <t>Hoşluklar Evi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057414809</t>
+          <t>9786259593906</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir Kuş</t>
+          <t>Mucit Mimzi – Altın Avcıları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254440991</t>
+          <t>9786057414809</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Doğadaki Sınıf - Böcekler</t>
+          <t>Küçük Bir Kuş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057414823</t>
+          <t>9786254440991</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yoksa Ben Bir Kurbağa Mıyım?</t>
+          <t>Doğadaki Sınıf - Böcekler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057414830</t>
+          <t>9786057414823</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Denizonya- Rori'nin Müzesi</t>
+          <t>Yoksa Ben Bir Kurbağa Mıyım?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057414878</t>
+          <t>9786057414830</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyük Macera - Serendip Hücuma Geçiyor</t>
+          <t>Denizonya- Rori'nin Müzesi</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057414885</t>
+          <t>9786057414878</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Denizonya - Poli'nin Kütüphanesi</t>
+          <t>Büyük Macera - Serendip Hücuma Geçiyor</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057290388</t>
+          <t>9786057414885</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Doğa Sevgisi Etkinlik Kitabı</t>
+          <t>Denizonya - Poli'nin Kütüphanesi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057414854</t>
+          <t>9786057290388</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dans Eden Ağaç</t>
+          <t>Papuduk ile Doğa Sevgisi Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057414861</t>
+          <t>9786057414854</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Evden Uzakta</t>
+          <t>Dans Eden Ağaç</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257290357</t>
+          <t>9786057414861</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Piramitteki Sır</t>
+          <t>Evden Uzakta</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257290364</t>
+          <t>9786257290357</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Oyun</t>
+          <t>Piramitteki Sır</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257290340</t>
+          <t>9786257290364</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Leprikon'un Hazinesi</t>
+          <t>Gizemli Oyun</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257290333</t>
+          <t>9786257290340</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Hayvan Hakları Etkinlik Kitabı</t>
+          <t>Leprikon'un Hazinesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057414847</t>
+          <t>9786257290333</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Orf Vadisi</t>
+          <t>Papuduk ile Hayvan Hakları Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257290296</t>
+          <t>9786057414847</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Patron Kim?</t>
+          <t>Orf Vadisi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257290272</t>
+          <t>9786257290296</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Yenilenebilir Enerji</t>
+          <t>Patron Kim?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257290289</t>
+          <t>9786257290272</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Çöp Turşusu</t>
+          <t>Papuduk ile Yenilenebilir Enerji</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257290265</t>
+          <t>9786257290289</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Oyuncağı</t>
+          <t>Papuduk ile Çöp Turşusu</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057414816</t>
+          <t>9786257290265</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Seçim Var</t>
+          <t>Dünyanın En Güzel Oyuncağı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056910715</t>
+          <t>9786057414816</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Kuşları</t>
+          <t>Ormanda Seçim Var</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056910739</t>
+          <t>9786056910715</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bobo</t>
+          <t>İstanbul'un Kuşları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056910777</t>
+          <t>9786056910739</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bazen İşler Karışır</t>
+          <t>Bobo</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056910753</t>
+          <t>9786056910777</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Ne Güzel Şey - Bir Aslan Leo Macerası</t>
+          <t>Bazen İşler Karışır</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056910760</t>
+          <t>9786056910753</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Erkekler de Ağlar - Bir Aslan Leo Macerası</t>
+          <t>Yaşamak Ne Güzel Şey - Bir Aslan Leo Macerası</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058118973</t>
+          <t>9786056910760</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Aile Fufu'lar Yolda</t>
+          <t>Erkekler de Ağlar - Bir Aslan Leo Macerası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9788058118966</t>
+          <t>9786058118973</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Aile Fufu'lar Plajda</t>
+          <t>Çatlak Aile Fufu'lar Yolda</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058118935</t>
+          <t>9788058118966</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şampiyonlar - Dünden Bugüne Basketbolun Kahramanları</t>
+          <t>Çatlak Aile Fufu'lar Plajda</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058118942</t>
+          <t>9786058118935</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şampiyonlar - Dünden Bugüne Futbolun Kahramanları</t>
+          <t>Şampiyonlar - Dünden Bugüne Basketbolun Kahramanları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058118928</t>
+          <t>9786058118942</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Hakkında Bildiğim Her Şey</t>
+          <t>Şampiyonlar - Dünden Bugüne Futbolun Kahramanları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058118911</t>
+          <t>9786058118928</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kaka Hakkında Bildiğim Her Şey</t>
+          <t>İnsanlar Hakkında Bildiğim Her Şey</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058118904</t>
+          <t>9786058118911</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cik!</t>
+          <t>Kaka Hakkında Bildiğim Her Şey</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257290203</t>
+          <t>9786058118904</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Yaz Kampı</t>
+          <t>Cik!</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257290210</t>
+          <t>9786257290203</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Yedinci Kıta’nın Keşfi</t>
+          <t>Papuduk ile Yaz Kampı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9589752980279</t>
+          <t>9786257290210</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Papuduk 8 Kitap Set</t>
+          <t>Papuduk ile Yedinci Kıta’nın Keşfi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254440915</t>
+          <t>9589752980279</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Korsan Kız Daniela</t>
+          <t>Papuduk 8 Kitap Set</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257290258</t>
+          <t>9786254440915</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Minik Enoki</t>
+          <t>Korsan Kız Daniela</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257290180</t>
+          <t>9786257290258</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çöp Ada</t>
+          <t>Minik Enoki</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056969553</t>
+          <t>9786257290180</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bobo 2</t>
+          <t>Çöp Ada</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9286054176071</t>
+          <t>9786056969553</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Papuduk 5'li Set</t>
+          <t>Bobo 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254440953</t>
+          <t>9286054176071</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Paylaş! - Çocuklar İçin Finans</t>
+          <t>Papuduk 5'li Set</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254440984</t>
+          <t>9786254440953</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Biriktir! - Çocuklar İçin Finans</t>
+          <t>Paylaş! - Çocuklar İçin Finans</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254440977</t>
+          <t>9786254440984</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Harca! - Çocuklar İçin Finans</t>
+          <t>Biriktir! - Çocuklar İçin Finans</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254440960</t>
+          <t>9786254440977</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kazan! - Çocuklar İçin Finans</t>
+          <t>Harca! - Çocuklar İçin Finans</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057002808</t>
+          <t>9786254440960</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Grimm Kardeşler'den Pamuk Prenses ve 7 Cüceler</t>
+          <t>Kazan! - Çocuklar İçin Finans</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057002815</t>
+          <t>9786057002808</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Grimm Kardeşler'den Kırmızı Başlıklı Kız</t>
+          <t>Grimm Kardeşler'den Pamuk Prenses ve 7 Cüceler</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057002822</t>
+          <t>9786057002815</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Grimm Kardeşler'den Hansel ve Gretel</t>
+          <t>Grimm Kardeşler'den Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057002839</t>
+          <t>9786057002822</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Grimm Kardeşler'den Çizmeli Kedi</t>
+          <t>Grimm Kardeşler'den Hansel ve Gretel</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057002846</t>
+          <t>9786057002839</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Grimm Kardeşler'den Bremen Mızıkacıları</t>
+          <t>Grimm Kardeşler'den Çizmeli Kedi</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057002877</t>
+          <t>9786057002846</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Maviye Doğru</t>
+          <t>Grimm Kardeşler'den Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057002860</t>
+          <t>9786057002877</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Süslü Kral</t>
+          <t>Papuduk ile Maviye Doğru</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057002853</t>
+          <t>9786057002860</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Koca Fil</t>
+          <t>Papuduk ile Süslü Kral</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057002884</t>
+          <t>9786057002853</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Doğru Alışveriş</t>
+          <t>Papuduk ile Koca Fil</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057002891</t>
+          <t>9786057002884</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Barınak Sakinleri</t>
+          <t>Papuduk ile Doğru Alışveriş</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9286054176064</t>
+          <t>9786057002891</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kafiyeli Masallar Seti (5 Kitap Takım)</t>
+          <t>Papuduk ile Barınak Sakinleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254440946</t>
+          <t>9286054176064</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dilin Büyük Macerası</t>
+          <t>Kafiyeli Masallar Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254002960</t>
+          <t>9786254440946</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bitpazarı</t>
+          <t>Dilin Büyük Macerası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254440908</t>
+          <t>9786254002960</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çok Gizli Anket Defterim</t>
+          <t>Bitpazarı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056969591</t>
+          <t>9786254440908</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Küçük Ressamlar için Binbir Surat Kitabı</t>
+          <t>Çok Gizli Anket Defterim</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254440939</t>
+          <t>9786056969591</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Profesörün Sırrı - Büyük Macera</t>
+          <t>Küçük Ressamlar için Binbir Surat Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254440922</t>
+          <t>9786254440939</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Korkunç Bir Plan - Büyük Macera</t>
+          <t>Profesörün Sırrı - Büyük Macera</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056969546</t>
+          <t>9786254440922</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Fare Okulu - Geziye Çıkıyor!</t>
+          <t>Korkunç Bir Plan - Büyük Macera</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056969539</t>
+          <t>9786056969546</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Fare Okulu Dersler Başlıyor!</t>
+          <t>Fare Okulu - Geziye Çıkıyor!</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056910746</t>
+          <t>9786056969539</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zor İş Şu Babalık! - Bir Aslan Leo Macerası</t>
+          <t>Fare Okulu Dersler Başlıyor!</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056969522</t>
+          <t>9786056910746</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Umut ve Lambiş</t>
+          <t>Zor İş Şu Babalık! - Bir Aslan Leo Macerası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056969508</t>
+          <t>9786056969522</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Londra - Biz Dünyayı Çok Sevdik</t>
+          <t>Umut ve Lambiş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056969515</t>
+          <t>9786056969508</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Böcek Oteli</t>
+          <t>Londra - Biz Dünyayı Çok Sevdik</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056910722</t>
+          <t>9786056969515</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bali - Biz Dünyayı Çok Sevdik</t>
+          <t>Böcek Oteli</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257290197</t>
+          <t>9786056910722</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Papuduk ile Sihirli Fide</t>
+          <t>Bali - Biz Dünyayı Çok Sevdik</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9589752980262</t>
+          <t>9786257290197</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Papuduk Çevre Serisi 3 Kitap Set</t>
+          <t>Papuduk ile Sihirli Fide</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058118997</t>
+          <t>9589752980262</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mini Melankolikler (Ciltli)</t>
+          <t>Papuduk Çevre Serisi 3 Kitap Set</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056910708</t>
+          <t>9786058118997</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Korku Hakkında Bildiğim Her Şey</t>
+          <t>Mini Melankolikler (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058118980</t>
+          <t>9786056910708</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Ben</t>
+          <t>Korku Hakkında Bildiğim Her Şey</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9788058118959</t>
+          <t>9786058118980</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Aile Fufu'lar Sofrada</t>
+          <t>Sen ve Ben</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056969584</t>
+          <t>9788058118959</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bowie</t>
+          <t>Çatlak Aile Fufu'lar Sofrada</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056910784</t>
+          <t>9786056969584</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kız Olmanın En Şahane 101 Tarafı</t>
+          <t>Bowie</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056910791</t>
+          <t>9786056910784</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Erkek Olmanın En Şahane 101 Tarafı</t>
+          <t>Kız Olmanın En Şahane 101 Tarafı</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056969560</t>
+          <t>9786056910791</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Plastik - Kullansak Mı Kullanmasak Mı?</t>
+          <t>Erkek Olmanın En Şahane 101 Tarafı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
+          <t>9786056969560</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Plastik - Kullansak Mı Kullanmasak Mı?</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
           <t>9786056969577</t>
         </is>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Marslı Kız</t>
         </is>
       </c>
-      <c r="C84" s="1">
+      <c r="C85" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>