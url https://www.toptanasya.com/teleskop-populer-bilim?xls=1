--- v1 (2026-03-29)
+++ v2 (2026-07-03)
@@ -6289,126 +6289,126 @@
         <is>
           <t>9786052520420</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>Çöl Diyarına Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>9789752421752</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>İlginç Hayvanlar</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>9789752421776</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>Nesli Tükenmiş Hayvanlar</t>
         </is>
       </c>
       <c r="C416" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>9789752421769</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>Komik Hayvanlar</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>9789752421790</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>Zehirli Hayvanlar</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>9789752421745</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>Güçlü Hayvanlar</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>9789752421738</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>Görünmeyen Hayvanlar</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>9789752421325</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>Ada Bunu Biliyor - Görgü Kuralları</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>9789752421332</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>