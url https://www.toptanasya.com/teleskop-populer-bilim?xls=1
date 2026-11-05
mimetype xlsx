--- v2 (2026-07-03)
+++ v3 (2026-11-05)
@@ -6139,66 +6139,66 @@
         <is>
           <t>9786052523827</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>Harf Sudoku</t>
         </is>
       </c>
       <c r="C404" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>9786052523797</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>Kolay Sudoku</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>125</v>
+        <v>137.5</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>9786052523810</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>Zor Sudoku</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>125</v>
+        <v>137.5</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>9786052523834</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>Sayı ve Harf Sudoku</t>
         </is>
       </c>
       <c r="C407" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>9786052523803</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>