--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,910 +85,925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257118866</t>
+          <t>9786257118873</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Reims'e Dönüş</t>
+          <t>Gerçeklik Göründüğü Gibi Değildir</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257118699</t>
+          <t>9786257118866</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Ekoloji</t>
+          <t>Reims'e Dönüş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>335</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257118842</t>
+          <t>9786257118699</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anne Ağaç</t>
+          <t>Karanlık Ekoloji</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>610</v>
+        <v>335</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257118835</t>
+          <t>9786257118842</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçiliğin Yükselişi</t>
+          <t>Anne Ağaç</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>610</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257118828</t>
+          <t>9786257118835</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bilgisiyarlar Nasıl Düşünür?</t>
+          <t>Gerçekçiliğin Yükselişi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257118804</t>
+          <t>9786257118828</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Neden Çalışalım ki? Boş Zaman Toplumuna Dair Savlar</t>
+          <t>Bilgisiyarlar Nasıl Düşünür?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>470</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257118798</t>
+          <t>9786257118804</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Siyaset Konuşmaları</t>
+          <t>Neden Çalışalım ki? Boş Zaman Toplumuna Dair Savlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>125</v>
+        <v>470</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257118781</t>
+          <t>9786257118798</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kültür</t>
+          <t>Sanat ve Siyaset Konuşmaları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>290</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257118774</t>
+          <t>9786257118781</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sentetik Çağ</t>
+          <t>Kültür</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257118767</t>
+          <t>9786257118774</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sanatın Tarihi: Müze</t>
+          <t>Sentetik Çağ</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>560</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257118750</t>
+          <t>9786257118767</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılda Ne Oldu?</t>
+          <t>Türkiye'de Sanatın Tarihi: Müze</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>290</v>
+        <v>560</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257118347</t>
+          <t>9786257118750</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Başarılı Yaşlanma</t>
+          <t>20. Yüzyılda Ne Oldu?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>410</v>
+        <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257118194</t>
+          <t>9786257118347</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Hayat</t>
+          <t>Başarılı Yaşlanma</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>410</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257118316</t>
+          <t>9786257118194</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Parti, Cemaat, Tarikat / 2000’ler Türkiye’sinin Dinbaz - Politik Seyir Defteri</t>
+          <t>Tüketici Hayat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058043374</t>
+          <t>9786257118316</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Akışkan Modernite</t>
+          <t>Parti, Cemaat, Tarikat / 2000’ler Türkiye’sinin Dinbaz - Politik Seyir Defteri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>305</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257118743</t>
+          <t>9786058043374</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji: Bir Arada Yaşamın Geleceği</t>
+          <t>Akışkan Modernite</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>520</v>
+        <v>305</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257118354</t>
+          <t>9786257118743</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanatın Sahtekarlığı</t>
+          <t>Ekoloji: Bir Arada Yaşamın Geleceği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>135</v>
+        <v>520</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257118736</t>
+          <t>9786257118354</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Helgoland</t>
+          <t>Çağdaş Sanatın Sahtekarlığı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>215</v>
+        <v>135</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257118729</t>
+          <t>9786257118736</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Furya Makinesi</t>
+          <t>Helgoland</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>430</v>
+        <v>215</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257118712</t>
+          <t>9786257118729</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Zarafeti</t>
+          <t>Furya Makinesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>630</v>
+        <v>430</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257118705</t>
+          <t>9786257118712</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yapay Sen</t>
+          <t>Evrenin Zarafeti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>275</v>
+        <v>630</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257118668</t>
+          <t>9786257118705</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ben Halkım</t>
+          <t>Yapay Sen</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>525</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257118613</t>
+          <t>9786257118668</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Evrimi</t>
+          <t>Ben Halkım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>310</v>
+        <v>525</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257118644</t>
+          <t>9786257118613</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kavramdan Sonra: Çağdaş Sanatın Felsefesi</t>
+          <t>Kültürün Evrimi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>560</v>
+        <v>310</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789750740978</t>
+          <t>9786257118644</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Simit Ekonomisi</t>
+          <t>Kavramdan Sonra: Çağdaş Sanatın Felsefesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>575</v>
+        <v>560</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058043343</t>
+          <t>9789750740978</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Temel Gelir</t>
+          <t>Simit Ekonomisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>535</v>
+        <v>575</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058043305</t>
+          <t>9786058043343</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kader, Şans ve Evrimin Geleceği</t>
+          <t>Temel Gelir</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>575</v>
+        <v>535</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789750740527</t>
+          <t>9786058043305</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Üstdinleme: Casusluğun Estetik Tarihi</t>
+          <t>Kader, Şans ve Evrimin Geleceği</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>310</v>
+        <v>575</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257118125</t>
+          <t>9789750740527</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aşka Övgü</t>
+          <t>Üstdinleme: Casusluğun Estetik Tarihi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257118033</t>
+          <t>9786257118125</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Iskarta Hayatlar</t>
+          <t>Aşka Övgü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058043350</t>
+          <t>9786257118033</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nesne Yönelimli Ontoloji</t>
+          <t>Iskarta Hayatlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257118262</t>
+          <t>9786058043350</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Trajedi</t>
+          <t>Nesne Yönelimli Ontoloji</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257118231</t>
+          <t>9786257118262</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Materyalizm</t>
+          <t>Trajedi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>245</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257118248</t>
+          <t>9786257118231</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Akıl, İnanç ve Devrim</t>
+          <t>Materyalizm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257118187</t>
+          <t>9786257118248</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Diyarı</t>
+          <t>Akıl, İnanç ve Devrim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>610</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257118200</t>
+          <t>9786257118187</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Egemen Kentler</t>
+          <t>Yeraltı Diyarı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>470</v>
+        <v>610</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257118118</t>
+          <t>9786257118200</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Paranın İcadı</t>
+          <t>Egemen Kentler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>495</v>
+        <v>470</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257118071</t>
+          <t>9786257118118</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm Evrim Ağacı - Yepyeni Bir Yaşam Tarihi</t>
+          <t>Paranın İcadı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>665</v>
+        <v>495</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257118279</t>
+          <t>9786257118071</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Toplumsalı Yeniden Toplama: Aktör-Ağ Teorisine Bir Giriş</t>
+          <t>Kördüğüm Evrim Ağacı - Yepyeni Bir Yaşam Tarihi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>665</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257118149</t>
+          <t>9786257118279</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Orgazmın Felsefesi</t>
+          <t>Toplumsalı Yeniden Toplama: Aktör-Ağ Teorisine Bir Giriş</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>290</v>
+        <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257118217</t>
+          <t>9786257118149</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Neler Yaptık? - Yatay Bir Tarih</t>
+          <t>Orgazmın Felsefesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>440</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257118156</t>
+          <t>9786257118217</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Salgınlar ve Toplum</t>
+          <t>Yatakta Neler Yaptık? - Yatay Bir Tarih</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>700</v>
+        <v>440</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058043367</t>
+          <t>9786257118156</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Kısa Bir Tarihi</t>
+          <t>Salgınlar ve Toplum</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>440</v>
+        <v>700</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257118088</t>
+          <t>9786058043367</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Veri Bilimi</t>
+          <t>Ölümün Kısa Bir Tarihi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>290</v>
+        <v>440</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257118095</t>
+          <t>9786257118088</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yapay Öğrenme: Yeni Yapay Zeka</t>
+          <t>Veri Bilimi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257118040</t>
+          <t>9786257118095</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Salgın</t>
+          <t>Yapay Öğrenme: Yeni Yapay Zeka</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>610</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257118002</t>
+          <t>9786257118040</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Algoritmalar Ne İster?</t>
+          <t>Salgın</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>395</v>
+        <v>610</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257118606</t>
+          <t>9786257118002</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Para ve Devlet</t>
+          <t>Algoritmalar Ne İster?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>650</v>
+        <v>395</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257118064</t>
+          <t>9786257118606</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hareket Halindeki Zihin</t>
+          <t>Para ve Devlet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>610</v>
+        <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257118057</t>
+          <t>9786257118064</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kökenler</t>
+          <t>Hareket Halindeki Zihin</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>560</v>
+        <v>610</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257118026</t>
+          <t>9786257118057</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fizik Üzerine Yedi Kısa Ders</t>
+          <t>Kökenler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>165</v>
+        <v>560</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789750740497</t>
+          <t>9786257118026</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Sonrası</t>
+          <t>Fizik Üzerine Yedi Kısa Ders</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>225</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058043381</t>
+          <t>9789750740497</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Düzeni</t>
+          <t>Hakikat Sonrası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257118163</t>
+          <t>9786058043381</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Nasıl Sona Erecek ?</t>
+          <t>Zamanın Düzeni</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>560</v>
+        <v>270</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257118132</t>
+          <t>9786257118163</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Darwin Hack'leniyor: Genetik Mühendislik ve İnsanlığın Geleceği</t>
+          <t>Kapitalizm Nasıl Sona Erecek ?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>600</v>
+        <v>560</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257118019</t>
+          <t>9786257118132</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hipernesneler</t>
+          <t>Darwin Hack'leniyor: Genetik Mühendislik ve İnsanlığın Geleceği</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>470</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058043398</t>
+          <t>9786257118019</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Matematiksel İmha Silahları</t>
+          <t>Hipernesneler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>430</v>
+        <v>470</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
+          <t>9786058043398</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Matematiksel İmha Silahları</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
           <t>9789750740756</t>
         </is>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Doğru Soruları Sorsaydık Hayvanlar Ne Söylerdi?</t>
         </is>
       </c>
-      <c r="C59" s="1">
+      <c r="C60" s="1">
         <v>440</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>