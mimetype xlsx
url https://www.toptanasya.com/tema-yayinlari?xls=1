--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,3130 +85,3175 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256486737</t>
+          <t>9786051214153</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tarzan’ın Orman Maceraları</t>
+          <t>Tezer</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256486744</t>
+          <t>9786051214139</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tarzan ve Opar’ın Mücevherleri</t>
+          <t>Eşber</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256486690</t>
+          <t>9786051214146</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Makber</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>255</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256486683</t>
+          <t>9786256486737</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Rahel Tanrı’yla Hesaplaşıyor</t>
+          <t>Tarzan’ın Orman Maceraları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256486720</t>
+          <t>9786256486744</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sabırsız Yürek</t>
+          <t>Tarzan ve Opar’ın Mücevherleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256510906</t>
+          <t>9786256486690</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>430</v>
+        <v>255</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256486584</t>
+          <t>9786256486683</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Agnes Grey</t>
+          <t>Rahel Tanrı’yla Hesaplaşıyor</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>430</v>
+        <v>255</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256486713</t>
+          <t>9786256486720</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşim Carrie</t>
+          <t>Sabırsız Yürek</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>640</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051217864</t>
+          <t>9786256510906</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Yüreği</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256486461</t>
+          <t>9786256486584</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Minna von Barnhelm</t>
+          <t>Agnes Grey</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256486324</t>
+          <t>9786256486713</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Kız Kardeşim Carrie</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>640</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256486553</t>
+          <t>9786051217864</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bouvard ile Pécuchet</t>
+          <t>Karanlığın Yüreği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051218144</t>
+          <t>9786256486461</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tarzan’ın Hayvanları</t>
+          <t>Minna von Barnhelm</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051217772</t>
+          <t>9786256486324</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tarzan’ın Dönüşü</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051218519</t>
+          <t>9786256486553</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Hikâyeleri</t>
+          <t>Bouvard ile Pécuchet</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051217765</t>
+          <t>9786051218144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tarzan Maymun Adam</t>
+          <t>Tarzan’ın Hayvanları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057261106</t>
+          <t>9786051217772</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Tarzan’ın Dönüşü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051218465</t>
+          <t>9786051218519</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mecburiyet</t>
+          <t>Nasrettin Hoca Hikâyeleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057261113</t>
+          <t>9786051217765</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Tarzan Maymun Adam</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>420</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051218656</t>
+          <t>9786057261106</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hacı Murat</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051218472</t>
+          <t>9786051218465</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Savaşı</t>
+          <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051218441</t>
+          <t>9786057261113</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Yıldızının Parladığı Anlar</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051218014</t>
+          <t>9786051218656</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cimri</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>170</v>
+        <v>255</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057261144</t>
+          <t>9786051218472</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ahlaksız</t>
+          <t>Yaşam Savaşı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051218106</t>
+          <t>9786051218441</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Saati - Kahraman Conan</t>
+          <t>İnsanlığın Yıldızının Parladığı Anlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>385</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057261120</t>
+          <t>9786051218014</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yılanlı Katil</t>
+          <t>Cimri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051217871</t>
+          <t>9786057261144</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kuzin Bette</t>
+          <t>Ahlaksız</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051217857</t>
+          <t>9786051218106</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ölüm</t>
+          <t>Ejderhanın Saati - Kahraman Conan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>310</v>
+        <v>385</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051217215</t>
+          <t>9786057261120</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aile Mutluluğu</t>
+          <t>Yılanlı Katil</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051216232</t>
+          <t>9786051217871</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fenni Bir Roman Yahut Amerika Doktorları</t>
+          <t>Kuzin Bette</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051214245</t>
+          <t>9786051217857</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Toraman</t>
+          <t>Ölüm</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051213880</t>
+          <t>9786051217215</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Aile Mutluluğu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051212579</t>
+          <t>9786051216232</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Renan Müdafaanamesi ve Kanije Müdafaası</t>
+          <t>Fenni Bir Roman Yahut Amerika Doktorları</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051213873</t>
+          <t>9786051214245</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Vaizi</t>
+          <t>Toraman</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051216294</t>
+          <t>9786051213880</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Demir Bey yahut İnkişaf-ı Esrar</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>370</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051215617</t>
+          <t>9786051212579</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Yaşıyor mu?</t>
+          <t>Renan Müdafaanamesi ve Kanije Müdafaası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051216225</t>
+          <t>9786051213873</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Cinli Han</t>
+          <t>Kadınlar Vaizi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051215280</t>
+          <t>9786051216294</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şıpsevdi</t>
+          <t>Demir Bey yahut İnkişaf-ı Esrar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051215754</t>
+          <t>9786051215617</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cehennemlik</t>
+          <t>Ölüler Yaşıyor mu?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051216935</t>
+          <t>9786051216225</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ben Deli miyim?</t>
+          <t>Cinli Han</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051216942</t>
+          <t>9786051215280</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Acı Gülüş</t>
+          <t>Şıpsevdi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>440</v>
+        <v>420</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051216928</t>
+          <t>9786051215754</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Billur Kalp</t>
+          <t>Cehennemlik</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051216300</t>
+          <t>9786051216935</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Cellat</t>
+          <t>Ben Deli miyim?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051217475</t>
+          <t>9786051216942</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Mucizeleri - Ormanın Üzerindeki Yıldız - Zıt İkizler</t>
+          <t>Acı Gülüş</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051216157</t>
+          <t>9786051216928</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Sokağı - Kadın ve Manzara - Leporella</t>
+          <t>Billur Kalp</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051217338</t>
+          <t>9786051216300</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Taaffüf</t>
+          <t>Cellat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051217598</t>
+          <t>9786051217475</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Karmaşık Duygular</t>
+          <t>Hayatın Mucizeleri - Ormanın Üzerindeki Yıldız - Zıt İkizler</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051217079</t>
+          <t>9786051216157</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mesail-i Muğlaka</t>
+          <t>Ay Işığı Sokağı - Kadın ve Manzara - Leporella</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051215747</t>
+          <t>9786051217338</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Taaffüf</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051215693</t>
+          <t>9786051217598</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Metres</t>
+          <t>Karmaşık Duygular</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051217307</t>
+          <t>9786051217079</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Kızı Yahut İntikam</t>
+          <t>Mesail-i Muğlaka</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>420</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051216966</t>
+          <t>9786051215747</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Maymun muydu?</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>430</v>
+        <v>310</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051216263</t>
+          <t>9786051215693</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Alayı Üç Perdelik Bir Oyun</t>
+          <t>Metres</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051213859</t>
+          <t>9786051217307</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hazan Bülbülü</t>
+          <t>Gürcü Kızı Yahut İntikam</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051212746</t>
+          <t>9786051216966</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Celaleddin Harzemşah</t>
+          <t>İnsanlar Maymun muydu?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>430</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051217109</t>
+          <t>9786051216263</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Rikalda Yahut Amerika’da Vahşet Alemi</t>
+          <t>Kadınlar Alayı Üç Perdelik Bir Oyun</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051213897</t>
+          <t>9786051213859</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Sayfalar</t>
+          <t>Hazan Bülbülü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051216393</t>
+          <t>9786051212746</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Büyük Evin Küçük Hanımefendisi</t>
+          <t>Celaleddin Harzemşah</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051213606</t>
+          <t>9786051217109</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Tutku</t>
+          <t>Rikalda Yahut Amerika’da Vahşet Alemi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051216881</t>
+          <t>9786051213897</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Damga</t>
+          <t>Hayattan Sayfalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051217536</t>
+          <t>9786051216393</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Büyük Evin Küçük Hanımefendisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>310</v>
+        <v>430</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051216119</t>
+          <t>9786051213606</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Oz Diyarı: Teneke Woodman</t>
+          <t>Akıl ve Tutku</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051214283</t>
+          <t>9786051216881</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Mihveri Kadın mı Para mı?</t>
+          <t>Kızıl Damga</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>420</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051216133</t>
+          <t>9786051217536</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Üç Kalp</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>370</v>
+        <v>310</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051213736</t>
+          <t>9786051216119</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bir Yel Değirmenidir Sevda Öğütür</t>
+          <t>Oz Diyarı: Teneke Woodman</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>370</v>
+        <v>310</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051217505</t>
+          <t>9786051214283</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Doksan Üç</t>
+          <t>Dünyanın Mihveri Kadın mı Para mı?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051216188</t>
+          <t>9786051216133</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Üç Kalp</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051216324</t>
+          <t>9786051213736</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çengi</t>
+          <t>Gönül Bir Yel Değirmenidir Sevda Öğütür</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051217277</t>
+          <t>9786051217505</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Cinayat</t>
+          <t>Doksan Üç</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051216317</t>
+          <t>9786051216188</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel - Görünmez Koleksiyon - Bir Zanaatkar ile Beklenmedik Karşılaşma (3 Öykü Bir Arada)</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051216096</t>
+          <t>9786051216324</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dublinliler</t>
+          <t>Çengi</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051215631</t>
+          <t>9786051217277</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Jön Türk - Milli, İçtimai ve Siyasi Roman</t>
+          <t>Esrar-ı Cinayat</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051217376</t>
+          <t>9786051216317</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Tom Amca’nın Kulübesi</t>
+          <t>Sahaf Mendel - Görünmez Koleksiyon - Bir Zanaatkar ile Beklenmedik Karşılaşma (3 Öykü Bir Arada)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051216102</t>
+          <t>9786051216096</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Jo’nun Oğulları</t>
+          <t>Dublinliler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051213866</t>
+          <t>9786051215631</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aşk Batağı (Bir Muadele-i Sevda)</t>
+          <t>Jön Türk - Milli, İçtimai ve Siyasi Roman</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051215334</t>
+          <t>9786051217376</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hasan Mellah Yahut Sır İçinde Esrar</t>
+          <t>Tom Amca’nın Kulübesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051216171</t>
+          <t>9786051216102</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Anne Frank'ın Hatıra Defteri</t>
+          <t>Jo’nun Oğulları</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051216089</t>
+          <t>9786051213866</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Boğulmamak İçin</t>
+          <t>Aşk Batağı (Bir Muadele-i Sevda)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>430</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051216126</t>
+          <t>9786051215334</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Ev</t>
+          <t>Hasan Mellah Yahut Sır İçinde Esrar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051217321</t>
+          <t>9786051216171</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Vah</t>
+          <t>Anne Frank'ın Hatıra Defteri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051217147</t>
+          <t>9786051216089</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu Erika Ewald’in Aşkı Unutulmuş Düşler</t>
+          <t>Boğulmamak İçin</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051215679</t>
+          <t>9786051216126</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dirilen İskelet</t>
+          <t>Tepedeki Ev</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051217031</t>
+          <t>9786051217321</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Eski Mektuplar</t>
+          <t>Vah</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051215723</t>
+          <t>9786051217147</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İkinci Geliş yahut İstanbul’da Neler Olmuş</t>
+          <t>Bilinmeyen Bir Kadının Mektubu Erika Ewald’in Aşkı Unutulmuş Düşler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051214252</t>
+          <t>9786051215679</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cadı</t>
+          <t>Dirilen İskelet</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051216539</t>
+          <t>9786051217031</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Şamdan</t>
+          <t>Eski Mektuplar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>44</v>
+        <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051217154</t>
+          <t>9786051215723</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Dünyaya İkinci Geliş yahut İstanbul’da Neler Olmuş</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051216911</t>
+          <t>9786051214252</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Can Pazarı</t>
+          <t>Cadı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051217048</t>
+          <t>9786051216539</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Diplomalı Kız</t>
+          <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>44</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051217291</t>
+          <t>9786051217154</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051217178</t>
+          <t>9786051216911</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Karnaval</t>
+          <t>Can Pazarı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051214290</t>
+          <t>9786051217048</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gönül Ticareti</t>
+          <t>Diplomalı Kız</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051214504</t>
+          <t>9786051217291</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Henüz 17 Yaşında</t>
+          <t>Gönüllü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>255</v>
+        <v>310</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051217000</t>
+          <t>9786051217178</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ferdi ve Şürekası</t>
+          <t>Karnaval</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051216959</t>
+          <t>9786051214290</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Melek Sanmıştım Şeytanı</t>
+          <t>Gönül Ticareti</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051216348</t>
+          <t>9786051214504</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Yüreğin Çöküşü Bir Kadının Hayatından Yirmi Dört Saat</t>
+          <t>Henüz 17 Yaşında</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051215174</t>
+          <t>9786051217000</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Dost</t>
+          <t>Ferdi ve Şürekası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051217123</t>
+          <t>9786051216959</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Melek Sanmıştım Şeytanı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786051217185</t>
+          <t>9786051216348</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Eşkal-i Zaman</t>
+          <t>Bir Yüreğin Çöküşü Bir Kadının Hayatından Yirmi Dört Saat</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>255</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051212883</t>
+          <t>9786051215174</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Akif Bey</t>
+          <t>İhtiyar Dost</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>310</v>
+        <v>255</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051215648</t>
+          <t>9786051217123</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051217543</t>
+          <t>9786051217185</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ocaktaki Ağustos Böceği</t>
+          <t>Eşkal-i Zaman</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>210</v>
+        <v>255</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051217406</t>
+          <t>9786051212883</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Akif Bey</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051217420</t>
+          <t>9786051215648</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Olesya</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051213729</t>
+          <t>9786051217543</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu Baba</t>
+          <t>Ocaktaki Ağustos Böceği</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051217222</t>
+          <t>9786051217406</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bahtiyarlık</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051217413</t>
+          <t>9786051217420</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Olesya</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051217314</t>
+          <t>9786051213729</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Efsuncu Baba</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>255</v>
+        <v>220</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051212074</t>
+          <t>9786051217222</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sultanlığın Sonu</t>
+          <t>Bahtiyarlık</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051212081</t>
+          <t>9786051217413</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuk Aleko</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051212128</t>
+          <t>9786051217314</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051212135</t>
+          <t>9786051212074</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Sultanlığın Sonu</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051212111</t>
+          <t>9786051212081</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Bir Çocuk Aleko</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051212067</t>
+          <t>9786051212128</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Diyet</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051212142</t>
+          <t>9786051212135</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Memlekete Mektup</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051212708</t>
+          <t>9786051212111</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Külah</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051212098</t>
+          <t>9786051212067</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Diyet</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051215105</t>
+          <t>9786051212142</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kreutzer Sonat Niçin?</t>
+          <t>Memlekete Mektup</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051215204</t>
+          <t>9786051212708</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Külah</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051215198</t>
+          <t>9786051212098</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051213156</t>
+          <t>9786051215105</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Notre Dame’ın Kamburu</t>
+          <t>Kreutzer Sonat Niçin?</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>85</v>
+        <v>260</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051212715</t>
+          <t>9786051215204</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının 24 Saati</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051213804</t>
+          <t>9786051215198</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Cehennemin Kapıları</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>42</v>
+        <v>260</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051211800</t>
+          <t>9786051213156</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Maceraları</t>
+          <t>Notre Dame’ın Kamburu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>420</v>
+        <v>85</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051211725</t>
+          <t>9786051212715</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Kızıl Soruşturma</t>
+          <t>Bir Kadının 24 Saati</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051211718</t>
+          <t>9786051213804</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin Yemini</t>
+          <t>Cehennemin Kapıları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>310</v>
+        <v>42</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051211015</t>
+          <t>9786051211800</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Salon Köşelerinde</t>
+          <t>Sherlock Holmes’un Maceraları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758651054</t>
+          <t>9786051211725</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Nil’in Ak Günlüğü</t>
+          <t>Sherlock Holmes - Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051212760</t>
+          <t>9786051211718</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Altın Aşıkları</t>
+          <t>Sherlock Holmes - Dörtlerin Yemini</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051212500</t>
+          <t>9786051211015</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Müşahedat</t>
+          <t>Salon Köşelerinde</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051210988</t>
+          <t>9789758651054</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Nil’in Ak Günlüğü</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051212555</t>
+          <t>9786051212760</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Altın Aşıkları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051212210</t>
+          <t>9786051212500</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Baskerville'lerin Tazısı</t>
+          <t>Müşahedat</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051212203</t>
+          <t>9786051210988</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Korku Vadisi</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>390</v>
+        <v>190</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051212913</t>
+          <t>9786051212555</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Son Selam - Bütün Maceraları 8</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>385</v>
+        <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051212050</t>
+          <t>9786051212210</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Anıları - Bütün Maceraları 4</t>
+          <t>Sherlock Holmes Baskerville'lerin Tazısı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>430</v>
+        <v>390</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051212920</t>
+          <t>9786051212203</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Vaka Kitabı</t>
+          <t>Sherlock Holmes Korku Vadisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>430</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786051213989</t>
+          <t>9786051212913</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>Sherlock Holmes Son Selam - Bütün Maceraları 8</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>64</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051212661</t>
+          <t>9786051212050</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Sherlock Holmes'un Anıları - Bütün Maceraları 4</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>85</v>
+        <v>430</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051212890</t>
+          <t>9786051212920</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Evrak-ı Perişan</t>
+          <t>Sherlock Holmes'un Vaka Kitabı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051213705</t>
+          <t>9786051213989</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Paris’te Bir Türk</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>800</v>
+        <v>64</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051212845</t>
+          <t>9786051212661</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Fayton</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>28</v>
+        <v>85</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051213712</t>
+          <t>9786051212890</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Düello</t>
+          <t>Evrak-ı Perişan</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>44</v>
+        <v>320</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051214801</t>
+          <t>9786051213705</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Sevgili</t>
+          <t>Paris’te Bir Türk</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>24</v>
+        <v>720</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256486676</t>
+          <t>9786051212845</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Bir Yufka Yürekli Soytarı</t>
+          <t>Fayton</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>255</v>
+        <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051213828</t>
+          <t>9786051213712</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Aslan Asker Şvayk</t>
+          <t>Düello</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>66</v>
+        <v>44</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051213101</t>
+          <t>9786051214801</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mansfield Park</t>
+          <t>Meçhul Sevgili</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>420</v>
+        <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051212562</t>
+          <t>9786256486676</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Bir Yufka Yürekli Soytarı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051213781</t>
+          <t>9786051213828</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Aslan Asker Şvayk</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>42</v>
+        <v>780</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051211107</t>
+          <t>9786051213101</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Mansfield Park</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>84</v>
+        <v>420</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054232444</t>
+          <t>9786051212562</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Köy Hekimi</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>340</v>
+        <v>130</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051212234</t>
+          <t>9786051213781</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>320</v>
+        <v>42</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051210995</t>
+          <t>9786051211107</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>220</v>
+        <v>760</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051211688</t>
+          <t>9786054232444</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Köy Hekimi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051211787</t>
+          <t>9786051212234</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Aynanın İçinden</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>255</v>
+        <v>320</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051211770</t>
+          <t>9786051210995</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051213934</t>
+          <t>9786051211688</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051212173</t>
+          <t>9786051211787</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Dönüşü</t>
+          <t>Aynanın İçinden</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>460</v>
+        <v>255</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051212333</t>
+          <t>9786051211770</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolu Çocukları</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>370</v>
+        <v>210</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051214702</t>
+          <t>9786051213934</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>330</v>
+        <v>160</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256486751</t>
+          <t>9786051212173</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Salambo</t>
+          <t>Sherlock Holmes’un Dönüşü</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>430</v>
+        <v>460</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057261137</t>
+          <t>9786051212333</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Meyhane</t>
+          <t>Demir Yolu Çocukları</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>560</v>
+        <v>370</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051214542</t>
+          <t>9786051214702</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dominigue</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>310</v>
+        <v>390</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786051212692</t>
+          <t>9786256486751</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Otuz Yaşındaki Kadın</t>
+          <t>Salambo</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>49</v>
+        <v>430</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051214368</t>
+          <t>9786057261137</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther’in Acıları</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>260</v>
+        <v>560</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051214481</t>
+          <t>9786051214542</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dürdane Hanım</t>
+          <t>Dominigue</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>255</v>
+        <v>310</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051212685</t>
+          <t>9786051212692</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Armance</t>
+          <t>Otuz Yaşındaki Kadın</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>19</v>
+        <v>49</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786051217024</t>
+          <t>9786051214368</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Canterville Hayaleti</t>
+          <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786051216379</t>
+          <t>9786051214481</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Küçük Beyaz Kuş</t>
+          <t>Dürdane Hanım</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>320</v>
+        <v>255</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786051216461</t>
+          <t>9786051212685</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Nar Evi</t>
+          <t>Armance</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>210</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054232420</t>
+          <t>9786051217024</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Thais</t>
+          <t>Canterville Hayaleti</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>290</v>
+        <v>130</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786051215600</t>
+          <t>9786051216379</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Efendi ile Uşak</t>
+          <t>Küçük Beyaz Kuş</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786051216416</t>
+          <t>9786051216461</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Nar Evi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>430</v>
+        <v>210</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786051217086</t>
+          <t>9786054232420</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İzlanda Balıkçısı</t>
+          <t>Thais</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786051217246</t>
+          <t>9786051215600</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Zodyak Karşısında</t>
+          <t>Efendi ile Uşak</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>640</v>
+        <v>130</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786051215518</t>
+          <t>9786051216416</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786051216577</t>
+          <t>9786051217086</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>İzlanda Balıkçısı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>130</v>
+        <v>310</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786051213774</t>
+          <t>9786051217246</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sylvie ve Bruno</t>
+          <t>Zodyak Karşısında</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>420</v>
+        <v>640</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786051215815</t>
+          <t>9786051215518</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786051215624</t>
+          <t>9786051216577</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bir Delikanlının Hikayesi</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051213620</t>
+          <t>9786051213774</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Seyahat</t>
+          <t>Sylvie ve Bruno</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786051216720</t>
+          <t>9786051215815</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Biz</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>385</v>
+        <v>130</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786051212876</t>
+          <t>9786051215624</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kara Bela</t>
+          <t>Bir Delikanlının Hikayesi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786051214689</t>
+          <t>9786051213620</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Dünya’nın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786051215181</t>
+          <t>9786051216720</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord Fauntleroy</t>
+          <t>Biz</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>260</v>
+        <v>385</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051213842</t>
+          <t>9786051212876</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Gurebahane-i Laklakan</t>
+          <t>Kara Bela</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786051215662</t>
+          <t>9786051214689</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786051214610</t>
+          <t>9786051215181</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Kazaklar</t>
+          <t>Küçük Lord Fauntleroy</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786051214740</t>
+          <t>9786051213842</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Paul ile Virginie</t>
+          <t>Gurebahane-i Laklakan</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>230</v>
+        <v>130</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786051214696</t>
+          <t>9786051215662</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Taras Bulba</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786051215730</t>
+          <t>9786051214610</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Acayib-i Alem</t>
+          <t>Kazaklar</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>440</v>
+        <v>310</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786051212586</t>
+          <t>9786051214740</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Paul ile Virginie</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786051212777</t>
+          <t>9786051214696</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Fellah</t>
+          <t>Taras Bulba</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786051213071</t>
+          <t>9786051215730</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Acımak</t>
+          <t>Acayib-i Alem</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>58</v>
+        <v>440</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051215709</t>
+          <t>9786051212586</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İşler Tıkırında Gidiyor</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786051215891</t>
+          <t>9786051212777</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Hüseyin Fellah</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>130</v>
+        <v>550</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786051213835</t>
+          <t>9786051213071</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Seyahatnamesi</t>
+          <t>Acımak</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>130</v>
+        <v>58</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786051215556</t>
+          <t>9786051215709</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>İşler Tıkırında Gidiyor</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>310</v>
+        <v>210</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786051215761</t>
+          <t>9786051215891</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>420</v>
+        <v>130</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786051213613</t>
+          <t>9786051213835</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Frankfurt Seyahatnamesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>255</v>
+        <v>130</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786051214597</t>
+          <t>9786051215556</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Katya</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786051213941</t>
+          <t>9786051215761</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Artamonovlar</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>75</v>
+        <v>420</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786051214849</t>
+          <t>9786051213613</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İşitilmedik Hikayeler</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>360</v>
+        <v>255</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786051215716</t>
+          <t>9786051214597</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>Katya</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786051214627</t>
+          <t>9786051213941</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Taraskonlu Tartaren</t>
+          <t>Artamonovlar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>220</v>
+        <v>75</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
+          <t>9786051214849</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>İşitilmedik Hikayeler</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786051215716</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786051214627</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Taraskonlu Tartaren</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
           <t>9786051213125</t>
         </is>
       </c>
-      <c r="B207" s="1" t="inlineStr">
+      <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Gurur ve Ön Yargı</t>
         </is>
       </c>
-      <c r="C207" s="1">
+      <c r="C210" s="1">
         <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>