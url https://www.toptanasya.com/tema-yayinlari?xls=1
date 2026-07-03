--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,3175 +85,3220 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051214153</t>
+          <t>9786256486805</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tezer</t>
+          <t>Doktor Moreau’nun Adası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051214139</t>
+          <t>9786256486782</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eşber</t>
+          <t>Buzullar Arasında Bir Kış</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051214146</t>
+          <t>9786256486799</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Makber</t>
+          <t>Mont Blanc’a Kırkıncı Fransız Tırmanışı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256486737</t>
+          <t>9786051214153</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tarzan’ın Orman Maceraları</t>
+          <t>Tezer</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256486744</t>
+          <t>9786051214139</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tarzan ve Opar’ın Mücevherleri</t>
+          <t>Eşber</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256486690</t>
+          <t>9786051214146</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Makber</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>255</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256486683</t>
+          <t>9786256486737</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Rahel Tanrı’yla Hesaplaşıyor</t>
+          <t>Tarzan’ın Orman Maceraları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256486720</t>
+          <t>9786256486744</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sabırsız Yürek</t>
+          <t>Tarzan ve Opar’ın Mücevherleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256510906</t>
+          <t>9786256486690</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>430</v>
+        <v>255</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256486584</t>
+          <t>9786256486683</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Agnes Grey</t>
+          <t>Rahel Tanrı’yla Hesaplaşıyor</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>430</v>
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256486713</t>
+          <t>9786256486720</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşim Carrie</t>
+          <t>Sabırsız Yürek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>640</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051217864</t>
+          <t>9786256510906</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Yüreği</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256486461</t>
+          <t>9786256486584</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Minna von Barnhelm</t>
+          <t>Agnes Grey</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256486324</t>
+          <t>9786256486713</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Kız Kardeşim Carrie</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>640</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256486553</t>
+          <t>9786051217864</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bouvard ile Pécuchet</t>
+          <t>Karanlığın Yüreği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051218144</t>
+          <t>9786256486461</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tarzan’ın Hayvanları</t>
+          <t>Minna von Barnhelm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051217772</t>
+          <t>9786256486324</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tarzan’ın Dönüşü</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051218519</t>
+          <t>9786256486553</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Hikâyeleri</t>
+          <t>Bouvard ile Pécuchet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051217765</t>
+          <t>9786051218144</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarzan Maymun Adam</t>
+          <t>Tarzan’ın Hayvanları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057261106</t>
+          <t>9786051217772</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Tarzan’ın Dönüşü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051218465</t>
+          <t>9786051218519</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mecburiyet</t>
+          <t>Nasrettin Hoca Hikâyeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057261113</t>
+          <t>9786051217765</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Tarzan Maymun Adam</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>130</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051218656</t>
+          <t>9786057261106</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hacı Murat</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051218472</t>
+          <t>9786051218465</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Savaşı</t>
+          <t>Mecburiyet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051218441</t>
+          <t>9786057261113</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Yıldızının Parladığı Anlar</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051218014</t>
+          <t>9786051218656</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cimri</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>255</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057261144</t>
+          <t>9786051218472</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ahlaksız</t>
+          <t>Yaşam Savaşı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051218106</t>
+          <t>9786051218441</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Saati - Kahraman Conan</t>
+          <t>İnsanlığın Yıldızının Parladığı Anlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>385</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057261120</t>
+          <t>9786051218014</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yılanlı Katil</t>
+          <t>Cimri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051217871</t>
+          <t>9786057261144</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kuzin Bette</t>
+          <t>Ahlaksız</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051217857</t>
+          <t>9786051218106</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ölüm</t>
+          <t>Ejderhanın Saati - Kahraman Conan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>310</v>
+        <v>385</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051217215</t>
+          <t>9786057261120</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aile Mutluluğu</t>
+          <t>Yılanlı Katil</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051216232</t>
+          <t>9786051217871</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Fenni Bir Roman Yahut Amerika Doktorları</t>
+          <t>Kuzin Bette</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051214245</t>
+          <t>9786051217857</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Toraman</t>
+          <t>Ölüm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>390</v>
+        <v>310</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051213880</t>
+          <t>9786051217215</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Aile Mutluluğu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051212579</t>
+          <t>9786051216232</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Renan Müdafaanamesi ve Kanije Müdafaası</t>
+          <t>Fenni Bir Roman Yahut Amerika Doktorları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051213873</t>
+          <t>9786051214245</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Vaizi</t>
+          <t>Toraman</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051216294</t>
+          <t>9786051213880</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Demir Bey yahut İnkişaf-ı Esrar</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>370</v>
+        <v>320</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051215617</t>
+          <t>9786051212579</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Yaşıyor mu?</t>
+          <t>Renan Müdafaanamesi ve Kanije Müdafaası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051216225</t>
+          <t>9786051213873</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Cinli Han</t>
+          <t>Kadınlar Vaizi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051215280</t>
+          <t>9786051216294</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şıpsevdi</t>
+          <t>Demir Bey yahut İnkişaf-ı Esrar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051215754</t>
+          <t>9786051215617</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cehennemlik</t>
+          <t>Ölüler Yaşıyor mu?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051216935</t>
+          <t>9786051216225</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ben Deli miyim?</t>
+          <t>Cinli Han</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051216942</t>
+          <t>9786051215280</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Acı Gülüş</t>
+          <t>Şıpsevdi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>440</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051216928</t>
+          <t>9786051215754</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Billur Kalp</t>
+          <t>Cehennemlik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051216300</t>
+          <t>9786051216935</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cellat</t>
+          <t>Ben Deli miyim?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051217475</t>
+          <t>9786051216942</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Mucizeleri - Ormanın Üzerindeki Yıldız - Zıt İkizler</t>
+          <t>Acı Gülüş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051216157</t>
+          <t>9786051216928</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Sokağı - Kadın ve Manzara - Leporella</t>
+          <t>Billur Kalp</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051217338</t>
+          <t>9786051216300</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Taaffüf</t>
+          <t>Cellat</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051217598</t>
+          <t>9786051217475</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Karmaşık Duygular</t>
+          <t>Hayatın Mucizeleri - Ormanın Üzerindeki Yıldız - Zıt İkizler</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051217079</t>
+          <t>9786051216157</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mesail-i Muğlaka</t>
+          <t>Ay Işığı Sokağı - Kadın ve Manzara - Leporella</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051215747</t>
+          <t>9786051217338</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Taaffüf</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051215693</t>
+          <t>9786051217598</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Metres</t>
+          <t>Karmaşık Duygular</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051217307</t>
+          <t>9786051217079</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Kızı Yahut İntikam</t>
+          <t>Mesail-i Muğlaka</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051216966</t>
+          <t>9786051215747</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Maymun muydu?</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>430</v>
+        <v>310</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051216263</t>
+          <t>9786051215693</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Alayı Üç Perdelik Bir Oyun</t>
+          <t>Metres</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051213859</t>
+          <t>9786051217307</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hazan Bülbülü</t>
+          <t>Gürcü Kızı Yahut İntikam</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051212746</t>
+          <t>9786051216966</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Celaleddin Harzemşah</t>
+          <t>İnsanlar Maymun muydu?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>430</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051217109</t>
+          <t>9786051216263</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Rikalda Yahut Amerika’da Vahşet Alemi</t>
+          <t>Kadınlar Alayı Üç Perdelik Bir Oyun</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051213897</t>
+          <t>9786051213859</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Sayfalar</t>
+          <t>Hazan Bülbülü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051216393</t>
+          <t>9786051212746</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Büyük Evin Küçük Hanımefendisi</t>
+          <t>Celaleddin Harzemşah</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>430</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051213606</t>
+          <t>9786051217109</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Tutku</t>
+          <t>Rikalda Yahut Amerika’da Vahşet Alemi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051216881</t>
+          <t>9786051213897</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Damga</t>
+          <t>Hayattan Sayfalar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051217536</t>
+          <t>9786051216393</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Büyük Evin Küçük Hanımefendisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>310</v>
+        <v>430</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051216119</t>
+          <t>9786051213606</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Oz Diyarı: Teneke Woodman</t>
+          <t>Akıl ve Tutku</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051214283</t>
+          <t>9786051216881</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Mihveri Kadın mı Para mı?</t>
+          <t>Kızıl Damga</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>420</v>
+        <v>440</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051216133</t>
+          <t>9786051217536</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Üç Kalp</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>370</v>
+        <v>310</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051213736</t>
+          <t>9786051216119</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bir Yel Değirmenidir Sevda Öğütür</t>
+          <t>Oz Diyarı: Teneke Woodman</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>370</v>
+        <v>310</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051217505</t>
+          <t>9786051214283</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Doksan Üç</t>
+          <t>Dünyanın Mihveri Kadın mı Para mı?</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051216188</t>
+          <t>9786051216133</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Üç Kalp</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051216324</t>
+          <t>9786051213736</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çengi</t>
+          <t>Gönül Bir Yel Değirmenidir Sevda Öğütür</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051217277</t>
+          <t>9786051217505</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Cinayat</t>
+          <t>Doksan Üç</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051216317</t>
+          <t>9786051216188</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel - Görünmez Koleksiyon - Bir Zanaatkar ile Beklenmedik Karşılaşma (3 Öykü Bir Arada)</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051216096</t>
+          <t>9786051216324</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Dublinliler</t>
+          <t>Çengi</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051215631</t>
+          <t>9786051217277</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Jön Türk - Milli, İçtimai ve Siyasi Roman</t>
+          <t>Esrar-ı Cinayat</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051217376</t>
+          <t>9786051216317</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tom Amca’nın Kulübesi</t>
+          <t>Sahaf Mendel - Görünmez Koleksiyon - Bir Zanaatkar ile Beklenmedik Karşılaşma (3 Öykü Bir Arada)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051216102</t>
+          <t>9786051216096</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Jo’nun Oğulları</t>
+          <t>Dublinliler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051213866</t>
+          <t>9786051215631</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Aşk Batağı (Bir Muadele-i Sevda)</t>
+          <t>Jön Türk - Milli, İçtimai ve Siyasi Roman</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051215334</t>
+          <t>9786051217376</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hasan Mellah Yahut Sır İçinde Esrar</t>
+          <t>Tom Amca’nın Kulübesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051216171</t>
+          <t>9786051216102</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Anne Frank'ın Hatıra Defteri</t>
+          <t>Jo’nun Oğulları</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051216089</t>
+          <t>9786051213866</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Boğulmamak İçin</t>
+          <t>Aşk Batağı (Bir Muadele-i Sevda)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>430</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051216126</t>
+          <t>9786051215334</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Ev</t>
+          <t>Hasan Mellah Yahut Sır İçinde Esrar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051217321</t>
+          <t>9786051216171</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Vah</t>
+          <t>Anne Frank'ın Hatıra Defteri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051217147</t>
+          <t>9786051216089</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu Erika Ewald’in Aşkı Unutulmuş Düşler</t>
+          <t>Boğulmamak İçin</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051215679</t>
+          <t>9786051216126</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dirilen İskelet</t>
+          <t>Tepedeki Ev</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051217031</t>
+          <t>9786051217321</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Eski Mektuplar</t>
+          <t>Vah</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051215723</t>
+          <t>9786051217147</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İkinci Geliş yahut İstanbul’da Neler Olmuş</t>
+          <t>Bilinmeyen Bir Kadının Mektubu Erika Ewald’in Aşkı Unutulmuş Düşler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051214252</t>
+          <t>9786051215679</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Cadı</t>
+          <t>Dirilen İskelet</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051216539</t>
+          <t>9786051217031</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Şamdan</t>
+          <t>Eski Mektuplar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>44</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051217154</t>
+          <t>9786051215723</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Dünyaya İkinci Geliş yahut İstanbul’da Neler Olmuş</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051216911</t>
+          <t>9786051214252</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Can Pazarı</t>
+          <t>Cadı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051217048</t>
+          <t>9786051216539</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Diplomalı Kız</t>
+          <t>Gömülü Şamdan</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>220</v>
+        <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051217291</t>
+          <t>9786051217154</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051217178</t>
+          <t>9786051216911</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Karnaval</t>
+          <t>Can Pazarı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051214290</t>
+          <t>9786051217048</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gönül Ticareti</t>
+          <t>Diplomalı Kız</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051214504</t>
+          <t>9786051217291</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Henüz 17 Yaşında</t>
+          <t>Gönüllü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>255</v>
+        <v>310</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051217000</t>
+          <t>9786051217178</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ferdi ve Şürekası</t>
+          <t>Karnaval</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051216959</t>
+          <t>9786051214290</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Melek Sanmıştım Şeytanı</t>
+          <t>Gönül Ticareti</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786051216348</t>
+          <t>9786051214504</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir Yüreğin Çöküşü Bir Kadının Hayatından Yirmi Dört Saat</t>
+          <t>Henüz 17 Yaşında</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051215174</t>
+          <t>9786051217000</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Dost</t>
+          <t>Ferdi ve Şürekası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>255</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051217123</t>
+          <t>9786051216959</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Melek Sanmıştım Şeytanı</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051217185</t>
+          <t>9786051216348</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Eşkal-i Zaman</t>
+          <t>Bir Yüreğin Çöküşü Bir Kadının Hayatından Yirmi Dört Saat</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>255</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051212883</t>
+          <t>9786051215174</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Akif Bey</t>
+          <t>İhtiyar Dost</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>310</v>
+        <v>255</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051215648</t>
+          <t>9786051217123</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051217543</t>
+          <t>9786051217185</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ocaktaki Ağustos Böceği</t>
+          <t>Eşkal-i Zaman</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>210</v>
+        <v>255</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051217406</t>
+          <t>9786051212883</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Akif Bey</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051217420</t>
+          <t>9786051215648</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Olesya</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051213729</t>
+          <t>9786051217543</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu Baba</t>
+          <t>Ocaktaki Ağustos Böceği</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051217222</t>
+          <t>9786051217406</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bahtiyarlık</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051217413</t>
+          <t>9786051217420</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Olesya</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051217314</t>
+          <t>9786051213729</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Efsuncu Baba</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>255</v>
+        <v>220</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051212074</t>
+          <t>9786051217222</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sultanlığın Sonu</t>
+          <t>Bahtiyarlık</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051212081</t>
+          <t>9786051217413</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuk Aleko</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051212128</t>
+          <t>9786051217314</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051212135</t>
+          <t>9786051212074</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Sultanlığın Sonu</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051212111</t>
+          <t>9786051212081</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Bir Çocuk Aleko</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051212067</t>
+          <t>9786051212128</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Diyet</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051212142</t>
+          <t>9786051212135</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Memlekete Mektup</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051212708</t>
+          <t>9786051212111</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Külah</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051212098</t>
+          <t>9786051212067</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Diyet</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051215105</t>
+          <t>9786051212142</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kreutzer Sonat Niçin?</t>
+          <t>Memlekete Mektup</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051215204</t>
+          <t>9786051212708</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Külah</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051215198</t>
+          <t>9786051212098</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051213156</t>
+          <t>9786051215105</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Notre Dame’ın Kamburu</t>
+          <t>Kreutzer Sonat Niçin?</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>85</v>
+        <v>260</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051212715</t>
+          <t>9786051215204</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının 24 Saati</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051213804</t>
+          <t>9786051215198</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Cehennemin Kapıları</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>42</v>
+        <v>260</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051211800</t>
+          <t>9786051213156</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Maceraları</t>
+          <t>Notre Dame’ın Kamburu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>420</v>
+        <v>85</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051211725</t>
+          <t>9786051212715</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Kızıl Soruşturma</t>
+          <t>Bir Kadının 24 Saati</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051211718</t>
+          <t>9786051213804</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Dörtlerin Yemini</t>
+          <t>Cehennemin Kapıları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>310</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051211015</t>
+          <t>9786051211800</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Salon Köşelerinde</t>
+          <t>Sherlock Holmes’un Maceraları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758651054</t>
+          <t>9786051211725</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nil’in Ak Günlüğü</t>
+          <t>Sherlock Holmes - Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051212760</t>
+          <t>9786051211718</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Altın Aşıkları</t>
+          <t>Sherlock Holmes - Dörtlerin Yemini</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051212500</t>
+          <t>9786051211015</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Müşahedat</t>
+          <t>Salon Köşelerinde</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051210988</t>
+          <t>9789758651054</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Nil’in Ak Günlüğü</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051212555</t>
+          <t>9786051212760</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Altın Aşıkları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051212210</t>
+          <t>9786051212500</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Baskerville'lerin Tazısı</t>
+          <t>Müşahedat</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051212203</t>
+          <t>9786051210988</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Korku Vadisi</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>390</v>
+        <v>190</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786051212913</t>
+          <t>9786051212555</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Son Selam - Bütün Maceraları 8</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>385</v>
+        <v>220</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051212050</t>
+          <t>9786051212210</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Anıları - Bütün Maceraları 4</t>
+          <t>Sherlock Holmes Baskerville'lerin Tazısı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>430</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051212920</t>
+          <t>9786051212203</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Vaka Kitabı</t>
+          <t>Sherlock Holmes Korku Vadisi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>430</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051213989</t>
+          <t>9786051212913</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>Sherlock Holmes Son Selam - Bütün Maceraları 8</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>64</v>
+        <v>385</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051212661</t>
+          <t>9786051212050</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Sherlock Holmes'un Anıları - Bütün Maceraları 4</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>85</v>
+        <v>430</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051212890</t>
+          <t>9786051212920</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Evrak-ı Perişan</t>
+          <t>Sherlock Holmes'un Vaka Kitabı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051213705</t>
+          <t>9786051213989</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Paris’te Bir Türk</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>720</v>
+        <v>64</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051212845</t>
+          <t>9786051212661</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Fayton</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>28</v>
+        <v>85</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051213712</t>
+          <t>9786051212890</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Düello</t>
+          <t>Evrak-ı Perişan</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>44</v>
+        <v>320</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051214801</t>
+          <t>9786051213705</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Sevgili</t>
+          <t>Paris’te Bir Türk</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>24</v>
+        <v>720</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256486676</t>
+          <t>9786051212845</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bir Yufka Yürekli Soytarı</t>
+          <t>Fayton</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>255</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051213828</t>
+          <t>9786051213712</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Aslan Asker Şvayk</t>
+          <t>Düello</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>780</v>
+        <v>44</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051213101</t>
+          <t>9786051214801</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mansfield Park</t>
+          <t>Meçhul Sevgili</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>420</v>
+        <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051212562</t>
+          <t>9786256486676</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Bir Yufka Yürekli Soytarı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>130</v>
+        <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051213781</t>
+          <t>9786051213828</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Aslan Asker Şvayk</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>42</v>
+        <v>780</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051211107</t>
+          <t>9786051213101</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Mansfield Park</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>760</v>
+        <v>420</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054232444</t>
+          <t>9786051212562</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Köy Hekimi</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>340</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051212234</t>
+          <t>9786051213781</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>320</v>
+        <v>42</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051210995</t>
+          <t>9786051211107</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>760</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051211688</t>
+          <t>9786054232444</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Köy Hekimi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051211787</t>
+          <t>9786051212234</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Aynanın İçinden</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>255</v>
+        <v>320</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051211770</t>
+          <t>9786051210995</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051213934</t>
+          <t>9786051211688</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051212173</t>
+          <t>9786051211787</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Dönüşü</t>
+          <t>Aynanın İçinden</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>460</v>
+        <v>255</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051212333</t>
+          <t>9786051211770</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolu Çocukları</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>370</v>
+        <v>210</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051214702</t>
+          <t>9786051213934</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>390</v>
+        <v>160</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256486751</t>
+          <t>9786051212173</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Salambo</t>
+          <t>Sherlock Holmes’un Dönüşü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>430</v>
+        <v>460</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057261137</t>
+          <t>9786051212333</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Meyhane</t>
+          <t>Demir Yolu Çocukları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>560</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051214542</t>
+          <t>9786051214702</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dominigue</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>310</v>
+        <v>390</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051212692</t>
+          <t>9786256486751</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Otuz Yaşındaki Kadın</t>
+          <t>Salambo</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>49</v>
+        <v>430</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786051214368</t>
+          <t>9786057261137</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther’in Acıları</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>260</v>
+        <v>560</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786051214481</t>
+          <t>9786051214542</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Dürdane Hanım</t>
+          <t>Dominigue</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>255</v>
+        <v>310</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786051212685</t>
+          <t>9786051212692</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Armance</t>
+          <t>Otuz Yaşındaki Kadın</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>19</v>
+        <v>49</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786051217024</t>
+          <t>9786051214368</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Canterville Hayaleti</t>
+          <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786051216379</t>
+          <t>9786051214481</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Küçük Beyaz Kuş</t>
+          <t>Dürdane Hanım</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>320</v>
+        <v>255</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786051216461</t>
+          <t>9786051212685</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Nar Evi</t>
+          <t>Armance</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>210</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054232420</t>
+          <t>9786051217024</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Thais</t>
+          <t>Canterville Hayaleti</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>290</v>
+        <v>130</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786051215600</t>
+          <t>9786051216379</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Efendi ile Uşak</t>
+          <t>Küçük Beyaz Kuş</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786051216416</t>
+          <t>9786051216461</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Nar Evi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>430</v>
+        <v>210</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786051217086</t>
+          <t>9786054232420</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İzlanda Balıkçısı</t>
+          <t>Thais</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786051217246</t>
+          <t>9786051215600</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Zodyak Karşısında</t>
+          <t>Efendi ile Uşak</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>640</v>
+        <v>130</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786051215518</t>
+          <t>9786051216416</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786051216577</t>
+          <t>9786051217086</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>İzlanda Balıkçısı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>130</v>
+        <v>310</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051213774</t>
+          <t>9786051217246</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sylvie ve Bruno</t>
+          <t>Zodyak Karşısında</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>420</v>
+        <v>640</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786051215815</t>
+          <t>9786051215518</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786051215624</t>
+          <t>9786051216577</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Bir Delikanlının Hikayesi</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786051213620</t>
+          <t>9786051213774</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Seyahat</t>
+          <t>Sylvie ve Bruno</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786051216720</t>
+          <t>9786051215815</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Biz</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>385</v>
+        <v>130</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051212876</t>
+          <t>9786051215624</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kara Bela</t>
+          <t>Bir Delikanlının Hikayesi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786051214689</t>
+          <t>9786051213620</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Dünya’nın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786051215181</t>
+          <t>9786051216720</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord Fauntleroy</t>
+          <t>Biz</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>260</v>
+        <v>385</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786051213842</t>
+          <t>9786051212876</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Gurebahane-i Laklakan</t>
+          <t>Kara Bela</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786051215662</t>
+          <t>9786051214689</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786051214610</t>
+          <t>9786051215181</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kazaklar</t>
+          <t>Küçük Lord Fauntleroy</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786051214740</t>
+          <t>9786051213842</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Paul ile Virginie</t>
+          <t>Gurebahane-i Laklakan</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>230</v>
+        <v>130</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786051214696</t>
+          <t>9786051215662</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Taras Bulba</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786051215730</t>
+          <t>9786051214610</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Acayib-i Alem</t>
+          <t>Kazaklar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>440</v>
+        <v>310</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051212586</t>
+          <t>9786051214740</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Paul ile Virginie</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786051212777</t>
+          <t>9786051214696</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Fellah</t>
+          <t>Taras Bulba</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786051213071</t>
+          <t>9786051215730</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Acımak</t>
+          <t>Acayib-i Alem</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>58</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786051215709</t>
+          <t>9786051212586</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İşler Tıkırında Gidiyor</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786051215891</t>
+          <t>9786051212777</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Hüseyin Fellah</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>130</v>
+        <v>550</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786051213835</t>
+          <t>9786051213071</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Seyahatnamesi</t>
+          <t>Acımak</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>130</v>
+        <v>58</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786051215556</t>
+          <t>9786051215709</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>İşler Tıkırında Gidiyor</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>310</v>
+        <v>210</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786051215761</t>
+          <t>9786051215891</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>420</v>
+        <v>130</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786051213613</t>
+          <t>9786051213835</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Frankfurt Seyahatnamesi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>255</v>
+        <v>130</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786051214597</t>
+          <t>9786051215556</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Katya</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786051213941</t>
+          <t>9786051215761</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Artamonovlar</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>75</v>
+        <v>420</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786051214849</t>
+          <t>9786051213613</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İşitilmedik Hikayeler</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>360</v>
+        <v>255</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786051215716</t>
+          <t>9786051214597</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>Katya</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786051214627</t>
+          <t>9786051213941</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Taraskonlu Tartaren</t>
+          <t>Artamonovlar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>220</v>
+        <v>75</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
+          <t>9786051214849</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>İşitilmedik Hikayeler</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786051215716</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786051214627</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Taraskonlu Tartaren</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
           <t>9786051213125</t>
         </is>
       </c>
-      <c r="B210" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Gurur ve Ön Yargı</t>
         </is>
       </c>
-      <c r="C210" s="1">
+      <c r="C213" s="1">
         <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>