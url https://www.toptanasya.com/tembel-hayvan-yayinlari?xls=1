--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -109,81 +109,81 @@
         <is>
           <t>9786055411497</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Paralel Sorgu (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786055411381</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ölü Köpek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786055411350</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Önüne Geleni Paramparça Etmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055411244</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Lordum Ben Bir Lolipopum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055411121</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Çöpün Gelini</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>329.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>