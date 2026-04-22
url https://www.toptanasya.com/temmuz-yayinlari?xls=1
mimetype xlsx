--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,685 +85,730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259882932</t>
+          <t>9786259633664</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Eylülle Gelen</t>
+          <t>İki Eda Arası (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259882949</t>
+          <t>9786259633671</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şubat Ayazı</t>
+          <t>Çantamdaki Ejderha</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259545851</t>
+          <t>9786259633657</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Burma Günleri</t>
+          <t>Çocukların Kalbindeki Gazze</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259545844</t>
+          <t>9786259882932</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Marlo'nun Mağaraları</t>
+          <t>Eylülle Gelen</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259545820</t>
+          <t>9786259882949</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Neyi Bekliyorsun?</t>
+          <t>Şubat Ayazı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259882925</t>
+          <t>9786259545851</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yaşım On Üç</t>
+          <t>Burma Günleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258484458</t>
+          <t>9786259545844</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kutupalong’ta Bayram Sabahı</t>
+          <t>Marlo'nun Mağaraları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259882918</t>
+          <t>9786259545820</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dost - Yakınlarının Dillinden Allah Resulü (s)</t>
+          <t>Neyi Bekliyorsun?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057348067</t>
+          <t>9786259882925</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Filistin'in Kalbi</t>
+          <t>Yaşım On Üç</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259882901</t>
+          <t>9786258484458</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Ev</t>
+          <t>Kutupalong’ta Bayram Sabahı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057348098</t>
+          <t>9786259882918</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Karga Körtis</t>
+          <t>Dost - Yakınlarının Dillinden Allah Resulü (s)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057348081</t>
+          <t>9786057348067</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Koru</t>
+          <t>Filistin'in Kalbi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057348074</t>
+          <t>9786259882901</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Barış Yurduna Doğru</t>
+          <t>Yaralı Ev</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>520</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057465344</t>
+          <t>9786057348098</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hatırlayışlar</t>
+          <t>Karga Körtis</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057465337</t>
+          <t>9786057348081</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nihayet Kuşu</t>
+          <t>Kalbini Koru</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056940057</t>
+          <t>9786057348074</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Hayal Kurucam</t>
+          <t>Barış Yurduna Doğru</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>520</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050622560</t>
+          <t>9786057465344</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İşimiz Gücümüz Edebiyat - Eleştirel Denemeler</t>
+          <t>Hatırlayışlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050622584</t>
+          <t>9786057465337</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karahoca Divanı (Ciltli)</t>
+          <t>Nihayet Kuşu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055146719</t>
+          <t>9786056940057</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Reflections On The Journey</t>
+          <t>Anne Ben Hayal Kurucam</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055146801</t>
+          <t>9786050622560</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Unutmanın Melodisi</t>
+          <t>İşimiz Gücümüz Edebiyat - Eleştirel Denemeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055146559</t>
+          <t>9786050622584</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kibar Hırsızlara Yoksul Filozof Dersleri</t>
+          <t>Karahoca Divanı (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>270</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055146498</t>
+          <t>9786055146719</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mezhebi</t>
+          <t>Reflections On The Journey</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055146474</t>
+          <t>9786055146801</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Meryem’in Yokluğunda</t>
+          <t>Unutmanın Melodisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055146450</t>
+          <t>9786055146559</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne Dağılan</t>
+          <t>Kibar Hırsızlara Yoksul Filozof Dersleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055146429</t>
+          <t>9786055146498</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şiirimizde Ortadoğu</t>
+          <t>Aşk Mezhebi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055146399</t>
+          <t>9786055146474</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Teksas’tan Hakikate Yolculuk</t>
+          <t>Meryem’in Yokluğunda</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055146382</t>
+          <t>9786055146450</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kısas-ı Enbiya</t>
+          <t>Yeryüzüne Dağılan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055146795</t>
+          <t>9786055146429</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Diz Çökmeyen</t>
+          <t>Şiirimizde Ortadoğu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055146702</t>
+          <t>9786055146399</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Pepuk Kuşu Hikayesi</t>
+          <t>Teksas’tan Hakikate Yolculuk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055146566</t>
+          <t>9786055146382</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nureddin Zengi</t>
+          <t>Kısas-ı Enbiya</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>30</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055146511</t>
+          <t>9786055146795</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Yetim Türküsü</t>
+          <t>Diz Çökmeyen</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055146443</t>
+          <t>9786055146702</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>A Road to Truth From Texas</t>
+          <t>Pepuk Kuşu Hikayesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050622591</t>
+          <t>9786055146566</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Bir Kral</t>
+          <t>Nureddin Zengi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050622577</t>
+          <t>9786055146511</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defteri</t>
+          <t>Bir Yetim Türküsü</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050622522</t>
+          <t>9786055146443</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Okulu</t>
+          <t>A Road to Truth From Texas</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056940026</t>
+          <t>9786050622591</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Zarif Poetika</t>
+          <t>Gökyüzünde Bir Kral</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055146788</t>
+          <t>9786050622577</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin</t>
+          <t>Veresiye Defteri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056940019</t>
+          <t>9786050622522</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne'in Osmanlısı: İnatçı Keraban</t>
+          <t>Hayvan Okulu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>405</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055146849</t>
+          <t>9786056940026</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kudüs</t>
+          <t>Bir Zarif Poetika</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>3300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056940040</t>
+          <t>9786055146788</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ağrının Ulağı</t>
+          <t>Selahaddin</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056940002</t>
+          <t>9786056940019</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Teksas’tan Hakikate Yolculuk 2 - Yüzleşme</t>
+          <t>Jules Verne'in Osmanlısı: İnatçı Keraban</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055146818</t>
+          <t>9786055146849</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayatım</t>
+          <t>Kudüs</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786056940040</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Ağrının Ulağı</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786056940002</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Teksas’tan Hakikate Yolculuk 2 - Yüzleşme</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786055146818</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Hayatım</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>9786259633640</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Çölde Ağıt</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C47" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>