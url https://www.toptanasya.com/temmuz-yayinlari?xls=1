--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -109,381 +109,381 @@
         <is>
           <t>9786259633664</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İki Eda Arası (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259633671</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Çantamdaki Ejderha</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259633657</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Çocukların Kalbindeki Gazze</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259882932</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Eylülle Gelen</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259882949</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Şubat Ayazı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259545851</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Burma Günleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259545844</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Marlo'nun Mağaraları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259545820</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Neyi Bekliyorsun?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259882925</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yaşım On Üç</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258484458</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kutupalong’ta Bayram Sabahı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259882918</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Dost - Yakınlarının Dillinden Allah Resulü (s)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057348067</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Filistin'in Kalbi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259882901</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Yaralı Ev</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057348098</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Karga Körtis</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057348081</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kalbini Koru</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057348074</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Barış Yurduna Doğru</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>520</v>
+        <v>590</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057465344</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Hatırlayışlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057465337</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Nihayet Kuşu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056940057</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Anne Ben Hayal Kurucam</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786050622560</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>İşimiz Gücümüz Edebiyat - Eleştirel Denemeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786050622584</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Karahoca Divanı (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055146719</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Reflections On The Journey</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055146801</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Unutmanın Melodisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055146559</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kibar Hırsızlara Yoksul Filozof Dersleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055146498</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aşk Mezhebi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055146474</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -514,201 +514,201 @@
         <is>
           <t>9786055146429</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Şiirimizde Ortadoğu</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055146399</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Teksas’tan Hakikate Yolculuk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055146382</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Kısas-ı Enbiya</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055146795</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Diz Çökmeyen</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055146702</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Pepuk Kuşu Hikayesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055146566</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Nureddin Zengi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055146511</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Bir Yetim Türküsü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055146443</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>A Road to Truth From Texas</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786050622591</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Gökyüzünde Bir Kral</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786050622577</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Veresiye Defteri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786050622522</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Hayvan Okulu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786056940026</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bir Zarif Poetika</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055146788</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Selahaddin</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786056940019</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
@@ -724,91 +724,91 @@
         <is>
           <t>9786055146849</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Kudüs</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>3300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786056940040</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Ağrının Ulağı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786056940002</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Teksas’tan Hakikate Yolculuk 2 - Yüzleşme</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055146818</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Hayatım</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786259633640</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Çölde Ağıt</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>