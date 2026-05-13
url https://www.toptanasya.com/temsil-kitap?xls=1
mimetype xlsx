--- v1 (2026-03-29)
+++ v2 (2026-05-13)
@@ -85,9370 +85,9385 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789782026016</t>
+          <t>9786255895257</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Kaymakamlık Tarih 40 Deneme Çözümlü</t>
+          <t>2026 MATRAH HMGS Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789782026015</t>
+          <t>9789782026016</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Kaymakamlık Tarih Soru Bankası</t>
+          <t>2026 Hakimlik Kaymakamlık Tarih 40 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>680</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789782026014</t>
+          <t>9789782026015</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Kaymakamlık Tarih Konu Anlatımı</t>
+          <t>2026 Hakimlik Kaymakamlık Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>850</v>
+        <v>680</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255895202</t>
+          <t>9789782026014</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Güvence Premium Deneme Sınavı 10 Deneme</t>
+          <t>2026 Hakimlik Kaymakamlık Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>850</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789782026013</t>
+          <t>9786255895202</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>Güvence Premium Deneme Sınavı 10 Deneme</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789782026011</t>
+          <t>9789782026013</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>850</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789782026012</t>
+          <t>9789782026011</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
+          <t>KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255895196</t>
+          <t>9789782026012</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Denge İktisat Son 5'li Çözümlü Soru Bankası</t>
+          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255895189</t>
+          <t>9786255895196</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Denge Makro İktisat Çözümlü Soru Bankası</t>
+          <t>Denge İktisat Son 5'li Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255895158</t>
+          <t>9786255895189</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Mikro İktisat Soru Bankası</t>
+          <t>Denge Makro İktisat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>345</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255895165</t>
+          <t>9786255895158</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik KPSS İYÖS İcra Müdürlüğü İcra ve İflas Hukuku Konu Anlatımı ve Soru Bankası</t>
+          <t>Mülki Makam Mikro İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255895141</t>
+          <t>9786255895165</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Makro İktisat Soru Bankası Çözümlü</t>
+          <t>HMGS Hakimlik KPSS İYÖS İcra Müdürlüğü İcra ve İflas Hukuku Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>253</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255895172</t>
+          <t>9786255895141</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis KPSS A Grubu Kaymakamlık Hakimlik Makro İktisat Konu Anlatımı</t>
+          <t>Mülki Makam Makro İktisat Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1438</v>
+        <v>253</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255895134</t>
+          <t>9786255895172</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam İdare Hukuku Soru Bankası (Çözümlü)</t>
+          <t>Hysteresis KPSS A Grubu Kaymakamlık Hakimlik Makro İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>506</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789782025113</t>
+          <t>9786255895134</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik</t>
+          <t>Mülki Makam İdare Hukuku Soru Bankası (Çözümlü)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>4760</v>
+        <v>506</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789782025117</t>
+          <t>9789782025113</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
+          <t>İmtiyaz İdari Hakimlik</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>5680</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256623736</t>
+          <t>9789782025117</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi</t>
+          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>460</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789222024286</t>
+          <t>9786256623736</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Soru Bankası (Kamu Hukuku-Özel Hukuk)</t>
+          <t>İmtiyaz HMGS Ders Notları Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>3900</v>
+        <v>460</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256623682</t>
+          <t>9789222024286</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları İş Hukuku</t>
+          <t>İmtiyaz HMGS Soru Bankası (Kamu Hukuku-Özel Hukuk)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256623613</t>
+          <t>9786256623682</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ceza Hukuku &amp; Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>İmtiyaz HMGS Ders Notları İş Hukuku</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>552</v>
+        <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256416604</t>
+          <t>9786256623613</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Referans Adli- İdari Hakimlik Ortak Alan Süreler Kitabı</t>
+          <t>İmtiyaz HMGS Ceza Hukuku &amp; Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>470</v>
+        <v>552</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256623507</t>
+          <t>9786256416604</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
+          <t>Referans Adli- İdari Hakimlik Ortak Alan Süreler Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>812.5</v>
+        <v>470</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789782024134</t>
+          <t>9786256623507</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
+          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>2625</v>
+        <v>812.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257262729</t>
+          <t>9789782024134</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>550</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256624941</t>
+          <t>9786257262729</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
+          <t>İmtiyaz Adli Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>365</v>
+        <v>550</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752023013</t>
+          <t>9786256624941</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Müessir Maliye-İktisat</t>
+          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>436</v>
+        <v>365</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752023011</t>
+          <t>9789752023013</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Müessir İş Hukuku</t>
+          <t>Müessir Maliye-İktisat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>182</v>
+        <v>436</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752023010</t>
+          <t>9789752023011</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ticaret Hukuku</t>
+          <t>Müessir İş Hukuku</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>420</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752023007</t>
+          <t>9789752023010</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Usul Hukuku</t>
+          <t>Müessir Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>364</v>
+        <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752023005</t>
+          <t>9789752023007</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Müessir Borçlar Hukuku</t>
+          <t>Müessir Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>294</v>
+        <v>364</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752023003</t>
+          <t>9789752023005</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Yargılama Usûlü Hukuku</t>
+          <t>Müessir Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>345</v>
+        <v>294</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752023002</t>
+          <t>9789752023003</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdare Hukuku (Ciltli)</t>
+          <t>Müessir İdari Yargılama Usûlü Hukuku</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789221310231</t>
+          <t>9789752023002</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Karekod Çözümlü 4 Deneme</t>
+          <t>Müessir İdare Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>309</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257262972</t>
+          <t>9789221310231</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Denemeleri Çözümlü 5 Deneme</t>
+          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Karekod Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>309</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056941085</t>
+          <t>9786257262972</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıkta Son Viraj</t>
+          <t>Müessir Adli Hakimlik Denemeleri Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>99</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256416253</t>
+          <t>9786056941085</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Soru Bankası Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
+          <t>Kaymakamlıkta Son Viraj</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>230</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4444444444275</t>
+          <t>9786256416253</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku - Maliye - İktisat 5+1 Fark Dersler Çözümlü Deneme Sınavı</t>
+          <t>İmtiyaz Hakimlik Soru Bankası Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>218</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256416444</t>
+          <t>4444444444275</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>Matrah Vergi Hukuku - Maliye - İktisat 5+1 Fark Dersler Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>588</v>
+        <v>218</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256416437</t>
+          <t>9786256416444</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>392</v>
+        <v>588</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256416451</t>
+          <t>9786256416437</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>İmtiyaz Ceza Hukuku Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>345</v>
+        <v>392</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256416413</t>
+          <t>9786256416451</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku- İdari Yargılama Usul Hukuku Soru Bankası</t>
+          <t>İdari Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>560</v>
+        <v>345</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256416406</t>
+          <t>9786256416413</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Soru Bankası</t>
+          <t>İmtiyaz İdare Hukuku- İdari Yargılama Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>525</v>
+        <v>560</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256416314</t>
+          <t>9786256416406</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Özgün İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Ceza Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>999</v>
+        <v>525</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256416307</t>
+          <t>9786256416314</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Özgün Adli Hakimlik Soru Bankası</t>
+          <t>Özgün İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>980</v>
+        <v>999</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256416246</t>
+          <t>9786256416307</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Etkin Genel Yetenek Genel Kültür Çıkmış Soru Bankası</t>
+          <t>Özgün Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>686</v>
+        <v>980</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256416215</t>
+          <t>9786256416246</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Seti</t>
+          <t>Etkin Genel Yetenek Genel Kültür Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>3150</v>
+        <v>686</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256416222</t>
+          <t>9786256416215</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Seti</t>
+          <t>Müessir İdari Hakimlik Seti</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>3430</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256416239</t>
+          <t>9786256416222</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Çıkmış Sorular</t>
+          <t>Müessir Adli Hakimlik Seti</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1249</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4440000003057</t>
+          <t>9786256416239</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Konu Anlatımı 2021</t>
+          <t>Kaymakamlık Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>189</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256416130</t>
+          <t>4440000003057</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavı Alan Bilgisi Konu Anlatımı</t>
+          <t>Karar Medeni Usul Hukuku Konu Anlatımı 2021</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>950</v>
+        <v>189</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256416031</t>
+          <t>9786256416130</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Takip Tablolarla Ve Şemalarla Katma Değer Vergisi Damga Vergisi Harçlar</t>
+          <t>Takip İcra Müdürlüğü Sınavı Alan Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>168</v>
+        <v>950</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256416048</t>
+          <t>9786256416031</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Takip Tablolarla Ve Şemalarla Medeni Usul Hukuku</t>
+          <t>Takip Tablolarla Ve Şemalarla Katma Değer Vergisi Damga Vergisi Harçlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057270023</t>
+          <t>9786256416048</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku</t>
+          <t>Takip Tablolarla Ve Şemalarla Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>385</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057227638</t>
+          <t>9786057270023</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>235</v>
+        <v>385</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057227614</t>
+          <t>9786057227638</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057183262</t>
+          <t>9786057227614</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları İktisat</t>
+          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>154</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>4444444444274</t>
+          <t>9786057183262</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hâkimlik Sınavı Çözümlü 5 Deneme 2024</t>
+          <t>İmtiyaz Hakimlik Ders Notları İktisat</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>775</v>
+        <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057183200</t>
+          <t>4444444444274</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>İmtiyaz Adli Hâkimlik Sınavı Çözümlü 5 Deneme 2024</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>436</v>
+        <v>775</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257262996</t>
+          <t>9786057183200</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>436</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789222705727</t>
+          <t>9786257262996</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
+          <t>Müessir Adli Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789222705724</t>
+          <t>9789222705727</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5'Li Set</t>
+          <t>Müessir Adli Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>878</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789222705723</t>
+          <t>9789222705724</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti + Deneme</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5'Li Set</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>718</v>
+        <v>878</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789222705722</t>
+          <t>9789222705723</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti 3 Kitap</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti + Deneme</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>619</v>
+        <v>718</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789220222206</t>
+          <t>9789222705722</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti 3 Kitap</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>470</v>
+        <v>619</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789220222207</t>
+          <t>9789220222206</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>330</v>
+        <v>470</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257262866</t>
+          <t>9789220222207</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2022 İmtiyaz Hakimlik Ders Notları - İcra ve İflas Hukuku</t>
+          <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257262859</t>
+          <t>9786257262866</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
+          <t>2022 İmtiyaz Hakimlik Ders Notları - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>794</v>
+        <v>265</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257262842</t>
+          <t>9786257262859</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2022 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Konu Anlatımı</t>
+          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>475</v>
+        <v>794</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>4444444444267</t>
+          <t>9786257262842</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2022 Takip İcra Müdür ve Müdür Yardımcılığı Sınavına Hazırlık - Genel Yetenek Genel Kültür Konu Anlatımı</t>
+          <t>2022 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>990</v>
+        <v>475</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786509876512</t>
+          <t>4444444444267</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2022 Tarih 40 Deneme Tamamı Çözümlü - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>2022 Takip İcra Müdür ve Müdür Yardımcılığı Sınavına Hazırlık - Genel Yetenek Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>990</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786252022026</t>
+          <t>9786509876512</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2022 İmtiyaz İdari Hakimlik Soru Bankası</t>
+          <t>2022 Tarih 40 Deneme Tamamı Çözümlü - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>1470</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786252022222</t>
+          <t>9786252022026</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2022 İmtiyaz Adli Hakimlik Soru Bankası</t>
+          <t>2022 İmtiyaz İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>2240</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257262682</t>
+          <t>9786252022222</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
+          <t>2022 İmtiyaz Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>588</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257262699</t>
+          <t>9786257262682</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Matrah Konu Anlatımı Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
+          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>364</v>
+        <v>588</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257262651</t>
+          <t>9786257262699</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>Matrah Konu Anlatımı Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>428</v>
+        <v>364</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257262101</t>
+          <t>9786257262651</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İHTAR Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
+          <t>İcra Müdür Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>320</v>
+        <v>428</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057262095</t>
+          <t>9786257262101</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık</t>
+          <t>İHTAR Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>165</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789796543210</t>
+          <t>9786057262095</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Anayasa Hukuku</t>
+          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>228</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789796543211</t>
+          <t>9789796543210</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdare Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>175.5</v>
+        <v>228</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789796543212</t>
+          <t>9789796543211</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdari Yargılama Usulü Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdare Hukuku</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>102</v>
+        <v>175.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789796543214</t>
+          <t>9789796543212</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Hukuk</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdari Yargılama Usulü Hukuku</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>175.5</v>
+        <v>102</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789796543216</t>
+          <t>9789796543214</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Usul Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Hukuk</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>163.5</v>
+        <v>175.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789796543215</t>
+          <t>9789796543216</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Borçlar Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>126</v>
+        <v>163.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789796543219</t>
+          <t>9789796543215</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>163.5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789796543217</t>
+          <t>9789796543219</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İcra ve İflas Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>148.5</v>
+        <v>163.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789796543218</t>
+          <t>9789796543217</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ticaret Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>214.5</v>
+        <v>148.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789796543223</t>
+          <t>9789796543218</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>177</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789783012022</t>
+          <t>9789796543223</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5 Kitap Set 2022</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>1250</v>
+        <v>177</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789783023022</t>
+          <t>9789783012022</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 3 Kitap Set 2022</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5 Kitap Set 2022</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>750</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789783022022</t>
+          <t>9789783023022</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 4 Kitap Set 2022</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 3 Kitap Set 2022</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>850</v>
+        <v>750</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789796543221</t>
+          <t>9789783022022</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Müessir Maliye İktisat</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 4 Kitap Set 2022</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>126</v>
+        <v>850</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789796543220</t>
+          <t>9789796543221</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Müessir İş Hukuku</t>
+          <t>Müessir Maliye İktisat</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>88.5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789796543213</t>
+          <t>9789796543220</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Genel Hükümler</t>
+          <t>Müessir İş Hukuku</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>114</v>
+        <v>88.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057731593</t>
+          <t>9789796543213</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Komite KPSS Hukuk Tamamı Çözümlü 5 Deneme</t>
+          <t>Müessir Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>88</v>
+        <v>114</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056860287</t>
+          <t>9786057731593</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
+          <t>Komite KPSS Hukuk Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>778</v>
+        <v>88</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056885846</t>
+          <t>9786056860287</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı 2019</t>
+          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>778</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056885860</t>
+          <t>9786056885846</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku'nda Son Viraj</t>
+          <t>KPSS Tarih Konu Anlatımı 2019</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056885815</t>
+          <t>9786056885860</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
+          <t>Ceza Hukuku'nda Son Viraj</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056885822</t>
+          <t>9786056885815</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056831249</t>
+          <t>9786056885822</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İttifak KPSS Alan Denemesi Tamamı Çözümlü 10 Fasikül Deneme Sınavı</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058147003</t>
+          <t>9786056831249</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku ve Türk Vergi Sistemi Çözümlü Soru Bankası</t>
+          <t>İttifak KPSS Alan Denemesi Tamamı Çözümlü 10 Fasikül Deneme Sınavı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>79</v>
+        <v>69</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056941030</t>
+          <t>9786058147003</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku ve Türk İdari Teşkilatı</t>
+          <t>Matrah Vergi Hukuku ve Türk Vergi Sistemi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257262984</t>
+          <t>9786056941030</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku'nda Son Viraj</t>
+          <t>İdare Hukuku ve Türk İdari Teşkilatı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>45</v>
+        <v>66</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000066134</t>
+          <t>9786257262984</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavına Hazırlık</t>
+          <t>Ceza Hukuku'nda Son Viraj</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>85</v>
+        <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257262538</t>
+          <t>3990000066134</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
+          <t>Kaymakamlık Sınavına Hazırlık</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>999</v>
+        <v>85</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257262187</t>
+          <t>9786257262538</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Seti Çıkmış Soru Bankası</t>
+          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>2800</v>
+        <v>999</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257262194</t>
+          <t>9786257262187</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Müessir Çıkmış Soru Bankası Adli Hakimlik Seti</t>
+          <t>Müessir İdari Hakimlik Seti Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>3250</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257262491</t>
+          <t>9786257262194</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
+          <t>Müessir Çıkmış Soru Bankası Adli Hakimlik Seti</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>112.5</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257262507</t>
+          <t>9786257262491</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>84</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057262101</t>
+          <t>9786257262507</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İhtar Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
+          <t>İmtiyaz İcra ve İflas Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>65</v>
+        <v>84</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257262279</t>
+          <t>9786057262101</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2021 İmtiyaz - Adli Hakimlik Soru Bankası Seti (11 Kitap Takım)</t>
+          <t>İhtar Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>720</v>
+        <v>65</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>4444444443486</t>
+          <t>9786257262279</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2021 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Alan Bilgisi Konu Anlatımı Kitabı</t>
+          <t>2021 İmtiyaz - Adli Hakimlik Soru Bankası Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>874</v>
+        <v>720</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057731975</t>
+          <t>4444444443486</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası - İş Hukuku</t>
+          <t>2021 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Alan Bilgisi Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>94</v>
+        <v>874</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057731982</t>
+          <t>9786057731975</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Akademikus - Adli Hakimlik Sınavı Denemeleri</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası - İş Hukuku</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>399</v>
+        <v>94</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789782021131</t>
+          <t>9786057731982</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2018 Gelir Uzman Yardımcılığı ve Devlet Gelir Uzman Yardımcılığı Soru ve Çözümleri</t>
+          <t>Akademikus - Adli Hakimlik Sınavı Denemeleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>30</v>
+        <v>399</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057731432</t>
+          <t>9789782021131</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Akdemikus Kaymakamlık Mevzuat Çözümlü Soru Bankası</t>
+          <t>2018 Gelir Uzman Yardımcılığı ve Devlet Gelir Uzman Yardımcılığı Soru ve Çözümleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>518</v>
+        <v>30</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056885853</t>
+          <t>9786057731432</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Ders Notları - Genel Hükümler</t>
+          <t>Akdemikus Kaymakamlık Mevzuat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>136</v>
+        <v>518</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057731784</t>
+          <t>9786056885853</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Medeni Hukuk Borçlar Hukuku (Genel Hükümler- Özel Hükümler) Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Borçlar Hukuku Ders Notları - Genel Hükümler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>193</v>
+        <v>136</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057731777</t>
+          <t>9786057731784</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Anayasa Hukuku İdare Hukuku İdari Yargılama Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Hakimim Medeni Hukuk Borçlar Hukuku (Genel Hükümler- Özel Hükümler) Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>290</v>
+        <v>193</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789781234590</t>
+          <t>9786057731777</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
+          <t>Hakimim Anayasa Hukuku İdare Hukuku İdari Yargılama Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>65</v>
+        <v>290</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>4444444443487</t>
+          <t>9789781234590</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
+          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>83</v>
+        <v>65</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057731678</t>
+          <t>4444444443487</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - İdari Hakimlik Çalışma Kitabı</t>
+          <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057731579</t>
+          <t>9786057731678</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
+          <t>İmtiyaz - İdari Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>96</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057731487</t>
+          <t>9786057731579</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Akademikus İş Hukuku Ders Notları</t>
+          <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>320</v>
+        <v>96</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057731838</t>
+          <t>9786057731487</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Müessir Çıkmış Soru Bankası İdari Hakimlik Seti</t>
+          <t>Akademikus İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057731630</t>
+          <t>9786057731838</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Özgün Adli Hakimlik Soru Bankası</t>
+          <t>Müessir Çıkmış Soru Bankası İdari Hakimlik Seti</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057731401</t>
+          <t>9786057731630</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>AkademikUS Borçlar Hukuku Genel Hükümler Çözümlü Özgün Sorular</t>
+          <t>Özgün Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>288</v>
+        <v>480</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056941092</t>
+          <t>9786057731401</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Müessir - Adli İdari Hakimlik Soru Bankası Seti</t>
+          <t>AkademikUS Borçlar Hukuku Genel Hükümler Çözümlü Özgün Sorular</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>420</v>
+        <v>288</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057731104</t>
+          <t>9786056941092</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2022 Müessir İdari Hakimlik Denemeleri</t>
+          <t>Müessir - Adli İdari Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>167</v>
+        <v>420</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057731890</t>
+          <t>9786057731104</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
+          <t>2022 Müessir İdari Hakimlik Denemeleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>54</v>
+        <v>167</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057731883</t>
+          <t>9786057731890</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
+          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057731876</t>
+          <t>9786057731883</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>353</v>
+        <v>54</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057731647</t>
+          <t>9786057731876</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Özgün İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>336</v>
+        <v>353</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057731159</t>
+          <t>9786057731647</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Takip 2020 İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavı 1262 Çözümlü Alan Soru Bankası</t>
+          <t>Özgün İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>490</v>
+        <v>336</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052705239</t>
+          <t>9786057731159</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Müessir - İcra Müdürlüğü Sınavına Hazırlık Seti (4 Kitap Takım)</t>
+          <t>Takip 2020 İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavı 1262 Çözümlü Alan Soru Bankası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>132</v>
+        <v>490</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052705180</t>
+          <t>9786052705239</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - İdari Hakimlik Seti (5 Kitap Takım)</t>
+          <t>Müessir - İcra Müdürlüğü Sınavına Hazırlık Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>999</v>
+        <v>132</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052705189</t>
+          <t>9786052705180</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - Adli Hakimlik Seti (6 Kitap Takım)</t>
+          <t>Hakimim - İdari Hakimlik Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>882</v>
+        <v>999</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057731968</t>
+          <t>9786052705189</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Çalışma Kitabı - Borçlar Hukuku</t>
+          <t>Hakimim - Adli Hakimlik Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60</v>
+        <v>882</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057731661</t>
+          <t>9786057731968</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
+          <t>Adli Hakimlik Çalışma Kitabı - Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057731685</t>
+          <t>9786057731661</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
+          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>139</v>
+        <v>48</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057731098</t>
+          <t>9786057731685</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2022 Müessir Adli Hakimlik Denemeleri (Mezunlar ve Avukatlar İçin)</t>
+          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>165</v>
+        <v>139</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789781234564</t>
+          <t>9786057731098</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ceza Hukuku Ceza Muhakemesi Hukuku</t>
+          <t>2022 Müessir Adli Hakimlik Denemeleri (Mezunlar ve Avukatlar İçin)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>40</v>
+        <v>165</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789781234563</t>
+          <t>9789781234564</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdari Yargılama Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ceza Hukuku Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789781234562</t>
+          <t>9789781234563</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdare Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>74</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789781234561</t>
+          <t>9789781234562</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Anayasa Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdare Hukuku</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789781234569</t>
+          <t>9789781234561</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Usul Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789781234568</t>
+          <t>9789781234569</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İcra ve İflas Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789781234567</t>
+          <t>9789781234568</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ticaret Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789781234566</t>
+          <t>9789781234567</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Borçlar Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789781234565</t>
+          <t>9789781234566</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Hukuk</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057731562</t>
+          <t>9789781234565</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Hukuk</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>48</v>
+        <v>72</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789781234560</t>
+          <t>9786057731562</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Vergi Hukuku - Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
+          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>70</v>
+        <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786056941054</t>
+          <t>9789781234560</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku - Lex Legatus</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Vergi Hukuku - Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786058086579</t>
+          <t>9786056941054</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mediation Arabuluculuk Sınavlarına Hazırlık</t>
+          <t>Anayasa Hukuku - Lex Legatus</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052335529</t>
+          <t>9786058086579</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS Mİkro İktisat Cilt 1 Soru Bankası</t>
+          <t>Mediation Arabuluculuk Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052335130</t>
+          <t>9786052335529</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS İktisat Cilt 3 Son 5'li Soru Bankası</t>
+          <t>TEFTİŞ KPSS Mİkro İktisat Cilt 1 Soru Bankası</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052335505</t>
+          <t>9786052335130</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS Makro İktisat, Para Banka, Kalkınma Büyüme, Uluslararası İktisat Konu Anlatımlı</t>
+          <t>TEFTİŞ KPSS İktisat Cilt 3 Son 5'li Soru Bankası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052335512</t>
+          <t>9786052335505</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS Makro İktisat Cilt 2 Soru Bankası</t>
+          <t>TEFTİŞ KPSS Makro İktisat, Para Banka, Kalkınma Büyüme, Uluslararası İktisat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786056941016</t>
+          <t>9786052335512</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Hukuk Soru Bankası</t>
+          <t>TEFTİŞ KPSS Makro İktisat Cilt 2 Soru Bankası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>167</v>
+        <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789782019554</t>
+          <t>9786056941016</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm KPSS Hukuk Seti (3 Kitap Takım)</t>
+          <t>Kaymakamlık Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>740</v>
+        <v>167</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256416062</t>
+          <t>9789782019554</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Matrah Çözümlü 7 Fark Deneme</t>
+          <t>Dönüşüm KPSS Hukuk Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>218</v>
+        <v>740</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057183248</t>
+          <t>9786256416062</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Sınavı Çözümlü 5 Deneme</t>
+          <t>Matrah Çözümlü 7 Fark Deneme</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>920</v>
+        <v>218</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257262828</t>
+          <t>9786057183248</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>TAKİP İcra Müdürlüğü Sınavlarına Hazırlık Genel Kültür - Genel Yetenek Konu Anlatımı</t>
+          <t>İmtiyaz Adli Hakimlik Sınavı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>990</v>
+        <v>920</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255895103</t>
+          <t>9786257262828</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>KPSS Muhasebe Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>TAKİP İcra Müdürlüğü Sınavlarına Hazırlık Genel Kültür - Genel Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>1350</v>
+        <v>990</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255895097</t>
+          <t>9786255895103</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku</t>
+          <t>KPSS Muhasebe Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>440</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255895080</t>
+          <t>9786255895097</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Genel Hükümler</t>
+          <t>İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>330</v>
+        <v>440</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255895028</t>
+          <t>9786255895080</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Alan Bilgisi Konu Anlatım Kitabı</t>
+          <t>Türk Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>1000</v>
+        <v>330</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255895073</t>
+          <t>9786255895028</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>HMGS Türk Hukuk Tarihi Konu Anlatımı</t>
+          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Alan Bilgisi Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>345</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255895059</t>
+          <t>9786255895073</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiye'nin Sosyo - Ekonomik Yapısı ve İktisat</t>
+          <t>HMGS Türk Hukuk Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>633</v>
+        <v>345</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255895066</t>
+          <t>9786255895059</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkçe - Tarih - Türkiye'de Demokratikleşme ve İnsan Hakları</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiye'nin Sosyo - Ekonomik Yapısı ve İktisat</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>368</v>
+        <v>633</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255895042</t>
+          <t>9786255895066</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular İdare Hukuku – Türkiye’nin İdari Yapısı – Mahalli İdareler</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkçe - Tarih - Türkiye'de Demokratikleşme ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>1035</v>
+        <v>368</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255895035</t>
+          <t>9786255895042</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular İdare Hukuku – Türkiye’nin İdari Yapısı – Mahalli İdareler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>575</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789782025095</t>
+          <t>9786255895035</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular 4'lü Set (2025)</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>2611</v>
+        <v>575</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789792025805</t>
+          <t>9789782025095</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Tahlil İnsan Hakları Hukuku Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular 4'lü Set (2025)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>1725</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789792025905</t>
+          <t>9789792025805</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tahlil Mahalli İdareler ve Türkiye'nin İdari Yapısı Konu Anlatım Kitabı</t>
+          <t>Tahlil İnsan Hakları Hukuku Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>1863</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789792025705</t>
+          <t>9789792025905</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tahlil İdare Hukuku Konu Anlatım Kitabı</t>
+          <t>Tahlil Mahalli İdareler ve Türkiye'nin İdari Yapısı Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>2001</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789792025605</t>
+          <t>9789792025705</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tahlil Anayasa Hukuku Konu Anlatım Kitabı</t>
+          <t>Tahlil İdare Hukuku Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>1311</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255895011</t>
+          <t>9789792025605</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Mevzuat MAARİF 50 Deneme Çözümlü</t>
+          <t>Tahlil Anayasa Hukuku Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>483</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789792025144</t>
+          <t>9786255895011</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İMTİYAZ HMGS Ders Notu Konu Anlatımı Seti</t>
+          <t>MEB-AGS Mevzuat MAARİF 50 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>8913</v>
+        <v>483</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789782015124</t>
+          <t>9789792025144</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
+          <t>İMTİYAZ HMGS Ders Notu Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>7878</v>
+        <v>8913</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789782015123</t>
+          <t>9789782015124</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
+          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>8533</v>
+        <v>7878</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256623989</t>
+          <t>9789782015123</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Soru Bankası 3. Cilt</t>
+          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>1668</v>
+        <v>8533</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256623958</t>
+          <t>9786256623989</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>İmtiyaz HMGS Soru Bankası 3. Cilt</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>828</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256623996</t>
+          <t>9786256623958</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Maliye A Grubu Pratik Ders Notu</t>
+          <t>Mülki Makam Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>759</v>
+        <v>828</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256623965</t>
+          <t>9786256623996</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>MAARİF MEB- AGS Mevzuat Soru Bankası</t>
+          <t>İmtiyaz Maliye A Grubu Pratik Ders Notu</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>414</v>
+        <v>759</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256623941</t>
+          <t>9786256623965</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>MAARİF MEB- AGS Mevzuat Soru Bankası</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>518</v>
+        <v>414</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256623798</t>
+          <t>9786256623941</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik İş Hukuku Ders Notu</t>
+          <t>Mülki Makam Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>661</v>
+        <v>518</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789782025603</t>
+          <t>9786256623798</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2025 Tarih 40 Deneme Tamamı Çözümlü Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>İmtiyaz Hakimlik İş Hukuku Ders Notu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>814</v>
+        <v>661</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789782025604</t>
+          <t>9789782025603</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2025 Tarih Konu Anlatımı Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>2025 Tarih 40 Deneme Tamamı Çözümlü Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>897</v>
+        <v>814</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789782025602</t>
+          <t>9789782025604</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2025 Tarih Soru Bankası Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>2025 Tarih Konu Anlatımı Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>788</v>
+        <v>897</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789782025022</t>
+          <t>9789782025602</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
+          <t>2025 Tarih Soru Bankası Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>6929</v>
+        <v>788</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789782025301</t>
+          <t>9789782025022</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>8855</v>
+        <v>6929</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256623811</t>
+          <t>9789782025301</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>621</v>
+        <v>8855</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256623828</t>
+          <t>9786256623811</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku Soru Bankası</t>
+          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>748</v>
+        <v>621</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256623835</t>
+          <t>9786256623828</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Yargılama Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>443</v>
+        <v>748</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256623880</t>
+          <t>9786256623835</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Soru Bankası</t>
+          <t>İmtiyaz İdari Yargılama Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>730</v>
+        <v>443</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256623897</t>
+          <t>9786256623880</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>575</v>
+        <v>730</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786057731708</t>
+          <t>9786256623897</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku (Genel Hükümler - Özel Hükümler) Soru Bankası</t>
+          <t>İmtiyaz Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>610</v>
+        <v>575</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256623866</t>
+          <t>9786057731708</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Muhakemesi Hukuku Soru Bankası</t>
+          <t>İmtiyaz Ceza Hukuku (Genel Hükümler - Özel Hükümler) Soru Bankası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>552</v>
+        <v>610</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257262095</t>
+          <t>9786256623866</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku (Genel Hükümler-Özel Hükümler) Soru Bankası</t>
+          <t>İmtiyaz Ceza Muhakemesi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>863</v>
+        <v>552</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256623842</t>
+          <t>9786257262095</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku Soru Bankası</t>
+          <t>İmtiyaz Borçlar Hukuku (Genel Hükümler-Özel Hükümler) Soru Bankası</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>1024</v>
+        <v>863</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256623927</t>
+          <t>9786256623842</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Milletlerarası Hukuk - Milletlerarası Özel Hukuk Soru Bankası</t>
+          <t>İmtiyaz İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>305</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256623934</t>
+          <t>9786256623927</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık 5’li Çözümlü Deneme</t>
+          <t>İmtiyaz Milletlerarası Hukuk - Milletlerarası Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>650</v>
+        <v>305</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256623910</t>
+          <t>9786256623934</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık'ta Son Viraj</t>
+          <t>Kaymakamlık 5’li Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>897</v>
+        <v>650</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256623873</t>
+          <t>9786256623910</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
+          <t>İmtiyaz Kaymakamlık'ta Son Viraj</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>828</v>
+        <v>897</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256623804</t>
+          <t>9786256623873</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Tarih Hakimlik Ders Notları</t>
+          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>552</v>
+        <v>828</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256416079</t>
+          <t>9786256623804</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Tarih Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>676</v>
+        <v>552</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256623415</t>
+          <t>9786256416079</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>719</v>
+        <v>676</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256416642</t>
+          <t>9786256623415</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku - Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>759</v>
+        <v>719</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256416659</t>
+          <t>9786256416642</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ceza Hukuku - Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>483</v>
+        <v>759</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256623484</t>
+          <t>9786256416659</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>690</v>
+        <v>483</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256416703</t>
+          <t>9786256623484</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>633</v>
+        <v>690</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256623781</t>
+          <t>9786256416703</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>748</v>
+        <v>633</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256416673</t>
+          <t>9786256623781</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>512</v>
+        <v>748</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256416666</t>
+          <t>9786256416673</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>702</v>
+        <v>512</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256416628</t>
+          <t>9786256416666</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Hakimlik Ders Notları</t>
+          <t>İdare Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>702</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256623774</t>
+          <t>9786256416628</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Tahlil Kaymakamlık Sınavına Hazırlık Konu Anlatım Seti</t>
+          <t>Anayasa Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>7400</v>
+        <v>702</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256623767</t>
+          <t>9786256623774</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
+          <t>Tahlil Kaymakamlık Sınavına Hazırlık Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>2013</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256623729</t>
+          <t>9786256623767</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü 5 Deneme</t>
+          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>431</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256623750</t>
+          <t>9786256623729</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık 7 Deneme</t>
+          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>345</v>
+        <v>431</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789222024288</t>
+          <t>9786256623750</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Yargı Ön Sınavına Hazırlık Ticaret Hukuku Ders Notları</t>
+          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık 7 Deneme</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>552</v>
+        <v>345</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789222024191</t>
+          <t>9789222024288</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Ticaret Hukuku Soru Bankası</t>
+          <t>İmtiyaz İdari Yargı Ön Sınavına Hazırlık Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>690</v>
+        <v>552</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256623712</t>
+          <t>9789222024191</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS - İYÖS- İYHS - KPSS Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku – Türk Vergi Sistemi</t>
+          <t>İmtiyaz İdari Hakimlik Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>604</v>
+        <v>690</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789222024276</t>
+          <t>9786256623712</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notu Konu Anlatımı Seti</t>
+          <t>İmtiyaz HMGS - İYÖS- İYHS - KPSS Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku – Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>4369</v>
+        <v>604</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256623743</t>
+          <t>9789222024276</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Genel Kamu Hukuku Soru Bankası</t>
+          <t>İmtiyaz HMGS Ders Notu Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>483</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256416086</t>
+          <t>9786256623743</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
+          <t>İmtiyaz HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Genel Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>895</v>
+        <v>483</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256416741</t>
+          <t>9786256416086</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Referans İcra ve İflas Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>396</v>
+        <v>895</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256623620</t>
+          <t>9786256416741</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları İdare Hukuku - İdari Yargılama Usul Hukuku Ders Notu</t>
+          <t>Referans İcra ve İflas Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>909</v>
+        <v>396</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256623668</t>
+          <t>9786256623620</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
+          <t>İmtiyaz HMGS Ders Notları İdare Hukuku - İdari Yargılama Usul Hukuku Ders Notu</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>828</v>
+        <v>909</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256623651</t>
+          <t>9786256623668</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Medeni Hukuk</t>
+          <t>İmtiyaz HMGS Ders Notları Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>748</v>
+        <v>828</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256623705</t>
+          <t>9786256623651</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Ticaret Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Medeni Hukuk</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>679</v>
+        <v>748</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256623699</t>
+          <t>9786256623705</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Medeni Usul Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>679</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256623675</t>
+          <t>9786256623699</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları İcra ve İflas Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>702</v>
+        <v>679</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256623637</t>
+          <t>9786256623675</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Ceza Hukuku &amp; Ceza Muhakemesi Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>937</v>
+        <v>702</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256623644</t>
+          <t>9786256623637</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Borçlar Hukuku Genel Hükümler - Özel Hükümler Ders Notları</t>
+          <t>İmtiyaz HMGS Ders Notları Ceza Hukuku &amp; Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>633</v>
+        <v>937</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256623590</t>
+          <t>9786256623644</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Referans İdari Yargı Hakim Yardımcılığı Süreler Soru Bankası</t>
+          <t>İmtiyaz HMGS Borçlar Hukuku Genel Hükümler - Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>897</v>
+        <v>633</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256623583</t>
+          <t>9786256623590</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Referans Adli Yargı Hakim ve Savcı Yardımcılığı Süreler Soru Bankası</t>
+          <t>Referans İdari Yargı Hakim Yardımcılığı Süreler Soru Bankası</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>1093</v>
+        <v>897</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256623521</t>
+          <t>9786256623583</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Uzman Konu Anlatımı</t>
+          <t>Referans Adli Yargı Hakim ve Savcı Yardımcılığı Süreler Soru Bankası</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>942</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256623569</t>
+          <t>9786256623521</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Teknisyen Tekniker Konu Anlatımı</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Uzman Konu Anlatımı</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>561</v>
+        <v>942</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256623576</t>
+          <t>9786256623569</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Eğitim Uzmanı Konu Anlatımı</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Teknisyen Tekniker Konu Anlatımı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>1024</v>
+        <v>561</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256623606</t>
+          <t>9786256623576</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukukunda Son Viraj</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Eğitim Uzmanı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>782</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256623552</t>
+          <t>9786256623606</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Referans Adli Hakimlik Fark Dersler Süreler Kitabı</t>
+          <t>Kamu Hukukunda Son Viraj</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>851</v>
+        <v>782</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256623514</t>
+          <t>9786256623552</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Tarih Soru Bankası</t>
+          <t>Referans Adli Hakimlik Fark Dersler Süreler Kitabı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>762</v>
+        <v>851</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256623477</t>
+          <t>9786256623514</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı</t>
+          <t>İmtiyaz Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>1233</v>
+        <v>762</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256623545</t>
+          <t>9786256623477</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik  Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Soru Bankası</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>897</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256623538</t>
+          <t>9786256623545</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Türkiye’de Demokratikleşme ve İnsan Hakları Konu Anlatımı</t>
+          <t>İmtiyaz İdari Hakimlik  Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>650</v>
+        <v>897</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9782024070203</t>
+          <t>9786256623538</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
+          <t>İmtiyaz Türkiye’de Demokratikleşme ve İnsan Hakları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>3071</v>
+        <v>650</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789052024144</t>
+          <t>9782024070203</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
+          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>3686</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789782024133</t>
+          <t>9789052024144</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
+          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>4444</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256623170</t>
+          <t>9789782024133</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>676</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057183231</t>
+          <t>9786256623170</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>442</v>
+        <v>676</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256623330</t>
+          <t>9786057183231</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler Ceza Hukuku - Özel Hükümler Ceza Muhakemesi Hukuku</t>
+          <t>İmtiyaz İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>759</v>
+        <v>442</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256623279</t>
+          <t>9786256623330</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler Ceza Hukuku - Özel Hükümler Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>469</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256623071</t>
+          <t>9786256623279</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Gençlik ve Spor Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımı</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>852</v>
+        <v>469</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256623460</t>
+          <t>9786256623071</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Veri Hazırlama ve Kontrol İşletmeni (V.H.K.İ.) Ünvanı Konu Anlatım Kitabı</t>
+          <t>Gençlik ve Spor Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256623453</t>
+          <t>9786256623460</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve  Ünvan Değişikliği Sınavı Şef Konu Anlatımı</t>
+          <t>Veri Hazırlama ve Kontrol İşletmeni (V.H.K.İ.) Ünvanı Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>851</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256623316</t>
+          <t>9786256623453</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve  Ünvan Değişikliği Sınavı Şef Konu Anlatımı</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>322</v>
+        <v>851</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256623323</t>
+          <t>9786256623316</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>414</v>
+        <v>322</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256623439</t>
+          <t>9786256623323</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Türkiyenin Sosyoekonomik Yapısı Konu Anlatımı ve Soru Bankası</t>
+          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>805</v>
+        <v>414</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256416680</t>
+          <t>9786256623439</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Takip Görsel Hafıza Serisi Ticaret Hukuku</t>
+          <t>İmtiyaz Türkiyenin Sosyoekonomik Yapısı Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>633</v>
+        <v>805</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256623392</t>
+          <t>9786256416680</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamım İdare Hukuku Mevzuat Konu Anlatım Kitabı</t>
+          <t>Takip Görsel Hafıza Serisi Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>942</v>
+        <v>633</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256623149</t>
+          <t>9786256623392</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular</t>
+          <t>Kaymakamım İdare Hukuku Mevzuat Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>1869</v>
+        <v>942</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786242601205</t>
+          <t>9786256623149</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Tarih Soru Bankası Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>628</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786242601024</t>
+          <t>9786242601205</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımı Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
+          <t>Tarih Soru Bankası Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>703</v>
+        <v>628</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786242601206</t>
+          <t>9786242601024</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Tarih 40 Deneme Tamamı Çözümlü Hakimlik Ve Kaymakamlık Sınavlarına Özel</t>
+          <t>Tarih Konu Anlatımı Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>598</v>
+        <v>703</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256623286</t>
+          <t>9786242601206</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Tarih Soru Bankası</t>
+          <t>Tarih 40 Deneme Tamamı Çözümlü Hakimlik Ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>995</v>
+        <v>598</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256623446</t>
+          <t>9786256623286</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İktisat Konu Anlatımı Kitabı</t>
+          <t>İmtiyaz Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>403</v>
+        <v>995</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256623347</t>
+          <t>9786256623446</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - İktisat Konu Anlatımı Kitabı Makro İktisat – Mikro İktisat</t>
+          <t>İktisat Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>621</v>
+        <v>403</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256623422</t>
+          <t>9786256623347</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiyenin Sosyo-Ekonomik Yapısı Ktisat</t>
+          <t>İmtiyaz - İktisat Konu Anlatımı Kitabı Makro İktisat – Mikro İktisat</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>541</v>
+        <v>621</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256623378</t>
+          <t>9786256623422</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Dare Hukuku Türkiye’nin İdari Yapısı Mahalli İdareler</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiyenin Sosyo-Ekonomik Yapısı Ktisat</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>978</v>
+        <v>541</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256623361</t>
+          <t>9786256623378</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Dare Hukuku Türkiye’nin İdari Yapısı Mahalli İdareler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>518</v>
+        <v>978</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256623408</t>
+          <t>9786256623361</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamım Mahalli İdareler Hukuku Mevzuat Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>762</v>
+        <v>518</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256623385</t>
+          <t>9786256623408</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamım Anayasa Hukuku - Mevzuat Konu Anlatım Kitabı</t>
+          <t>Kaymakamım Mahalli İdareler Hukuku Mevzuat Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>807</v>
+        <v>762</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256623248</t>
+          <t>9786256623385</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler</t>
+          <t>Kaymakamım Anayasa Hukuku - Mevzuat Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>610</v>
+        <v>807</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256623033</t>
+          <t>9786256623248</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şube Müdürü Yurt Müdürü Gençlik Merkezi Müdürü</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>987</v>
+        <v>610</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256623309</t>
+          <t>9786256623033</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
+          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şube Müdürü Yurt Müdürü Gençlik Merkezi Müdürü</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>345</v>
+        <v>987</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256623354</t>
+          <t>9786256623309</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
+          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>511</v>
+        <v>345</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256623194</t>
+          <t>9786256623354</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
+          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>676</v>
+        <v>511</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256623293</t>
+          <t>9786256623194</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>255</v>
+        <v>676</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256623255</t>
+          <t>9786256623293</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler - Özel Hükümler</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>607</v>
+        <v>255</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256623217</t>
+          <t>9786256623255</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler - Özel Hükümler</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>511</v>
+        <v>607</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256623163</t>
+          <t>9786256623217</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli İdari Hakimlik Soru Bankası İdare Hukuku ve İdari Yargılama Usul Hukuku</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>821</v>
+        <v>511</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256623156</t>
+          <t>9786256623163</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Anayasa Hukuku</t>
+          <t>İmtiyaz Adli İdari Hakimlik Soru Bankası İdare Hukuku ve İdari Yargılama Usul Hukuku</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>483</v>
+        <v>821</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256623040</t>
+          <t>9786256623156</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Görevde Yükselme Ve Ünvan Değişikliği Sınavı Yurt Müdür Yardımcısı</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>830</v>
+        <v>483</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256623057</t>
+          <t>9786256623040</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şef</t>
+          <t>Görevde Yükselme Ve Ünvan Değişikliği Sınavı Yurt Müdür Yardımcısı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>942</v>
+        <v>830</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256623064</t>
+          <t>9786256623057</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru</t>
+          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şef</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>785</v>
+        <v>942</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786242601208</t>
+          <t>9786256623064</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>568</v>
+        <v>785</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786242601207</t>
+          <t>9786242601208</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>703</v>
+        <v>568</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786242601209</t>
+          <t>9786242601207</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih 40 Deneme Tamamı Çözümlü</t>
+          <t>KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>538</v>
+        <v>703</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256623187</t>
+          <t>9786242601209</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
+          <t>KPSS Tarih 40 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>393</v>
+        <v>538</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256623231</t>
+          <t>9786256623187</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256623200</t>
+          <t>9786256623231</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>455</v>
+        <v>386</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256623088</t>
+          <t>9786256623200</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>506</v>
+        <v>455</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256623095</t>
+          <t>9786256623088</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>345</v>
+        <v>506</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256623118</t>
+          <t>9786256623095</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Mahalli İdareler ve Türkiye’nin İdari Yapısı Kaymakamlık Süreler Kitabı</t>
+          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>449</v>
+        <v>345</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256623125</t>
+          <t>9786256623118</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Vesayet İdare Hukuku Kaymakamlık Süreler Kitabı</t>
+          <t>Vesayet Mahalli İdareler ve Türkiye’nin İdari Yapısı Kaymakamlık Süreler Kitabı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>561</v>
+        <v>449</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256623132</t>
+          <t>9786256623125</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Anayasa Hukuku Kaymakamlık Süreler Kitabı</t>
+          <t>Vesayet İdare Hukuku Kaymakamlık Süreler Kitabı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>404</v>
+        <v>561</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256623101</t>
+          <t>9786256623132</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları Tarih</t>
+          <t>Vesayet Anayasa Hukuku Kaymakamlık Süreler Kitabı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>253</v>
+        <v>404</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256623019</t>
+          <t>9786256623101</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>TERKİP Ticaret Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Hakimlik Ders Notları Tarih</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>472</v>
+        <v>253</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256416987</t>
+          <t>9786256623019</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>TERKİP Vergi Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>TERKİP Ticaret Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>429</v>
+        <v>472</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789752023012</t>
+          <t>9786256416987</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Müessir Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
+          <t>TERKİP Vergi Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>960</v>
+        <v>429</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789752023009</t>
+          <t>9789752023012</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra ve İflas Hukuku</t>
+          <t>Müessir Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>578</v>
+        <v>960</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789752023008</t>
+          <t>9789752023009</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
+          <t>Müessir İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>751</v>
+        <v>578</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789752023006</t>
+          <t>9789752023008</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Genel Hükümler</t>
+          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>540</v>
+        <v>751</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789752023004</t>
+          <t>9789752023006</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Hukuk</t>
+          <t>Müessir Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>554</v>
+        <v>540</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789752023001</t>
+          <t>9789752023004</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Müessir Anayasa Hukuku</t>
+          <t>Müessir Medeni Hukuk</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>647</v>
+        <v>554</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786256416871</t>
+          <t>9789752023001</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Kaymakamlık İdare Hukuku</t>
+          <t>Müessir Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>1139</v>
+        <v>647</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786256416710</t>
+          <t>9786256416871</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>Vesayet Kaymakamlık İdare Hukuku</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>810</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786256416697</t>
+          <t>9786256416710</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Serisi Medeni Usul Hukuku Temsil Kitap Yayınları 2023</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>751</v>
+        <v>810</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057227652</t>
+          <t>9786256416697</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Medeni Hukuk</t>
+          <t>Görsel Hafıza Serisi Medeni Usul Hukuku Temsil Kitap Yayınları 2023</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>440</v>
+        <v>751</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786256623026</t>
+          <t>9786057227652</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Merkez ve İl Göç Uzman Yardımcılığı Mevzuatları Konu Anlatımı ve Soru Bankası</t>
+          <t>İmtiyaz Hakimlik Ders Notları Medeni Hukuk</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>579</v>
+        <v>440</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786256416901</t>
+          <t>9786256623026</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Terkip Medeni Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Merkez ve İl Göç Uzman Yardımcılığı Mevzuatları Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>322</v>
+        <v>579</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256416994</t>
+          <t>9786256416901</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Terkip Medeni Hukuk Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Medeni Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>429</v>
+        <v>322</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256623002</t>
+          <t>9786256416994</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Terkip İcra ve İflas Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Medeni Hukuk Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>536</v>
+        <v>429</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786256416949</t>
+          <t>9786256623002</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Terkip Ceza Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İcra ve İflas Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>386</v>
+        <v>536</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786256416970</t>
+          <t>9786256416949</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Terkip Borçlar Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Ceza Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>375</v>
+        <v>386</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786256416895</t>
+          <t>9786256416970</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Terkip Mahalli İdareler Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Borçlar Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>429</v>
+        <v>375</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786256416963</t>
+          <t>9786256416895</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Terkip İş Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Mahalli İdareler Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>300</v>
+        <v>429</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786256416918</t>
+          <t>9786256416963</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Terkip İdari Yargılama Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İş Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>343</v>
+        <v>300</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256416925</t>
+          <t>9786256416918</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Terkip İdare Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İdari Yargılama Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>515</v>
+        <v>343</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256416932</t>
+          <t>9786256416925</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Terkip Ceza Hukuku ve Borçlar Hukuku Genel Hükümler Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İdare Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>279</v>
+        <v>515</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256416956</t>
+          <t>9786256416932</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Terkip Ceza Muhakemesi Hukuku Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Ceza Hukuku ve Borçlar Hukuku Genel Hükümler Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>365</v>
+        <v>279</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786256416888</t>
+          <t>9786256416956</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Terkip Anayasa Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Ceza Muhakemesi Hukuku Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>472</v>
+        <v>365</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256416864</t>
+          <t>9786256416888</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Denemesi Çözümlü 5 Deneme</t>
+          <t>Terkip Anayasa Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>920</v>
+        <v>472</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786256416833</t>
+          <t>9786256416864</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
+          <t>İmtiyaz İdari Hakimlik Denemesi Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>1759</v>
+        <v>920</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256416819</t>
+          <t>9786256416833</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Görsel Hafıza Türkiye'nin İdari Yapısı</t>
+          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1290</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786256416826</t>
+          <t>9786256416819</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Takip Süreler Soru Kitabı</t>
+          <t>Vesayet Görsel Hafıza Türkiye'nin İdari Yapısı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>518</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256416796</t>
+          <t>9786256416826</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi Katma Değer Vergisi - Damga Vergisi - Harçlar</t>
+          <t>Takip Süreler Soru Kitabı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>299</v>
+        <v>518</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786256416802</t>
+          <t>9786256416796</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi</t>
+          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi Katma Değer Vergisi - Damga Vergisi - Harçlar</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786256416840</t>
+          <t>9786256416802</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Referans Hakimlik Mevzuat Serisi Borçlar Hukuku -  (Özel Hükümler) Mevzuat Konu Anlatımı</t>
+          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>421</v>
+        <v>299</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786256416857</t>
+          <t>9786256416840</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Referans Hakimlik Mevzuat Serisi Anayasa Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Referans Hakimlik Mevzuat Serisi Borçlar Hukuku -  (Özel Hükümler) Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>543</v>
+        <v>421</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786256416758</t>
+          <t>9786256416857</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Çözümlü 5 Deneme</t>
+          <t>Referans Hakimlik Mevzuat Serisi Anayasa Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>1051</v>
+        <v>543</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789222023081</t>
+          <t>9786256416758</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Cevaplı Karekod Çözümlü Deneme</t>
+          <t>Müessir İdari Hakimlik Denemeleri Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>691</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789222023082</t>
+          <t>9789222023081</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Cevaplı Denemeleri-2023</t>
+          <t>Müessir İdari Hakimlik Denemeleri Cevaplı Karekod Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>531</v>
+        <v>691</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786256416765</t>
+          <t>9789222023082</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Serisi Ceza Hukuku (Özel Hükümler)</t>
+          <t>Müessir Adli Hakimlik Cevaplı Denemeleri-2023</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>807</v>
+        <v>531</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786256416789</t>
+          <t>9786256416765</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Takip Görsel Hafıza Serisi Medeni Usul Hukuku</t>
+          <t>Görsel Hafıza Serisi Ceza Hukuku (Özel Hükümler)</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>752</v>
+        <v>807</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256416772</t>
+          <t>9786256416789</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Takip - Görsel Hafıza Serisi 7155 Sayılı Kanun İcra ve İflas Kanununun Tatbikatına Dair Nizamname İcra Ve İflas Kanun Yönetmeliği</t>
+          <t>Takip Görsel Hafıza Serisi Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>391</v>
+        <v>752</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786502705125</t>
+          <t>9786256416772</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
+          <t>Takip - Görsel Hafıza Serisi 7155 Sayılı Kanun İcra ve İflas Kanununun Tatbikatına Dair Nizamname İcra Ve İflas Kanun Yönetmeliği</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>550</v>
+        <v>391</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786256416635</t>
+          <t>9786502705125</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku</t>
+          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>421</v>
+        <v>550</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786256416611</t>
+          <t>9786256416635</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Görsel Hafıza Serisi</t>
+          <t>İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>870</v>
+        <v>421</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256416550</t>
+          <t>9786256416611</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Anayasa Hukuku Görsel Hafıza Serisi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>840</v>
+        <v>870</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256416598</t>
+          <t>9786256416550</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Yapısı Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Mahalli İdareler Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>404</v>
+        <v>840</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256416543</t>
+          <t>9786256416598</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Türkiye'nin İdari Yapısı Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>1051</v>
+        <v>404</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256416734</t>
+          <t>9786256416543</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Anayasa Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1440</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786502705126</t>
+          <t>9786256416734</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>İdare Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>580</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786256416727</t>
+          <t>9786502705126</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Referans Vergi Usul Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786256416574</t>
+          <t>9786256416727</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Kaymakamlık Mahalli İdareler Hukuku</t>
+          <t>Referans Vergi Usul Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>1381</v>
+        <v>300</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256416581</t>
+          <t>9786256416574</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli Usul Hukuku</t>
+          <t>Vesayet Kaymakamlık Mahalli İdareler Hukuku</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>480</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256416390</t>
+          <t>9786256416581</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
+          <t>Mukayeseli Usul Hukuku</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256416567</t>
+          <t>9786256416390</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Kaymakamlık Anasaya Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>1287</v>
+        <v>250</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786256416468</t>
+          <t>9786256416567</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Referans İdare Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Vesayet Kaymakamlık Anasaya Hukuku</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>719</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786256416338</t>
+          <t>9786256416468</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli-İdari Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+          <t>Referans İdare Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>760</v>
+        <v>719</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786256416345</t>
+          <t>9786256416338</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli-İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz Adli-İdari Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>480</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786256416499</t>
+          <t>9786256416345</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Referans Mevzuat Serisi Hakimlik İş Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İmtiyaz Adli-İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>269</v>
+        <v>480</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786256416482</t>
+          <t>9786256416499</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Referans Mevzuat Serisi Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Referans Mevzuat Serisi Hakimlik İş Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>510</v>
+        <v>269</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786256416536</t>
+          <t>9786256416482</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Referans Mevzuat Serisi Hakimlik Ceza ve Borçlar Hukuku (Genel Hükümler) Mevzuat Konu Anlatımı</t>
+          <t>Referans Mevzuat Serisi Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>450</v>
+        <v>510</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786256416512</t>
+          <t>9786256416536</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ceza Hukuku Özel Hükümler Mevzuat Konu Anlatımı</t>
+          <t>Referans Mevzuat Serisi Hakimlik Ceza ve Borçlar Hukuku (Genel Hükümler) Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256416529</t>
+          <t>9786256416512</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ticari İşletme ve Kıymetli Evrak Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Hakimlik Ceza Hukuku Özel Hükümler Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>389</v>
+        <v>450</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256416505</t>
+          <t>9786256416529</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Hakimlik Ticari İşletme ve Kıymetli Evrak Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>389</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256416475</t>
+          <t>9786256416505</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ceza Muhakemesi Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>450</v>
+        <v>389</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256416376</t>
+          <t>9786256416475</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukukunda Son Viraj</t>
+          <t>Hakimlik Ceza Muhakemesi Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>633</v>
+        <v>450</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256416161</t>
+          <t>9786256416376</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavı Alan Bilgisi Soru Bankası</t>
+          <t>Ceza Hukukunda Son Viraj</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>1369</v>
+        <v>633</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256416420</t>
+          <t>9786256416161</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
+          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavı Alan Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>460</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256416383</t>
+          <t>9786256416420</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavı Konularına Göre Sıralanmış Genel Kültür – Genel Yetenek Çözümlü Çıkmış Soru Bankası</t>
+          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>633</v>
+        <v>460</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256416369</t>
+          <t>9786256416383</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku</t>
+          <t>Takip İcra Müdürlüğü Sınavı Konularına Göre Sıralanmış Genel Kültür – Genel Yetenek Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>902</v>
+        <v>633</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256416352</t>
+          <t>9786256416369</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İnsan Hakları Hukuku</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>420</v>
+        <v>902</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256416208</t>
+          <t>9786256416352</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Dersleri Konu Anlatımı</t>
+          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>1648</v>
+        <v>420</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256416321</t>
+          <t>9786256416208</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Mtiyaz İcra ve İflas Hukuku</t>
+          <t>İdare Hukuku Dersleri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>420</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256416123</t>
+          <t>9786256416321</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Takip Çıkmış İcra Müdürlüğü Alan Bilgisi Çıkmış Soru Bankası</t>
+          <t>Mtiyaz İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>920</v>
+        <v>420</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256416277</t>
+          <t>9786256416123</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Adli - İdari Hakimlik Ortak Alan Süreler Kitabı</t>
+          <t>Takip Çıkmış İcra Müdürlüğü Alan Bilgisi Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>901</v>
+        <v>920</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256416284</t>
+          <t>9786256416277</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Fark Dersler Süreler Kitabı</t>
+          <t>Adli - İdari Hakimlik Ortak Alan Süreler Kitabı</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>421</v>
+        <v>901</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256416291</t>
+          <t>9786256416284</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Fark Dersler Süreler Kitabı</t>
+          <t>İdari Hakimlik Fark Dersler Süreler Kitabı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>569</v>
+        <v>421</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256416260</t>
+          <t>9786256416291</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları - Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi</t>
+          <t>Adli Hakimlik Fark Dersler Süreler Kitabı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>501</v>
+        <v>569</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256416192</t>
+          <t>9786256416260</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Türk Anayasa Hukuku Dersleri</t>
+          <t>İmtiyaz Hakimlik Ders Notları - Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>794</v>
+        <v>501</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256416116</t>
+          <t>9786256416192</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
+          <t>Türk Anayasa Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>1375</v>
+        <v>794</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256416147</t>
+          <t>9786256416116</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
+          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>794</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256416185</t>
+          <t>9786256416147</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
+          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>320</v>
+        <v>794</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786256416178</t>
+          <t>9786256416185</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Soru Bankası</t>
+          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>276</v>
+        <v>320</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786256416109</t>
+          <t>9786256416178</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Soru Bankası</t>
+          <t>İmtiyaz İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>679</v>
+        <v>276</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256416093</t>
+          <t>9786256416109</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Konu Anlatımı</t>
+          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>1139</v>
+        <v>679</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256416000</t>
+          <t>9786256416093</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Mevzuat Podcast Hukuk Çözümlü Soru Bankası</t>
+          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>2681</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256416024</t>
+          <t>9786256416000</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Takip Tablolarla Ve Şemalarla Bam Yönetmelik- Tebligat Kanunu</t>
+          <t>Mevzuat Podcast Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>407</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256416055</t>
+          <t>9786256416024</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdür Ve Müdür Yardımcılığı  Sınavlarına Hazırlık Süreler Ve Oranlar El Kitabı</t>
+          <t>Takip Tablolarla Ve Şemalarla Bam Yönetmelik- Tebligat Kanunu</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>518</v>
+        <v>407</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057270047</t>
+          <t>9786256416055</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
+          <t>Takip İcra Müdür Ve Müdür Yardımcılığı  Sınavlarına Hazırlık Süreler Ve Oranlar El Kitabı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>817</v>
+        <v>518</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057270054</t>
+          <t>9786057270047</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>705</v>
+        <v>817</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057270092</t>
+          <t>9786057270054</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku Çözümlü Soru Bankası</t>
+          <t>Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>772</v>
+        <v>705</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057270061</t>
+          <t>9786057270092</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Çözümlü Soru Bankası</t>
+          <t>İnsan Hakları Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>974</v>
+        <v>772</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057270078</t>
+          <t>9786057270061</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>İdare Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>748</v>
+        <v>974</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786256416017</t>
+          <t>9786057270078</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Mülakata Hazırlık Kitabı</t>
+          <t>Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>403</v>
+        <v>748</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057183255</t>
+          <t>9786256416017</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS Hukuk Soru Bankası</t>
+          <t>Takip İcra Müdürlüğü Mülakata Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>1198</v>
+        <v>403</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057270085</t>
+          <t>9786057183255</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
+          <t>İmtiyaz KPSS Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>1840</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057270030</t>
+          <t>9786057270085</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
+          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>281</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057227690</t>
+          <t>9786057270030</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İyös Sınavına Hazırlık Sosyal Güvenlik Hukuku Konu Anlatımı-Çözümlü Soru Bankası 2025</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>719</v>
+        <v>281</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057270009</t>
+          <t>9786057227690</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz İyös Sınavına Hazırlık Sosyal Güvenlik Hukuku Konu Anlatımı-Çözümlü Soru Bankası 2025</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>250</v>
+        <v>719</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057270016</t>
+          <t>9786057270009</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256623903</t>
+          <t>9786057270016</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>1093</v>
+        <v>220</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057227676</t>
+          <t>9786256623903</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>601</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057227645</t>
+          <t>9786057227676</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>510</v>
+        <v>601</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057227621</t>
+          <t>9786057227645</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Ve Dari Yargılama Usul Hukuku</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>773</v>
+        <v>510</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057227683</t>
+          <t>9786057227621</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler- Özel Hükümler Hakimlik Ders Notları</t>
+          <t>İdare Hukuku Ve Dari Yargılama Usul Hukuku</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>365</v>
+        <v>773</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057183286</t>
+          <t>9786057227683</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler- Özel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>540</v>
+        <v>365</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057227607</t>
+          <t>9786057183286</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku - Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>281</v>
+        <v>540</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9788791234513</t>
+          <t>9786057227607</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Müessir Vergi Hukuku - Vergi Usul Hukuku- Türk Vergi Sistemi Hakimlik Çıkmış Soru Bankası</t>
+          <t>İmtiyaz Anayasa Hukuku - Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>900</v>
+        <v>281</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9788791234512</t>
+          <t>9788791234513</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Müessir Maliye İktisat Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Vergi Hukuku - Vergi Usul Hukuku- Türk Vergi Sistemi Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>627</v>
+        <v>900</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9788791234511</t>
+          <t>9788791234512</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Müessir İş Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Maliye İktisat Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>504</v>
+        <v>627</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9788791234510</t>
+          <t>9788791234511</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ticaret Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İş Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>900</v>
+        <v>504</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9788791234509</t>
+          <t>9788791234510</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra Ve İflas Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Ticaret Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>791</v>
+        <v>900</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9788791234508</t>
+          <t>9788791234509</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Özel Hükümler Ve Ceza Muhakemesi Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İcra Ve İflas Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>746</v>
+        <v>791</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9788791234507</t>
+          <t>9788791234508</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Genel Hükümler Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Ceza Hukuku Özel Hükümler Ve Ceza Muhakemesi Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>573</v>
+        <v>746</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9788791234506</t>
+          <t>9788791234507</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Usul Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Ceza Hukuku Genel Hükümler Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>683</v>
+        <v>573</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9788791234505</t>
+          <t>9788791234506</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Müessir Borçlar Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Medeni Usul Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>750</v>
+        <v>683</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9788791234504</t>
+          <t>9788791234505</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Hukuk Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Borçlar Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>710</v>
+        <v>750</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9788791234503</t>
+          <t>9788791234504</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Yargılama Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Medeni Hukuk Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>573</v>
+        <v>710</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9788791234502</t>
+          <t>9788791234503</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdare Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İdari Yargılama Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>792</v>
+        <v>573</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9788791234501</t>
+          <t>9788791234502</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Müessir Anayasa Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İdare Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>999</v>
+        <v>792</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057183279</t>
+          <t>9788791234501</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Türkiye'nin İdari Yapısı Kaymakamlık Konu Anlatım Kitabı</t>
+          <t>Müessir Anayasa Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>575</v>
+        <v>999</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057183293</t>
+          <t>9786057183279</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık İdare Hukuku-Türkiye'nin İdari Yapısı-Mahalli İdareler Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Türkiye'nin İdari Yapısı Kaymakamlık Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>1144</v>
+        <v>575</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9788792021115</t>
+          <t>9786057183293</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Seti</t>
+          <t>İmtiyaz Kaymakamlık İdare Hukuku-Türkiye'nin İdari Yapısı-Mahalli İdareler Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>3300</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257262811</t>
+          <t>9788792021115</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Genel Yetenek-Genel Kültür Soru Bankası</t>
+          <t>Hysteresis İktisat Soruları Seti</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>690</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257262934</t>
+          <t>9786257262811</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Asamble - İnsan Hakları Hukuku Soru Kitabı</t>
+          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Genel Yetenek-Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>719</v>
+        <v>690</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057183217</t>
+          <t>9786257262934</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>KPSS Vatandaşlık Tamamı Çözümlü Konu Özetli Soru Bankası</t>
+          <t>Asamble - İnsan Hakları Hukuku Soru Kitabı</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>901</v>
+        <v>719</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257262958</t>
+          <t>9786057183217</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>T.C Anayasası</t>
+          <t>KPSS Vatandaşlık Tamamı Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>421</v>
+        <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257262989</t>
+          <t>9786257262958</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+          <t>T.C Anayasası</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>901</v>
+        <v>421</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789222705728</t>
+          <t>9786257262989</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
+          <t>Müessir İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>601</v>
+        <v>901</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786257262873</t>
+          <t>9789222705728</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Maliye Soru Bankası</t>
+          <t>Müessir İdari Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>965</v>
+        <v>601</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786257262880</t>
+          <t>9786257262873</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Maliye Konu Anlatımı</t>
+          <t>Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>722</v>
+        <v>965</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257262927</t>
+          <t>9786257262880</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri Ve İnkılap Tarihi Konu Anlatımı</t>
+          <t>Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>1176</v>
+        <v>722</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257262903</t>
+          <t>9786257262927</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Mevki Dari Teşkilat Ve Mahalli İdareler Mevzuat Çalışma Kitabı</t>
+          <t>Atatürk İlkeleri Ve İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>431</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257262897</t>
+          <t>9786257262903</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>Mevki Dari Teşkilat Ve Mahalli İdareler Mevzuat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>640</v>
+        <v>431</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257262910</t>
+          <t>9786257262897</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Kararnameleri</t>
+          <t>Kaymakamlık Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>673</v>
+        <v>640</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257262798</t>
+          <t>9786257262910</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Sınavına Özel / Tesir Mikro - Makro İktisat Konu Anlatımı</t>
+          <t>Cumhurbaşkanlığı Kararnameleri</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>1005</v>
+        <v>673</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257262965</t>
+          <t>9786257262798</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Hiyerarşi Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
+          <t>İdari Hakimlik Sınavına Özel / Tesir Mikro - Makro İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>331</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786509876510</t>
+          <t>9786257262965</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2022 Tarih Konu Anlatımı - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>Hiyerarşi Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>819</v>
+        <v>331</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786509876511</t>
+          <t>9786509876510</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2022 Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>2022 Tarih Konu Anlatımı - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>750</v>
+        <v>819</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257262941</t>
+          <t>9786509876511</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Mevki Anayasa Hukuku Mevzuat Çalışma Kitabı</t>
+          <t>2022 Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>431</v>
+        <v>750</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057183224</t>
+          <t>9786257262941</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku Konu Anlatımı</t>
+          <t>Mevki Anayasa Hukuku Mevzuat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>920</v>
+        <v>431</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257262835</t>
+          <t>9786057183224</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Maliye Çıkmış Sorular</t>
+          <t>İnsan Hakları Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>1139</v>
+        <v>920</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257262781</t>
+          <t>9786257262835</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Maliye Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>404</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257262767</t>
+          <t>9786257262781</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>540</v>
+        <v>404</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257262774</t>
+          <t>9786257262767</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>461</v>
+        <v>540</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257262750</t>
+          <t>9786257262774</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>660</v>
+        <v>461</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257262743</t>
+          <t>9786257262750</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C443" s="1">
         <v>660</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257262736</t>
+          <t>9786257262743</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - 2022 Adli İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>400</v>
+        <v>660</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257262583</t>
+          <t>9786257262736</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Public Kaymakamlık Çözümlü Soru Bankası</t>
+          <t>İmtiyaz - 2022 Adli İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>784</v>
+        <v>400</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786509876517</t>
+          <t>9786257262583</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>Public Kaymakamlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>491</v>
+        <v>784</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786509876516</t>
+          <t>9786509876517</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>600</v>
+        <v>491</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786509876518</t>
+          <t>9786509876516</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Kpss Tarih 40 Deneme Tamamı Çözümlü</t>
+          <t>KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>455</v>
+        <v>600</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257262712</t>
+          <t>9786509876518</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Asamble Türkiye İdari Taşkilatı Çözümlü Soru Bankası</t>
+          <t>Kpss Tarih 40 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>1056</v>
+        <v>455</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257262675</t>
+          <t>9786257262712</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk</t>
+          <t>Asamble Türkiye İdari Taşkilatı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>431</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257262705</t>
+          <t>9786257262675</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
+          <t>Arabuluculuk</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>1099</v>
+        <v>431</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257262576</t>
+          <t>9786257262705</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Denge Mikro İktisat Çözümlü Soru Bankası</t>
+          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>879</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257262668</t>
+          <t>9786257262576</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Denemeleri</t>
+          <t>Denge Mikro İktisat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>1056</v>
+        <v>879</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257262644</t>
+          <t>9786257262668</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 5 Deneme</t>
+          <t>İmtiyaz Kaymakamlık Denemeleri</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>331</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257262637</t>
+          <t>9786257262644</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Mikro ve Makro İktisat Sorunları</t>
+          <t>İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>1403</v>
+        <v>331</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257262613</t>
+          <t>9786257262637</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Yıldız Notlar</t>
+          <t>Kaymakamlık Mikro ve Makro İktisat Sorunları</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>965</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257262620</t>
+          <t>9786257262613</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku</t>
+          <t>İdare Hukuku Yıldız Notlar</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>552</v>
+        <v>965</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257262606</t>
+          <t>9786257262620</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku –Vergi Usul Hukuku – Türk Vergi Sistemi</t>
+          <t>İmtiyaz Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>1139</v>
+        <v>552</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057731265</t>
+          <t>9786257262606</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Komite Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku –Vergi Usul Hukuku – Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>331</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257262484</t>
+          <t>9786057731265</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukukunda Son Viraj</t>
+          <t>Komite Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>493</v>
+        <v>331</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257262590</t>
+          <t>9786257262484</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>İbraz</t>
+          <t>Ceza Hukukunda Son Viraj</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>363</v>
+        <v>493</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786056860263</t>
+          <t>9786257262590</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm İdari Yargı Hakimlik Sınav Soruları</t>
+          <t>İbraz</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>726</v>
+        <v>363</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786058086562</t>
+          <t>9786056860263</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Soru Bankası 666 Çözümlü Soru Cilt 2 - Plus Ultra</t>
+          <t>Dönüşüm İdari Yargı Hakimlik Sınav Soruları</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>653</v>
+        <v>726</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786058086555</t>
+          <t>9786058086562</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Konu Çalışma Kitabı Cilt 1 - Plus Ultra</t>
+          <t>Kaymakamlık Soru Bankası 666 Çözümlü Soru Cilt 2 - Plus Ultra</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>721</v>
+        <v>653</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786056831232</t>
+          <t>9786058086555</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku (Pratik El Kitabı)</t>
+          <t>Kaymakamlık Konu Çalışma Kitabı Cilt 1 - Plus Ultra</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>271</v>
+        <v>721</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786056941047</t>
+          <t>9786056831232</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Yks Türk Dili ve Edebiyatı Ders Notları</t>
+          <t>Anayasa Hukuku (Pratik El Kitabı)</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>472</v>
+        <v>271</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786058086517</t>
+          <t>9786056941047</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - Anayasa Hukuku - Anayasa Yargısı</t>
+          <t>Yks Türk Dili ve Edebiyatı Ders Notları</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>366</v>
+        <v>472</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786056885808</t>
+          <t>9786058086517</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku-1 Ders Notları - Genel Hükümler</t>
+          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - Anayasa Hukuku - Anayasa Yargısı</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>243</v>
+        <v>366</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786056860294</t>
+          <t>9786056885808</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku Ders Notları</t>
+          <t>Ceza Hukuku-1 Ders Notları - Genel Hükümler</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>358</v>
+        <v>243</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786056941023</t>
+          <t>9786056860294</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Maliye Hakimlik Ders Notları</t>
+          <t>İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>610</v>
+        <v>358</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786058086531</t>
+          <t>9786056941023</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>İmtiyaz Maliye Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>328</v>
+        <v>610</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786058086500</t>
+          <t>9786058086531</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku</t>
+          <t>Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>300</v>
+        <v>328</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786056885877</t>
+          <t>9786058086500</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukuku</t>
+          <t>Ticari İşletme Hukuku</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>223</v>
+        <v>300</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786056885884</t>
+          <t>9786056885877</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukuku</t>
+          <t>Kıymetli Evrak Hukuku</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>323</v>
+        <v>223</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786056885891</t>
+          <t>9786056885884</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku</t>
+          <t>Şirketler Hukuku</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>673</v>
+        <v>323</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786056885839</t>
+          <t>9786056885891</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Tetkik İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü Soru Bankası</t>
+          <t>Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>1265</v>
+        <v>673</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786056831287</t>
+          <t>9786056885839</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Adli Hakimlik - Kamu Hukuku</t>
+          <t>Tetkik İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>566</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786056831225</t>
+          <t>9786056831287</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Adli Hakimlik - Özel Hukuk</t>
+          <t>Dönüşüm Adli Hakimlik - Kamu Hukuku</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>726</v>
+        <v>566</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786056860218</t>
+          <t>9786056831225</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuku Ders Notları</t>
+          <t>Dönüşüm Adli Hakimlik - Özel Hukuk</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>421</v>
+        <v>726</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786056860201</t>
+          <t>9786056860218</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk 2 Ders Notları / Eşya Hukuku - Miras Hukuku</t>
+          <t>Milletlerarası Özel Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>406</v>
+        <v>421</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786056831270</t>
+          <t>9786056860201</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Ders Notları - Özel Hükümler</t>
+          <t>Medeni Hukuk 2 Ders Notları / Eşya Hukuku - Miras Hukuku</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>243</v>
+        <v>406</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786056860256</t>
+          <t>9786056831270</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Özel Hükümler</t>
+          <t>Ceza Hukuku Ders Notları - Özel Hükümler</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>558</v>
+        <v>243</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786056860270</t>
+          <t>9786056860256</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku ve Anayasa Yargısı Ders Notları</t>
+          <t>Borçlar Hukuku - Özel Hükümler</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>363</v>
+        <v>558</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786056860232</t>
+          <t>9786056860270</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usul Hukuku Ders Notları</t>
+          <t>Anayasa Hukuku ve Anayasa Yargısı Ders Notları</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>323</v>
+        <v>363</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786056860249</t>
+          <t>9786056860232</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Genel Hükümler</t>
+          <t>İdari Yargılama Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>336</v>
+        <v>323</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786056831218</t>
+          <t>9786056860249</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe 20 Deneme Tamamı Çözümlü</t>
+          <t>Borçlar Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>1559</v>
+        <v>336</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786056831294</t>
+          <t>9786056831218</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk 1 Ders Notları / Medeni Hukuka Giriş - Başlangıç Hükümleri - Kişiler Hukuku - Aile Hukuku</t>
+          <t>Muhasebe 20 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>441</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786056831263</t>
+          <t>9786056831294</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>İstisna Vatandaşlık Bilgisi Tüm Adaylar İçin</t>
+          <t>Medeni Hukuk 1 Ders Notları / Medeni Hukuka Giriş - Başlangıç Hükümleri - Kişiler Hukuku - Aile Hukuku</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>243</v>
+        <v>441</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786056831201</t>
+          <t>9786056831263</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukuku'nda Son Viraj (Ciltli)</t>
+          <t>İstisna Vatandaşlık Bilgisi Tüm Adaylar İçin</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>493</v>
+        <v>243</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786056831256</t>
+          <t>9786056831201</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk</t>
+          <t>Kamu Hukuku'nda Son Viraj (Ciltli)</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>450</v>
+        <v>493</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257262552</t>
+          <t>9786056831256</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Tesir KPSS Hukuk Tamamı Çözümlü Soru Bankası</t>
+          <t>Medeni Hukuk</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>1131</v>
+        <v>450</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257262545</t>
+          <t>9786257262552</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdari Hakimlik Tamamı Çözümlü Soru Bankası</t>
+          <t>Tesir KPSS Hukuk Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>1031</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257262569</t>
+          <t>9786257262545</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Tesir Adli Hakimlik Tamamı Çözümlü Soru Bankası</t>
+          <t>Tesir İdari Hakimlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>1431</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257262514</t>
+          <t>9786257262569</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Adli-İdari Hakimlik Sınavlarının Orijinal Sorularını İçeren - Etkin Genel Yetenek-Genel Kültür Çıkmış Soru Bankası</t>
+          <t>Tesir Adli Hakimlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>935</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257262446</t>
+          <t>9786257262514</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mahalli İdareler - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
+          <t>Adli-İdari Hakimlik Sınavlarının Orijinal Sorularını İçeren - Etkin Genel Yetenek-Genel Kültür Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>660</v>
+        <v>935</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257262422</t>
+          <t>9786257262446</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
+          <t>Türkiye’de Mahalli İdareler - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>281</v>
+        <v>660</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257262439</t>
+          <t>9786257262422</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İnsan Hakları ve Demokratikleşme</t>
+          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>615</v>
+        <v>281</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257262255</t>
+          <t>9786257262439</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku Adli Hakimlik Soru Bankası 2021</t>
+          <t>Türkiye’de İnsan Hakları ve Demokratikleşme</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>589</v>
+        <v>615</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257262361</t>
+          <t>9786257262255</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku – Vergi Usul Hukuku-Türk Vergi Sistemi</t>
+          <t>İmtiyaz Ticaret Hukuku Adli Hakimlik Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>759</v>
+        <v>589</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257262385</t>
+          <t>9786257262361</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Soru Bankası Türkiye'nin İdari Yapısı</t>
+          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku – Vergi Usul Hukuku-Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>621</v>
+        <v>759</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257262392</t>
+          <t>9786257262385</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık 5’li Çözümlü Hukuk Denemeleri</t>
+          <t>Kaymakamlık Soru Bankası Türkiye'nin İdari Yapısı</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>368</v>
+        <v>621</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257262088</t>
+          <t>9786257262392</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınav Mevzuatı</t>
+          <t>Kaymakamlık 5’li Çözümlü Hukuk Denemeleri</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>2038</v>
+        <v>368</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257262071</t>
+          <t>9786257262088</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Cilt: 3 - Son Dörtlü</t>
+          <t>Kaymakamlık Sınav Mevzuatı</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>1056</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257262064</t>
+          <t>9786257262071</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Cilt: 2 - Makro İktisat</t>
+          <t>Hysteresis İktisat Soruları Cilt: 3 - Son Dörtlü</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>1100</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257262057</t>
+          <t>9786257262064</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Cilt 1 - Mikro İktisat</t>
+          <t>Hysteresis İktisat Soruları Cilt: 2 - Makro İktisat</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>1155</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257262033</t>
+          <t>9786257262057</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021 Hysteresis - Mikro İktisat</t>
+          <t>Hysteresis İktisat Soruları Cilt 1 - Mikro İktisat</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>1238</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257262453</t>
+          <t>9786257262033</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
+          <t>2021 Hysteresis - Mikro İktisat</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>1121</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786257262170</t>
+          <t>9786257262453</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>İtiraz İcra Müdürlüğü Konu Anlatımı</t>
+          <t>Anayasa Hukuku Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>931</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257262309</t>
+          <t>9786257262170</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
+          <t>İtiraz İcra Müdürlüğü Konu Anlatımı</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>149</v>
+        <v>931</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257262262</t>
+          <t>9786257262309</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler - Özel Hükümler</t>
+          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>503</v>
+        <v>149</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257262477</t>
+          <t>9786257262262</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler - Özel Hükümler</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>210</v>
+        <v>503</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257262460</t>
+          <t>9786257262477</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>315</v>
+        <v>210</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257262521</t>
+          <t>9786257262460</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>331</v>
+        <v>315</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786058086548</t>
+          <t>9786257262521</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - İdare Hukuku - İdari Yargılama Hukuku</t>
+          <t>Tesir Çalışma Kitabı - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>450</v>
+        <v>331</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257262378</t>
+          <t>9786058086548</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Kaymakamlık Soru Bankası Tamamı Çözümlü</t>
+          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - İdare Hukuku - İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>686</v>
+        <v>450</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257262286</t>
+          <t>9786257262378</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İdare Hukuku Kaymakamlık Soru Bankası Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>461</v>
+        <v>686</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257262316</t>
+          <t>9786257262286</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>315</v>
+        <v>461</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257262040</t>
+          <t>9786257262316</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS ve Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
+          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>1495</v>
+        <v>315</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257262323</t>
+          <t>9786257262040</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Vazife Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
+          <t>2021 KPSS ve Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>331</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257262330</t>
+          <t>9786257262323</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
+          <t>Vazife Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>245</v>
+        <v>331</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257262354</t>
+          <t>9786257262330</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Usul Mevzuatı</t>
+          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>493</v>
+        <v>245</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257262347</t>
+          <t>9786257262354</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Usul Mevzuatı</t>
+          <t>İdari Hakimlik Usul Mevzuatı</t>
         </is>
       </c>
       <c r="C522" s="1">
         <v>493</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257262248</t>
+          <t>9786257262347</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınav Mevzuatı (Sadeleştirilmiş)</t>
+          <t>Adli Hakimlik Usul Mevzuatı</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>1051</v>
+        <v>493</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257262293</t>
+          <t>9786257262248</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Kaymakamlık Sınav Mevzuatı (Sadeleştirilmiş)</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>895</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786056941009</t>
+          <t>9786257262293</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Türkiye’nin İdari Yapısı Çözümlü Soru Bankası</t>
+          <t>Karar Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>828</v>
+        <v>895</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786257262231</t>
+          <t>9786056941009</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Mevki Kaymakamlık Anayasa Hukuku - İnsan Hakları ve Demokratikleşme</t>
+          <t>Mülki Makam Türkiye’nin İdari Yapısı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>331</v>
+        <v>828</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786257262200</t>
+          <t>9786257262231</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku - Hakimlik Ders Notları</t>
+          <t>Mevki Kaymakamlık Anayasa Hukuku - İnsan Hakları ve Demokratikleşme</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>393</v>
+        <v>331</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786257262217</t>
+          <t>9786257262200</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>İmtiyaz Ticaret Hukuku - Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>690</v>
+        <v>393</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786257262163</t>
+          <t>9786257262217</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>İtiraz İcra Müdürlüğü Soru Bankası</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>669</v>
+        <v>690</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786057731999</t>
+          <t>9786257262163</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Akdemikus - İdari Hakimlik Sınavı Denemeleri</t>
+          <t>İtiraz İcra Müdürlüğü Soru Bankası</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>658</v>
+        <v>669</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786057731807</t>
+          <t>9786057731999</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Mevki - İdare Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>Akdemikus - İdari Hakimlik Sınavı Denemeleri</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>569</v>
+        <v>658</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786057731364</t>
+          <t>9786057731807</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Milletlerarası Hukuk- Milletlerarası Özel Hukuk Hakimlik Ders Notları</t>
+          <t>Mevki - İdare Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>690</v>
+        <v>569</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786057731951</t>
+          <t>9786057731364</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve İcra Müdür Yardımcılığı Sınavı Çözümlü 7 Alan Denemesi</t>
+          <t>İmtiyaz Milletlerarası Hukuk- Milletlerarası Özel Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>650</v>
+        <v>690</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786257262125</t>
+          <t>9786057731951</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>İtiraz İcra Müdürlüğü Mevzuatı</t>
+          <t>Takip İcra Müdürlüğü ve İcra Müdür Yardımcılığı Sınavı Çözümlü 7 Alan Denemesi</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>769</v>
+        <v>650</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786057731845</t>
+          <t>9786257262125</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Ders Notları</t>
+          <t>İtiraz İcra Müdürlüğü Mevzuatı</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>622</v>
+        <v>769</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786057731517</t>
+          <t>9786057731845</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Ticaret Hukuku</t>
+          <t>İdari Yargılama Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>231</v>
+        <v>622</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786057731388</t>
+          <t>9786057731517</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>HMGS Genel Kamu Hukuku Konu Anlatımı</t>
+          <t>Tesir Çalışma Kitabı - Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>759</v>
+        <v>231</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786057731791</t>
+          <t>9786057731388</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Ticaret Hukuku İş Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>HMGS Genel Kamu Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>328</v>
+        <v>759</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786057731760</t>
+          <t>9786057731791</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Ceza Hukuku (Genel Hükümler- Özel Hükümler) Ceza Muhakemesi Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Hakimim Ticaret Hukuku İş Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>363</v>
+        <v>328</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786057731272</t>
+          <t>9786057731760</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Mevzuatı</t>
+          <t>Hakimim Ceza Hukuku (Genel Hükümler- Özel Hükümler) Ceza Muhakemesi Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>450</v>
+        <v>363</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786052703980</t>
+          <t>9786057731272</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdari Hakimlik Çalışma Kitabı</t>
+          <t>İnsan Hakları Mevzuatı</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>2831</v>
+        <v>450</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786057731036</t>
+          <t>9786052703980</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Komite Ceza Hukuku Genel Hükümler</t>
+          <t>Tesir İdari Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>231</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786052021040</t>
+          <t>9786057731036</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Mevki Kaymakamlık Hukuk Konu Anlatımı Modüler Seti</t>
+          <t>Komite Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>1469</v>
+        <v>231</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786057731289</t>
+          <t>9786052021040</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Plus Ultra Kaymakamlık Konu Çalışma Kitabı</t>
+          <t>Mevki Kaymakamlık Hukuk Konu Anlatımı Modüler Seti</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>145</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786257262002</t>
+          <t>9786057731289</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Kamu Hukuku Çözümlü Soru Bankası</t>
+          <t>Plus Ultra Kaymakamlık Konu Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>1480</v>
+        <v>145</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786057731692</t>
+          <t>9786257262002</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - İdari Hakimlik Soru Kitabı</t>
+          <t>Akademikus Kamu Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>230</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786057731494</t>
+          <t>9786057731692</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk - Tesir Çalışma Kitabı</t>
+          <t>İmtiyaz - İdari Hakimlik Soru Kitabı</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>369</v>
+        <v>230</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786057731500</t>
+          <t>9786057731494</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Tesir Çalışma Kitabı</t>
+          <t>Medeni Hukuk - Tesir Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>169</v>
+        <v>369</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786057731470</t>
+          <t>9786057731500</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku'nda Son Viraj</t>
+          <t>Borçlar Hukuku - Tesir Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>412</v>
+        <v>169</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786057731418</t>
+          <t>9786057731470</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Akademikus KPSS Alan Deneme Seti</t>
+          <t>İş Hukuku'nda Son Viraj</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>1051</v>
+        <v>412</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786057731357</t>
+          <t>9786057731418</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>AkademikUS Ticaret Hukuku Şematik Anlatımlı Ders Notu</t>
+          <t>Akademikus KPSS Alan Deneme Seti</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>351</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786057731425</t>
+          <t>9786057731357</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Sosyo-Ekonomik Yapısı Özgün Sorular</t>
+          <t>AkademikUS Ticaret Hukuku Şematik Anlatımlı Ders Notu</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>426</v>
+        <v>351</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786057731395</t>
+          <t>9786057731425</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Borçlar Hukuku</t>
+          <t>Türkiye'nin Sosyo-Ekonomik Yapısı Özgün Sorular</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>558</v>
+        <v>426</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786057262019</t>
+          <t>9786057731395</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 1</t>
+          <t>Akademikus Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>1376</v>
+        <v>558</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786057731197</t>
+          <t>9786057262019</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Kadim Vatandaşlık Bilgileri</t>
+          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 1</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>323</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786057731166</t>
+          <t>9786057731197</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuğa Son 10 Gün</t>
+          <t>Kadim Vatandaşlık Bilgileri</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>331</v>
+        <v>323</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786056941061</t>
+          <t>9786057731166</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler - Ceza Muhakemesi Hukuku</t>
+          <t>Arabuluculuğa Son 10 Gün</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>528</v>
+        <v>331</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786257262118</t>
+          <t>9786056941061</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Serisi Vergi Hukuku Vergi Usul Hukuku</t>
+          <t>Ceza Hukuku Genel Hükümler - Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>725</v>
+        <v>528</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786057731852</t>
+          <t>9786257262118</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
+          <t>Görsel Hafıza Serisi Vergi Hukuku Vergi Usul Hukuku</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>396</v>
+        <v>725</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786057731548</t>
+          <t>9786057731852</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Müessir KPSS Hukuk 5 Deneme</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>404</v>
+        <v>396</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786057731531</t>
+          <t>9786057731548</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku</t>
+          <t>Müessir KPSS Hukuk 5 Deneme</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>611</v>
+        <v>404</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786057731920</t>
+          <t>9786057731531</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>AkademikUs - Kaymakamlık Sınavına Hazırlık Çözümlü Soru Bankası</t>
+          <t>İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>1648</v>
+        <v>611</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257262156</t>
+          <t>9786057731920</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Soru Bankası</t>
+          <t>AkademikUs - Kaymakamlık Sınavına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>5808</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257262415</t>
+          <t>9786257262156</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Konsül - Uluslararası İnsan Hakları Mevzuatı</t>
+          <t>İmtiyaz HMGS Soru Bankası</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>809</v>
+        <v>5808</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786057731944</t>
+          <t>9786257262415</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler - Son Viraj</t>
+          <t>Konsül - Uluslararası İnsan Hakları Mevzuatı</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>482</v>
+        <v>809</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786057731937</t>
+          <t>9786057731944</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası: Medeni Usul Hukuku</t>
+          <t>Borçlar Hukuku Genel Hükümler - Son Viraj</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>284</v>
+        <v>482</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786057731722</t>
+          <t>9786057731937</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Maliye</t>
+          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası: Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>613</v>
+        <v>284</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786057731746</t>
+          <t>9786057731722</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Vergi Hukuku ve Türk Vergi Sistemi</t>
+          <t>Tesir Çalışma Kitabı - Maliye</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>496</v>
+        <v>613</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786057731814</t>
+          <t>9786057731746</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Medeni Usul Hukuku</t>
+          <t>Tesir Çalışma Kitabı - Vergi Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>331</v>
+        <v>496</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786057731753</t>
+          <t>9786057731814</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Ceza Özel Hukuku ve Ceza Muhakemesi Hukuku</t>
+          <t>Tesir Çalışma Kitabı - Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>249</v>
+        <v>331</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786057731739</t>
+          <t>9786057731753</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Tesir Ceza Hukuku Genel Hükümler Çalışma Kitabı</t>
+          <t>Tesir Çalışma Kitabı - Ceza Özel Hukuku ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786057731821</t>
+          <t>9786057731739</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdari Yargılama Hukuku Çalışma Kitabı</t>
+          <t>Tesir Ceza Hukuku Genel Hükümler Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>231</v>
+        <v>249</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786057731715</t>
+          <t>9786057731821</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdare Hukuku Çalışma Kitabı</t>
+          <t>Tesir İdari Yargılama Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>331</v>
+        <v>231</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786057731524</t>
+          <t>9786057731715</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Tesir Anayasa Hukuku Çalışma Kitabı</t>
+          <t>Tesir İdare Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>231</v>
+        <v>331</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786057731326</t>
+          <t>9786057731524</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Mevki İdare Hukuku Kaymakamlık Konu Anlatımı</t>
+          <t>Tesir Anayasa Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C575" s="1">
         <v>231</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786057731296</t>
+          <t>9786057731326</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Mevki Anayasa Hukuku Kaymakamlık Konu Anlatımı Modüler Seti 2020</t>
+          <t>Mevki İdare Hukuku Kaymakamlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>331</v>
+        <v>231</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786057731319</t>
+          <t>9786057731296</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Mevki Türkiyenin İdari Yapısı Türkiyede Mahalli İdareler Kaymakamlık Konu Anatımı Modüler Seti 2020</t>
+          <t>Mevki Anayasa Hukuku Kaymakamlık Konu Anlatımı Modüler Seti 2020</t>
         </is>
       </c>
       <c r="C577" s="1">
         <v>331</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786057262026</t>
+          <t>9786057731319</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 2</t>
+          <t>Mevki Türkiyenin İdari Yapısı Türkiyede Mahalli İdareler Kaymakamlık Konu Anatımı Modüler Seti 2020</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>1480</v>
+        <v>331</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257262408</t>
+          <t>9786057262026</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Demokratikleşme ve İnsan Hakları - Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
+          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 2</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>503</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786052705976</t>
+          <t>9786257262408</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Tesir KPSS Hukuk Konu Anlatım Serisi</t>
+          <t>Türkiye'de Demokratikleşme ve İnsan Hakları - Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>2831</v>
+        <v>503</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786057731234</t>
+          <t>9786052705976</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Maliye ve Vergi Hukuku Soru Bankası</t>
+          <t>Tesir KPSS Hukuk Konu Anlatım Serisi</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>809</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786057731241</t>
+          <t>9786057731234</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Maliye ve Vergi Hukuku Konu Anlatımı</t>
+          <t>Maliye ve Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>726</v>
+        <v>809</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786057731555</t>
+          <t>9786057731241</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>AkademikUS Kaymakamlık Sınavı Denemeleri</t>
+          <t>Maliye ve Vergi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>622</v>
+        <v>726</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257262149</t>
+          <t>9786057731555</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye’de Mahalli İdareler</t>
+          <t>AkademikUS Kaymakamlık Sınavı Denemeleri</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>569</v>
+        <v>622</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257262132</t>
+          <t>9786257262149</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye'nin İdari Yapısı</t>
+          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye’de Mahalli İdareler</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>331</v>
+        <v>569</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786057731586</t>
+          <t>9786257262132</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Akademikus İdare Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
+          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye'nin İdari Yapısı</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>724</v>
+        <v>331</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786057731609</t>
+          <t>9786057731586</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Anayasa Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
+          <t>Akademikus İdare Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>523</v>
+        <v>724</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786057731463</t>
+          <t>9786057731609</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2020 Mevki Kaymakamlık Mevzuatı</t>
+          <t>Akademikus Anayasa Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>969</v>
+        <v>523</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786057731173</t>
+          <t>9786057731463</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; Komite İş Hukuku 2020</t>
+          <t>2020 Mevki Kaymakamlık Mevzuatı</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>331</v>
+        <v>969</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786057731111</t>
+          <t>9786057731173</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Komite İdari Hakimlik Tamamı Çözümlü Özgün Soru Bankası 2020</t>
+          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; Komite İş Hukuku 2020</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>569</v>
+        <v>331</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786057731029</t>
+          <t>9786057731111</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Komite - İdari Yargı</t>
+          <t>Komite İdari Hakimlik Tamamı Çözümlü Özgün Soru Bankası 2020</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>231</v>
+        <v>569</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786057731005</t>
+          <t>9786057731029</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Komite - Anayasa Hukuku 2019</t>
+          <t>Komite - İdari Yargı</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786057731081</t>
+          <t>9786057731005</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Ritüel Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
+          <t>Komite - Anayasa Hukuku 2019</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>575</v>
+        <v>232</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257262224</t>
+          <t>9786057731081</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıkta Son Viraj</t>
+          <t>Ritüel Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>823</v>
+        <v>575</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786057731906</t>
+          <t>9786257262224</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Hakimim İcra ve İflas Hukuku - Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Kaymakamlıkta Son Viraj</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>284</v>
+        <v>823</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786057731340</t>
+          <t>9786057731906</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2020 Mevki Kaymakamlık Hukuk Özgün Sorular</t>
+          <t>Hakimim İcra ve İflas Hukuku - Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>569</v>
+        <v>284</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786057731227</t>
+          <t>9786057731340</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Soru Bankası</t>
+          <t>2020 Mevki Kaymakamlık Hukuk Özgün Sorular</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>924</v>
+        <v>569</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786057731210</t>
+          <t>9786057731227</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Soru Bankası</t>
+          <t>Muhasebe Soru Bankası</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>876</v>
+        <v>924</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786057731869</t>
+          <t>9786057731210</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Mevki Kaymakamlık Anayasa Hukuku Çıkmış Sorular 2020</t>
+          <t>Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>331</v>
+        <v>876</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786057731913</t>
+          <t>9786057731869</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Mevki Kaymakamlık Anayasa Hukuku Çıkmış Sorular 2020</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>363</v>
+        <v>331</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786059637954</t>
+          <t>9786057731913</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi Soru Bankası ve Özet Notlar</t>
+          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>622</v>
+        <v>363</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786057731449</t>
+          <t>9786059637954</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Mevki Makro İktisat (Kaymakamlık İktisat) 2020</t>
+          <t>Türkiye Ekonomisi Soru Bankası ve Özet Notlar</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>554</v>
+        <v>622</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786057731012</t>
+          <t>9786057731449</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat</t>
+          <t>Mevki Makro İktisat (Kaymakamlık İktisat) 2020</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>1051</v>
+        <v>554</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786057731128</t>
+          <t>9786057731012</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Komite Kpss Kamu Hukuku Soru Bankası 2020</t>
+          <t>Mikro İktisat</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>331</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786058086586</t>
+          <t>9786057731128</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Son Viraj Kamu Hukuku Soru Bankası</t>
+          <t>Komite Kpss Kamu Hukuku Soru Bankası 2020</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>809</v>
+        <v>331</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786057731654</t>
+          <t>9786058086586</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku</t>
+          <t>Son Viraj Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>1051</v>
+        <v>809</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786057731371</t>
+          <t>9786057731654</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Medeni Hukuk Çözümlü Özgün Sorular</t>
+          <t>Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>408</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786057731616</t>
+          <t>9786057731371</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Akademikus İdare Hukuku Türkiye'nin İdari Yapısı Mahalli İdareler Ders Notları</t>
+          <t>Akademikus Medeni Hukuk Çözümlü Özgün Sorular</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>726</v>
+        <v>408</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786057731623</t>
+          <t>9786057731616</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Anayasa Hukuku Ders Notları</t>
+          <t>Akademikus İdare Hukuku Türkiye'nin İdari Yapısı Mahalli İdareler Ders Notları</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>523</v>
+        <v>726</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786057731333</t>
+          <t>9786057731623</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat - Hysteresis</t>
+          <t>Akademikus Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>1238</v>
+        <v>523</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786058086593</t>
+          <t>9786057731333</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis - İktisadi Düşünce Okulları</t>
+          <t>Makro İktisat - Hysteresis</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>780</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786057731456</t>
+          <t>9786058086593</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık İktisat Konu Anlatımı Modüler Seti</t>
+          <t>Hysteresis - İktisadi Düşünce Okulları</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>601</v>
+        <v>780</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786057731258</t>
+          <t>9786057731456</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Komite İdare Hukuku</t>
+          <t>Kaymakamlık İktisat Konu Anlatımı Modüler Seti</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>331</v>
+        <v>601</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786057731203</t>
+          <t>9786057731258</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Adli ve İdari Hakimlik İçin Medeni Usul’de 7’de 7</t>
+          <t>Komite İdare Hukuku</t>
         </is>
       </c>
       <c r="C614" s="1">
         <v>331</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786057731180</t>
+          <t>9786057731203</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; İş Hukuku Tamamı Çözümlü Soru Bankası 2020</t>
+          <t>Adli ve İdari Hakimlik İçin Medeni Usul’de 7’de 7</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>550</v>
+        <v>331</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786057731074</t>
+          <t>9786057731180</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usulü Kanunu (2020 Güncel Mevzuat)</t>
+          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; İş Hukuku Tamamı Çözümlü Soru Bankası 2020</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>39</v>
+        <v>550</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786057731067</t>
+          <t>9786057731074</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
+          <t>İdari Yargılama Usulü Kanunu (2020 Güncel Mevzuat)</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>81</v>
+        <v>39</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786057731050</t>
+          <t>9786057731067</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve Türk Medeni Kanununun Yürürlüğü ve Uygulama Şekli Hakkında Kanun</t>
+          <t>Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786057731043</t>
+          <t>9786057731050</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu - Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
+          <t>Türk Medeni Kanunu ve Türk Medeni Kanununun Yürürlüğü ve Uygulama Şekli Hakkında Kanun</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786058086524</t>
+          <t>9786057731043</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku 2 - Şirketler Hukuku Ders Notları</t>
+          <t>Türk Medeni Kanunu - Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>243</v>
+        <v>94</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786056941078</t>
+          <t>9786058086524</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku - Lex Legatus</t>
+          <t>Ticaret Hukuku 2 - Şirketler Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>284</v>
+        <v>243</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786057731142</t>
+          <t>9786056941078</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2020 Komite İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+          <t>İcra ve İflas Hukuku - Lex Legatus</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>331</v>
+        <v>284</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
+          <t>9786057731142</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2020 Komite İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
           <t>9786057731135</t>
         </is>
       </c>
-      <c r="B623" s="1" t="inlineStr">
+      <c r="B624" s="1" t="inlineStr">
         <is>
           <t>Güvence İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
-      <c r="C623" s="1">
+      <c r="C624" s="1">
         <v>1139</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>