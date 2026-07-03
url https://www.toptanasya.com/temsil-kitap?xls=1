--- v2 (2026-05-13)
+++ v3 (2026-07-03)
@@ -85,9385 +85,9415 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255895257</t>
+          <t>9786255895240</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 MATRAH HMGS Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası</t>
+          <t>Karar Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789782026016</t>
+          <t>9786255895233</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Kaymakamlık Tarih 40 Deneme Çözümlü</t>
+          <t>Karar Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789782026015</t>
+          <t>9786255895257</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Kaymakamlık Tarih Soru Bankası</t>
+          <t>2026 MATRAH HMGS Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>680</v>
+        <v>800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789782026014</t>
+          <t>9789782026016</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Kaymakamlık Tarih Konu Anlatımı</t>
+          <t>2026 Hakimlik Kaymakamlık Tarih 40 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>850</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255895202</t>
+          <t>9789782026015</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güvence Premium Deneme Sınavı 10 Deneme</t>
+          <t>2026 Hakimlik Kaymakamlık Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>680</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789782026013</t>
+          <t>9789782026014</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>2026 Hakimlik Kaymakamlık Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789782026011</t>
+          <t>9786255895202</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı</t>
+          <t>Güvence Premium Deneme Sınavı 10 Deneme</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789782026012</t>
+          <t>9789782026013</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255895196</t>
+          <t>9789782026011</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Denge İktisat Son 5'li Çözümlü Soru Bankası</t>
+          <t>KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255895189</t>
+          <t>9789782026012</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Denge Makro İktisat Çözümlü Soru Bankası</t>
+          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255895158</t>
+          <t>9786255895196</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Mikro İktisat Soru Bankası</t>
+          <t>Denge İktisat Son 5'li Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>345</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255895165</t>
+          <t>9786255895189</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik KPSS İYÖS İcra Müdürlüğü İcra ve İflas Hukuku Konu Anlatımı ve Soru Bankası</t>
+          <t>Denge Makro İktisat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255895141</t>
+          <t>9786255895158</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Makro İktisat Soru Bankası Çözümlü</t>
+          <t>Mülki Makam Mikro İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>253</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255895172</t>
+          <t>9786255895165</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis KPSS A Grubu Kaymakamlık Hakimlik Makro İktisat Konu Anlatımı</t>
+          <t>HMGS Hakimlik KPSS İYÖS İcra Müdürlüğü İcra ve İflas Hukuku Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1438</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255895134</t>
+          <t>9786255895141</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam İdare Hukuku Soru Bankası (Çözümlü)</t>
+          <t>Mülki Makam Makro İktisat Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>506</v>
+        <v>253</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789782025113</t>
+          <t>9786255895172</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik</t>
+          <t>Hysteresis KPSS A Grubu Kaymakamlık Hakimlik Makro İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>4760</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789782025117</t>
+          <t>9786255895134</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
+          <t>Mülki Makam İdare Hukuku Soru Bankası (Çözümlü)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>5680</v>
+        <v>506</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256623736</t>
+          <t>9789782025113</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi</t>
+          <t>İmtiyaz İdari Hakimlik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>460</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789222024286</t>
+          <t>9789782025117</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Soru Bankası (Kamu Hukuku-Özel Hukuk)</t>
+          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>3900</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256623682</t>
+          <t>9786256623736</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları İş Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>270</v>
+        <v>460</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256623613</t>
+          <t>9789222024286</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ceza Hukuku &amp; Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>İmtiyaz HMGS Soru Bankası (Kamu Hukuku-Özel Hukuk)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>552</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256416604</t>
+          <t>9786256623682</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Referans Adli- İdari Hakimlik Ortak Alan Süreler Kitabı</t>
+          <t>İmtiyaz HMGS Ders Notları İş Hukuku</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>470</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256623507</t>
+          <t>9786256623613</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
+          <t>İmtiyaz HMGS Ceza Hukuku &amp; Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>812.5</v>
+        <v>552</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789782024134</t>
+          <t>9786256416604</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
+          <t>Referans Adli- İdari Hakimlik Ortak Alan Süreler Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>2625</v>
+        <v>470</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257262729</t>
+          <t>9786256623507</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>550</v>
+        <v>812.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256624941</t>
+          <t>9789782024134</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>365</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752023013</t>
+          <t>9786257262729</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Müessir Maliye-İktisat</t>
+          <t>İmtiyaz Adli Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>436</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752023011</t>
+          <t>9786256624941</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Müessir İş Hukuku</t>
+          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>182</v>
+        <v>365</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752023010</t>
+          <t>9789752023013</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ticaret Hukuku</t>
+          <t>Müessir Maliye-İktisat</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>420</v>
+        <v>436</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752023007</t>
+          <t>9789752023011</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Usul Hukuku</t>
+          <t>Müessir İş Hukuku</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>364</v>
+        <v>182</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752023005</t>
+          <t>9789752023010</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Müessir Borçlar Hukuku</t>
+          <t>Müessir Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>294</v>
+        <v>420</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752023003</t>
+          <t>9789752023007</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Yargılama Usûlü Hukuku</t>
+          <t>Müessir Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>345</v>
+        <v>364</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752023002</t>
+          <t>9789752023005</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdare Hukuku (Ciltli)</t>
+          <t>Müessir Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>294</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789221310231</t>
+          <t>9789752023003</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Karekod Çözümlü 4 Deneme</t>
+          <t>Müessir İdari Yargılama Usûlü Hukuku</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>309</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257262972</t>
+          <t>9789752023002</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Denemeleri Çözümlü 5 Deneme</t>
+          <t>Müessir İdare Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056941085</t>
+          <t>9789221310231</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıkta Son Viraj</t>
+          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Karekod Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>99</v>
+        <v>309</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256416253</t>
+          <t>9786257262972</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Soru Bankası Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
+          <t>Müessir Adli Hakimlik Denemeleri Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>4444444444275</t>
+          <t>9786056941085</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku - Maliye - İktisat 5+1 Fark Dersler Çözümlü Deneme Sınavı</t>
+          <t>Kaymakamlıkta Son Viraj</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>218</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256416444</t>
+          <t>9786256416253</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Hakimlik Soru Bankası Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>588</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256416437</t>
+          <t>4444444444275</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
+          <t>Matrah Vergi Hukuku - Maliye - İktisat 5+1 Fark Dersler Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>392</v>
+        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256416451</t>
+          <t>9786256416444</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>345</v>
+        <v>588</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256416413</t>
+          <t>9786256416437</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku- İdari Yargılama Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz Ceza Hukuku Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>560</v>
+        <v>392</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256416406</t>
+          <t>9786256416451</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Soru Bankası</t>
+          <t>İdari Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>525</v>
+        <v>345</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256416314</t>
+          <t>9786256416413</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Özgün İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz İdare Hukuku- İdari Yargılama Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>999</v>
+        <v>560</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256416307</t>
+          <t>9786256416406</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Özgün Adli Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Ceza Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>980</v>
+        <v>525</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256416246</t>
+          <t>9786256416314</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Etkin Genel Yetenek Genel Kültür Çıkmış Soru Bankası</t>
+          <t>Özgün İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>686</v>
+        <v>999</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256416215</t>
+          <t>9786256416307</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Seti</t>
+          <t>Özgün Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>3150</v>
+        <v>980</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256416222</t>
+          <t>9786256416246</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Seti</t>
+          <t>Etkin Genel Yetenek Genel Kültür Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>3430</v>
+        <v>686</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256416239</t>
+          <t>9786256416215</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Çıkmış Sorular</t>
+          <t>Müessir İdari Hakimlik Seti</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1249</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>4440000003057</t>
+          <t>9786256416222</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Konu Anlatımı 2021</t>
+          <t>Müessir Adli Hakimlik Seti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>189</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256416130</t>
+          <t>9786256416239</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavı Alan Bilgisi Konu Anlatımı</t>
+          <t>Kaymakamlık Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>950</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256416031</t>
+          <t>4440000003057</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Takip Tablolarla Ve Şemalarla Katma Değer Vergisi Damga Vergisi Harçlar</t>
+          <t>Karar Medeni Usul Hukuku Konu Anlatımı 2021</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256416048</t>
+          <t>9786256416130</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Takip Tablolarla Ve Şemalarla Medeni Usul Hukuku</t>
+          <t>Takip İcra Müdürlüğü Sınavı Alan Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057270023</t>
+          <t>9786256416031</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku</t>
+          <t>Takip Tablolarla Ve Şemalarla Katma Değer Vergisi Damga Vergisi Harçlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>385</v>
+        <v>168</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057227638</t>
+          <t>9786256416048</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>Takip Tablolarla Ve Şemalarla Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>235</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057227614</t>
+          <t>9786057270023</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>385</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057183262</t>
+          <t>9786057227638</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları İktisat</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>154</v>
+        <v>235</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>4444444444274</t>
+          <t>9786057227614</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hâkimlik Sınavı Çözümlü 5 Deneme 2024</t>
+          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>775</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057183200</t>
+          <t>9786057183262</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>İmtiyaz Hakimlik Ders Notları İktisat</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>436</v>
+        <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257262996</t>
+          <t>4444444444274</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+          <t>İmtiyaz Adli Hâkimlik Sınavı Çözümlü 5 Deneme 2024</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>775</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789222705727</t>
+          <t>9786057183200</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
+          <t>Adli Hakimlik Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>436</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789222705724</t>
+          <t>9786257262996</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5'Li Set</t>
+          <t>Müessir Adli Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>878</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789222705723</t>
+          <t>9789222705727</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti + Deneme</t>
+          <t>Müessir Adli Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>718</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789222705722</t>
+          <t>9789222705724</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti 3 Kitap</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5'Li Set</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>619</v>
+        <v>878</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789220222206</t>
+          <t>9789222705723</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti + Deneme</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>470</v>
+        <v>718</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789220222207</t>
+          <t>9789222705722</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Konu Seti 3 Kitap</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>330</v>
+        <v>619</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257262866</t>
+          <t>9789220222206</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2022 İmtiyaz Hakimlik Ders Notları - İcra ve İflas Hukuku</t>
+          <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>265</v>
+        <v>470</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257262859</t>
+          <t>9789220222207</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
+          <t>Müessir İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavına Hazırlık 3' lü Soru Seti</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>794</v>
+        <v>330</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257262842</t>
+          <t>9786257262866</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2022 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Konu Anlatımı</t>
+          <t>2022 İmtiyaz Hakimlik Ders Notları - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>475</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>4444444444267</t>
+          <t>9786257262859</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2022 Takip İcra Müdür ve Müdür Yardımcılığı Sınavına Hazırlık - Genel Yetenek Genel Kültür Konu Anlatımı</t>
+          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>990</v>
+        <v>794</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786509876512</t>
+          <t>9786257262842</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2022 Tarih 40 Deneme Tamamı Çözümlü - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>2022 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>475</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786252022026</t>
+          <t>4444444444267</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2022 İmtiyaz İdari Hakimlik Soru Bankası</t>
+          <t>2022 Takip İcra Müdür ve Müdür Yardımcılığı Sınavına Hazırlık - Genel Yetenek Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1470</v>
+        <v>990</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786252022222</t>
+          <t>9786509876512</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2022 İmtiyaz Adli Hakimlik Soru Bankası</t>
+          <t>2022 Tarih 40 Deneme Tamamı Çözümlü - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>2240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257262682</t>
+          <t>9786252022026</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
+          <t>2022 İmtiyaz İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>588</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257262699</t>
+          <t>9786252022222</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Matrah Konu Anlatımı Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
+          <t>2022 İmtiyaz Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>364</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257262651</t>
+          <t>9786257262682</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>428</v>
+        <v>588</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257262101</t>
+          <t>9786257262699</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İHTAR Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
+          <t>Matrah Konu Anlatımı Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057262095</t>
+          <t>9786257262651</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık</t>
+          <t>İcra Müdür Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>165</v>
+        <v>428</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789796543210</t>
+          <t>9786257262101</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Anayasa Hukuku</t>
+          <t>İHTAR Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>228</v>
+        <v>320</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789796543211</t>
+          <t>9786057262095</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdare Hukuku</t>
+          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>175.5</v>
+        <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789796543212</t>
+          <t>9789796543210</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdari Yargılama Usulü Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>102</v>
+        <v>228</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789796543214</t>
+          <t>9789796543211</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Hukuk</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdare Hukuku</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>175.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789796543216</t>
+          <t>9789796543212</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Usul Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İdari Yargılama Usulü Hukuku</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>163.5</v>
+        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789796543215</t>
+          <t>9789796543214</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Borçlar Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Hukuk</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>126</v>
+        <v>175.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789796543219</t>
+          <t>9789796543216</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>163.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789796543217</t>
+          <t>9789796543215</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İcra ve İflas Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>148.5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789796543218</t>
+          <t>9789796543219</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ticaret Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>214.5</v>
+        <v>163.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789796543223</t>
+          <t>9789796543217</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>177</v>
+        <v>148.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789783012022</t>
+          <t>9789796543218</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5 Kitap Set 2022</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>1250</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789783023022</t>
+          <t>9789796543223</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 3 Kitap Set 2022</t>
+          <t>Müessir Adli-İdari Hakimlik Çıkmış Soru Bankası ve Çözümleri Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>750</v>
+        <v>177</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789783022022</t>
+          <t>9789783012022</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 4 Kitap Set 2022</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı 5 Kitap Set 2022</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>850</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789796543221</t>
+          <t>9789783023022</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Müessir Maliye İktisat</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 3 Kitap Set 2022</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>126</v>
+        <v>750</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789796543220</t>
+          <t>9789783022022</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Müessir İş Hukuku</t>
+          <t>Takip İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Tamamı Güncel 4 Kitap Set 2022</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>88.5</v>
+        <v>850</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789796543213</t>
+          <t>9789796543221</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Genel Hükümler</t>
+          <t>Müessir Maliye İktisat</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057731593</t>
+          <t>9789796543220</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Komite KPSS Hukuk Tamamı Çözümlü 5 Deneme</t>
+          <t>Müessir İş Hukuku</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>88</v>
+        <v>88.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056860287</t>
+          <t>9789796543213</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
+          <t>Müessir Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>778</v>
+        <v>114</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056885846</t>
+          <t>9786057731593</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı 2019</t>
+          <t>Komite KPSS Hukuk Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056885860</t>
+          <t>9786056860287</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku'nda Son Viraj</t>
+          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>45</v>
+        <v>778</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056885815</t>
+          <t>9786056885846</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
+          <t>KPSS Tarih Konu Anlatımı 2019</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>66</v>
+        <v>90</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056885822</t>
+          <t>9786056885860</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>Ceza Hukuku'nda Son Viraj</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>72</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056831249</t>
+          <t>9786056885815</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İttifak KPSS Alan Denemesi Tamamı Çözümlü 10 Fasikül Deneme Sınavı</t>
+          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058147003</t>
+          <t>9786056885822</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku ve Türk Vergi Sistemi Çözümlü Soru Bankası</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056941030</t>
+          <t>9786056831249</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku ve Türk İdari Teşkilatı</t>
+          <t>İttifak KPSS Alan Denemesi Tamamı Çözümlü 10 Fasikül Deneme Sınavı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257262984</t>
+          <t>9786058147003</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku'nda Son Viraj</t>
+          <t>Matrah Vergi Hukuku ve Türk Vergi Sistemi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>45</v>
+        <v>79</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000066134</t>
+          <t>9786056941030</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavına Hazırlık</t>
+          <t>İdare Hukuku ve Türk İdari Teşkilatı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257262538</t>
+          <t>9786257262984</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
+          <t>Ceza Hukuku'nda Son Viraj</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>999</v>
+        <v>45</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257262187</t>
+          <t>3990000066134</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Seti Çıkmış Soru Bankası</t>
+          <t>Kaymakamlık Sınavına Hazırlık</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>2800</v>
+        <v>85</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257262194</t>
+          <t>9786257262538</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Müessir Çıkmış Soru Bankası Adli Hakimlik Seti</t>
+          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>3250</v>
+        <v>999</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257262491</t>
+          <t>9786257262187</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
+          <t>Müessir İdari Hakimlik Seti Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>112.5</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257262507</t>
+          <t>9786257262194</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku Hakimlik Ders Notları</t>
+          <t>Müessir Çıkmış Soru Bankası Adli Hakimlik Seti</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>84</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057262101</t>
+          <t>9786257262491</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İhtar Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
+          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>65</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257262279</t>
+          <t>9786257262507</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2021 İmtiyaz - Adli Hakimlik Soru Bankası Seti (11 Kitap Takım)</t>
+          <t>İmtiyaz İcra ve İflas Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>720</v>
+        <v>84</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>4444444443486</t>
+          <t>9786057262101</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2021 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Alan Bilgisi Konu Anlatımı Kitabı</t>
+          <t>İhtar Borçlar Genel Hukuku Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>874</v>
+        <v>65</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057731975</t>
+          <t>9786257262279</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası - İş Hukuku</t>
+          <t>2021 İmtiyaz - Adli Hakimlik Soru Bankası Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>94</v>
+        <v>720</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057731982</t>
+          <t>4444444443486</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Akademikus - Adli Hakimlik Sınavı Denemeleri</t>
+          <t>2021 Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Alan Bilgisi Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>399</v>
+        <v>874</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789782021131</t>
+          <t>9786057731975</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2018 Gelir Uzman Yardımcılığı ve Devlet Gelir Uzman Yardımcılığı Soru ve Çözümleri</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası - İş Hukuku</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>30</v>
+        <v>94</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057731432</t>
+          <t>9786057731982</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Akdemikus Kaymakamlık Mevzuat Çözümlü Soru Bankası</t>
+          <t>Akademikus - Adli Hakimlik Sınavı Denemeleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>518</v>
+        <v>399</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056885853</t>
+          <t>9789782021131</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Ders Notları - Genel Hükümler</t>
+          <t>2018 Gelir Uzman Yardımcılığı ve Devlet Gelir Uzman Yardımcılığı Soru ve Çözümleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>136</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057731784</t>
+          <t>9786057731432</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Medeni Hukuk Borçlar Hukuku (Genel Hükümler- Özel Hükümler) Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Akdemikus Kaymakamlık Mevzuat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>193</v>
+        <v>518</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057731777</t>
+          <t>9786056885853</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Anayasa Hukuku İdare Hukuku İdari Yargılama Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Borçlar Hukuku Ders Notları - Genel Hükümler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>290</v>
+        <v>136</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789781234590</t>
+          <t>9786057731784</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
+          <t>Hakimim Medeni Hukuk Borçlar Hukuku (Genel Hükümler- Özel Hükümler) Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>65</v>
+        <v>193</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>4444444443487</t>
+          <t>9786057731777</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
+          <t>Hakimim Anayasa Hukuku İdare Hukuku İdari Yargılama Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>83</v>
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057731678</t>
+          <t>9789781234590</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - İdari Hakimlik Çalışma Kitabı</t>
+          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>96</v>
+        <v>65</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057731579</t>
+          <t>4444444443487</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057731487</t>
+          <t>9786057731678</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Akademikus İş Hukuku Ders Notları</t>
+          <t>İmtiyaz - İdari Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>320</v>
+        <v>96</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057731838</t>
+          <t>9786057731579</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Müessir Çıkmış Soru Bankası İdari Hakimlik Seti</t>
+          <t>İmtiyaz - Adli Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>380</v>
+        <v>96</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057731630</t>
+          <t>9786057731487</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Özgün Adli Hakimlik Soru Bankası</t>
+          <t>Akademikus İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057731401</t>
+          <t>9786057731838</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>AkademikUS Borçlar Hukuku Genel Hükümler Çözümlü Özgün Sorular</t>
+          <t>Müessir Çıkmış Soru Bankası İdari Hakimlik Seti</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>288</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056941092</t>
+          <t>9786057731630</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Müessir - Adli İdari Hakimlik Soru Bankası Seti</t>
+          <t>Özgün Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057731104</t>
+          <t>9786057731401</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2022 Müessir İdari Hakimlik Denemeleri</t>
+          <t>AkademikUS Borçlar Hukuku Genel Hükümler Çözümlü Özgün Sorular</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>167</v>
+        <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057731890</t>
+          <t>9786056941092</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
+          <t>Müessir - Adli İdari Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>54</v>
+        <v>420</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057731883</t>
+          <t>9786057731104</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
+          <t>2022 Müessir İdari Hakimlik Denemeleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>54</v>
+        <v>167</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057731876</t>
+          <t>9786057731890</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - İcra ve İflas Hukuku</t>
+          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>353</v>
+        <v>54</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057731647</t>
+          <t>9786057731883</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Özgün İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Medeni Hukuk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>336</v>
+        <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057731159</t>
+          <t>9786057731876</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Takip 2020 İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavı 1262 Çözümlü Alan Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>490</v>
+        <v>353</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052705239</t>
+          <t>9786057731647</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Müessir - İcra Müdürlüğü Sınavına Hazırlık Seti (4 Kitap Takım)</t>
+          <t>Özgün İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>132</v>
+        <v>336</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052705180</t>
+          <t>9786057731159</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - İdari Hakimlik Seti (5 Kitap Takım)</t>
+          <t>Takip 2020 İcra Müdürlüğü Ve Müdür Yardımcılığı Sınavı 1262 Çözümlü Alan Soru Bankası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>999</v>
+        <v>490</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052705189</t>
+          <t>9786052705239</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - Adli Hakimlik Seti (6 Kitap Takım)</t>
+          <t>Müessir - İcra Müdürlüğü Sınavına Hazırlık Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>882</v>
+        <v>132</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057731968</t>
+          <t>9786052705180</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Çalışma Kitabı - Borçlar Hukuku</t>
+          <t>Hakimim - İdari Hakimlik Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>60</v>
+        <v>999</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057731661</t>
+          <t>9786052705189</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
+          <t>Hakimim - Adli Hakimlik Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>48</v>
+        <v>882</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057731685</t>
+          <t>9786057731968</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
+          <t>Adli Hakimlik Çalışma Kitabı - Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>139</v>
+        <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057731098</t>
+          <t>9786057731661</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2022 Müessir Adli Hakimlik Denemeleri (Mezunlar ve Avukatlar İçin)</t>
+          <t>İmtiyaz İdari Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>165</v>
+        <v>48</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789781234564</t>
+          <t>9786057731685</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ceza Hukuku Ceza Muhakemesi Hukuku</t>
+          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>40</v>
+        <v>139</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789781234563</t>
+          <t>9786057731098</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdari Yargılama Hukuku</t>
+          <t>2022 Müessir Adli Hakimlik Denemeleri (Mezunlar ve Avukatlar İçin)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>45</v>
+        <v>165</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789781234562</t>
+          <t>9789781234564</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdare Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ceza Hukuku Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789781234561</t>
+          <t>9789781234563</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Anayasa Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789781234569</t>
+          <t>9789781234562</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Usul Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İdare Hukuku</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789781234568</t>
+          <t>9789781234561</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İcra ve İflas Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789781234567</t>
+          <t>9789781234569</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ticaret Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>85</v>
+        <v>65</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789781234566</t>
+          <t>9789781234568</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Borçlar Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789781234565</t>
+          <t>9789781234567</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Hukuk</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>72</v>
+        <v>85</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057731562</t>
+          <t>9789781234566</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789781234560</t>
+          <t>9789781234565</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Vergi Hukuku - Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Medeni Hukuk</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056941054</t>
+          <t>9786057731562</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku - Lex Legatus</t>
+          <t>İmtiyaz Adli Hakimlik Çalışma Kitabı - Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786058086579</t>
+          <t>9789781234560</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mediation Arabuluculuk Sınavlarına Hazırlık</t>
+          <t>Müessir Adli-İdari Hakimlik Soru Bankası - Vergi Hukuku - Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052335529</t>
+          <t>9786056941054</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS Mİkro İktisat Cilt 1 Soru Bankası</t>
+          <t>Anayasa Hukuku - Lex Legatus</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052335130</t>
+          <t>9786058086579</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS İktisat Cilt 3 Son 5'li Soru Bankası</t>
+          <t>Mediation Arabuluculuk Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052335505</t>
+          <t>9786052335529</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS Makro İktisat, Para Banka, Kalkınma Büyüme, Uluslararası İktisat Konu Anlatımlı</t>
+          <t>TEFTİŞ KPSS Mİkro İktisat Cilt 1 Soru Bankası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052335512</t>
+          <t>9786052335130</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>TEFTİŞ KPSS Makro İktisat Cilt 2 Soru Bankası</t>
+          <t>TEFTİŞ KPSS İktisat Cilt 3 Son 5'li Soru Bankası</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786056941016</t>
+          <t>9786052335505</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Hukuk Soru Bankası</t>
+          <t>TEFTİŞ KPSS Makro İktisat, Para Banka, Kalkınma Büyüme, Uluslararası İktisat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>167</v>
+        <v>110</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789782019554</t>
+          <t>9786052335512</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm KPSS Hukuk Seti (3 Kitap Takım)</t>
+          <t>TEFTİŞ KPSS Makro İktisat Cilt 2 Soru Bankası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>740</v>
+        <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256416062</t>
+          <t>9786056941016</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Matrah Çözümlü 7 Fark Deneme</t>
+          <t>Kaymakamlık Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>218</v>
+        <v>167</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057183248</t>
+          <t>9789782019554</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Sınavı Çözümlü 5 Deneme</t>
+          <t>Dönüşüm KPSS Hukuk Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>920</v>
+        <v>740</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257262828</t>
+          <t>9786256416062</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>TAKİP İcra Müdürlüğü Sınavlarına Hazırlık Genel Kültür - Genel Yetenek Konu Anlatımı</t>
+          <t>Matrah Çözümlü 7 Fark Deneme</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>990</v>
+        <v>218</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255895103</t>
+          <t>9786057183248</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>KPSS Muhasebe Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>İmtiyaz Adli Hakimlik Sınavı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>1350</v>
+        <v>920</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255895097</t>
+          <t>9786257262828</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku</t>
+          <t>TAKİP İcra Müdürlüğü Sınavlarına Hazırlık Genel Kültür - Genel Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>440</v>
+        <v>990</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255895080</t>
+          <t>9786255895103</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Türk Ceza Hukuku Genel Hükümler</t>
+          <t>KPSS Muhasebe Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>330</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255895028</t>
+          <t>9786255895097</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Alan Bilgisi Konu Anlatım Kitabı</t>
+          <t>İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>1000</v>
+        <v>440</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255895073</t>
+          <t>9786255895080</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>HMGS Türk Hukuk Tarihi Konu Anlatımı</t>
+          <t>Türk Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255895059</t>
+          <t>9786255895028</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiye'nin Sosyo - Ekonomik Yapısı ve İktisat</t>
+          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Alan Bilgisi Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>633</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255895066</t>
+          <t>9786255895073</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkçe - Tarih - Türkiye'de Demokratikleşme ve İnsan Hakları</t>
+          <t>HMGS Türk Hukuk Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>368</v>
+        <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255895042</t>
+          <t>9786255895059</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular İdare Hukuku – Türkiye’nin İdari Yapısı – Mahalli İdareler</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiye'nin Sosyo - Ekonomik Yapısı ve İktisat</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>1035</v>
+        <v>633</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255895035</t>
+          <t>9786255895066</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkçe - Tarih - Türkiye'de Demokratikleşme ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>575</v>
+        <v>368</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789782025095</t>
+          <t>9786255895042</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular 4'lü Set (2025)</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular İdare Hukuku – Türkiye’nin İdari Yapısı – Mahalli İdareler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>2611</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789792025805</t>
+          <t>9786255895035</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tahlil İnsan Hakları Hukuku Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>1725</v>
+        <v>575</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789792025905</t>
+          <t>9789782025095</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tahlil Mahalli İdareler ve Türkiye'nin İdari Yapısı Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular 4'lü Set (2025)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>1863</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789792025705</t>
+          <t>9789792025805</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tahlil İdare Hukuku Konu Anlatım Kitabı</t>
+          <t>Tahlil İnsan Hakları Hukuku Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>2001</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789792025605</t>
+          <t>9789792025905</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tahlil Anayasa Hukuku Konu Anlatım Kitabı</t>
+          <t>Tahlil Mahalli İdareler ve Türkiye'nin İdari Yapısı Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>1311</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255895011</t>
+          <t>9789792025705</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Mevzuat MAARİF 50 Deneme Çözümlü</t>
+          <t>Tahlil İdare Hukuku Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>483</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789792025144</t>
+          <t>9789792025605</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İMTİYAZ HMGS Ders Notu Konu Anlatımı Seti</t>
+          <t>Tahlil Anayasa Hukuku Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>8913</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789782015124</t>
+          <t>9786255895011</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
+          <t>MEB-AGS Mevzuat MAARİF 50 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>7878</v>
+        <v>483</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789782015123</t>
+          <t>9789792025144</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
+          <t>İMTİYAZ HMGS Ders Notu Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>8533</v>
+        <v>8913</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256623989</t>
+          <t>9789782015124</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Soru Bankası 3. Cilt</t>
+          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>1668</v>
+        <v>7878</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256623958</t>
+          <t>9789782015123</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>828</v>
+        <v>8533</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256623996</t>
+          <t>9786256623989</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Maliye A Grubu Pratik Ders Notu</t>
+          <t>İmtiyaz HMGS Soru Bankası 3. Cilt</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>759</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256623965</t>
+          <t>9786256623958</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>MAARİF MEB- AGS Mevzuat Soru Bankası</t>
+          <t>Mülki Makam Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>414</v>
+        <v>828</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256623941</t>
+          <t>9786256623996</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>İmtiyaz Maliye A Grubu Pratik Ders Notu</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>518</v>
+        <v>759</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256623798</t>
+          <t>9786256623965</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik İş Hukuku Ders Notu</t>
+          <t>MAARİF MEB- AGS Mevzuat Soru Bankası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>661</v>
+        <v>414</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789782025603</t>
+          <t>9786256623941</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2025 Tarih 40 Deneme Tamamı Çözümlü Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>Mülki Makam Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>814</v>
+        <v>518</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789782025604</t>
+          <t>9786256623798</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2025 Tarih Konu Anlatımı Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>İmtiyaz Hakimlik İş Hukuku Ders Notu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>897</v>
+        <v>661</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789782025602</t>
+          <t>9789782025603</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2025 Tarih Soru Bankası Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>2025 Tarih 40 Deneme Tamamı Çözümlü Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>788</v>
+        <v>814</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789782025022</t>
+          <t>9789782025604</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
+          <t>2025 Tarih Konu Anlatımı Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>6929</v>
+        <v>897</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789782025301</t>
+          <t>9789782025602</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
+          <t>2025 Tarih Soru Bankası Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>8855</v>
+        <v>788</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256623811</t>
+          <t>9789782025022</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>621</v>
+        <v>6929</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256623828</t>
+          <t>9789782025301</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>748</v>
+        <v>8855</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256623835</t>
+          <t>9786256623811</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Yargılama Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>443</v>
+        <v>621</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256623880</t>
+          <t>9786256623828</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Soru Bankası</t>
+          <t>İmtiyaz İdare Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>730</v>
+        <v>748</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256623897</t>
+          <t>9786256623835</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz İdari Yargılama Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>575</v>
+        <v>443</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786057731708</t>
+          <t>9786256623880</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku (Genel Hükümler - Özel Hükümler) Soru Bankası</t>
+          <t>İmtiyaz Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256623866</t>
+          <t>9786256623897</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Muhakemesi Hukuku Soru Bankası</t>
+          <t>İmtiyaz Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>552</v>
+        <v>575</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257262095</t>
+          <t>9786057731708</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku (Genel Hükümler-Özel Hükümler) Soru Bankası</t>
+          <t>İmtiyaz Ceza Hukuku (Genel Hükümler - Özel Hükümler) Soru Bankası</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>863</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256623842</t>
+          <t>9786256623866</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku Soru Bankası</t>
+          <t>İmtiyaz Ceza Muhakemesi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>1024</v>
+        <v>552</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256623927</t>
+          <t>9786257262095</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Milletlerarası Hukuk - Milletlerarası Özel Hukuk Soru Bankası</t>
+          <t>İmtiyaz Borçlar Hukuku (Genel Hükümler-Özel Hükümler) Soru Bankası</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>305</v>
+        <v>863</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256623934</t>
+          <t>9786256623842</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık 5’li Çözümlü Deneme</t>
+          <t>İmtiyaz İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>650</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256623910</t>
+          <t>9786256623927</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık'ta Son Viraj</t>
+          <t>İmtiyaz Milletlerarası Hukuk - Milletlerarası Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>897</v>
+        <v>305</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256623873</t>
+          <t>9786256623934</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
+          <t>Kaymakamlık 5’li Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>828</v>
+        <v>650</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256623804</t>
+          <t>9786256623910</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Tarih Hakimlik Ders Notları</t>
+          <t>İmtiyaz Kaymakamlık'ta Son Viraj</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>552</v>
+        <v>897</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256416079</t>
+          <t>9786256623873</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>676</v>
+        <v>828</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256623415</t>
+          <t>9786256623804</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Tarih Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>719</v>
+        <v>552</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256416642</t>
+          <t>9786256416079</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku - Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>759</v>
+        <v>676</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256416659</t>
+          <t>9786256623415</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>483</v>
+        <v>719</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256623484</t>
+          <t>9786256416642</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ceza Hukuku - Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>690</v>
+        <v>759</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256416703</t>
+          <t>9786256416659</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ceza Muhakemesi Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>633</v>
+        <v>483</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256623781</t>
+          <t>9786256623484</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>748</v>
+        <v>690</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256416673</t>
+          <t>9786256416703</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler - Özel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>512</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256416666</t>
+          <t>9786256623781</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>702</v>
+        <v>748</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256416628</t>
+          <t>9786256416673</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>702</v>
+        <v>512</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256623774</t>
+          <t>9786256416666</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Tahlil Kaymakamlık Sınavına Hazırlık Konu Anlatım Seti</t>
+          <t>İdare Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>7400</v>
+        <v>702</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256623767</t>
+          <t>9786256416628</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
+          <t>Anayasa Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>2013</v>
+        <v>702</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256623729</t>
+          <t>9786256623774</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü 5 Deneme</t>
+          <t>Tahlil Kaymakamlık Sınavına Hazırlık Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>431</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256623750</t>
+          <t>9786256623767</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık 7 Deneme</t>
+          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>345</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789222024288</t>
+          <t>9786256623729</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Yargı Ön Sınavına Hazırlık Ticaret Hukuku Ders Notları</t>
+          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>552</v>
+        <v>431</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789222024191</t>
+          <t>9786256623750</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Ticaret Hukuku Soru Bankası</t>
+          <t>İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık 7 Deneme</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>690</v>
+        <v>345</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256623712</t>
+          <t>9789222024288</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS - İYÖS- İYHS - KPSS Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku – Türk Vergi Sistemi</t>
+          <t>İmtiyaz İdari Yargı Ön Sınavına Hazırlık Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>604</v>
+        <v>552</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789222024276</t>
+          <t>9789222024191</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notu Konu Anlatımı Seti</t>
+          <t>İmtiyaz İdari Hakimlik Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>4369</v>
+        <v>690</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256623743</t>
+          <t>9786256623712</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Genel Kamu Hukuku Soru Bankası</t>
+          <t>İmtiyaz HMGS - İYÖS- İYHS - KPSS Vergi Hukuku Soru Bankası Vergi Hukuku - Vergi Usul Hukuku – Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>483</v>
+        <v>604</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256416086</t>
+          <t>9789222024276</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
+          <t>İmtiyaz HMGS Ders Notu Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>895</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256416741</t>
+          <t>9786256623743</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Referans İcra ve İflas Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İmtiyaz HMGS Avukatlık Hukuku Hukuk Felsefesi ve Sosyolojisi Türk Hukuk Tarihi Genel Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>396</v>
+        <v>483</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256623620</t>
+          <t>9786256416086</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları İdare Hukuku - İdari Yargılama Usul Hukuku Ders Notu</t>
+          <t>Karar Medeni Usul Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>909</v>
+        <v>895</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256623668</t>
+          <t>9786256416741</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
+          <t>Referans İcra ve İflas Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>828</v>
+        <v>396</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256623651</t>
+          <t>9786256623620</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Medeni Hukuk</t>
+          <t>İmtiyaz HMGS Ders Notları İdare Hukuku - İdari Yargılama Usul Hukuku Ders Notu</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>748</v>
+        <v>909</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256623705</t>
+          <t>9786256623668</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Ticaret Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Vergi Hukuku- Vergi Usul Hukuku- Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>679</v>
+        <v>828</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256623699</t>
+          <t>9786256623651</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Medeni Usul Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Medeni Hukuk</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>679</v>
+        <v>748</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256623675</t>
+          <t>9786256623705</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları İcra ve İflas Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>702</v>
+        <v>679</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256623637</t>
+          <t>9786256623699</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Ders Notları Ceza Hukuku &amp; Ceza Muhakemesi Hukuku</t>
+          <t>İmtiyaz HMGS Ders Notları Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>937</v>
+        <v>679</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256623644</t>
+          <t>9786256623675</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Borçlar Hukuku Genel Hükümler - Özel Hükümler Ders Notları</t>
+          <t>İmtiyaz HMGS Ders Notları İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>633</v>
+        <v>702</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256623590</t>
+          <t>9786256623637</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Referans İdari Yargı Hakim Yardımcılığı Süreler Soru Bankası</t>
+          <t>İmtiyaz HMGS Ders Notları Ceza Hukuku &amp; Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>897</v>
+        <v>937</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256623583</t>
+          <t>9786256623644</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Referans Adli Yargı Hakim ve Savcı Yardımcılığı Süreler Soru Bankası</t>
+          <t>İmtiyaz HMGS Borçlar Hukuku Genel Hükümler - Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>1093</v>
+        <v>633</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256623521</t>
+          <t>9786256623590</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Uzman Konu Anlatımı</t>
+          <t>Referans İdari Yargı Hakim Yardımcılığı Süreler Soru Bankası</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>942</v>
+        <v>897</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256623569</t>
+          <t>9786256623583</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Teknisyen Tekniker Konu Anlatımı</t>
+          <t>Referans Adli Yargı Hakim ve Savcı Yardımcılığı Süreler Soru Bankası</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>561</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256623576</t>
+          <t>9786256623521</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Eğitim Uzmanı Konu Anlatımı</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Uzman Konu Anlatımı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>1024</v>
+        <v>942</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256623606</t>
+          <t>9786256623569</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukukunda Son Viraj</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Teknisyen Tekniker Konu Anlatımı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>782</v>
+        <v>561</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256623552</t>
+          <t>9786256623576</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Referans Adli Hakimlik Fark Dersler Süreler Kitabı</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Eğitim Uzmanı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>851</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256623514</t>
+          <t>9786256623606</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Tarih Soru Bankası</t>
+          <t>Kamu Hukukunda Son Viraj</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>762</v>
+        <v>782</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256623477</t>
+          <t>9786256623552</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı</t>
+          <t>Referans Adli Hakimlik Fark Dersler Süreler Kitabı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>1233</v>
+        <v>851</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256623545</t>
+          <t>9786256623514</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik  Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Soru Bankası</t>
+          <t>İmtiyaz Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>897</v>
+        <v>762</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256623538</t>
+          <t>9786256623477</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Türkiye’de Demokratikleşme ve İnsan Hakları Konu Anlatımı</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>650</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9782024070203</t>
+          <t>9786256623545</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
+          <t>İmtiyaz İdari Hakimlik  Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Soru Bankası</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>3071</v>
+        <v>897</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789052024144</t>
+          <t>9786256623538</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
+          <t>İmtiyaz Türkiye’de Demokratikleşme ve İnsan Hakları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>3686</v>
+        <v>650</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789782024133</t>
+          <t>9782024070203</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
+          <t>İmtiyaz İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>4444</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256623170</t>
+          <t>9789052024144</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>676</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057183231</t>
+          <t>9789782024133</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>442</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256623330</t>
+          <t>9786256623170</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler Ceza Hukuku - Özel Hükümler Ceza Muhakemesi Hukuku</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>759</v>
+        <v>676</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256623279</t>
+          <t>9786057183231</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+          <t>İmtiyaz İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>469</v>
+        <v>442</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256623071</t>
+          <t>9786256623330</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Gençlik ve Spor Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımı</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler Ceza Hukuku - Özel Hükümler Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>852</v>
+        <v>759</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256623460</t>
+          <t>9786256623279</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Veri Hazırlama ve Kontrol İşletmeni (V.H.K.İ.) Ünvanı Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>851</v>
+        <v>469</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256623453</t>
+          <t>9786256623071</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İçişleri Bakanlığı Görevde Yükselme ve  Ünvan Değişikliği Sınavı Şef Konu Anlatımı</t>
+          <t>Gençlik ve Spor Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Ortak Alan Konu Anlatımı</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256623316</t>
+          <t>9786256623460</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
+          <t>Veri Hazırlama ve Kontrol İşletmeni (V.H.K.İ.) Ünvanı Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>322</v>
+        <v>851</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256623323</t>
+          <t>9786256623453</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İçişleri Bakanlığı Görevde Yükselme ve  Ünvan Değişikliği Sınavı Şef Konu Anlatımı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>414</v>
+        <v>851</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256623439</t>
+          <t>9786256623316</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Türkiyenin Sosyoekonomik Yapısı Konu Anlatımı ve Soru Bankası</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>805</v>
+        <v>322</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256416680</t>
+          <t>9786256623323</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Takip Görsel Hafıza Serisi Ticaret Hukuku</t>
+          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>633</v>
+        <v>414</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256623392</t>
+          <t>9786256623439</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamım İdare Hukuku Mevzuat Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Türkiyenin Sosyoekonomik Yapısı Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>942</v>
+        <v>805</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256623149</t>
+          <t>9786256416680</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular</t>
+          <t>Takip Görsel Hafıza Serisi Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1869</v>
+        <v>633</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786242601205</t>
+          <t>9786256623392</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tarih Soru Bankası Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
+          <t>Kaymakamım İdare Hukuku Mevzuat Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>628</v>
+        <v>942</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786242601024</t>
+          <t>9786256623149</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Tarih Konu Anlatımı Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>703</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786242601206</t>
+          <t>9786242601205</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Tarih 40 Deneme Tamamı Çözümlü Hakimlik Ve Kaymakamlık Sınavlarına Özel</t>
+          <t>Tarih Soru Bankası Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>598</v>
+        <v>628</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256623286</t>
+          <t>9786242601024</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Tarih Soru Bankası</t>
+          <t>Tarih Konu Anlatımı Hakimlik Ve Kaymakamlık Sınavlarına Özel’</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>995</v>
+        <v>703</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256623446</t>
+          <t>9786242601206</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İktisat Konu Anlatımı Kitabı</t>
+          <t>Tarih 40 Deneme Tamamı Çözümlü Hakimlik Ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>403</v>
+        <v>598</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256623347</t>
+          <t>9786256623286</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - İktisat Konu Anlatımı Kitabı Makro İktisat – Mikro İktisat</t>
+          <t>İmtiyaz Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>621</v>
+        <v>995</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256623422</t>
+          <t>9786256623446</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiyenin Sosyo-Ekonomik Yapısı Ktisat</t>
+          <t>İktisat Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>541</v>
+        <v>403</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256623378</t>
+          <t>9786256623347</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Dare Hukuku Türkiye’nin İdari Yapısı Mahalli İdareler</t>
+          <t>İmtiyaz - İktisat Konu Anlatımı Kitabı Makro İktisat – Mikro İktisat</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>978</v>
+        <v>621</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256623361</t>
+          <t>9786256623422</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Türkiyenin Sosyo-Ekonomik Yapısı Ktisat</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>518</v>
+        <v>541</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256623408</t>
+          <t>9786256623378</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamım Mahalli İdareler Hukuku Mevzuat Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Dare Hukuku Türkiye’nin İdari Yapısı Mahalli İdareler</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>762</v>
+        <v>978</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256623385</t>
+          <t>9786256623361</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamım Anayasa Hukuku - Mevzuat Konu Anlatım Kitabı</t>
+          <t>İmtiyaz Kaymakamlık Çıkmış Sorular Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>807</v>
+        <v>518</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256623248</t>
+          <t>9786256623408</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler</t>
+          <t>Kaymakamım Mahalli İdareler Hukuku Mevzuat Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>610</v>
+        <v>762</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256623033</t>
+          <t>9786256623385</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şube Müdürü Yurt Müdürü Gençlik Merkezi Müdürü</t>
+          <t>Kaymakamım Anayasa Hukuku - Mevzuat Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>987</v>
+        <v>807</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256623309</t>
+          <t>9786256623248</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>345</v>
+        <v>610</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256623354</t>
+          <t>9786256623033</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
+          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şube Müdürü Yurt Müdürü Gençlik Merkezi Müdürü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>511</v>
+        <v>987</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256623194</t>
+          <t>9786256623309</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
+          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>676</v>
+        <v>345</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256623293</t>
+          <t>9786256623354</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
+          <t>İmtiyaz Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>255</v>
+        <v>511</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256623255</t>
+          <t>9786256623194</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler - Özel Hükümler</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>607</v>
+        <v>676</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256623217</t>
+          <t>9786256623293</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>511</v>
+        <v>255</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256623163</t>
+          <t>9786256623255</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli İdari Hakimlik Soru Bankası İdare Hukuku ve İdari Yargılama Usul Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku Genel Hükümler - Özel Hükümler</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>821</v>
+        <v>607</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256623156</t>
+          <t>9786256623217</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Anayasa Hukuku</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>483</v>
+        <v>511</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256623040</t>
+          <t>9786256623163</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Görevde Yükselme Ve Ünvan Değişikliği Sınavı Yurt Müdür Yardımcısı</t>
+          <t>İmtiyaz Adli İdari Hakimlik Soru Bankası İdare Hukuku ve İdari Yargılama Usul Hukuku</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>830</v>
+        <v>821</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256623057</t>
+          <t>9786256623156</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şef</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>942</v>
+        <v>483</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256623064</t>
+          <t>9786256623040</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru</t>
+          <t>Görevde Yükselme Ve Ünvan Değişikliği Sınavı Yurt Müdür Yardımcısı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>785</v>
+        <v>830</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786242601208</t>
+          <t>9786256623057</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>Görevde Yükselme ve Ünvan Değişikliği Sınavı Şef</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>568</v>
+        <v>942</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786242601207</t>
+          <t>9786256623064</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı</t>
+          <t>Veri Hazırlama ve Kontrol İşletmeni Yurt Yönetim Memuru</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>703</v>
+        <v>785</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786242601209</t>
+          <t>9786242601208</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih 40 Deneme Tamamı Çözümlü</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>538</v>
+        <v>568</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256623187</t>
+          <t>9786242601207</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
+          <t>KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>393</v>
+        <v>703</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256623231</t>
+          <t>9786242601209</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>KPSS Tarih 40 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>386</v>
+        <v>538</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256623200</t>
+          <t>9786256623187</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
+          <t>İmtiyaz Ticaret Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>455</v>
+        <v>393</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256623088</t>
+          <t>9786256623231</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>506</v>
+        <v>386</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256623095</t>
+          <t>9786256623200</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>345</v>
+        <v>455</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256623118</t>
+          <t>9786256623088</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Mahalli İdareler ve Türkiye’nin İdari Yapısı Kaymakamlık Süreler Kitabı</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>449</v>
+        <v>506</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256623125</t>
+          <t>9786256623095</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Vesayet İdare Hukuku Kaymakamlık Süreler Kitabı</t>
+          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>561</v>
+        <v>345</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256623132</t>
+          <t>9786256623118</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Anayasa Hukuku Kaymakamlık Süreler Kitabı</t>
+          <t>Vesayet Mahalli İdareler ve Türkiye’nin İdari Yapısı Kaymakamlık Süreler Kitabı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>404</v>
+        <v>449</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256623101</t>
+          <t>9786256623125</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları Tarih</t>
+          <t>Vesayet İdare Hukuku Kaymakamlık Süreler Kitabı</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>253</v>
+        <v>561</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256623019</t>
+          <t>9786256623132</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>TERKİP Ticaret Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Vesayet Anayasa Hukuku Kaymakamlık Süreler Kitabı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>472</v>
+        <v>404</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256416987</t>
+          <t>9786256623101</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>TERKİP Vergi Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Hakimlik Ders Notları Tarih</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>429</v>
+        <v>253</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789752023012</t>
+          <t>9786256623019</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Müessir Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
+          <t>TERKİP Ticaret Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>960</v>
+        <v>472</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789752023009</t>
+          <t>9786256416987</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra ve İflas Hukuku</t>
+          <t>TERKİP Vergi Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>578</v>
+        <v>429</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789752023008</t>
+          <t>9789752023012</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
+          <t>Müessir Vergi Hukuku Vergi Usul Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>751</v>
+        <v>960</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789752023006</t>
+          <t>9789752023009</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Genel Hükümler</t>
+          <t>Müessir İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>540</v>
+        <v>578</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789752023004</t>
+          <t>9789752023008</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Hukuk</t>
+          <t>Müessir Ceza Hukuku Özel Hükümler ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>554</v>
+        <v>751</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789752023001</t>
+          <t>9789752023006</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Müessir Anayasa Hukuku</t>
+          <t>Müessir Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>647</v>
+        <v>540</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786256416871</t>
+          <t>9789752023004</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Kaymakamlık İdare Hukuku</t>
+          <t>Müessir Medeni Hukuk</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>1139</v>
+        <v>554</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786256416710</t>
+          <t>9789752023001</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku</t>
+          <t>Müessir Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>810</v>
+        <v>647</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786256416697</t>
+          <t>9786256416871</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Serisi Medeni Usul Hukuku Temsil Kitap Yayınları 2023</t>
+          <t>Vesayet Kaymakamlık İdare Hukuku</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>751</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057227652</t>
+          <t>9786256416710</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Medeni Hukuk</t>
+          <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>440</v>
+        <v>810</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786256623026</t>
+          <t>9786256416697</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Merkez ve İl Göç Uzman Yardımcılığı Mevzuatları Konu Anlatımı ve Soru Bankası</t>
+          <t>Görsel Hafıza Serisi Medeni Usul Hukuku Temsil Kitap Yayınları 2023</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>579</v>
+        <v>751</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256416901</t>
+          <t>9786057227652</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Terkip Medeni Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>İmtiyaz Hakimlik Ders Notları Medeni Hukuk</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>322</v>
+        <v>440</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256416994</t>
+          <t>9786256623026</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Terkip Medeni Hukuk Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Merkez ve İl Göç Uzman Yardımcılığı Mevzuatları Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>429</v>
+        <v>579</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786256623002</t>
+          <t>9786256416901</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Terkip İcra ve İflas Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Medeni Usul Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>536</v>
+        <v>322</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786256416949</t>
+          <t>9786256416994</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Terkip Ceza Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Medeni Hukuk Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>386</v>
+        <v>429</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786256416970</t>
+          <t>9786256623002</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Terkip Borçlar Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İcra ve İflas Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>375</v>
+        <v>536</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786256416895</t>
+          <t>9786256416949</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Terkip Mahalli İdareler Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Ceza Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>429</v>
+        <v>386</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786256416963</t>
+          <t>9786256416970</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Terkip İş Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Borçlar Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256416918</t>
+          <t>9786256416895</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Terkip İdari Yargılama Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Mahalli İdareler Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>343</v>
+        <v>429</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256416925</t>
+          <t>9786256416963</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Terkip İdare Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İş Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>515</v>
+        <v>300</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256416932</t>
+          <t>9786256416918</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Terkip Ceza Hukuku ve Borçlar Hukuku Genel Hükümler Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İdari Yargılama Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>279</v>
+        <v>343</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786256416956</t>
+          <t>9786256416925</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Terkip Ceza Muhakemesi Hukuku Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip İdare Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>365</v>
+        <v>515</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256416888</t>
+          <t>9786256416932</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Terkip Anayasa Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
+          <t>Terkip Ceza Hukuku ve Borçlar Hukuku Genel Hükümler Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>472</v>
+        <v>279</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786256416864</t>
+          <t>9786256416956</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Denemesi Çözümlü 5 Deneme</t>
+          <t>Terkip Ceza Muhakemesi Hukuku Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>920</v>
+        <v>365</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256416833</t>
+          <t>9786256416888</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
+          <t>Terkip Anayasa Hukuku Kapsamında Süreler ve Hap Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1759</v>
+        <v>472</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786256416819</t>
+          <t>9786256416864</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Görsel Hafıza Türkiye'nin İdari Yapısı</t>
+          <t>İmtiyaz İdari Hakimlik Denemesi Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>1290</v>
+        <v>920</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256416826</t>
+          <t>9786256416833</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Takip Süreler Soru Kitabı</t>
+          <t>İmtiyaz KPSS Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>518</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786256416796</t>
+          <t>9786256416819</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi Katma Değer Vergisi - Damga Vergisi - Harçlar</t>
+          <t>Vesayet Görsel Hafıza Türkiye'nin İdari Yapısı</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>299</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786256416802</t>
+          <t>9786256416826</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi</t>
+          <t>Takip Süreler Soru Kitabı</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>299</v>
+        <v>518</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786256416840</t>
+          <t>9786256416796</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Referans Hakimlik Mevzuat Serisi Borçlar Hukuku -  (Özel Hükümler) Mevzuat Konu Anlatımı</t>
+          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi Katma Değer Vergisi - Damga Vergisi - Harçlar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>421</v>
+        <v>299</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786256416857</t>
+          <t>9786256416802</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Referans Hakimlik Mevzuat Serisi Anayasa Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İcra Müdür ve Müdürlüğü Sınavlarına Hazırlık Görsel Hafıza Serisi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>543</v>
+        <v>299</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786256416758</t>
+          <t>9786256416840</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Çözümlü 5 Deneme</t>
+          <t>Referans Hakimlik Mevzuat Serisi Borçlar Hukuku -  (Özel Hükümler) Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>1051</v>
+        <v>421</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789222023081</t>
+          <t>9786256416857</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Cevaplı Karekod Çözümlü Deneme</t>
+          <t>Referans Hakimlik Mevzuat Serisi Anayasa Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>691</v>
+        <v>543</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789222023082</t>
+          <t>9786256416758</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Müessir Adli Hakimlik Cevaplı Denemeleri-2023</t>
+          <t>Müessir İdari Hakimlik Denemeleri Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>531</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786256416765</t>
+          <t>9789222023081</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Serisi Ceza Hukuku (Özel Hükümler)</t>
+          <t>Müessir İdari Hakimlik Denemeleri Cevaplı Karekod Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>807</v>
+        <v>691</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256416789</t>
+          <t>9789222023082</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Takip Görsel Hafıza Serisi Medeni Usul Hukuku</t>
+          <t>Müessir Adli Hakimlik Cevaplı Denemeleri-2023</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>752</v>
+        <v>531</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786256416772</t>
+          <t>9786256416765</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Takip - Görsel Hafıza Serisi 7155 Sayılı Kanun İcra ve İflas Kanununun Tatbikatına Dair Nizamname İcra Ve İflas Kanun Yönetmeliği</t>
+          <t>Görsel Hafıza Serisi Ceza Hukuku (Özel Hükümler)</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>391</v>
+        <v>807</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786502705125</t>
+          <t>9786256416789</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
+          <t>Takip Görsel Hafıza Serisi Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>550</v>
+        <v>752</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786256416635</t>
+          <t>9786256416772</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku</t>
+          <t>Takip - Görsel Hafıza Serisi 7155 Sayılı Kanun İcra ve İflas Kanununun Tatbikatına Dair Nizamname İcra Ve İflas Kanun Yönetmeliği</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>421</v>
+        <v>391</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256416611</t>
+          <t>9786502705125</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Görsel Hafıza Serisi</t>
+          <t>KPSS Tarih Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>870</v>
+        <v>550</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256416550</t>
+          <t>9786256416635</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>840</v>
+        <v>421</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256416598</t>
+          <t>9786256416611</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Yapısı Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Anayasa Hukuku Görsel Hafıza Serisi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>404</v>
+        <v>870</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256416543</t>
+          <t>9786256416550</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Mahalli İdareler Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1051</v>
+        <v>840</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786256416734</t>
+          <t>9786256416598</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
+          <t>Türkiye'nin İdari Yapısı Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>1440</v>
+        <v>404</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786502705126</t>
+          <t>9786256416543</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>Anayasa Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>580</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786256416727</t>
+          <t>9786256416734</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Referans Vergi Usul Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İdare Hukuku Süreler ve Hap Bilgiler - Kaymakamlık Sınavına Özel</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>300</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256416574</t>
+          <t>9786502705126</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Kaymakamlık Mahalli İdareler Hukuku</t>
+          <t>Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>1381</v>
+        <v>580</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256416581</t>
+          <t>9786256416727</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli Usul Hukuku</t>
+          <t>Referans Vergi Usul Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256416390</t>
+          <t>9786256416574</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
+          <t>Vesayet Kaymakamlık Mahalli İdareler Hukuku</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>250</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786256416567</t>
+          <t>9786256416581</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Vesayet Kaymakamlık Anasaya Hukuku</t>
+          <t>Mukayeseli Usul Hukuku</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>1287</v>
+        <v>480</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786256416468</t>
+          <t>9786256416390</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Referans İdare Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası İş Hukuku</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>719</v>
+        <v>250</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786256416338</t>
+          <t>9786256416567</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli-İdari Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
+          <t>Vesayet Kaymakamlık Anasaya Hukuku</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>760</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786256416345</t>
+          <t>9786256416468</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli-İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
+          <t>Referans İdare Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>480</v>
+        <v>719</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786256416499</t>
+          <t>9786256416338</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Referans Mevzuat Serisi Hakimlik İş Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İmtiyaz Adli-İdari Hakimlik İcra ve İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>269</v>
+        <v>760</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786256416482</t>
+          <t>9786256416345</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Referans Mevzuat Serisi Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
+          <t>İmtiyaz Adli-İdari Hakimlik Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>510</v>
+        <v>480</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786256416536</t>
+          <t>9786256416499</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Referans Mevzuat Serisi Hakimlik Ceza ve Borçlar Hukuku (Genel Hükümler) Mevzuat Konu Anlatımı</t>
+          <t>Referans Mevzuat Serisi Hakimlik İş Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>450</v>
+        <v>269</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256416512</t>
+          <t>9786256416482</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ceza Hukuku Özel Hükümler Mevzuat Konu Anlatımı</t>
+          <t>Referans Mevzuat Serisi Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>450</v>
+        <v>510</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256416529</t>
+          <t>9786256416536</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ticari İşletme ve Kıymetli Evrak Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Referans Mevzuat Serisi Hakimlik Ceza ve Borçlar Hukuku (Genel Hükümler) Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>389</v>
+        <v>450</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256416505</t>
+          <t>9786256416512</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Hakimlik Ceza Hukuku Özel Hükümler Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>389</v>
+        <v>450</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256416475</t>
+          <t>9786256416529</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ceza Muhakemesi Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Hakimlik Ticari İşletme ve Kıymetli Evrak Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>450</v>
+        <v>389</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256416376</t>
+          <t>9786256416505</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukukunda Son Viraj</t>
+          <t>Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>633</v>
+        <v>389</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256416161</t>
+          <t>9786256416475</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavı Alan Bilgisi Soru Bankası</t>
+          <t>Hakimlik Ceza Muhakemesi Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>1369</v>
+        <v>450</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256416420</t>
+          <t>9786256416376</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
+          <t>Ceza Hukukunda Son Viraj</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>460</v>
+        <v>633</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256416383</t>
+          <t>9786256416161</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavı Konularına Göre Sıralanmış Genel Kültür – Genel Yetenek Çözümlü Çıkmış Soru Bankası</t>
+          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavı Alan Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>633</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256416369</t>
+          <t>9786256416420</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku</t>
+          <t>İmtiyaz Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>902</v>
+        <v>460</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256416352</t>
+          <t>9786256416383</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
+          <t>Takip İcra Müdürlüğü Sınavı Konularına Göre Sıralanmış Genel Kültür – Genel Yetenek Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>420</v>
+        <v>633</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256416208</t>
+          <t>9786256416369</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Dersleri Konu Anlatımı</t>
+          <t>İnsan Hakları Hukuku</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>1648</v>
+        <v>902</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256416321</t>
+          <t>9786256416352</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Mtiyaz İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Medeni Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256416123</t>
+          <t>9786256416208</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Takip Çıkmış İcra Müdürlüğü Alan Bilgisi Çıkmış Soru Bankası</t>
+          <t>İdare Hukuku Dersleri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>920</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256416277</t>
+          <t>9786256416321</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Adli - İdari Hakimlik Ortak Alan Süreler Kitabı</t>
+          <t>Mtiyaz İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>901</v>
+        <v>420</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256416284</t>
+          <t>9786256416123</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Fark Dersler Süreler Kitabı</t>
+          <t>Takip Çıkmış İcra Müdürlüğü Alan Bilgisi Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>421</v>
+        <v>920</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256416291</t>
+          <t>9786256416277</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Fark Dersler Süreler Kitabı</t>
+          <t>Adli - İdari Hakimlik Ortak Alan Süreler Kitabı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>569</v>
+        <v>901</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256416260</t>
+          <t>9786256416284</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları - Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi</t>
+          <t>İdari Hakimlik Fark Dersler Süreler Kitabı</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>501</v>
+        <v>421</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256416192</t>
+          <t>9786256416291</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Türk Anayasa Hukuku Dersleri</t>
+          <t>Adli Hakimlik Fark Dersler Süreler Kitabı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>794</v>
+        <v>569</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256416116</t>
+          <t>9786256416260</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
+          <t>İmtiyaz Hakimlik Ders Notları - Vergi Hukuku Vergi Usul Hukuku Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>1375</v>
+        <v>501</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256416147</t>
+          <t>9786256416192</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
+          <t>Türk Anayasa Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>794</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786256416185</t>
+          <t>9786256416116</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>320</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786256416178</t>
+          <t>9786256416147</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Soru Bankası</t>
+          <t>Takip İcra Müdürlüğü Sınavına Hazırlık Mevzuat Kitabı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>276</v>
+        <v>794</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256416109</t>
+          <t>9786256416185</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Soru Bankası</t>
+          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>679</v>
+        <v>320</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256416093</t>
+          <t>9786256416178</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Konu Anlatımı</t>
+          <t>İmtiyaz İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>1139</v>
+        <v>276</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256416000</t>
+          <t>9786256416109</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Mevzuat Podcast Hukuk Çözümlü Soru Bankası</t>
+          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>2681</v>
+        <v>679</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256416024</t>
+          <t>9786256416093</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Takip Tablolarla Ve Şemalarla Bam Yönetmelik- Tebligat Kanunu</t>
+          <t>Adli- İdari Hakimlik Genel Yetenek - Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>407</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786256416055</t>
+          <t>9786256416000</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdür Ve Müdür Yardımcılığı  Sınavlarına Hazırlık Süreler Ve Oranlar El Kitabı</t>
+          <t>Mevzuat Podcast Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>518</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057270047</t>
+          <t>9786256416024</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
+          <t>Takip Tablolarla Ve Şemalarla Bam Yönetmelik- Tebligat Kanunu</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>817</v>
+        <v>407</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057270054</t>
+          <t>9786256416055</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>Takip İcra Müdür Ve Müdür Yardımcılığı  Sınavlarına Hazırlık Süreler Ve Oranlar El Kitabı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>705</v>
+        <v>518</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057270092</t>
+          <t>9786057270047</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku Çözümlü Soru Bankası</t>
+          <t>Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>772</v>
+        <v>817</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057270061</t>
+          <t>9786057270054</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Çözümlü Soru Bankası</t>
+          <t>Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>974</v>
+        <v>705</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057270078</t>
+          <t>9786057270092</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>İnsan Hakları Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>748</v>
+        <v>772</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786256416017</t>
+          <t>9786057270061</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü Mülakata Hazırlık Kitabı</t>
+          <t>İdare Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>403</v>
+        <v>974</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057183255</t>
+          <t>9786057270078</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS Hukuk Soru Bankası</t>
+          <t>Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>1198</v>
+        <v>748</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057270085</t>
+          <t>9786256416017</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
+          <t>Takip İcra Müdürlüğü Mülakata Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>1840</v>
+        <v>403</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057270030</t>
+          <t>9786057183255</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
+          <t>İmtiyaz KPSS Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>281</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057227690</t>
+          <t>9786057270085</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İyös Sınavına Hazırlık Sosyal Güvenlik Hukuku Konu Anlatımı-Çözümlü Soru Bankası 2025</t>
+          <t>İmtiyaz Kaymakamlık Özgün Sorular</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>719</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057270009</t>
+          <t>9786057270030</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası Ceza Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>250</v>
+        <v>281</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057270016</t>
+          <t>9786057227690</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz İyös Sınavına Hazırlık Sosyal Güvenlik Hukuku Konu Anlatımı-Çözümlü Soru Bankası 2025</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>220</v>
+        <v>719</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786256623903</t>
+          <t>9786057270009</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
+          <t>İmtiyaz Ceza Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>1093</v>
+        <v>250</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057227676</t>
+          <t>9786057270016</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>601</v>
+        <v>220</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057227645</t>
+          <t>9786256623903</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>510</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057227621</t>
+          <t>9786057227676</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Ve Dari Yargılama Usul Hukuku</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>773</v>
+        <v>601</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057227683</t>
+          <t>9786057227645</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Genel Hükümler- Özel Hükümler Hakimlik Ders Notları</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası Medeni Hukuk</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>365</v>
+        <v>510</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057183286</t>
+          <t>9786057227621</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>İdare Hukuku Ve Dari Yargılama Usul Hukuku</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>540</v>
+        <v>773</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057227607</t>
+          <t>9786057227683</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku - Hakimlik Ders Notları</t>
+          <t>İmtiyaz Borçlar Hukuku Genel Hükümler- Özel Hükümler Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>281</v>
+        <v>365</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9788791234513</t>
+          <t>9786057183286</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Müessir Vergi Hukuku - Vergi Usul Hukuku- Türk Vergi Sistemi Hakimlik Çıkmış Soru Bankası</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>900</v>
+        <v>540</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9788791234512</t>
+          <t>9786057227607</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Müessir Maliye İktisat Hakimlik Çıkmış Soru Bankası</t>
+          <t>İmtiyaz Anayasa Hukuku - Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>627</v>
+        <v>281</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9788791234511</t>
+          <t>9788791234513</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Müessir İş Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Vergi Hukuku - Vergi Usul Hukuku- Türk Vergi Sistemi Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>504</v>
+        <v>900</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9788791234510</t>
+          <t>9788791234512</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ticaret Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Maliye İktisat Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>900</v>
+        <v>627</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9788791234509</t>
+          <t>9788791234511</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Müessir İcra Ve İflas Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İş Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>791</v>
+        <v>504</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9788791234508</t>
+          <t>9788791234510</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Özel Hükümler Ve Ceza Muhakemesi Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Ticaret Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>746</v>
+        <v>900</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9788791234507</t>
+          <t>9788791234509</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Müessir Ceza Hukuku Genel Hükümler Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İcra Ve İflas Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>573</v>
+        <v>791</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9788791234506</t>
+          <t>9788791234508</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Usul Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Ceza Hukuku Özel Hükümler Ve Ceza Muhakemesi Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>683</v>
+        <v>746</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9788791234505</t>
+          <t>9788791234507</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Müessir Borçlar Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Ceza Hukuku Genel Hükümler Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>750</v>
+        <v>573</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9788791234504</t>
+          <t>9788791234506</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Müessir Medeni Hukuk Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Medeni Usul Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>710</v>
+        <v>683</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9788791234503</t>
+          <t>9788791234505</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Yargılama Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Borçlar Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>573</v>
+        <v>750</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9788791234502</t>
+          <t>9788791234504</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdare Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir Medeni Hukuk Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>792</v>
+        <v>710</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9788791234501</t>
+          <t>9788791234503</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Müessir Anayasa Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Müessir İdari Yargılama Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>999</v>
+        <v>573</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057183279</t>
+          <t>9788791234502</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Türkiye'nin İdari Yapısı Kaymakamlık Konu Anlatım Kitabı</t>
+          <t>Müessir İdare Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>575</v>
+        <v>792</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057183293</t>
+          <t>9788791234501</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık İdare Hukuku-Türkiye'nin İdari Yapısı-Mahalli İdareler Konu Anlatım Kitabı</t>
+          <t>Müessir Anayasa Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>1144</v>
+        <v>999</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9788792021115</t>
+          <t>9786057183279</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Seti</t>
+          <t>İmtiyaz Türkiye'nin İdari Yapısı Kaymakamlık Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>3300</v>
+        <v>575</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257262811</t>
+          <t>9786057183293</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Genel Yetenek-Genel Kültür Soru Bankası</t>
+          <t>İmtiyaz Kaymakamlık İdare Hukuku-Türkiye'nin İdari Yapısı-Mahalli İdareler Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>690</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257262934</t>
+          <t>9788792021115</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Asamble - İnsan Hakları Hukuku Soru Kitabı</t>
+          <t>Hysteresis İktisat Soruları Seti</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>719</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786057183217</t>
+          <t>9786257262811</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>KPSS Vatandaşlık Tamamı Çözümlü Konu Özetli Soru Bankası</t>
+          <t>Takip İcra Müdürlüğü ve Müdür Yardımcılığı Sınavına Hazırlık Genel Yetenek-Genel Kültür Soru Bankası</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>901</v>
+        <v>690</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257262958</t>
+          <t>9786257262934</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>T.C Anayasası</t>
+          <t>Asamble - İnsan Hakları Hukuku Soru Kitabı</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>421</v>
+        <v>719</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257262989</t>
+          <t>9786057183217</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+          <t>KPSS Vatandaşlık Tamamı Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C425" s="1">
         <v>901</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789222705728</t>
+          <t>9786257262958</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Müessir İdari Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
+          <t>T.C Anayasası</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>601</v>
+        <v>421</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786257262873</t>
+          <t>9786257262989</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Maliye Soru Bankası</t>
+          <t>Müessir İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>965</v>
+        <v>901</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257262880</t>
+          <t>9789222705728</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Maliye Konu Anlatımı</t>
+          <t>Müessir İdari Hakimlik Denemeleri Karekod Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>722</v>
+        <v>601</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257262927</t>
+          <t>9786257262873</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri Ve İnkılap Tarihi Konu Anlatımı</t>
+          <t>Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>1176</v>
+        <v>965</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257262903</t>
+          <t>9786257262880</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Mevki Dari Teşkilat Ve Mahalli İdareler Mevzuat Çalışma Kitabı</t>
+          <t>Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>431</v>
+        <v>722</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257262897</t>
+          <t>9786257262927</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
+          <t>Atatürk İlkeleri Ve İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>640</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257262910</t>
+          <t>9786257262903</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Kararnameleri</t>
+          <t>Mevki Dari Teşkilat Ve Mahalli İdareler Mevzuat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>673</v>
+        <v>431</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257262798</t>
+          <t>9786257262897</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Sınavına Özel / Tesir Mikro - Makro İktisat Konu Anlatımı</t>
+          <t>Kaymakamlık Sınavına Hazırlık Tamamı Çözümlü 4 Deneme</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>1005</v>
+        <v>640</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257262965</t>
+          <t>9786257262910</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Hiyerarşi Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
+          <t>Cumhurbaşkanlığı Kararnameleri</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>331</v>
+        <v>673</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786509876510</t>
+          <t>9786257262798</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2022 Tarih Konu Anlatımı - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>İdari Hakimlik Sınavına Özel / Tesir Mikro - Makro İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>819</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786509876511</t>
+          <t>9786257262965</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2022 Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
+          <t>Hiyerarşi Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>750</v>
+        <v>331</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786257262941</t>
+          <t>9786509876510</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Mevki Anayasa Hukuku Mevzuat Çalışma Kitabı</t>
+          <t>2022 Tarih Konu Anlatımı - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>431</v>
+        <v>819</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057183224</t>
+          <t>9786509876511</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Hukuku Konu Anlatımı</t>
+          <t>2022 Tarih Soru Bankası - Hakimlik ve Kaymakamlık Sınavlarına Özel</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>920</v>
+        <v>750</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257262835</t>
+          <t>9786257262941</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Maliye Çıkmış Sorular</t>
+          <t>Mevki Anayasa Hukuku Mevzuat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>1139</v>
+        <v>431</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257262781</t>
+          <t>9786057183224</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
+          <t>İnsan Hakları Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>404</v>
+        <v>920</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257262767</t>
+          <t>9786257262835</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
+          <t>İmtiyaz Maliye Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>540</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257262774</t>
+          <t>9786257262781</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>461</v>
+        <v>404</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257262750</t>
+          <t>9786257262767</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Adli Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257262743</t>
+          <t>9786257262774</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>660</v>
+        <v>461</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257262736</t>
+          <t>9786257262750</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - 2022 Adli İdari Hakimlik Soru Bankası</t>
+          <t>İmtiyaz Adli Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>400</v>
+        <v>660</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257262583</t>
+          <t>9786257262743</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Public Kaymakamlık Çözümlü Soru Bankası</t>
+          <t>İmtiyaz Adli - İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>784</v>
+        <v>660</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786509876517</t>
+          <t>9786257262736</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Soru Bankası</t>
+          <t>İmtiyaz - 2022 Adli İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>491</v>
+        <v>400</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786509876516</t>
+          <t>9786257262583</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih Konu Anlatımı</t>
+          <t>Public Kaymakamlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>600</v>
+        <v>784</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786509876518</t>
+          <t>9786509876517</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Kpss Tarih 40 Deneme Tamamı Çözümlü</t>
+          <t>KPSS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>455</v>
+        <v>491</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257262712</t>
+          <t>9786509876516</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Asamble Türkiye İdari Taşkilatı Çözümlü Soru Bankası</t>
+          <t>KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>1056</v>
+        <v>600</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257262675</t>
+          <t>9786509876518</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuk</t>
+          <t>Kpss Tarih 40 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>431</v>
+        <v>455</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257262705</t>
+          <t>9786257262712</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
+          <t>Asamble Türkiye İdari Taşkilatı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>1099</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257262576</t>
+          <t>9786257262675</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Denge Mikro İktisat Çözümlü Soru Bankası</t>
+          <t>Arabuluculuk</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>879</v>
+        <v>431</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257262668</t>
+          <t>9786257262705</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Kaymakamlık Denemeleri</t>
+          <t>İmtiyaz KPSS ve Kurum Sınavları Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>1056</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257262644</t>
+          <t>9786257262576</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 5 Deneme</t>
+          <t>Denge Mikro İktisat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>331</v>
+        <v>879</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257262637</t>
+          <t>9786257262668</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Mikro ve Makro İktisat Sorunları</t>
+          <t>İmtiyaz Kaymakamlık Denemeleri</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>1403</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257262613</t>
+          <t>9786257262644</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Yıldız Notlar</t>
+          <t>İcra Müdürlüğü Ve İcra Müdür Yardımcılığı Sınavına Hazırlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>965</v>
+        <v>331</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257262620</t>
+          <t>9786257262637</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku</t>
+          <t>Kaymakamlık Mikro ve Makro İktisat Sorunları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>552</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257262606</t>
+          <t>9786257262613</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku –Vergi Usul Hukuku – Türk Vergi Sistemi</t>
+          <t>İdare Hukuku Yıldız Notlar</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>1139</v>
+        <v>965</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057731265</t>
+          <t>9786257262620</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Komite Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>İmtiyaz Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>331</v>
+        <v>552</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257262484</t>
+          <t>9786257262606</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukukunda Son Viraj</t>
+          <t>Matrah Vergi Hukuku Soru Bankası Vergi Hukuku –Vergi Usul Hukuku – Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>493</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786257262590</t>
+          <t>9786057731265</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>İbraz</t>
+          <t>Komite Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>363</v>
+        <v>331</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786056860263</t>
+          <t>9786257262484</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm İdari Yargı Hakimlik Sınav Soruları</t>
+          <t>Ceza Hukukunda Son Viraj</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>726</v>
+        <v>493</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786058086562</t>
+          <t>9786257262590</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Soru Bankası 666 Çözümlü Soru Cilt 2 - Plus Ultra</t>
+          <t>İbraz</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>653</v>
+        <v>363</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786058086555</t>
+          <t>9786056860263</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Konu Çalışma Kitabı Cilt 1 - Plus Ultra</t>
+          <t>Dönüşüm İdari Yargı Hakimlik Sınav Soruları</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>721</v>
+        <v>726</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786056831232</t>
+          <t>9786058086562</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku (Pratik El Kitabı)</t>
+          <t>Kaymakamlık Soru Bankası 666 Çözümlü Soru Cilt 2 - Plus Ultra</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>271</v>
+        <v>653</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786056941047</t>
+          <t>9786058086555</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Yks Türk Dili ve Edebiyatı Ders Notları</t>
+          <t>Kaymakamlık Konu Çalışma Kitabı Cilt 1 - Plus Ultra</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>472</v>
+        <v>721</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786058086517</t>
+          <t>9786056831232</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - Anayasa Hukuku - Anayasa Yargısı</t>
+          <t>Anayasa Hukuku (Pratik El Kitabı)</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>366</v>
+        <v>271</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786056885808</t>
+          <t>9786056941047</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku-1 Ders Notları - Genel Hükümler</t>
+          <t>Yks Türk Dili ve Edebiyatı Ders Notları</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>243</v>
+        <v>472</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786056860294</t>
+          <t>9786058086517</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku Ders Notları</t>
+          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - Anayasa Hukuku - Anayasa Yargısı</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>358</v>
+        <v>366</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786056941023</t>
+          <t>9786056885808</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Maliye Hakimlik Ders Notları</t>
+          <t>Ceza Hukuku-1 Ders Notları - Genel Hükümler</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>610</v>
+        <v>243</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786058086531</t>
+          <t>9786056860294</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>328</v>
+        <v>358</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786058086500</t>
+          <t>9786056941023</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku</t>
+          <t>İmtiyaz Maliye Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>300</v>
+        <v>610</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786056885877</t>
+          <t>9786058086531</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukuku</t>
+          <t>Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>223</v>
+        <v>328</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786056885884</t>
+          <t>9786058086500</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukuku</t>
+          <t>Ticari İşletme Hukuku</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>323</v>
+        <v>300</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786056885891</t>
+          <t>9786056885877</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku</t>
+          <t>Kıymetli Evrak Hukuku</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>673</v>
+        <v>223</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786056885839</t>
+          <t>9786056885884</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Tetkik İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü Soru Bankası</t>
+          <t>Şirketler Hukuku</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>1265</v>
+        <v>323</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786056831287</t>
+          <t>9786056885891</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Adli Hakimlik - Kamu Hukuku</t>
+          <t>Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>566</v>
+        <v>673</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786056831225</t>
+          <t>9786056885839</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Adli Hakimlik - Özel Hukuk</t>
+          <t>Tetkik İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>726</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786056860218</t>
+          <t>9786056831287</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuku Ders Notları</t>
+          <t>Dönüşüm Adli Hakimlik - Kamu Hukuku</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>421</v>
+        <v>566</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786056860201</t>
+          <t>9786056831225</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk 2 Ders Notları / Eşya Hukuku - Miras Hukuku</t>
+          <t>Dönüşüm Adli Hakimlik - Özel Hukuk</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>406</v>
+        <v>726</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786056831270</t>
+          <t>9786056860218</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Ders Notları - Özel Hükümler</t>
+          <t>Milletlerarası Özel Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>243</v>
+        <v>421</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786056860256</t>
+          <t>9786056860201</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Özel Hükümler</t>
+          <t>Medeni Hukuk 2 Ders Notları / Eşya Hukuku - Miras Hukuku</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>558</v>
+        <v>406</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786056860270</t>
+          <t>9786056831270</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku ve Anayasa Yargısı Ders Notları</t>
+          <t>Ceza Hukuku Ders Notları - Özel Hükümler</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>363</v>
+        <v>243</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786056860232</t>
+          <t>9786056860256</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usul Hukuku Ders Notları</t>
+          <t>Borçlar Hukuku - Özel Hükümler</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>323</v>
+        <v>558</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786056860249</t>
+          <t>9786056860270</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Genel Hükümler</t>
+          <t>Anayasa Hukuku ve Anayasa Yargısı Ders Notları</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>336</v>
+        <v>363</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786056831218</t>
+          <t>9786056860232</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe 20 Deneme Tamamı Çözümlü</t>
+          <t>İdari Yargılama Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>1559</v>
+        <v>323</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786056831294</t>
+          <t>9786056860249</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk 1 Ders Notları / Medeni Hukuka Giriş - Başlangıç Hükümleri - Kişiler Hukuku - Aile Hukuku</t>
+          <t>Borçlar Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>441</v>
+        <v>336</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786056831263</t>
+          <t>9786056831218</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>İstisna Vatandaşlık Bilgisi Tüm Adaylar İçin</t>
+          <t>Muhasebe 20 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>243</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786056831201</t>
+          <t>9786056831294</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukuku'nda Son Viraj (Ciltli)</t>
+          <t>Medeni Hukuk 1 Ders Notları / Medeni Hukuka Giriş - Başlangıç Hükümleri - Kişiler Hukuku - Aile Hukuku</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>493</v>
+        <v>441</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786056831256</t>
+          <t>9786056831263</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk</t>
+          <t>İstisna Vatandaşlık Bilgisi Tüm Adaylar İçin</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>450</v>
+        <v>243</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257262552</t>
+          <t>9786056831201</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Tesir KPSS Hukuk Tamamı Çözümlü Soru Bankası</t>
+          <t>Kamu Hukuku'nda Son Viraj (Ciltli)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>1131</v>
+        <v>493</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257262545</t>
+          <t>9786056831256</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdari Hakimlik Tamamı Çözümlü Soru Bankası</t>
+          <t>Medeni Hukuk</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>1031</v>
+        <v>450</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257262569</t>
+          <t>9786257262552</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Tesir Adli Hakimlik Tamamı Çözümlü Soru Bankası</t>
+          <t>Tesir KPSS Hukuk Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>1431</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257262514</t>
+          <t>9786257262545</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Adli-İdari Hakimlik Sınavlarının Orijinal Sorularını İçeren - Etkin Genel Yetenek-Genel Kültür Çıkmış Soru Bankası</t>
+          <t>Tesir İdari Hakimlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>935</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257262446</t>
+          <t>9786257262569</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mahalli İdareler - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
+          <t>Tesir Adli Hakimlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>660</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257262422</t>
+          <t>9786257262514</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
+          <t>Adli-İdari Hakimlik Sınavlarının Orijinal Sorularını İçeren - Etkin Genel Yetenek-Genel Kültür Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>281</v>
+        <v>935</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257262439</t>
+          <t>9786257262446</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İnsan Hakları ve Demokratikleşme</t>
+          <t>Türkiye’de Mahalli İdareler - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>615</v>
+        <v>660</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257262255</t>
+          <t>9786257262422</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku Adli Hakimlik Soru Bankası 2021</t>
+          <t>İmtiyaz İş Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>589</v>
+        <v>281</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257262361</t>
+          <t>9786257262439</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku – Vergi Usul Hukuku-Türk Vergi Sistemi</t>
+          <t>Türkiye’de İnsan Hakları ve Demokratikleşme</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>759</v>
+        <v>615</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257262385</t>
+          <t>9786257262255</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Soru Bankası Türkiye'nin İdari Yapısı</t>
+          <t>İmtiyaz Ticaret Hukuku Adli Hakimlik Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>621</v>
+        <v>589</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257262392</t>
+          <t>9786257262361</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık 5’li Çözümlü Hukuk Denemeleri</t>
+          <t>Matrah Vergi Hukuku Konu Anlatımı Vergi Hukuku – Vergi Usul Hukuku-Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>368</v>
+        <v>759</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257262088</t>
+          <t>9786257262385</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınav Mevzuatı</t>
+          <t>Kaymakamlık Soru Bankası Türkiye'nin İdari Yapısı</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>2038</v>
+        <v>621</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257262071</t>
+          <t>9786257262392</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Cilt: 3 - Son Dörtlü</t>
+          <t>Kaymakamlık 5’li Çözümlü Hukuk Denemeleri</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>1056</v>
+        <v>368</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257262064</t>
+          <t>9786257262088</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Cilt: 2 - Makro İktisat</t>
+          <t>Kaymakamlık Sınav Mevzuatı</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>1100</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257262057</t>
+          <t>9786257262071</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis İktisat Soruları Cilt 1 - Mikro İktisat</t>
+          <t>Hysteresis İktisat Soruları Cilt: 3 - Son Dörtlü</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>1250</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257262033</t>
+          <t>9786257262064</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021 Hysteresis - Mikro İktisat</t>
+          <t>Hysteresis İktisat Soruları Cilt: 2 - Makro İktisat</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>1238</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786257262453</t>
+          <t>9786257262057</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
+          <t>Hysteresis İktisat Soruları Cilt 1 - Mikro İktisat</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>1121</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257262170</t>
+          <t>9786257262033</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>İtiraz İcra Müdürlüğü Konu Anlatımı</t>
+          <t>2021 Hysteresis - Mikro İktisat</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>931</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257262309</t>
+          <t>9786257262453</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
+          <t>Anayasa Hukuku Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>149</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257262262</t>
+          <t>9786257262170</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler - Özel Hükümler</t>
+          <t>İtiraz İcra Müdürlüğü Konu Anlatımı</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>503</v>
+        <v>931</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257262477</t>
+          <t>9786257262309</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>210</v>
+        <v>149</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257262460</t>
+          <t>9786257262262</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
+          <t>İmtiyaz Hakimlik Ders Notları Ceza Hukuku Genel Hükümler - Özel Hükümler</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>315</v>
+        <v>503</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257262521</t>
+          <t>9786257262477</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - İcra ve İflas Hukuku</t>
+          <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>331</v>
+        <v>210</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786058086548</t>
+          <t>9786257262460</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - İdare Hukuku - İdari Yargılama Hukuku</t>
+          <t>İmtiyaz Borçlar Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>450</v>
+        <v>315</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257262378</t>
+          <t>9786257262521</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku Kaymakamlık Soru Bankası Tamamı Çözümlü</t>
+          <t>Tesir Çalışma Kitabı - İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>686</v>
+        <v>331</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257262286</t>
+          <t>9786058086548</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
+          <t>2019 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2 - İdare Hukuku - İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>461</v>
+        <v>450</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257262316</t>
+          <t>9786257262378</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
+          <t>İdare Hukuku Kaymakamlık Soru Bankası Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>315</v>
+        <v>686</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257262040</t>
+          <t>9786257262286</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS ve Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
+          <t>İmtiyaz İdare Hukuku İdari Yargılama Usul Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>1495</v>
+        <v>461</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257262323</t>
+          <t>9786257262316</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Vazife Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
+          <t>İmtiyaz Medeni Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>331</v>
+        <v>315</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257262330</t>
+          <t>9786257262040</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
+          <t>2021 KPSS ve Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>245</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257262354</t>
+          <t>9786257262323</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Usul Mevzuatı</t>
+          <t>Vazife Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>493</v>
+        <v>331</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257262347</t>
+          <t>9786257262330</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Usul Mevzuatı</t>
+          <t>İmtiyaz Anayasa Hukuku Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>493</v>
+        <v>245</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257262248</t>
+          <t>9786257262354</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınav Mevzuatı (Sadeleştirilmiş)</t>
+          <t>İdari Hakimlik Usul Mevzuatı</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>1051</v>
+        <v>493</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786257262293</t>
+          <t>9786257262347</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Karar Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Adli Hakimlik Usul Mevzuatı</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>895</v>
+        <v>493</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786056941009</t>
+          <t>9786257262248</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Mülki Makam Türkiye’nin İdari Yapısı Çözümlü Soru Bankası</t>
+          <t>Kaymakamlık Sınav Mevzuatı (Sadeleştirilmiş)</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>828</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786257262231</t>
+          <t>9786257262293</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Mevki Kaymakamlık Anayasa Hukuku - İnsan Hakları ve Demokratikleşme</t>
+          <t>Karar Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>331</v>
+        <v>895</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786257262200</t>
+          <t>9786056941009</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Ticaret Hukuku - Hakimlik Ders Notları</t>
+          <t>Mülki Makam Türkiye’nin İdari Yapısı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>393</v>
+        <v>828</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786257262217</t>
+          <t>9786257262231</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>Mevki Kaymakamlık Anayasa Hukuku - İnsan Hakları ve Demokratikleşme</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>690</v>
+        <v>331</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786257262163</t>
+          <t>9786257262200</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>İtiraz İcra Müdürlüğü Soru Bankası</t>
+          <t>İmtiyaz Ticaret Hukuku - Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>669</v>
+        <v>393</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786057731999</t>
+          <t>9786257262217</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Akdemikus - İdari Hakimlik Sınavı Denemeleri</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>658</v>
+        <v>690</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786057731807</t>
+          <t>9786257262163</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Mevki - İdare Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>İtiraz İcra Müdürlüğü Soru Bankası</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>569</v>
+        <v>669</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786057731364</t>
+          <t>9786057731999</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz Milletlerarası Hukuk- Milletlerarası Özel Hukuk Hakimlik Ders Notları</t>
+          <t>Akdemikus - İdari Hakimlik Sınavı Denemeleri</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>690</v>
+        <v>658</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786057731951</t>
+          <t>9786057731807</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Takip İcra Müdürlüğü ve İcra Müdür Yardımcılığı Sınavı Çözümlü 7 Alan Denemesi</t>
+          <t>Mevki - İdare Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>650</v>
+        <v>569</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786257262125</t>
+          <t>9786057731364</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>İtiraz İcra Müdürlüğü Mevzuatı</t>
+          <t>İmtiyaz Milletlerarası Hukuk- Milletlerarası Özel Hukuk Hakimlik Ders Notları</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>769</v>
+        <v>690</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786057731845</t>
+          <t>9786057731951</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Ders Notları</t>
+          <t>Takip İcra Müdürlüğü ve İcra Müdür Yardımcılığı Sınavı Çözümlü 7 Alan Denemesi</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>622</v>
+        <v>650</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786057731517</t>
+          <t>9786257262125</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Ticaret Hukuku</t>
+          <t>İtiraz İcra Müdürlüğü Mevzuatı</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>231</v>
+        <v>769</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786057731388</t>
+          <t>9786057731845</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>HMGS Genel Kamu Hukuku Konu Anlatımı</t>
+          <t>İdari Yargılama Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>759</v>
+        <v>622</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786057731791</t>
+          <t>9786057731517</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Ticaret Hukuku İş Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Tesir Çalışma Kitabı - Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>328</v>
+        <v>231</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786057731760</t>
+          <t>9786057731388</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Hakimim Ceza Hukuku (Genel Hükümler- Özel Hükümler) Ceza Muhakemesi Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>HMGS Genel Kamu Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>363</v>
+        <v>759</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786057731272</t>
+          <t>9786057731791</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Mevzuatı</t>
+          <t>Hakimim Ticaret Hukuku İş Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>450</v>
+        <v>328</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786052703980</t>
+          <t>9786057731760</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdari Hakimlik Çalışma Kitabı</t>
+          <t>Hakimim Ceza Hukuku (Genel Hükümler- Özel Hükümler) Ceza Muhakemesi Hukuku Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>2831</v>
+        <v>363</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786057731036</t>
+          <t>9786057731272</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Komite Ceza Hukuku Genel Hükümler</t>
+          <t>İnsan Hakları Mevzuatı</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>231</v>
+        <v>450</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786052021040</t>
+          <t>9786052703980</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Mevki Kaymakamlık Hukuk Konu Anlatımı Modüler Seti</t>
+          <t>Tesir İdari Hakimlik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>1469</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786057731289</t>
+          <t>9786057731036</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Plus Ultra Kaymakamlık Konu Çalışma Kitabı</t>
+          <t>Komite Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>145</v>
+        <v>231</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786257262002</t>
+          <t>9786052021040</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Kamu Hukuku Çözümlü Soru Bankası</t>
+          <t>Mevki Kaymakamlık Hukuk Konu Anlatımı Modüler Seti</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>1480</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786057731692</t>
+          <t>9786057731289</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz - İdari Hakimlik Soru Kitabı</t>
+          <t>Plus Ultra Kaymakamlık Konu Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>230</v>
+        <v>145</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786057731494</t>
+          <t>9786257262002</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk - Tesir Çalışma Kitabı</t>
+          <t>Akademikus Kamu Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>369</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786057731500</t>
+          <t>9786057731692</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Tesir Çalışma Kitabı</t>
+          <t>İmtiyaz - İdari Hakimlik Soru Kitabı</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>169</v>
+        <v>230</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786057731470</t>
+          <t>9786057731494</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku'nda Son Viraj</t>
+          <t>Medeni Hukuk - Tesir Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>412</v>
+        <v>369</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786057731418</t>
+          <t>9786057731500</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Akademikus KPSS Alan Deneme Seti</t>
+          <t>Borçlar Hukuku - Tesir Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>1051</v>
+        <v>169</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786057731357</t>
+          <t>9786057731470</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>AkademikUS Ticaret Hukuku Şematik Anlatımlı Ders Notu</t>
+          <t>İş Hukuku'nda Son Viraj</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>351</v>
+        <v>412</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786057731425</t>
+          <t>9786057731418</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Sosyo-Ekonomik Yapısı Özgün Sorular</t>
+          <t>Akademikus KPSS Alan Deneme Seti</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>426</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786057731395</t>
+          <t>9786057731357</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Borçlar Hukuku</t>
+          <t>AkademikUS Ticaret Hukuku Şematik Anlatımlı Ders Notu</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>558</v>
+        <v>351</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786057262019</t>
+          <t>9786057731425</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 1</t>
+          <t>Türkiye'nin Sosyo-Ekonomik Yapısı Özgün Sorular</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>1376</v>
+        <v>426</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786057731197</t>
+          <t>9786057731395</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Kadim Vatandaşlık Bilgileri</t>
+          <t>Akademikus Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>323</v>
+        <v>558</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786057731166</t>
+          <t>9786057262019</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Arabuluculuğa Son 10 Gün</t>
+          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 1</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>331</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786056941061</t>
+          <t>9786057731197</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler - Ceza Muhakemesi Hukuku</t>
+          <t>Kadim Vatandaşlık Bilgileri</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>528</v>
+        <v>323</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786257262118</t>
+          <t>9786057731166</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Serisi Vergi Hukuku Vergi Usul Hukuku</t>
+          <t>Arabuluculuğa Son 10 Gün</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>725</v>
+        <v>331</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786057731852</t>
+          <t>9786056941061</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
+          <t>Ceza Hukuku Genel Hükümler - Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>396</v>
+        <v>528</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786057731548</t>
+          <t>9786257262118</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Müessir KPSS Hukuk 5 Deneme</t>
+          <t>Görsel Hafıza Serisi Vergi Hukuku Vergi Usul Hukuku</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>404</v>
+        <v>725</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786057731531</t>
+          <t>9786057731852</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku</t>
+          <t>İmtiyaz İdari Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>611</v>
+        <v>396</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786057731920</t>
+          <t>9786057731548</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>AkademikUs - Kaymakamlık Sınavına Hazırlık Çözümlü Soru Bankası</t>
+          <t>Müessir KPSS Hukuk 5 Deneme</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>1648</v>
+        <v>404</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257262156</t>
+          <t>9786057731531</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>İmtiyaz HMGS Soru Bankası</t>
+          <t>İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>5808</v>
+        <v>611</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257262415</t>
+          <t>9786057731920</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Konsül - Uluslararası İnsan Hakları Mevzuatı</t>
+          <t>AkademikUs - Kaymakamlık Sınavına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>809</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786057731944</t>
+          <t>9786257262156</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler - Son Viraj</t>
+          <t>İmtiyaz HMGS Soru Bankası</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>482</v>
+        <v>5808</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786057731937</t>
+          <t>9786257262415</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası: Medeni Usul Hukuku</t>
+          <t>Konsül - Uluslararası İnsan Hakları Mevzuatı</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>284</v>
+        <v>809</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786057731722</t>
+          <t>9786057731944</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Maliye</t>
+          <t>Borçlar Hukuku Genel Hükümler - Son Viraj</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>613</v>
+        <v>482</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786057731746</t>
+          <t>9786057731937</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Vergi Hukuku ve Türk Vergi Sistemi</t>
+          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası: Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>496</v>
+        <v>284</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786057731814</t>
+          <t>9786057731722</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Medeni Usul Hukuku</t>
+          <t>Tesir Çalışma Kitabı - Maliye</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>331</v>
+        <v>613</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786057731753</t>
+          <t>9786057731746</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Tesir Çalışma Kitabı - Ceza Özel Hukuku ve Ceza Muhakemesi Hukuku</t>
+          <t>Tesir Çalışma Kitabı - Vergi Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>249</v>
+        <v>496</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786057731739</t>
+          <t>9786057731814</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Tesir Ceza Hukuku Genel Hükümler Çalışma Kitabı</t>
+          <t>Tesir Çalışma Kitabı - Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>249</v>
+        <v>331</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786057731821</t>
+          <t>9786057731753</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdari Yargılama Hukuku Çalışma Kitabı</t>
+          <t>Tesir Çalışma Kitabı - Ceza Özel Hukuku ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>231</v>
+        <v>249</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786057731715</t>
+          <t>9786057731739</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Tesir İdare Hukuku Çalışma Kitabı</t>
+          <t>Tesir Ceza Hukuku Genel Hükümler Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>331</v>
+        <v>249</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786057731524</t>
+          <t>9786057731821</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Tesir Anayasa Hukuku Çalışma Kitabı</t>
+          <t>Tesir İdari Yargılama Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C575" s="1">
         <v>231</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786057731326</t>
+          <t>9786057731715</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Mevki İdare Hukuku Kaymakamlık Konu Anlatımı</t>
+          <t>Tesir İdare Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>231</v>
+        <v>331</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786057731296</t>
+          <t>9786057731524</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Mevki Anayasa Hukuku Kaymakamlık Konu Anlatımı Modüler Seti 2020</t>
+          <t>Tesir Anayasa Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>331</v>
+        <v>231</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786057731319</t>
+          <t>9786057731326</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Mevki Türkiyenin İdari Yapısı Türkiyede Mahalli İdareler Kaymakamlık Konu Anatımı Modüler Seti 2020</t>
+          <t>Mevki İdare Hukuku Kaymakamlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>331</v>
+        <v>231</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786057262026</t>
+          <t>9786057731296</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 2</t>
+          <t>Mevki Anayasa Hukuku Kaymakamlık Konu Anlatımı Modüler Seti 2020</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>1480</v>
+        <v>331</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257262408</t>
+          <t>9786057731319</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Demokratikleşme ve İnsan Hakları - Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
+          <t>Mevki Türkiyenin İdari Yapısı Türkiyede Mahalli İdareler Kaymakamlık Konu Anatımı Modüler Seti 2020</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>503</v>
+        <v>331</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786052705976</t>
+          <t>9786057262026</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Tesir KPSS Hukuk Konu Anlatım Serisi</t>
+          <t>2021 Tahakkuk - Hazine ve Maliye Bakanlığı Sınavlarına Hazırlık Çözümlü Soru Bankası Cilt 2</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>2831</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786057731234</t>
+          <t>9786257262408</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Maliye ve Vergi Hukuku Soru Bankası</t>
+          <t>Türkiye'de Demokratikleşme ve İnsan Hakları - Tamamı Çözümlü Kaymakamlık Soru Bankası</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>809</v>
+        <v>503</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786057731241</t>
+          <t>9786052705976</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Maliye ve Vergi Hukuku Konu Anlatımı</t>
+          <t>Tesir KPSS Hukuk Konu Anlatım Serisi</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>726</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786057731555</t>
+          <t>9786057731234</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>AkademikUS Kaymakamlık Sınavı Denemeleri</t>
+          <t>Maliye ve Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>622</v>
+        <v>809</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257262149</t>
+          <t>9786057731241</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye’de Mahalli İdareler</t>
+          <t>Maliye ve Vergi Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>569</v>
+        <v>726</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257262132</t>
+          <t>9786057731555</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye'nin İdari Yapısı</t>
+          <t>AkademikUS Kaymakamlık Sınavı Denemeleri</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>331</v>
+        <v>622</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786057731586</t>
+          <t>9786257262149</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Akademikus İdare Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
+          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye’de Mahalli İdareler</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>724</v>
+        <v>569</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786057731609</t>
+          <t>9786257262132</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Anayasa Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
+          <t>2021 Mevki Kaymakamlık Konu Anlatımı Modüler Seti - Türkiye'nin İdari Yapısı</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>523</v>
+        <v>331</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786057731463</t>
+          <t>9786057731586</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2020 Mevki Kaymakamlık Mevzuatı</t>
+          <t>Akademikus İdare Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>969</v>
+        <v>724</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786057731173</t>
+          <t>9786057731609</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; Komite İş Hukuku 2020</t>
+          <t>Akademikus Anayasa Hukuku Ders Notları - KPPS, Hakimlik ve Kurum Sınavlarına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>331</v>
+        <v>523</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786057731111</t>
+          <t>9786057731463</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Komite İdari Hakimlik Tamamı Çözümlü Özgün Soru Bankası 2020</t>
+          <t>2020 Mevki Kaymakamlık Mevzuatı</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>569</v>
+        <v>969</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786057731029</t>
+          <t>9786057731173</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Komite - İdari Yargı</t>
+          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; Komite İş Hukuku 2020</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>231</v>
+        <v>331</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786057731005</t>
+          <t>9786057731111</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Komite - Anayasa Hukuku 2019</t>
+          <t>Komite İdari Hakimlik Tamamı Çözümlü Özgün Soru Bankası 2020</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>232</v>
+        <v>569</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786057731081</t>
+          <t>9786057731029</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Ritüel Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
+          <t>Komite - İdari Yargı</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>575</v>
+        <v>231</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257262224</t>
+          <t>9786057731005</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıkta Son Viraj</t>
+          <t>Komite - Anayasa Hukuku 2019</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>823</v>
+        <v>232</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786057731906</t>
+          <t>9786057731081</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Hakimim İcra ve İflas Hukuku - Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Ritüel Kaymakamlık Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>284</v>
+        <v>575</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786057731340</t>
+          <t>9786257262224</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2020 Mevki Kaymakamlık Hukuk Özgün Sorular</t>
+          <t>Kaymakamlıkta Son Viraj</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>569</v>
+        <v>823</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786057731227</t>
+          <t>9786057731906</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Soru Bankası</t>
+          <t>Hakimim İcra ve İflas Hukuku - Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>924</v>
+        <v>284</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786057731210</t>
+          <t>9786057731340</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Soru Bankası</t>
+          <t>2020 Mevki Kaymakamlık Hukuk Özgün Sorular</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>876</v>
+        <v>569</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786057731869</t>
+          <t>9786057731227</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Mevki Kaymakamlık Anayasa Hukuku Çıkmış Sorular 2020</t>
+          <t>Muhasebe Soru Bankası</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>331</v>
+        <v>924</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786057731913</t>
+          <t>9786057731210</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası 2021</t>
+          <t>Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>363</v>
+        <v>876</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786059637954</t>
+          <t>9786057731869</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi Soru Bankası ve Özet Notlar</t>
+          <t>Mevki Kaymakamlık Anayasa Hukuku Çıkmış Sorular 2020</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>622</v>
+        <v>331</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786057731449</t>
+          <t>9786057731913</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Mevki Makro İktisat (Kaymakamlık İktisat) 2020</t>
+          <t>Hakimim - Hakimlik Açıklamalı Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>554</v>
+        <v>363</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786057731012</t>
+          <t>9786059637954</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat</t>
+          <t>Türkiye Ekonomisi Soru Bankası ve Özet Notlar</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>1051</v>
+        <v>622</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786057731128</t>
+          <t>9786057731449</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Komite Kpss Kamu Hukuku Soru Bankası 2020</t>
+          <t>Mevki Makro İktisat (Kaymakamlık İktisat) 2020</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>331</v>
+        <v>554</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786058086586</t>
+          <t>9786057731012</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Son Viraj Kamu Hukuku Soru Bankası</t>
+          <t>Mikro İktisat</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>809</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786057731654</t>
+          <t>9786057731128</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku</t>
+          <t>Komite Kpss Kamu Hukuku Soru Bankası 2020</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>1051</v>
+        <v>331</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786057731371</t>
+          <t>9786058086586</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Medeni Hukuk Çözümlü Özgün Sorular</t>
+          <t>Son Viraj Kamu Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>408</v>
+        <v>809</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786057731616</t>
+          <t>9786057731654</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Akademikus İdare Hukuku Türkiye'nin İdari Yapısı Mahalli İdareler Ders Notları</t>
+          <t>Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>726</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786057731623</t>
+          <t>9786057731371</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Akademikus Anayasa Hukuku Ders Notları</t>
+          <t>Akademikus Medeni Hukuk Çözümlü Özgün Sorular</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>523</v>
+        <v>408</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786057731333</t>
+          <t>9786057731616</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat - Hysteresis</t>
+          <t>Akademikus İdare Hukuku Türkiye'nin İdari Yapısı Mahalli İdareler Ders Notları</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>1238</v>
+        <v>726</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786058086593</t>
+          <t>9786057731623</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Hysteresis - İktisadi Düşünce Okulları</t>
+          <t>Akademikus Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>780</v>
+        <v>523</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786057731456</t>
+          <t>9786057731333</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık İktisat Konu Anlatımı Modüler Seti</t>
+          <t>Makro İktisat - Hysteresis</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>601</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786057731258</t>
+          <t>9786058086593</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Komite İdare Hukuku</t>
+          <t>Hysteresis - İktisadi Düşünce Okulları</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>331</v>
+        <v>780</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786057731203</t>
+          <t>9786057731456</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Adli ve İdari Hakimlik İçin Medeni Usul’de 7’de 7</t>
+          <t>Kaymakamlık İktisat Konu Anlatımı Modüler Seti</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>331</v>
+        <v>601</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786057731180</t>
+          <t>9786057731258</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; İş Hukuku Tamamı Çözümlü Soru Bankası 2020</t>
+          <t>Komite İdare Hukuku</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>550</v>
+        <v>331</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786057731074</t>
+          <t>9786057731203</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Usulü Kanunu (2020 Güncel Mevzuat)</t>
+          <t>Adli ve İdari Hakimlik İçin Medeni Usul’de 7’de 7</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>39</v>
+        <v>331</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786057731067</t>
+          <t>9786057731180</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
+          <t>Adli Yargı Hakim ve Savcı Adaylığı Sınavlarına Hazırlık İçin; İş Hukuku Tamamı Çözümlü Soru Bankası 2020</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>81</v>
+        <v>550</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786057731050</t>
+          <t>9786057731074</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve Türk Medeni Kanununun Yürürlüğü ve Uygulama Şekli Hakkında Kanun</t>
+          <t>İdari Yargılama Usulü Kanunu (2020 Güncel Mevzuat)</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>88</v>
+        <v>39</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786057731043</t>
+          <t>9786057731067</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu - Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
+          <t>Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>94</v>
+        <v>81</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786058086524</t>
+          <t>9786057731050</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku 2 - Şirketler Hukuku Ders Notları</t>
+          <t>Türk Medeni Kanunu ve Türk Medeni Kanununun Yürürlüğü ve Uygulama Şekli Hakkında Kanun</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>243</v>
+        <v>88</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786056941078</t>
+          <t>9786057731043</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku - Lex Legatus</t>
+          <t>Türk Medeni Kanunu - Türk Borçlar Kanunu (2020 Güncel Mevzuat)</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>284</v>
+        <v>94</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786057731142</t>
+          <t>9786058086524</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2020 Komite İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+          <t>Ticaret Hukuku 2 - Şirketler Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>331</v>
+        <v>243</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
+          <t>9786056941078</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>İcra ve İflas Hukuku - Lex Legatus</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9786057731142</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2020 Komite İdari Hakimlik Denemeleri Tamamı Çözümlü 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
           <t>9786057731135</t>
         </is>
       </c>
-      <c r="B624" s="1" t="inlineStr">
+      <c r="B626" s="1" t="inlineStr">
         <is>
           <t>Güvence İcra Müdürlüğü ve Müdür Yardımcılığı Sınavlarına Hazırlık Çözümlü Soru Bankası</t>
         </is>
       </c>
-      <c r="C624" s="1">
+      <c r="C626" s="1">
         <v>1139</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>