--- v2 (2026-03-29)
+++ v3 (2026-07-03)
@@ -1729,51 +1729,51 @@
         <is>
           <t>9786056828393</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Ayetü'l-Kübra Risalesi (Çanta Boy)</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786052190012</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Hastalar Risalesi (Cep Boy)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>3995552201448</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Yasin Amma Cüzü</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789757564034</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>