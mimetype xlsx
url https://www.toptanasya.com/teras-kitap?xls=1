--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,1000 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259663159</t>
+          <t>9786259232713</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gayriresmi Harry Potter Tatlı ve Şekerlemeler Kitabı (Ciltli)</t>
+          <t>Teenage Mutant Ninja Turtles Pizza Yemek Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>690</v>
+        <v>649</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259663166</t>
+          <t>9786259663173</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>One Piece: Güç Dersleri</t>
+          <t>Hayallerinden Asla Vazgeçme: Sen Harika Bir Çocuksun</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259663142</t>
+          <t>9786259663180</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hayallerinden Asla Vazgeçme - Sen Harika Bir Kızsın</t>
+          <t>Zaman Kaykayı: Tersyüz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>139</v>
+        <v>149</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259663135</t>
+          <t>9786259663197</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Kalan Son Çocuklar - Zombi İstilası</t>
+          <t>Dragon Ball: Son Goku Felsefesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>139</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259663128</t>
+          <t>9786259232706</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Futbol IQ: Akıllı Oyuncuların Sırları</t>
+          <t>Lanetler Kitabı: Starfell Serisi 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>179</v>
+        <v>259</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259712949</t>
+          <t>9786259663159</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Batman Gibi Düşünmek ve Davranmak</t>
+          <t>Gayriresmi Harry Potter Tatlı ve Şekerlemeler Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>199</v>
+        <v>690</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259663111</t>
+          <t>9786259663166</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Popüler Kültür Seti - Kutulu</t>
+          <t>One Piece: Güç Dersleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>149</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259663104</t>
+          <t>9786259663142</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şapşik Kiki: Bir Basketbol Starının Günlüğü</t>
+          <t>Hayallerinden Asla Vazgeçme - Sen Harika Bir Kızsın</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>129</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259712994</t>
+          <t>9786259663135</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şapşik Kiki: Bir Futbol Starının Günlüğü</t>
+          <t>Dünyada Kalan Son Çocuklar - Zombi İstilası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>119</v>
+        <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259712987</t>
+          <t>9786259663128</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gayriresmi Yüzüklerin Efendisi Yemek Kitabı (Ciltli)</t>
+          <t>Futbol IQ: Akıllı Oyuncuların Sırları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>649</v>
+        <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259712963</t>
+          <t>9786259712949</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sen Harika Bir Kızsın</t>
+          <t>Batman Gibi Düşünmek ve Davranmak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>129</v>
+        <v>199</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259712970</t>
+          <t>9786259663111</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sen Harika Bir Çocuksun</t>
+          <t>Harry Potter Popüler Kültür Seti - Kutulu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>129</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259712925</t>
+          <t>9786259663104</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Evreni</t>
+          <t>Şapşik Kiki: Bir Basketbol Starının Günlüğü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>159</v>
+        <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259712901</t>
+          <t>9786259712994</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ejderhalar Turnuvası: Taco Gölge Lordu’na Karşı</t>
+          <t>Şapşik Kiki: Bir Futbol Starının Günlüğü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>129</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259712918</t>
+          <t>9786259712987</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mucize Ekmek Fırını</t>
+          <t>Gayriresmi Yüzüklerin Efendisi Yemek Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>129</v>
+        <v>649</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259983578</t>
+          <t>9786259712963</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ejderhalar Turnuvası: Cesur Taco</t>
+          <t>Sen Harika Bir Kızsın</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259983592</t>
+          <t>9786259712970</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter ve Mutluluk Sırları</t>
+          <t>Sen Harika Bir Çocuksun</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>159</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259983561</t>
+          <t>9786259712925</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Rick And Morty Evreni</t>
+          <t>Harry Potter Evreni</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>159</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259983585</t>
+          <t>9786259712901</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gibi Düşünmek ve Davranmak</t>
+          <t>Ejderhalar Turnuvası: Taco Gölge Lordu’na Karşı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>159</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259983554</t>
+          <t>9786259712918</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Taht Oyunları ve Mitoloji</t>
+          <t>Mucize Ekmek Fırını</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>199</v>
+        <v>129</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259983547</t>
+          <t>9786259983578</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter ve Felsefe Yoldaşlığı</t>
+          <t>Ejderhalar Turnuvası: Cesur Taco</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>179</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259983530</t>
+          <t>9786259983592</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>How I Met Your Mother: İlişkiler Kitabı</t>
+          <t>Harry Potter ve Mutluluk Sırları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>219</v>
+        <v>159</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259983523</t>
+          <t>9786259983561</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yüzüklerin Efendisi ve Mitoloji</t>
+          <t>Rick And Morty Evreni</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199</v>
+        <v>159</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259983516</t>
+          <t>9786259983585</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Naruto Felsefesi</t>
+          <t>Kedi Gibi Düşünmek ve Davranmak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>259</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259983509</t>
+          <t>9786259983554</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Gibi Düşünmek ve Davranmak</t>
+          <t>Taht Oyunları ve Mitoloji</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>159</v>
+        <v>199</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057191977</t>
+          <t>9786259983547</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Anime Boyama Cilt II: Kawaii</t>
+          <t>Harry Potter ve Felsefe Yoldaşlığı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>129</v>
+        <v>179</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057191960</t>
+          <t>9786259983530</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Anime Boyama Cilt I: Girls</t>
+          <t>How I Met Your Mother: İlişkiler Kitabı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>129</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057035783</t>
+          <t>9786259983523</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Manga Boyama Cilt III: Gothic</t>
+          <t>Yüzüklerin Efendisi ve Mitoloji</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>129</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057191991</t>
+          <t>9786259983516</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Manga Boyama Cilt II: Warrior</t>
+          <t>Naruto Felsefesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>129</v>
+        <v>259</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057191984</t>
+          <t>9786259983509</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Manga Boyama Cilt I: Fantasy</t>
+          <t>Harry Potter Gibi Düşünmek ve Davranmak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>129</v>
+        <v>159</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057191946</t>
+          <t>9786057191977</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bi Dünya Futbol</t>
+          <t>Anime Boyama Cilt II: Kawaii</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>179</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2006057358901</t>
+          <t>9786057191960</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Film Dehlizi Serisi 3 Kitap Takım (Karton Kapak)</t>
+          <t>Anime Boyama Cilt I: Girls</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>679</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057191922</t>
+          <t>9786057035783</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Film Dehlizi 3: Hortkuluklar ve Ölüm Yadigarları (Ciltli)</t>
+          <t>Manga Boyama Cilt III: Gothic</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>359</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057191939</t>
+          <t>9786057191991</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Film Dehlizi 3: Hortkuluklar ve Ölüm Yadigarları</t>
+          <t>Manga Boyama Cilt II: Warrior</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>249</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057191953</t>
+          <t>9786057191984</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Ötesinde: Sıradışı Bir Büyücünün İtirafları</t>
+          <t>Manga Boyama Cilt I: Fantasy</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>299</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057191915</t>
+          <t>9786057191946</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Neden Hep Yanlış İnsanları Seviyorum?</t>
+          <t>Bi Dünya Futbol</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>59</v>
+        <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057035790</t>
+          <t>2006057358901</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gilmore Girls: Resmi Yemek Kitabı (Ciltli)</t>
+          <t>Harry Potter Film Dehlizi Serisi 3 Kitap Takım (Karton Kapak)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>649</v>
+        <v>679</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057191908</t>
+          <t>9786057191922</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Friends: Resmi Yemek Kitabı</t>
+          <t>Harry Potter Film Dehlizi 3: Hortkuluklar ve Ölüm Yadigarları (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>169</v>
+        <v>359</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057494443</t>
+          <t>9786057191939</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Friends: Resmi Yemek Kitabı (Ciltli)</t>
+          <t>Harry Potter Film Dehlizi 3: Hortkuluklar ve Ölüm Yadigarları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>649</v>
+        <v>249</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057358943</t>
+          <t>9786057191953</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Film Dehlizi Kitap 2: Diagon Yolu, Hogwarts Ekspresi ve Sihir Bakanlığı</t>
+          <t>Sihrin Ötesinde: Sıradışı Bir Büyücünün İtirafları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>249</v>
+        <v>299</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057358950</t>
+          <t>9786057191915</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Film Dehlizi Kitap 2: Diagon Yolu, Hogwarts Ekspresi ve Sihir Bakanlığı (Ciltli)</t>
+          <t>Neden Hep Yanlış İnsanları Seviyorum?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>149</v>
+        <v>59</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057358929</t>
+          <t>9786057035790</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Fransız Devrimi (Ciltli)</t>
+          <t>Gilmore Girls: Resmi Yemek Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>149</v>
+        <v>649</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057358936</t>
+          <t>9786057191908</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Fransız Devrimi</t>
+          <t>Friends: Resmi Yemek Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057494450</t>
+          <t>9786057494443</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir Borsa Spekülatörünün Anıları</t>
+          <t>Friends: Resmi Yemek Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>75</v>
+        <v>649</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057035776</t>
+          <t>9786057358943</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Portakal Perisi (Ciltli)</t>
+          <t>Harry Potter Film Dehlizi Kitap 2: Diagon Yolu, Hogwarts Ekspresi ve Sihir Bakanlığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>99</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057035769</t>
+          <t>9786057358950</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Siyah Kar</t>
+          <t>Film Dehlizi Kitap 2: Diagon Yolu, Hogwarts Ekspresi ve Sihir Bakanlığı (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>89</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057358905</t>
+          <t>9786057358929</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Film Dehlizi 1: Orman, Göl ve Gök Yaratıkları</t>
+          <t>Fransız Devrimi (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>209</v>
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057358912</t>
+          <t>9786057358936</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Film Dehlizi 1: Orman, Göl ve Gök Yaratıkları (Ciltli)</t>
+          <t>Fransız Devrimi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>249</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057035752</t>
+          <t>9786057494450</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Hediye</t>
+          <t>Bir Borsa Spekülatörünün Anıları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>129</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057494498</t>
+          <t>9786057035776</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Portakal Perisi (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>35</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057035721</t>
+          <t>9786057035769</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>La Casa De Papel Kaçış Kitabı - Profesör'ün Akıl Oyunları (Maske Hediyeli) - Defter ve Origami Set</t>
+          <t>Siyah Kar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>219</v>
+        <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057035714</t>
+          <t>9786057358905</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>La Casa De Papel Kaçış Kitabı - Profesör’ün Akıl Oyunları (Maske Hediyeli)</t>
+          <t>Harry Potter Film Dehlizi 1: Orman, Göl ve Gök Yaratıkları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>169</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057035745</t>
+          <t>9786057358912</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Elite - Arka Sıradakiler</t>
+          <t>Harry Potter Film Dehlizi 1: Orman, Göl ve Gök Yaratıkları (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057494481</t>
+          <t>9786057035752</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne Ciltli + Lenticular Poster Hediyeli</t>
+          <t>Denizden Gelen Hediye</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>65</v>
+        <v>129</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057494467</t>
+          <t>9786057494498</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cevf-i Leyl Müphem (Ciltli)</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057035707</t>
+          <t>9786057035721</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne - Mandala Boyama</t>
+          <t>La Casa De Papel Kaçış Kitabı - Profesör'ün Akıl Oyunları (Maske Hediyeli) - Defter ve Origami Set</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>15.28</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057494474</t>
+          <t>9786057035714</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Japon Balığının Düştüğü Gün</t>
+          <t>La Casa De Papel Kaçış Kitabı - Profesör’ün Akıl Oyunları (Maske Hediyeli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>199</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057494436</t>
+          <t>9786057035745</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Etkinlik Kitabı</t>
+          <t>Elite - Arka Sıradakiler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>15</v>
+        <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057494429</t>
+          <t>9786057494481</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Etkinlik Kitabı</t>
+          <t>Yeşilin Kızı Anne Ciltli + Lenticular Poster Hediyeli</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057494412</t>
+          <t>9786057494467</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Etkinlik Kitabı</t>
+          <t>Cevf-i Leyl Müphem (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057494405</t>
+          <t>9786057035707</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2 Yaş Etkinlik Kitabı</t>
+          <t>Yeşilin Kızı Anne - Mandala Boyama</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>15</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057672636</t>
+          <t>9786057494474</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bi Dünya Futbol</t>
+          <t>Bir Japon Balığının Düştüğü Gün</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>24</v>
+        <v>199</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057035738</t>
+          <t>9786057494436</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bi Memleket Futbol</t>
+          <t>5 Yaş Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>179</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786057494429</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>4 Yaş Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786057494412</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>3 Yaş Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057494405</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2 Yaş Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057672636</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Bi Dünya Futbol</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057035738</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Bi Memleket Futbol</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786057672025</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Portakal Kokulu Kız (Ciltli)</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C70" s="1">
         <v>49</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>