--- v1 (2026-04-22)
+++ v2 (2026-11-05)
@@ -109,81 +109,81 @@
         <is>
           <t>9786257794756</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Z Kuşağının El Kitabı 1</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257794749</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Öngörü Dijital Çağı Şekillendirmek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257794718</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Seküler Siyaset</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257794701</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>M. Kemal ve Din</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257794725</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Anlayarak Hızlı Okuma Uygulama Teknikleri 1</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>1000</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>