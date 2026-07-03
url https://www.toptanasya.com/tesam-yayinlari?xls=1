--- v1 (2026-03-29)
+++ v2 (2026-07-03)
@@ -85,1045 +85,1060 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256148581</t>
+          <t>9786258595253</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küreselleşmede Fintek Etkisi</t>
+          <t>Küresel Patronların Mısırlı Ataları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>245</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256748286</t>
+          <t>9786256148581</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketlilik, Göç ve Din</t>
+          <t>Yeni Küreselleşmede Fintek Etkisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>380</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256148529</t>
+          <t>9786256748286</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Katılım &amp; Geleneksel Bankalar</t>
+          <t>Toplumsal Hareketlilik, Göç ve Din</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256148468</t>
+          <t>9786256148529</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Artificial Intelligence in Education</t>
+          <t>Katılım &amp; Geleneksel Bankalar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>430</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256148420</t>
+          <t>9786256148468</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - NATO İlişkileri Jeopolitik ve Stratejik Analizler</t>
+          <t>Artificial Intelligence in Education</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>490</v>
+        <v>430</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256148444</t>
+          <t>9786256148420</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Black Gold of Baku: History and Future of Azerbaijan’s Oil</t>
+          <t>Türkiye - NATO İlişkileri Jeopolitik ve Stratejik Analizler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256148284</t>
+          <t>9786256148444</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Umutla… Çabaladım</t>
+          <t>Black Gold of Baku: History and Future of Azerbaijan’s Oil</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256148260</t>
+          <t>9786256148284</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Algılanan Modern Liderlik Tiplerinin Çalışan İş Doyumuna Etkisi</t>
+          <t>Umutla… Çabaladım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>275</v>
+        <v>630</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256148185</t>
+          <t>9786256148260</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Devlet Adamının Yıllıklarında Osmanlı Kara Ordusu ve Donanması (1864-1908)</t>
+          <t>Algılanan Modern Liderlik Tiplerinin Çalışan İş Doyumuna Etkisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256148130</t>
+          <t>9786256148185</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Religion, Ethics, and Social Transformation: Contemporary Approaches</t>
+          <t>Devlet Adamının Yıllıklarında Osmanlı Kara Ordusu ve Donanması (1864-1908)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256148161</t>
+          <t>9786256148130</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Cumhuriyet Sosyolojisi Üzerine Tahliller</t>
+          <t>Religion, Ethics, and Social Transformation: Contemporary Approaches</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256148116</t>
+          <t>9786256148161</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Belediyeciliğinin Stratejik Planlamayla İmtihanı</t>
+          <t>Osmanlı ve Cumhuriyet Sosyolojisi Üzerine Tahliller</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256148086</t>
+          <t>9786256148116</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>The Khalaj and Afghanistan’s Cultural Heritage: Pre-Islamic Social Dynamics</t>
+          <t>Türkiye Belediyeciliğinin Stratejik Planlamayla İmtihanı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256148154</t>
+          <t>9786256148086</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>China’s Security Strategy from the Perspective of Neorealism</t>
+          <t>The Khalaj and Afghanistan’s Cultural Heritage: Pre-Islamic Social Dynamics</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256148222</t>
+          <t>9786256148154</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Geri Dönüş Suriye ve Kuzey Afrika</t>
+          <t>China’s Security Strategy from the Perspective of Neorealism</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>236</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259811505</t>
+          <t>9786256148222</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>TESAM 2023 Sosyal Bilimler Kongresi Tam Metin Bildiri Kitabı</t>
+          <t>Gönüllü Geri Dönüş Suriye ve Kuzey Afrika</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>225</v>
+        <v>236</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259892610</t>
+          <t>9786259811505</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>The Iranian Revolution from the Perspective of The English School</t>
+          <t>TESAM 2023 Sosyal Bilimler Kongresi Tam Metin Bildiri Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>90</v>
+        <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259795287</t>
+          <t>9786259892610</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Alternative Economics and Finance: Pool Finance Economic System</t>
+          <t>The Iranian Revolution from the Perspective of The English School</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256148031</t>
+          <t>9786259795287</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Toplumsal Cinsiyet: Eğitim ve Kültürel Yansımalar</t>
+          <t>Alternative Economics and Finance: Pool Finance Economic System</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>172</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259795263</t>
+          <t>9786256148031</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Türk Tarihinde Kadın</t>
+          <t>İslam ve Toplumsal Cinsiyet: Eğitim ve Kültürel Yansımalar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>330</v>
+        <v>172</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259795249</t>
+          <t>9786259795263</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Osmanlı Şehri Varna (19. Yüzyıl)</t>
+          <t>İslam ve Türk Tarihinde Kadın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>525</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259795225</t>
+          <t>9786259795249</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İndigo Çocuklar</t>
+          <t>Balkanlarda Osmanlı Şehri Varna (19. Yüzyıl)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>525</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259795201</t>
+          <t>9786259795225</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Energy Factor in Türki̇ye-Azerbaijan Relations: Baku-Tbilisi-Ceyhan (BTC) Pipeline (Amazing Project Of The Century)</t>
+          <t>İndigo Çocuklar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259811581</t>
+          <t>9786259795201</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dear Motherlaw</t>
+          <t>Energy Factor in Türki̇ye-Azerbaijan Relations: Baku-Tbilisi-Ceyhan (BTC) Pipeline (Amazing Project Of The Century)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259811567</t>
+          <t>9786259811581</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Kentler ve Kent Kimliği Sosyolojik Bir Perspektif</t>
+          <t>Dear Motherlaw</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259831367</t>
+          <t>9786259811567</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gas Reserves and Geopolitics: Unravelling the Cyprus Conundrum</t>
+          <t>Akıllı Kentler ve Kent Kimliği Sosyolojik Bir Perspektif</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259831343</t>
+          <t>9786259831367</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Connections to the Malay World Islam, Law, and Society</t>
+          <t>Gas Reserves and Geopolitics: Unravelling the Cyprus Conundrum</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>176</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259811543</t>
+          <t>9786259831343</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrası Uluslararası Göç Politikaları</t>
+          <t>Ottoman Connections to the Malay World Islam, Law, and Society</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>313.5</v>
+        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057112255</t>
+          <t>9786259811543</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre: His Contribution to Peace Education</t>
+          <t>Soğuk Savaş Sonrası Uluslararası Göç Politikaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>313.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057112262</t>
+          <t>9786057112255</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cameroon's Emerging Democracy: Mezam Fons and Party Politics</t>
+          <t>Yunus Emre: His Contribution to Peace Education</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>237.5</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057112248</t>
+          <t>9786057112262</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Big Data Analytics for Innovation in Health Care</t>
+          <t>Cameroon's Emerging Democracy: Mezam Fons and Party Politics</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>210</v>
+        <v>237.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057112293</t>
+          <t>9786057112248</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Cyprus: Past Hurts And Present Stalemate</t>
+          <t>Big Data Analytics for Innovation in Health Care</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057112286</t>
+          <t>9786057112293</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Socio-Cultural Adaptation of Somali Immigrans in Türkiye</t>
+          <t>Cyprus: Past Hurts And Present Stalemate</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>263</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259892603</t>
+          <t>9786057112286</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tariff Wars: Türkiye vs. USA And the WTO Dispute Settlement</t>
+          <t>Socio-Cultural Adaptation of Somali Immigrans in Türkiye</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>223</v>
+        <v>263</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259892627</t>
+          <t>9786259892603</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Wrestling with Backstairs Influence of Social Capital</t>
+          <t>Tariff Wars: Türkiye vs. USA And the WTO Dispute Settlement</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>242</v>
+        <v>223</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259892665</t>
+          <t>9786259892627</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>An Evaluation on Mexican Political System</t>
+          <t>Wrestling with Backstairs Influence of Social Capital</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>169</v>
+        <v>242</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259892634</t>
+          <t>9786259892665</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Salafism</t>
+          <t>An Evaluation on Mexican Political System</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>264</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259892658</t>
+          <t>9786259892634</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Inflation and Unemployment: Turkey's Twin Challenges</t>
+          <t>Salafism</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>264</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259434155</t>
+          <t>9786259892658</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Covid-19's Impact on Turkish Legal System</t>
+          <t>Inflation and Unemployment: Turkey's Twin Challenges</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>196</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259892672</t>
+          <t>9786259434155</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>The War in the Middle East: Petro-Dollar</t>
+          <t>Covid-19's Impact on Turkish Legal System</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>144</v>
+        <v>196</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259434117</t>
+          <t>9786259892672</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Twitter and Hate Speech: Syrian Migrants' Acceptance in Türkiye</t>
+          <t>The War in the Middle East: Petro-Dollar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>175</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259434148</t>
+          <t>9786259434117</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Elektromobilitat - Bundesweite Ladeinfrastruktur Batterieelektrischer Fahrzeuge Und Die Damit Verbundenen Herausforderungen</t>
+          <t>Twitter and Hate Speech: Syrian Migrants' Acceptance in Türkiye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>194</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259434162</t>
+          <t>9786259434148</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik, Siyasal ve Sosyal Boyutları ile Göç</t>
+          <t>Elektromobilitat - Bundesweite Ladeinfrastruktur Batterieelektrischer Fahrzeuge Und Die Damit Verbundenen Herausforderungen</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>198.5</v>
+        <v>194</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259434179</t>
+          <t>9786259434162</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Quo Vadis Türkiye?</t>
+          <t>Ekonomik, Siyasal ve Sosyal Boyutları ile Göç</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>198.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259434186</t>
+          <t>9786259434179</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Küresele: Türkiye-Türk Dünyası İlişkilerinin Dünü, Bugünü ve Yarını</t>
+          <t>Quo Vadis Türkiye?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259442600</t>
+          <t>9786259434186</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşümün Sosyal Bilimlere Etkisi</t>
+          <t>Yerelden Küresele: Türkiye-Türk Dünyası İlişkilerinin Dünü, Bugünü ve Yarını</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259434193</t>
+          <t>9786259442600</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Şehirler</t>
+          <t>Dijital Dönüşümün Sosyal Bilimlere Etkisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259850481</t>
+          <t>9786259434193</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>TESAM Uluslararası Sosyal Bilimler Öğrenci Kongresi</t>
+          <t>Sürdürülebilir Şehirler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259442617</t>
+          <t>9786259850481</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Devrimi - Sosyal Bilimlerin Gözüyle</t>
+          <t>TESAM Uluslararası Sosyal Bilimler Öğrenci Kongresi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259831398</t>
+          <t>9786259442617</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İletişim ve Katılımda X, Y, Z Kuşakları</t>
+          <t>Teknoloji Devrimi - Sosyal Bilimlerin Gözüyle</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>309</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259831329</t>
+          <t>9786259831398</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Nova Eğitim Sistemi</t>
+          <t>Siyasal İletişim ve Katılımda X, Y, Z Kuşakları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>155</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259831336</t>
+          <t>9786259831329</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dış Politikada Dengeleme veya Peşine Takılma Türkiye-ABD İlişkileri (1960-1980)</t>
+          <t>Nova Eğitim Sistemi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170.5</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259831305</t>
+          <t>9786259831336</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Türk İşletmeleri İçin Dış Kaynak Kullanımı</t>
+          <t>Dış Politikada Dengeleme veya Peşine Takılma Türkiye-ABD İlişkileri (1960-1980)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>174.5</v>
+        <v>170.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256148352</t>
+          <t>9786259831305</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Siyasi Tarihinde Fethali Han Hoyski (1875-1920)</t>
+          <t>Türkiye ve Türk İşletmeleri İçin Dış Kaynak Kullanımı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>450</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256148406</t>
+          <t>9786256148352</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Erik Satie’nin Avangard Müziği ve 20. Yüzyıl Müziğine Etkileri</t>
+          <t>Azerbaycan Siyasi Tarihinde Fethali Han Hoyski (1875-1920)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256148338</t>
+          <t>9786256148406</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklararası İletişim ve Okul Yönetimi</t>
+          <t>Erik Satie’nin Avangard Müziği ve 20. Yüzyıl Müziğine Etkileri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256148208</t>
+          <t>9786256148338</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yükselen Güç Çin</t>
+          <t>Kuşaklararası İletişim ve Okul Yönetimi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256148376</t>
+          <t>9786256148208</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zamandaki Punctum: La Jetee</t>
+          <t>Yükselen Güç Çin</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256148314</t>
+          <t>9786256148376</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Enerji Güvenliği ve Tehdit Analizi</t>
+          <t>Zamandaki Punctum: La Jetee</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>490</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256148093</t>
+          <t>9786256148314</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Belediyelerde Stratejik Planlama- Sorunlar, Çözümler ve Model Önerisi</t>
+          <t>21. Yüzyılda Enerji Güvenliği ve Tehdit Analizi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>636</v>
+        <v>490</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256148246</t>
+          <t>9786256148093</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Terör Örgütleri ve Ülke Dış Politikalarına Etkileri</t>
+          <t>Belediyelerde Stratejik Planlama- Sorunlar, Çözümler ve Model Önerisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>275</v>
+        <v>636</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256148017</t>
+          <t>9786256148246</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Irak Savaşı, Hollywood ve Milliyetçilik</t>
+          <t>Avrupa’da Terör Örgütleri ve Ülke Dış Politikalarına Etkileri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>185</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057112279</t>
+          <t>9786256148017</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>The Arab Uprisings: Threats and Balancing Strategies</t>
+          <t>Irak Savaşı, Hollywood ve Milliyetçilik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>290</v>
+        <v>185</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259892641</t>
+          <t>9786057112279</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Principles of Islamic Law and the Methods of Interpretation of the Texts (Uşül Al-Fiqh)</t>
+          <t>The Arab Uprisings: Threats and Balancing Strategies</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259434124</t>
+          <t>9786259892641</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıdan Günümüze Reform Hareketleri ve Dini Kurumlar</t>
+          <t>Principles of Islamic Law and the Methods of Interpretation of the Texts (Uşül Al-Fiqh)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259434100</t>
+          <t>9786259434124</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Düşünmeli? Nasıl Araştırmalı? Nasıl Yazmalı?</t>
+          <t>Osmanlıdan Günümüze Reform Hareketleri ve Dini Kurumlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
+          <t>9786259434100</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Düşünmeli? Nasıl Araştırmalı? Nasıl Yazmalı?</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
           <t>9786259811529</t>
         </is>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Yol Ayrımındaki ABD: Küresel Politika ve Değişen Dengeler</t>
         </is>
       </c>
-      <c r="C68" s="1">
+      <c r="C69" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>