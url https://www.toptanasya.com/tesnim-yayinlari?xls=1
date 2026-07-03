--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,1090 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057235787</t>
+          <t>9786259530734</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Hadis Işığında Aile</t>
+          <t>Umre Rehberi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057235770</t>
+          <t>9786057235787</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İslam’la Tanışmak</t>
+          <t>Kur’an ve Hadis Işığında Aile</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057235749</t>
+          <t>9786057235770</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kendi Tarzımla Kahraman</t>
+          <t>İslam’la Tanışmak</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>75</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057235732</t>
+          <t>9786057235749</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Son Elma</t>
+          <t>Kendi Tarzımla Kahraman</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057235756</t>
+          <t>9786057235732</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Beni Kabul Et</t>
+          <t>Son Elma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057235725</t>
+          <t>9786057235756</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Müslüman’ın Günlük Yaşam Programı</t>
+          <t>Beni Kabul Et</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057235701</t>
+          <t>9786057235725</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslami Mutluluk Modeli</t>
+          <t>Bir Müslüman’ın Günlük Yaşam Programı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059432108</t>
+          <t>9786057235701</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türbe Ziyareti</t>
+          <t>İslami Mutluluk Modeli</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>45</v>
+        <v>480</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056659492</t>
+          <t>9786059432108</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gadir-i Hum Olayı</t>
+          <t>Türbe Ziyareti</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058436718</t>
+          <t>9786056659492</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>14 Masumun Hayatı (Almanca)</t>
+          <t>Gadir-i Hum Olayı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1700</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059432924</t>
+          <t>9786058436718</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kısa Bir Bakışla Ehlibeyt İmamlarının Siyeri</t>
+          <t>14 Masumun Hayatı (Almanca)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059432931</t>
+          <t>9786059432924</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Miraç Hadisi Şerhi</t>
+          <t>Kısa Bir Bakışla Ehlibeyt İmamlarının Siyeri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059432504</t>
+          <t>9786059432931</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Küresel Emperyalizm ve İslam</t>
+          <t>Miraç Hadisi Şerhi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059432870</t>
+          <t>9786059432504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ali Sıratı Müstakim</t>
+          <t>Küresel Emperyalizm ve İslam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059432856</t>
+          <t>9786059432870</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İstiğfar ve Tövbe</t>
+          <t>Ali Sıratı Müstakim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059432832</t>
+          <t>9786059432856</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dua - Ayetullah Seyyid Ali Hamanei Açısından</t>
+          <t>İstiğfar ve Tövbe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059432849</t>
+          <t>9786059432832</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’ani Algılar</t>
+          <t>Dua - Ayetullah Seyyid Ali Hamanei Açısından</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059432139</t>
+          <t>9786059432849</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>14 Masum Ehlibeyt'in Hayatı</t>
+          <t>Kur’ani Algılar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059432467</t>
+          <t>9786059432139</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Peygamberlerin Kıssaları</t>
+          <t>14 Masum Ehlibeyt'in Hayatı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056659430</t>
+          <t>9786059432467</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnce Noktalar</t>
+          <t>Kur'an'da Peygamberlerin Kıssaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059432726</t>
+          <t>9786056659430</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Özet Irak Ziyaretleri - Erbain Özel</t>
+          <t>İnce Noktalar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056492211</t>
+          <t>9786059432726</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif - Hafız Boy</t>
+          <t>Özet Irak Ziyaretleri - Erbain Özel</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059432092</t>
+          <t>9786056492211</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tevessül</t>
+          <t>Yasin-i Şerif - Hafız Boy</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>45</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059432764</t>
+          <t>9786059432092</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güle Güle Komutan</t>
+          <t>Tevessül</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>210</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059432078</t>
+          <t>9786059432764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Adaleti Üzerine</t>
+          <t>Güle Güle Komutan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>40</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059432443</t>
+          <t>9786059432078</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bırakılan Ayak</t>
+          <t>Sahabenin Adaleti Üzerine</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059432702</t>
+          <t>9786059432443</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>13 Yaşındaki Esir</t>
+          <t>Bırakılan Ayak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059432825</t>
+          <t>9786059432702</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nasihatler</t>
+          <t>13 Yaşındaki Esir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059432801</t>
+          <t>9786059432825</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Necip - Cephe Hatıraları</t>
+          <t>Nasihatler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059432603</t>
+          <t>9786059432801</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İslam Kolay Din</t>
+          <t>Necip - Cephe Hatıraları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056659409</t>
+          <t>9786059432603</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Namazı Seviyorum</t>
+          <t>İslam Kolay Din</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056659478</t>
+          <t>9786056659409</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Abdestte Ayaklara Mesh Etmek</t>
+          <t>Namazı Seviyorum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059432016</t>
+          <t>9786056659478</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali'nin Sahabeden Üstünlüğü</t>
+          <t>Abdestte Ayaklara Mesh Etmek</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059432030</t>
+          <t>9786059432016</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İmam Hüseyin'in Türbeti Üzerine Secde</t>
+          <t>Hz. Ali'nin Sahabeden Üstünlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059432733</t>
+          <t>9786059432030</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif - Cep Boy</t>
+          <t>İmam Hüseyin'in Türbeti Üzerine Secde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>170</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059432719</t>
+          <t>9786059432733</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni ve Hatıralar</t>
+          <t>Yasin-i Şerif - Cep Boy</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>480</v>
+        <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059432627</t>
+          <t>9786059432719</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Batı Medeniyetinde Kadın</t>
+          <t>İmam Humeyni ve Hatıralar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>480</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059432436</t>
+          <t>9786059432627</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı Zaman'la Barış</t>
+          <t>İslam ve Batı Medeniyetinde Kadın</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059432429</t>
+          <t>9786059432436</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yolu İslam</t>
+          <t>İmam-ı Zaman'la Barış</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059432412</t>
+          <t>9786059432429</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşura Gününde İmam Hüseyin</t>
+          <t>Hayat Yolu İslam</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000030682</t>
+          <t>9786059432412</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>23 Esir</t>
+          <t>Aşura Gününde İmam Hüseyin</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059432498</t>
+          <t>3990000030682</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Bilim Sanat ve Müzik</t>
+          <t>23 Esir</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000022046</t>
+          <t>9786059432498</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Ehlibeyt İmamlarının İmamet Ve İsmeti</t>
+          <t>İslam'da Bilim Sanat ve Müzik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059432511</t>
+          <t>3990000022046</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Alevi İtikadında Cenaze Erkanı</t>
+          <t>Kur’an’da Ehlibeyt İmamlarının İmamet Ve İsmeti</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>50</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058436732</t>
+          <t>9786059432511</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt Arş Misafirleri (Ciltli)</t>
+          <t>Alevi İtikadında Cenaze Erkanı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058436756</t>
+          <t>9786058436732</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Pervaneleri</t>
+          <t>Ehl-i Beyt Arş Misafirleri (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>700</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058436725</t>
+          <t>9786058436756</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Diyar-ı Aşikan (Ciltli)</t>
+          <t>Gençlik Pervaneleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>750</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058436701</t>
+          <t>9786058436725</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gönül Baharı</t>
+          <t>Diyar-ı Aşikan (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056492297</t>
+          <t>9786058436701</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Pınarı</t>
+          <t>Gönül Baharı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059432535</t>
+          <t>9786056492297</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İslam Toplumunda Aydınlar Siyaset ve Kültürel Saldırılar</t>
+          <t>Aşkın Pınarı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059432122</t>
+          <t>9786059432535</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Peşaver Geceleri</t>
+          <t>İslam Toplumunda Aydınlar Siyaset ve Kültürel Saldırılar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000033426</t>
+          <t>9786059432122</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt Ziyaretleri</t>
+          <t>Peşaver Geceleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000033425</t>
+          <t>3990000033426</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Irak Ziyaretleri</t>
+          <t>Ehl-i Beyt Ziyaretleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058436794</t>
+          <t>3990000033425</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mefatihu’l Cinan (Ciltli)</t>
+          <t>Irak Ziyaretleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>470</v>
+        <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056492228</t>
+          <t>9786058436794</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gadir Hum</t>
+          <t>Mefatihu’l Cinan (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>470</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000027488</t>
+          <t>9786056492228</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Temel İlkeleriyle Ahlak</t>
+          <t>Gadir Hum</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000027836</t>
+          <t>3990000027488</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni'nin Penceresinden İmam Ali</t>
+          <t>Temel İlkeleriyle Ahlak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056492266</t>
+          <t>3990000027836</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ayetullah Hamenei'nin Penceresinden Kadın ve Aile</t>
+          <t>İmam Humeyni'nin Penceresinden İmam Ali</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000027425</t>
+          <t>9786056492266</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Arafat Dağında Hz. Hüseyin'in Yakarışı</t>
+          <t>Ayetullah Hamenei'nin Penceresinden Kadın ve Aile</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056492280</t>
+          <t>3990000027425</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Altınel Abbas</t>
+          <t>Arafat Dağında Hz. Hüseyin'in Yakarışı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786506492242</t>
+          <t>9786056492280</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Kadın</t>
+          <t>Altınel Abbas</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786506492235</t>
+          <t>9786506492242</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet Alimleri ve İmam Mehdi</t>
+          <t>Kur'an'da Kadın</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058436770</t>
+          <t>9786506492235</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İmam Mehdi ve Zuhur</t>
+          <t>Ehl-i Sünnet Alimleri ve İmam Mehdi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056492259</t>
+          <t>9786058436770</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şina'nın Kızı</t>
+          <t>İmam Mehdi ve Zuhur</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058436763</t>
+          <t>9786056492259</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kadının Sosyal Konumu</t>
+          <t>Şina'nın Kızı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059432566</t>
+          <t>9786058436763</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İslamın İlk Yıllarındaki Örnek Gençler</t>
+          <t>Kadının Sosyal Konumu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>110</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059432665</t>
+          <t>9786059432566</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şia ve Ehl-i Sünnet'te Siyasi Düşünce Zeminleri</t>
+          <t>İslamın İlk Yıllarındaki Örnek Gençler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>320</v>
+        <v>110</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059432658</t>
+          <t>9786059432665</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Önderliği</t>
+          <t>Şia ve Ehl-i Sünnet'te Siyasi Düşünce Zeminleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059432634</t>
+          <t>9786059432658</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yol Azığı Cilt 1</t>
+          <t>Ümmetin Önderliği</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9786059432634</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Yol Azığı Cilt 1</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9786059432641</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Yol Azığı Cilt 2</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C72" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>