--- v0 (2026-04-22)
+++ v1 (2026-11-05)
@@ -85,985 +85,1000 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9771302787920</t>
+          <t>9771302787968</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Sayı: 92</t>
+          <t>Tezkire Dergisi Sayı: 96 Temmuz 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9771302787913</t>
+          <t>9771302787920</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 91. Sayı/ Mayıs 2025</t>
+          <t>Tezkire Sayı: 92</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9771302787906</t>
+          <t>9771302787913</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 90. Sayı/ Aralık 2024</t>
+          <t>Tezkire 91. Sayı/ Mayıs 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9771302787852</t>
+          <t>9771302787906</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 84-85. Sayı</t>
+          <t>Tezkire 90. Sayı/ Aralık 2024</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000047750</t>
+          <t>9771302787852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 64 Nisan - Mayıs - Haziran 2018</t>
+          <t>Tezkire 84-85. Sayı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>14.85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000088733</t>
+          <t>3990000047750</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 58 Ekim-Kasım-Aralık 2016</t>
+          <t>Tezkire Dergisi Sayı: 64 Nisan - Mayıs - Haziran 2018</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000082974</t>
+          <t>3990000088733</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 66 Ekim - Kasım Aralık 2018</t>
+          <t>Tezkire Dergisi Sayı: 58 Ekim-Kasım-Aralık 2016</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>19.8</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000042626</t>
+          <t>3990000082974</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 63 Ocak - Şubat - Mart 2018</t>
+          <t>Tezkire Dergisi Sayı: 66 Ekim - Kasım Aralık 2018</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>14.85</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000026991</t>
+          <t>3990000042626</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 48 Mart-Nisan-Mayıs</t>
+          <t>Tezkire Dergisi Sayı: 63 Ocak - Şubat - Mart 2018</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3990000043630</t>
+          <t>3990000026991</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 57 Temmuz-Ağustos-Eylül 2016</t>
+          <t>Tezkire Dergisi Sayı: 48 Mart-Nisan-Mayıs</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000032925</t>
+          <t>3990000043630</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 60 Nisan-Mayıs-Haziran 2017</t>
+          <t>Tezkire Dergisi Sayı: 57 Temmuz-Ağustos-Eylül 2016</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>17.82</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000025253</t>
+          <t>3990000032925</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 49 Haziran-Temmuz-Ağustos 2014</t>
+          <t>Tezkire Dergisi Sayı: 60 Nisan-Mayıs-Haziran 2017</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>14.85</v>
+        <v>17.82</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000010279</t>
+          <t>3990000025253</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 40</t>
+          <t>Tezkire Dergisi Sayı: 49 Haziran-Temmuz-Ağustos 2014</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>72</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000010277</t>
+          <t>3990000010279</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 38 - 39</t>
+          <t>Tezkire Dergisi Sayı: 40</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000008832</t>
+          <t>3990000010277</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 36 - 37</t>
+          <t>Tezkire Dergisi Sayı: 38 - 39</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>9.9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000010271</t>
+          <t>3990000008832</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 35</t>
+          <t>Tezkire Dergisi Sayı: 36 - 37</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000010270</t>
+          <t>3990000010271</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 34</t>
+          <t>Tezkire Dergisi Sayı: 35</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000010283</t>
+          <t>3990000010270</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 31 - 32</t>
+          <t>Tezkire Dergisi Sayı: 34</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000010276</t>
+          <t>3990000010283</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 30</t>
+          <t>Tezkire Dergisi Sayı: 31 - 32</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>72</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000010275</t>
+          <t>3990000010276</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Üç Aylık Derleme Sayı: 9 - 10</t>
+          <t>Tezkire Dergisi Sayı: 30</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>9.9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000010282</t>
+          <t>3990000010275</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 41</t>
+          <t>Tezkire Üç Aylık Derleme Sayı: 9 - 10</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>72</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000031249</t>
+          <t>3990000010282</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 53 Temmuz-Ağustos-Eylül 2015</t>
+          <t>Tezkire Dergisi Sayı: 41</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>14.85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000027118</t>
+          <t>3990000031249</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 51 Aralık-Ocak-Şubat 2015</t>
+          <t>Tezkire Dergisi Sayı: 53 Temmuz-Ağustos-Eylül 2015</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>72</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000022377</t>
+          <t>3990000027118</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 74 Ekim-Kasım-Aralık 2020</t>
+          <t>Tezkire Dergisi Sayı: 51 Aralık-Ocak-Şubat 2015</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>30</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000008825</t>
+          <t>3990000022377</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 27 - 28</t>
+          <t>Tezkire Dergisi Sayı: 74 Ekim-Kasım-Aralık 2020</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>72</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000005920</t>
+          <t>3990000008825</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 25</t>
+          <t>Tezkire Dergisi Sayı: 27 - 28</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>9.9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000008824</t>
+          <t>3990000005920</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 24</t>
+          <t>Tezkire Dergisi Sayı: 25</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000010272</t>
+          <t>3990000008824</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 23</t>
+          <t>Tezkire Dergisi Sayı: 24</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000010273</t>
+          <t>3990000010272</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 22</t>
+          <t>Tezkire Dergisi Sayı: 23</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>72</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000010274</t>
+          <t>3990000010273</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 21</t>
+          <t>Tezkire Dergisi Sayı: 22</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>9.9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000010269</t>
+          <t>3990000010274</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 19</t>
+          <t>Tezkire Dergisi Sayı: 21</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000010280</t>
+          <t>3990000010269</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Üç Aylık Derleme Sayı: 16</t>
+          <t>Tezkire Dergisi Sayı: 19</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>72</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000010288</t>
+          <t>3990000010280</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Üç Aylık Derleme Sayı: 13</t>
+          <t>Tezkire Üç Aylık Derleme Sayı: 16</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>9.9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000010287</t>
+          <t>3990000010288</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Üç Aylık Derleme Sayı: 11 - 12</t>
+          <t>Tezkire Üç Aylık Derleme Sayı: 13</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>72</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000008826</t>
+          <t>3990000010287</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 46 - 47</t>
+          <t>Tezkire Üç Aylık Derleme Sayı: 11 - 12</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000010281</t>
+          <t>3990000008826</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 45</t>
+          <t>Tezkire Dergisi Sayı: 46 - 47</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>9.9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000010285</t>
+          <t>3990000010281</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 43 - 44</t>
+          <t>Tezkire Dergisi Sayı: 45</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000027800</t>
+          <t>3990000010285</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 52 Nisan-Mayıs-Haziran 2015</t>
+          <t>Tezkire Dergisi Sayı: 43 - 44</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>14.85</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000082167</t>
+          <t>3990000027800</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 67 Ocak - Şubat - Mart 2019</t>
+          <t>Tezkire Dergisi Sayı: 52 Nisan-Mayıs-Haziran 2015</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000082945</t>
+          <t>3990000082167</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 65 Temmuz - Ağustos - Eylül 2018</t>
+          <t>Tezkire Dergisi Sayı: 67 Ocak - Şubat - Mart 2019</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>19.8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9771302787937</t>
+          <t>3990000082945</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 93</t>
+          <t>Tezkire Dergisi Sayı: 65 Temmuz - Ağustos - Eylül 2018</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4444444443350</t>
+          <t>9771302787937</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 89. Sayı</t>
+          <t>Tezkire Dergisi Sayı: 93</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9771302787883</t>
+          <t>4444444443350</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 88. Sayı</t>
+          <t>Tezkire 89. Sayı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>4444444442523</t>
+          <t>9771302787883</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 87. Sayı</t>
+          <t>Tezkire 88. Sayı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000004433</t>
+          <t>4444444442523</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 86. Sayı</t>
+          <t>Tezkire 87. Sayı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4440000003698</t>
+          <t>4440000004433</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 83. Sayı</t>
+          <t>Tezkire 86. Sayı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000002971</t>
+          <t>4440000003698</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tezkire 82. Sayı</t>
+          <t>Tezkire 83. Sayı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>72</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4440000002785</t>
+          <t>4440000002971</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 81</t>
+          <t>Tezkire 82. Sayı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4440000002635</t>
+          <t>4440000002785</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 80</t>
+          <t>Tezkire Dergisi Sayı: 81</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>4440000001761</t>
+          <t>4440000002635</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi 79. Sayı Ocak - Mart 2022</t>
+          <t>Tezkire Dergisi Sayı: 80</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>4440000003063</t>
+          <t>4440000001761</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 78</t>
+          <t>Tezkire Dergisi 79. Sayı Ocak - Mart 2022</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000082168</t>
+          <t>4440000003063</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 68 Nisan - Mayıs - Haziran 2019</t>
+          <t>Tezkire Dergisi Sayı: 78</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000032529</t>
+          <t>3990000082168</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Sayı: 56 Nisan-Mayıs-Haziran 2016</t>
+          <t>Tezkire Dergisi Sayı: 68 Nisan - Mayıs - Haziran 2019</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>14.85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000031506</t>
+          <t>3990000032529</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 54 Ekim-Kasım-Aralık 2015</t>
+          <t>Tezkire Sayı: 56 Nisan-Mayıs-Haziran 2016</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>14.85</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000096589</t>
+          <t>3990000031506</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 59 Ocak-Şubat-Mart 2017</t>
+          <t>Tezkire Dergisi Sayı: 54 Ekim-Kasım-Aralık 2015</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>72</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000018103</t>
+          <t>3990000096589</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 50 Eylül-Ekim-Kasım</t>
+          <t>Tezkire Dergisi Sayı: 59 Ocak-Şubat-Mart 2017</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>14.85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000032725</t>
+          <t>3990000018103</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 61 Temmuz - Ağustos - Eylül 2017</t>
+          <t>Tezkire Dergisi Sayı: 50 Eylül-Ekim-Kasım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>17.82</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000048680</t>
+          <t>3990000032725</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 62 Ekim - Kasım - Aralık 2017</t>
+          <t>Tezkire Dergisi Sayı: 61 Temmuz - Ağustos - Eylül 2017</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>17.82</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000029452</t>
+          <t>3990000048680</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 55 Ocak-Şubat-Mart 2016</t>
+          <t>Tezkire Dergisi Sayı: 62 Ekim - Kasım - Aralık 2017</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>72</v>
+        <v>17.82</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000031748</t>
+          <t>3990000029452</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 72 Nisan -Mayıs - Haziran 2020</t>
+          <t>Tezkire Dergisi Sayı: 55 Ocak-Şubat-Mart 2016</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25</v>
+        <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000050496</t>
+          <t>3990000031748</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 73 Temmuz-Ağustos-Eylül 2020</t>
+          <t>Tezkire Dergisi Sayı: 72 Nisan -Mayıs - Haziran 2020</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000010284</t>
+          <t>3990000050496</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tezkire Dergisi Sayı: 29</t>
+          <t>Tezkire Dergisi Sayı: 73 Temmuz-Ağustos-Eylül 2020</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>72</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>3990000010284</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Tezkire Dergisi Sayı: 29</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
           <t>3990000050473</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Tezkire Dergisi Sayı: 71 Ocak-Şubat-Mart 2020</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C65" s="1">
         <v>25</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>