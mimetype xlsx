--- v1 (2026-04-22)
+++ v2 (2026-11-05)
@@ -589,51 +589,51 @@
         <is>
           <t>9786259441313</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sherlock and the Lost Scout - İngilizce</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057244116</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Training and Writing Exercise Book - İngilizce</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>375</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057244109</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Training and Reading Exercise Book - İngilizce</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786259920597</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -874,51 +874,51 @@
         <is>
           <t>9786259432519</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Der Graf Von Monte Christo - Almanca</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786259965567</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Geschichte Dede Korkut - Almanca</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786259965543</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes Zeichen Der Vier - Almanca</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786259432526</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>