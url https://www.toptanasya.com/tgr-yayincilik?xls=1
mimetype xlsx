--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -439,216 +439,216 @@
         <is>
           <t>9786259544755</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sherlock Et Le Voyageur En Anatolie - Fransızca</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259432540</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Eğlenerek İngilizce Öğreniyorum - Animals</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259432571</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Eğlenerek İngilizce Öğreniyorum - Vehicles</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259432564</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Eğlenerek İngilizce Öğreniyorum - Jobs</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259432557</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Eğlenerek İngilizce Öğreniyorum - Fruits and Vegetablets</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259432588</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Eğlenerek İngilizce Öğreniyorum - Nature</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259441320</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Sherlock and Istanbul Adventure - İngilizce</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786259441337</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Sherlock and Following the Traveller in Anatolia - İngilizce</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259432595</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Sherlock and Timmy's Toys - İngilizce</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259441306</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Sherlock and the Zoo Adventure - İngilizce</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786259441313</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sherlock and the Lost Scout - İngilizce</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057244116</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Training and Writing Exercise Book - İngilizce</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057244109</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Training and Reading Exercise Book - İngilizce</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>325</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786259920597</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Die Madonna Im Pelzmantel - Almanca</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786259920580</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>