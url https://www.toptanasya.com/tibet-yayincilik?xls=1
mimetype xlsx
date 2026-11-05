--- v1 (2026-03-29)
+++ v2 (2026-11-05)
@@ -169,241 +169,241 @@
         <is>
           <t>9786057835345</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Dünya Klasikleri Büyük Set (18 Kitap)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057835147</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056853180</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056853142</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057835031</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057835284</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>İyinin Kötünün Ötesinde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057835000</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>İvan İlyiç'in Ölümü</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057835291</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bir Yanılsamanın Geleceği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056853173</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Frankestain</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057835130</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ebedi Koca</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057835116</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Dava</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057835062</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Korku Vadisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057835055</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Dörtlü İttifak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056853159</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Baskerville’lerin Köpeği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057835338</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>