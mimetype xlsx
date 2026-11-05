--- v3 (2026-07-03)
+++ v4 (2026-11-05)
@@ -229,51 +229,51 @@
         <is>
           <t>9786259337524</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Beyaz Kral</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259337555</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Mutlu Sardunya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259337531</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Bella Sevgisi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259361369</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>