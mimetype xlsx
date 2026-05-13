--- v0 (2025-10-25)
+++ v1 (2026-05-13)
@@ -484,51 +484,51 @@
         <is>
           <t>9786050814644</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Naughty Hophop - Yaramaz Zıpzıp (İngilizce)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786050815405</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Shirin Set (5 Books) - Şirin İş Başında 1 Set (İngilizce)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786050814439</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Prophet Musa - Hazreti Musa (İngilizce)</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786050814651</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>