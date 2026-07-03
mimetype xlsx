--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,1765 +85,1780 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786050848564</t>
+          <t>9786259740102</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Women's Psychology</t>
+          <t>Rumi Terapie (Mesnevi Terapi - Almanca)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786050848557</t>
+          <t>9786050848564</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Addiction</t>
+          <t>Women's Psychology</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786050813951</t>
+          <t>9786050848557</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Where Is The Meat? - Et Nerede?</t>
+          <t>Addiction</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786050813975</t>
+          <t>9786050813951</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Visiting The Sick - Hasta Ziyareti</t>
+          <t>Where Is The Meat? - Et Nerede?</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786050814842</t>
+          <t>9786050813975</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tintin And Posti</t>
+          <t>Visiting The Sick - Hasta Ziyareti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>45</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786050814064</t>
+          <t>9786050814842</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Three Pieces Of Advice - Üç Öğüt</t>
+          <t>Tintin And Posti</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786050814057</t>
+          <t>9786050814064</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>The Three Fish - Üç Balık</t>
+          <t>Three Pieces Of Advice - Üç Öğüt</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050814040</t>
+          <t>9786050814057</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Picture Behind The Curtain - Perdenin Ardındaki Resim</t>
+          <t>The Three Fish - Üç Balık</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786050813913</t>
+          <t>9786050814040</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>The Lion And The Rabbit - Aslan İle Tavşan</t>
+          <t>The Picture Behind The Curtain - Perdenin Ardındaki Resim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050813906</t>
+          <t>9786050813913</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>The Clever Parrot - Akıllı Papağan</t>
+          <t>The Lion And The Rabbit - Aslan İle Tavşan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050813944</t>
+          <t>9786050813906</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>The Camel And The Mouse - Deve ile Fare</t>
+          <t>The Clever Parrot - Akıllı Papağan</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050814705</t>
+          <t>9786050813944</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>The Beetle Bus - Otobüs Tostos</t>
+          <t>The Camel And The Mouse - Deve ile Fare</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050813920</t>
+          <t>9786050814705</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>The Bears Friendship - Ayının Dostluğu</t>
+          <t>The Beetle Bus - Otobüs Tostos</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050814736</t>
+          <t>9786050813920</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Shy Daby - Utangaç Dabi</t>
+          <t>The Bears Friendship - Ayının Dostluğu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050814750</t>
+          <t>9786050814736</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Lost Yumyum - Dalgın Yumyum (İngilizce)</t>
+          <t>Shy Daby - Utangaç Dabi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050814781</t>
+          <t>9786050814750</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Little Pony - Küçük Pony</t>
+          <t>Lost Yumyum - Dalgın Yumyum (İngilizce)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050814743</t>
+          <t>9786050814781</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Little Bear Nanu - Ayıcık Nanu</t>
+          <t>Little Pony - Küçük Pony</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050814675</t>
+          <t>9786050814743</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Chili Pepper Taptap - Acı Biber Çatçat (İngilizce)</t>
+          <t>Little Bear Nanu - Ayıcık Nanu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050813999</t>
+          <t>9786050814675</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Burcu Küsmek İşe Yarıyor mu? (İngilizce)</t>
+          <t>Chili Pepper Taptap - Acı Biber Çatçat (İngilizce)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050813982</t>
+          <t>9786050813999</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Burcu No One Wants To Play With Me! - Burcu Kimse Beni Oyuna Almıyor!</t>
+          <t>Burcu Küsmek İşe Yarıyor mu? (İngilizce)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050813883</t>
+          <t>9786050813982</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Alper Do I Have To Go To School?</t>
+          <t>Burcu No One Wants To Play With Me! - Burcu Kimse Beni Oyuna Almıyor!</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050813876</t>
+          <t>9786050813883</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Alper Do I Have To Eat All My Food?</t>
+          <t>Alper Do I Have To Go To School?</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050842388</t>
+          <t>9786050813876</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bediuzzaman: The Conscience of The Age</t>
+          <t>Alper Do I Have To Eat All My Food?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050835762</t>
+          <t>9786050842388</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Stories From The Quran (Ciltli)</t>
+          <t>Bediuzzaman: The Conscience of The Age</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050838084</t>
+          <t>9786050835762</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>A Journey from Mind to Heart Bediuzzaman’s Model</t>
+          <t>Stories From The Quran (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050831672</t>
+          <t>9786050838084</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Conscious Youth</t>
+          <t>A Journey from Mind to Heart Bediuzzaman’s Model</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050831689</t>
+          <t>9786050831672</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Conscious Family</t>
+          <t>Conscious Youth</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786050815153</t>
+          <t>9786050831689</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Traveling Underground</t>
+          <t>Conscious Family</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786050813388</t>
+          <t>9786050815153</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - Telling The Truth</t>
+          <t>Traveling Underground</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050813470</t>
+          <t>9786050813388</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - We Run To Help</t>
+          <t>I'm Learning My Hadith - Telling The Truth</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050813487</t>
+          <t>9786050813470</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - We Control Our Anger</t>
+          <t>I'm Learning My Hadith - We Run To Help</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050830194</t>
+          <t>9786050813487</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>The Bosphorus: An Illustrated Story</t>
+          <t>I'm Learning My Hadith - We Control Our Anger</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050814361</t>
+          <t>9786050830194</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Learning Islam - Through Activities (69 Activities)</t>
+          <t>The Bosphorus: An Illustrated Story</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050814491</t>
+          <t>9786050814361</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>My Pure Heart And Strong Morals</t>
+          <t>Learning Islam - Through Activities (69 Activities)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050814569</t>
+          <t>9786050814491</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Small Stories - 1 (10 Kitap Takım)</t>
+          <t>My Pure Heart And Strong Morals</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050817126</t>
+          <t>9786050814569</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma (1453) - Arapça</t>
+          <t>Small Stories - 1 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050828771</t>
+          <t>9786050817126</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Faith in the Laboratory</t>
+          <t>Kuşatma (1453) - Arapça</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051140544</t>
+          <t>9786050828771</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>The Writing on the Water</t>
+          <t>Faith in the Laboratory</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050813852</t>
+          <t>9786051140544</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>I Like Fasting</t>
+          <t>The Writing on the Water</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050812404</t>
+          <t>9786050813852</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Memoirs Of An Ottoman Prince</t>
+          <t>I Like Fasting</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050819052</t>
+          <t>9786050812404</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Rumi Therapy</t>
+          <t>Memoirs Of An Ottoman Prince</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050813449</t>
+          <t>9786050819052</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - We Are Learning To Be Patient</t>
+          <t>Rumi Therapy</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050813395</t>
+          <t>9786050813449</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - We Love to Smile</t>
+          <t>I'm Learning My Hadith - We Are Learning To Be Patient</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050824698</t>
+          <t>9786050813395</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Last Rose Of Summer</t>
+          <t>I'm Learning My Hadith - We Love to Smile</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050821673</t>
+          <t>9786050824698</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Winter Harvest</t>
+          <t>Last Rose Of Summer</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050813401</t>
+          <t>9786050821673</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith</t>
+          <t>Winter Harvest</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752637986</t>
+          <t>9786050813401</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>I Know How To Pray</t>
+          <t>I'm Learning My Hadith</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051140254</t>
+          <t>9789752637986</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>The Missing Rose (Ciltli)</t>
+          <t>I Know How To Pray</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786050811223</t>
+          <t>9786051140254</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Keje: Dı Şeveke De Mezin Buyin</t>
+          <t>The Missing Rose (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786050803044</t>
+          <t>9786050811223</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Corridor of Shadows</t>
+          <t>Keje: Dı Şeveke De Mezin Buyin</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786050817089</t>
+          <t>9786050803044</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yavuz (Arapça)</t>
+          <t>Corridor of Shadows</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050817157</t>
+          <t>9786050817089</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sultan (Arapça)</t>
+          <t>Yavuz (Arapça)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786050817119</t>
+          <t>9786050817157</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kanuni (Arapça) 1</t>
+          <t>Sultan (Arapça)</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786050817102</t>
+          <t>9786050817119</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Harem (Arapça)</t>
+          <t>Kanuni (Arapça) 1</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050814507</t>
+          <t>9786050817102</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Prophet Stories (11 Kitap Set)</t>
+          <t>Harem (Arapça)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786050814798</t>
+          <t>9786050814507</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Small Stories 3 (10 Kitap Set)</t>
+          <t>Prophet Stories (11 Kitap Set)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050814576</t>
+          <t>9786050814798</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Smal Stories 2 (10 Kitap Set)</t>
+          <t>Small Stories 3 (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050814514</t>
+          <t>9786050814576</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>My Sweet Prayers</t>
+          <t>Smal Stories 2 (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050813494</t>
+          <t>9786050814514</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Blessed Days And Holy Nights</t>
+          <t>My Sweet Prayers</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050817164</t>
+          <t>9786050813494</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Süleyman (Arapça)</t>
+          <t>Blessed Days And Holy Nights</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>550</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786050817140</t>
+          <t>9786050817164</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'yı Yeniden Keşfetmek (Arapça)</t>
+          <t>Süleyman (Arapça)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>37.04</v>
+        <v>550</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051142623</t>
+          <t>9786050817140</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Osmanlı'yı Yeniden Keşfetmek (Arapça)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>44</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050813616</t>
+          <t>9786051142623</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Lana The Lamb Learns Allah's Name Al Jud</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050813722</t>
+          <t>9786050813616</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Zoey The Zebra Learns Allah's Name As Sani</t>
+          <t>Lana The Lamb Learns Allah's Name Al Jud</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786050813630</t>
+          <t>9786050813722</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Pappy The Parrot Learns Allah's Name Ash Shakoor</t>
+          <t>Zoey The Zebra Learns Allah's Name As Sani</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786050813692</t>
+          <t>9786050813630</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Leena the Ladybug Learns Allah's Name Al Basir</t>
+          <t>Pappy The Parrot Learns Allah's Name Ash Shakoor</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786050813593</t>
+          <t>9786050813692</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hiphop the Kangaroo Learns Allah's Name Al Latif</t>
+          <t>Leena the Ladybug Learns Allah's Name Al Basir</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786050813623</t>
+          <t>9786050813593</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mike the Mole Learns Allah's Name Al Hafız</t>
+          <t>Hiphop the Kangaroo Learns Allah's Name Al Latif</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786050813579</t>
+          <t>9786050813623</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Edin the Elephant Learns Allah's Name Al Wahhab</t>
+          <t>Mike the Mole Learns Allah's Name Al Hafız</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786050813708</t>
+          <t>9786050813579</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Snowball the Van Cat Learns Allah's Name As Samee</t>
+          <t>Edin the Elephant Learns Allah's Name Al Wahhab</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050813685</t>
+          <t>9786050813708</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Blue Eyes the Peacock Learns Allah's Name Al Jameel</t>
+          <t>Snowball the Van Cat Learns Allah's Name As Samee</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050813548</t>
+          <t>9786050813685</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Pico the Owl Learns Allah's Name Al Mujeeb</t>
+          <t>Blue Eyes the Peacock Learns Allah's Name Al Jameel</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786050813715</t>
+          <t>9786050813548</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dina the Dolphin Learns Allah's Name Ar Rahman</t>
+          <t>Pico the Owl Learns Allah's Name Al Mujeeb</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050813661</t>
+          <t>9786050813715</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Simsim the Salmon Learns Allah's Name As Salam</t>
+          <t>Dina the Dolphin Learns Allah's Name Ar Rahman</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050813654</t>
+          <t>9786050813661</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Shireen the Sparrow Learns Allah's Name Al Alim</t>
+          <t>Simsim the Salmon Learns Allah's Name As Salam</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050813647</t>
+          <t>9786050813654</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Penny the Penguin Learns Allah's Name Al Hakim</t>
+          <t>Shireen the Sparrow Learns Allah's Name Al Alim</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050813609</t>
+          <t>9786050813647</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Billy the Beaver Learns Allah's Name Al Qadir</t>
+          <t>Penny the Penguin Learns Allah's Name Al Hakim</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050813586</t>
+          <t>9786050813609</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sami the Silkworm Learns Allah's Name Ar Rabb</t>
+          <t>Billy the Beaver Learns Allah's Name Al Qadir</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050813562</t>
+          <t>9786050813586</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Carmen the Camel Learns Allah's Name Al Karim</t>
+          <t>Sami the Silkworm Learns Allah's Name Ar Rabb</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050813517</t>
+          <t>9786050813562</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Oscar the Octopus Learns Allah's Name Al Quddus</t>
+          <t>Carmen the Camel Learns Allah's Name Al Karim</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050813678</t>
+          <t>9786050813517</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Herman the Hippo Learns Allah's Name Ar Razzaq</t>
+          <t>Oscar the Octopus Learns Allah's Name Al Quddus</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050813555</t>
+          <t>9786050813678</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Serhan The Seahorse Learns Allah's Name Ash Shafi</t>
+          <t>Herman the Hippo Learns Allah's Name Ar Razzaq</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050814804</t>
+          <t>9786050813555</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>The Little Elephant</t>
+          <t>Serhan The Seahorse Learns Allah's Name Ash Shafi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050814682</t>
+          <t>9786050814804</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hoppy the Kangaroo</t>
+          <t>The Little Elephant</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050814637</t>
+          <t>9786050814682</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Quackity Quack</t>
+          <t>Hoppy the Kangaroo</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050814590</t>
+          <t>9786050814637</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Pandy the Panda</t>
+          <t>Quackity Quack</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050814729</t>
+          <t>9786050814590</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Polite</t>
+          <t>Pandy the Panda</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050814767</t>
+          <t>9786050814729</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sippy the Goldfish</t>
+          <t>Mrs. Polite</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050815580</t>
+          <t>9786050814767</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>The 99 Names of Allah</t>
+          <t>Sippy the Goldfish</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050815009</t>
+          <t>9786050815580</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Selim and the Haunted Hause</t>
+          <t>The 99 Names of Allah</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050815160</t>
+          <t>9786050815009</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Our Body and Us</t>
+          <t>Selim and the Haunted Hause</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050814989</t>
+          <t>9786050815160</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Selim and a World Without School</t>
+          <t>Our Body and Us</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050815146</t>
+          <t>9786050814989</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>The Beauties of the Earth</t>
+          <t>Selim and a World Without School</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050814972</t>
+          <t>9786050815146</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Selim and the Ghost in the Cemetery</t>
+          <t>The Beauties of the Earth</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050814897</t>
+          <t>9786050814972</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Selim and the Wish Box</t>
+          <t>Selim and the Ghost in the Cemetery</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050815177</t>
+          <t>9786050814897</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Seasons and our Planet</t>
+          <t>Selim and the Wish Box</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050815214</t>
+          <t>9786050815177</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Living Beings and Their Abilities - Everything Points To Allah 6</t>
+          <t>Seasons and our Planet</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050815399</t>
+          <t>9786050815214</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Shirin Somebody Call 911!</t>
+          <t>Living Beings and Their Abilities - Everything Points To Allah 6</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050815191</t>
+          <t>9786050815399</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Traveling Underwater - Everything Points To Allah 5</t>
+          <t>Shirin Somebody Call 911!</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050814422</t>
+          <t>9786050815191</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Prophet Muhammad - Prophet Stories</t>
+          <t>Traveling Underwater - Everything Points To Allah 5</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050815221</t>
+          <t>9786050814422</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nature and Technology</t>
+          <t>Prophet Muhammad - Prophet Stories</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050814712</t>
+          <t>9786050815221</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Rocky The Raccoon</t>
+          <t>Nature and Technology</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050813418</t>
+          <t>9786050814712</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - Remembering Those Who Are Sick</t>
+          <t>Rocky The Raccoon</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050813432</t>
+          <t>9786050813418</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>I'm Learning My Hadith - We Know How To Share</t>
+          <t>I'm Learning My Hadith - Remembering Those Who Are Sick</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050815238</t>
+          <t>9786050813432</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>The Colorful World Of Animals</t>
+          <t>I'm Learning My Hadith - We Know How To Share</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050815573</t>
+          <t>9786050815238</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>365 Days With The Sahabab</t>
+          <t>The Colorful World Of Animals</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>900</v>
+        <v>145</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050815306</t>
+          <t>9786050815573</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Shirin Is It Easy To Be President?</t>
+          <t>365 Days With The Sahabab</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050815337</t>
+          <t>9786050815306</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Shirin - Salami And Chocolate Suprise</t>
+          <t>Shirin Is It Easy To Be President?</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050815207</t>
+          <t>9786050815337</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>The Colorful World Of The Plants</t>
+          <t>Shirin - Salami And Chocolate Suprise</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050814477</t>
+          <t>9786050815207</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Prophet Yusuf - Prophet Stories</t>
+          <t>The Colorful World Of The Plants</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050814828</t>
+          <t>9786050814477</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Penton The Penguin</t>
+          <t>Prophet Yusuf - Prophet Stories</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050815320</t>
+          <t>9786050814828</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Shirin Gets Down to Business</t>
+          <t>Penton The Penguin</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050815344</t>
+          <t>9786050815320</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Shirin How I Became Famous</t>
+          <t>Shirin Gets Down to Business</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786050814927</t>
+          <t>9786050815344</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Selim and the First Day of School</t>
+          <t>Shirin How I Became Famous</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
+          <t>9786050814927</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Selim and the First Day of School</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
           <t>9786050815856</t>
         </is>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>My Prophet My First Teacher (Ciltli)</t>
         </is>
       </c>
-      <c r="C116" s="1">
+      <c r="C117" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>