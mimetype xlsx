--- v0 (2026-02-17)
+++ v1 (2026-11-05)
@@ -124,1996 +124,1996 @@
         <is>
           <t>9786059683555</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kadim Bilgelik Işığında Felsefe</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059683548</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İnsan Bozumu - Küresel Sorunlar, Kritik ve Perspektifler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256017047</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yenilenme Zamanı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256017030</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Savaş Barış Diplomasi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256017023</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sivil Hareket</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256017016</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Modern Batı Düşüncesi, Hristiyanlık ve Dinin Kökeni</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256017009</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Susatanlar! - Suyumuzu Kimler Kıtlaştırdı?</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059683531</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Arap Devrimleri ve İslami Hareketlerin Siyasal Dönüşümü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059683982</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Modern Arap Tarihyazımı Tarihçiler ve Problemler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059683869</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Nebevi Ahlak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059683999</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kısasun Muhtarat Minel Edeb El-klasiki El-Alemi (Batı Klasiklerinden Seçme Hikayeler)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059683524</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>El-İrtihalu İleyh (Ona Yolculuk)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059683975</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Dönüşen Dünya ve Dayanıklı Toplumun İnşası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059683968</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İnsan Hak ve Hürriyetleri Nedir? Nelerdir?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059683951</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Klasik İslam Düşüncesinin Üç Sütunu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059683944</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Dijital Çağda Eğitim</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059683937</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Toplum Metafiziği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059683920</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Kırk Ayet ve Kırk Hadiste Din ve Sosyal Hayat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059683913</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bir Dava Adamı Mehmed Akif</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059683906</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Dijital Çağ Ve Dönüşen Dünya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059683883</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Tarihselcilik</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059683876</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sivil Toplumu Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059683852</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Yeniden Düşünmek Muhasebe Zamanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059683845</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Muhacirler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059683838</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Küresel Salgın Covid-19</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059683586</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>İyilik Yap Denize At</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059683685</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Bir Yerden Başla Yolda Ol</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059683715</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Aile Olmak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059683692</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2 Dinle 1 Söyle</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059683258</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Sevgili Peygamberim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059683272</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Camileri Tanıyalım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059683296</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İbadetlerimiz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059683289</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kutsal Kitabımız Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059683302</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Peygamber Kıssaları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059683265</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Görgü Kuralları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059683494</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Sadakati ve Liderliğiyle İkinin İkincisi Hz. Ebubekir</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059683500</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Muhasebe ve İnşa Sürecinde Aklı Selim (Arapça)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>395</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059683616</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Gülümse Değişsin Dünya</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786058499041</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Boyama Kitabı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058499089</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Boyama Kitabı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786056539428</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Peygamberlerimiz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786058499027</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Öğreniyorum</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786056606366</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Kimlik İnşası (Arapça)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786056606373</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>İşte Önderimiz Hz. Muhammed (Arapça)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059683203</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Değişen Türkiye'de Eğitim ve Müfredat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059683418</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Etkinliklerle Yaz Okulu Kitabım - İlkokul</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059683425</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Etkinliklerle Yaz Okulu Kitabım - Ortaokul</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059683623</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Değerler ve Desenler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059683630</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Yakın Dönem Türkiye Tarihi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059683647</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Medeniyete Yolculuk</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786056343360</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Yeni Dönemde Din Eğitimi</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059683333</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Gençlik ve Gelecek</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786058499072</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Yeni Türkiye'nin Eğitim Paradigması ve Sivil Toplum</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786056606342</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Yeni Dönem, Yeni Öğretmen, Yeni Nesil</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786056539435</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Siyaset, Ahlak ve Cemaatler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059683135</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Yüzyıllık Muhasebe Ve Yeniden İnşa</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786059683142</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Medeniyet Tasavvurumuz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059683111</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Hadislerle Nebevi Ahlak</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786058499003</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bilgi ve Bilinç</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786058499096</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>İyilik Çağrısı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059683593</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>İslam Dünyasında Güncel Sorunlar ve Çözümleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786058499058</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ı Kerim Elif Ba'sı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059683050</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>İyiliğe Dair Boyama Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786056343391</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>İbadetlerimiz</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786056343384</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Etkinliklerle Peygamberimiz Hz. Muhammed (Sav)'in Hayatı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786058499034</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Etkinliklerle Anaokulu Eğitimci Kitabı (5-7 Yaş)</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786058499065</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Adab-ı Muaşeret (Görgü Kuralları)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059683319</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>6-9 Yaş Evde Karakter Eğitimi Seti (6 Kitap)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>540</v>
+        <v>720</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>3990000086798</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Eğitimci Defteri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>35</v>
+        <v>90</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059683234</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Masal Yurdu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059683388</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>İslam Dünyasında Temel Sorunlar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>295</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786056343353</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>İnsanlığın Adalet ve Özgürlük Arayışı</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059683326</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Aklı Selim</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059683364</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Kitabul-Qelb</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059683197</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Göçler ve Ortak Geleceğimiz</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786056539442</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Erdemli Toplum</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059683241</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Kavramlar 3</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059683227</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Kavramlar 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059683210</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Kavramlar 1</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059683487</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Her Zaman Her Yerde İyilik</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059683470</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Akif'in İzinde</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786059683104</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bireysel ve Toplumsal Değişimin Yasaları (Arapça)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786059683180</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar? (Arapça)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786059683357</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Batı Klasiklerinden Seçme Hikayeler (Arapça)</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786059683128</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Müslümanca Düşünmek Üzere (Arapça)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786059683098</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Zorluklar Karşısında Müslüman Gençlik (Arapça)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786056539404</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Ruhul Zaman (Arapça)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786059683395</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Kavramlar 4</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786059683401</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Kavramlar 5</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786056606380</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Müslüman Filozoflar (Arapça)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786056343339</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Ona Yolculuk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786056539411</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Bilgi ve Bilinç (Arapça)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786059683371</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>O'na Yolculuk (Arapça)</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059683340</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Ahiret Bilinci (Arapça)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786056606311</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>İbadetlerimiz (Arapça)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059683029</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Elifbetka Qurana Piroz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786056606359</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Adabı-ı Muaşerat (Arapça)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786056539497</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Eğitimci Kitabı (Arapça)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786056606328</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Peygamberlerimiz (Arapça)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>3990000058978</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Rabun u Runiştin Pirtuka Boyaxkirine</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786056539473</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Adab-ı Muaşeret (Boyama Kitabı 2 - Arapça)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786056539480</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Kur'an Elif ba</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786056539466</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Boyama Kitabı (Arapça)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059683074</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Kiteba Mamosteyen Peşdibistane</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059683043</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Qurana Pîroz Hin Dibim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059683081</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Edeba Rabun u Runiştine</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>3990000065741</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Peşdibistan Pirtuka Boyakirine</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786056539459</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Güzel Dilimi Öğreniyorum (Arapça)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786059683067</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Pexemberen Me</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>3990000064995</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Jiyana Pexembere Me Hz. Mihemmed</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059683036</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>İbadeten Me</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786056343322</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Zamanın Ruhu</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786056343377</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Adaleti ve Yenilikleriyle Hz. Ömer</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786058499010</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Değişen Dünya ve İslam</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786056606304</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Peygamber Efendimiz Hz. Muhammed'in Hayatı (Arapça)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786056343346</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Ahiret Bilinci</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059683821</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>İslam Modernizm ve Batılılaşma</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789774810206</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Doğu Batı Arasında İslam (Arapça)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059683814</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>İnsanı Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786059683777</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Uzun Kulak</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786059683791</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Düşüncesi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059683784</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Aile Olmak - Süreklilik ve Değişim Ekseninde</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059683678</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Gençlerle İslam’ı Konuştuk</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059683654</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Bilinç ve İstikamet</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786059683807</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>İnsanlığın Geleceği ve Sivil Toplum (Arapça)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786059683753</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>İstanbul Sözleşmesi - Disiplinler Arası Bir Soruşturma</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786059683760</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>İnsanlığın Geleceği ve Sivil Toplum</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786059683661</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>İslam Dünyası: Birliktelik Modeli ve Gelecek Perspektifi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786059683517</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Sivil ve Özgün Bir Yürüyüş: Anadolu Platformu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786059683739</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Gençlerle İslam'ı Konuştuk (Arapça)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786059683708</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Modern Dönem Siyasi Kavram ve İdeolojiler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786059683722</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de İslami Düşünce Geleneği</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>