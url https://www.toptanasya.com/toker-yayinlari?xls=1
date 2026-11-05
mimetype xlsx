--- v4 (2026-07-03)
+++ v5 (2026-11-05)
@@ -3004,51 +3004,51 @@
         <is>
           <t>3990000011152</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Devlet Sırları</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9789754451337</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>3990000012515</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Çocuk Bakımı</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>3990000025866</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>