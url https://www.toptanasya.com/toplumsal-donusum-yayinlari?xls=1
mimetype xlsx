--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,3040 +85,3055 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789759086824</t>
+          <t>9789756448748</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kanal İstanbul</t>
+          <t>Pırıltılar Kıpırtılar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057419835</t>
+          <t>9789759086824</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Önyargıç</t>
+          <t>Kanal İstanbul</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789759086770</t>
+          <t>9786057419835</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Terörizm ve Terörle Mücadele Stratejisi</t>
+          <t>Önyargıç</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789759086800</t>
+          <t>9789759086770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>100 Kadın Kaleminden 100 Öncü Kadın</t>
+          <t>Terörizm ve Terörle Mücadele Stratejisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>700</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057419828</t>
+          <t>9789759086800</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aşina Yüzler</t>
+          <t>100 Kadın Kaleminden 100 Öncü Kadın</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789759086725</t>
+          <t>9786057419828</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Cellatları Batılılar</t>
+          <t>Aşina Yüzler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056759017</t>
+          <t>9789759086725</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Seçim Kazanmanın Sihirli Anahtarı</t>
+          <t>Vahşetin Cellatları Batılılar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056759000</t>
+          <t>9786056759017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Köklerini Arayan İnanç Alevilik</t>
+          <t>Seçim Kazanmanın Sihirli Anahtarı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054941025</t>
+          <t>9786056759000</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seçim Kazanmanın Anahtar'ı</t>
+          <t>Köklerini Arayan İnanç Alevilik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>10.19</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055278007</t>
+          <t>9786054941025</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Umuda Uyanış</t>
+          <t>Seçim Kazanmanın Anahtar'ı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058757974</t>
+          <t>9786055278007</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türk Tiyatrosu’nda Yunus Emre</t>
+          <t>Umuda Uyanış</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058757912</t>
+          <t>9786058757974</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tarih Terimleri Sözlüğü</t>
+          <t>Türk Tiyatrosu’nda Yunus Emre</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056251740</t>
+          <t>9786058757912</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Savaşın Ortasında</t>
+          <t>Tarih Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055278038</t>
+          <t>9786056251740</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Nutuk ( Söylev)</t>
+          <t>Savaşın Ortasında</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>9.26</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056251757</t>
+          <t>9786055278038</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hazin Kırışıklığı Ekli Gamzeme</t>
+          <t>Nutuk ( Söylev)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056251702</t>
+          <t>9786056251757</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>Hazin Kırışıklığı Ekli Gamzeme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056251795</t>
+          <t>9786056251702</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>4+4+4 İmam - Hatip</t>
+          <t>Cem Sultan</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056251771</t>
+          <t>9786056251795</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs : Masallar ve Gerçekler</t>
+          <t>4+4+4 İmam - Hatip</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759086558</t>
+          <t>9786056251771</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Başarısı ve Kişilik</t>
+          <t>27 Mayıs : Masallar ve Gerçekler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>20.37</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789759086343</t>
+          <t>9789759086558</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Kardinal</t>
+          <t>Yönetim Başarısı ve Kişilik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>18.52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789759086008</t>
+          <t>9789759086343</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türkiye’nin Doğuşu BMM Hangi Devletin Meclisidir?</t>
+          <t>Yeşil Kardinal</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056106019</t>
+          <t>9789759086008</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlı Cumhuriyeti</t>
+          <t>Yeni Türkiye’nin Doğuşu BMM Hangi Devletin Meclisidir?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757244769</t>
+          <t>9786056106019</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vatan Sağ Olsun</t>
+          <t>Yeni Osmanlı Cumhuriyeti</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>32.41</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757244042</t>
+          <t>9789757244769</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçunun Varoluşu</t>
+          <t>Vatan Sağ Olsun</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>115</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756448946</t>
+          <t>9789757244042</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ülkü Dergisi ve Kemalist Toplum</t>
+          <t>Varoluşçunun Varoluşu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>18.52</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000013904</t>
+          <t>9789756448946</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık</t>
+          <t>Ülkü Dergisi ve Kemalist Toplum</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>165</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789759086480</t>
+          <t>3990000013904</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Terörizm ve Failleri</t>
+          <t>Uygarlık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>20.37</v>
+        <v>165</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756448717</t>
+          <t>9789759086480</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Sol</t>
+          <t>Uluslararası Terörizm ve Failleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>12.04</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789759086473</t>
+          <t>9789756448717</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’ye Derin Saldırı</t>
+          <t>Ulusal Sol</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>17.59</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789759086121</t>
+          <t>9789759086473</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin B Planı</t>
+          <t>Türkiye’ye Derin Saldırı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>18.52</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756448823</t>
+          <t>9789759086121</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’m Yazıları</t>
+          <t>Türkiye’nin B Planı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056106002</t>
+          <t>9789756448823</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Şeriatın Kısa Tarihi</t>
+          <t>Türkiye’m Yazıları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789759086312</t>
+          <t>9786056106002</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Laikliğin Serüveni</t>
+          <t>Türkiye’de Şeriatın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000014951</t>
+          <t>9789759086312</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Gençlik Hareketleri 1. Kitap</t>
+          <t>Türkiye’de Laikliğin Serüveni</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789759086091</t>
+          <t>3990000014951</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Devleti’ne Tehdit</t>
+          <t>Türkiye’de Gençlik Hareketleri 1. Kitap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789759086428</t>
+          <t>9789759086091</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türk Komutanın İzlenimleriyle Çekiç Güç</t>
+          <t>Türkiye Cumhuriyeti Devleti’ne Tehdit</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756448939</t>
+          <t>9789759086428</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türk Kadınının Uyanışı Bir Millet Böyle Doğdu</t>
+          <t>Türk Komutanın İzlenimleriyle Çekiç Güç</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058757929</t>
+          <t>9789756448939</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Neler Olmadı Ki</t>
+          <t>Türk Kadınının Uyanışı Bir Millet Böyle Doğdu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758269228</t>
+          <t>9786058757929</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Materyalizmi Yeniden Yapılandırmak</t>
+          <t>Tarihte Neler Olmadı Ki</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>175</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789759086398</t>
+          <t>9789758269228</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizdeki Kara Leke Çekiç Güç</t>
+          <t>Tarihsel Materyalizmi Yeniden Yapılandırmak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>13.89</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9759086190006</t>
+          <t>9789759086398</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrasında Türkiye’nin Ulusal Güvenlik Sorunları</t>
+          <t>Tarihimizdeki Kara Leke Çekiç Güç</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756448434</t>
+          <t>9759086190006</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sivil Örümceğin Ağında (Şifre Çözücü: "Project Democracy")</t>
+          <t>Soğuk Savaş Sonrasında Türkiye’nin Ulusal Güvenlik Sorunları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>18.52</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789759086305</t>
+          <t>9789756448434</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Faciası</t>
+          <t>Sivil Örümceğin Ağında (Şifre Çözücü: "Project Democracy")</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058757905</t>
+          <t>9789759086305</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Padişah Anaları ve 600 Yıl Bizi Yöneten Devşirmeler</t>
+          <t>Sarıkamış Faciası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000014531</t>
+          <t>9786058757905</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılarda Din ve Devlet</t>
+          <t>Padişah Anaları ve 600 Yıl Bizi Yöneten Devşirmeler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>6.94</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000004147</t>
+          <t>3990000014531</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Hoca Nüfuzu</t>
+          <t>Osmanlılarda Din ve Devlet</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>13.89</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056106057</t>
+          <t>3990000004147</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ordu Siviller ve İhanetler</t>
+          <t>Osmanlı’da Hoca Nüfuzu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789759528133</t>
+          <t>9786056106057</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Onlar Böyle İstemişti</t>
+          <t>Ordu Siviller ve İhanetler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>4.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756774090</t>
+          <t>9789759528133</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Kurtuluş ve Kuruluşun Temel Kitabı</t>
+          <t>Onlar Böyle İstemişti</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>90</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054425044</t>
+          <t>9789756774090</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Nutuk Kurtuluş ve Kuruluşun Temel Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756448168</t>
+          <t>9786054425044</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Neden Atatürk Niçin Laiklik</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>27.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758269399</t>
+          <t>9789756448168</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet Nedir?</t>
+          <t>Neden Atatürk Niçin Laiklik</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054425020</t>
+          <t>9789758269399</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal ve Çanakkale Destanı</t>
+          <t>Mülkiyet Nedir?</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000004383</t>
+          <t>9786054425020</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 9.Cilt İngiliz Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
+          <t>Mustafa Kemal ve Çanakkale Destanı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>55.56</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758269983</t>
+          <t>3990000004383</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 8.Cilt Alman Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
+          <t>Matematiğin Öyküsü ve Serüveni 9.Cilt İngiliz Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758269976</t>
+          <t>9789758269983</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 7.Cilt Fransız Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
+          <t>Matematiğin Öyküsü ve Serüveni 8.Cilt Alman Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758269969</t>
+          <t>9789758269976</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 6.Cilt Türk ve Doğulu Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
+          <t>Matematiğin Öyküsü ve Serüveni 7.Cilt Fransız Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789759086046</t>
+          <t>9789758269969</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türk Soykırımında Fransız Ermeni İlişkileri Belgeler, Mektuplar ve Resmi Yazışmalarla</t>
+          <t>Matematiğin Öyküsü ve Serüveni 6.Cilt Türk ve Doğulu Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>18.52</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758269945</t>
+          <t>9789759086046</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 5. Cilt Çin, Japon ve Maya Matematiği Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
+          <t>Türk Soykırımında Fransız Ermeni İlişkileri Belgeler, Mektuplar ve Resmi Yazışmalarla</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>55.56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756774755</t>
+          <t>9789758269945</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 4. Cilt Yunan Matematiği Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
+          <t>Matematiğin Öyküsü ve Serüveni 5. Cilt Çin, Japon ve Maya Matematiği Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758269952</t>
+          <t>9789756774755</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 3. Cilt Yunan ve Roma Matematikçileri Dünya Matematik Tarihi Ansiklopedisi</t>
+          <t>Matematiğin Öyküsü ve Serüveni 4. Cilt Yunan Matematiği Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758269938</t>
+          <t>9789758269952</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 2. Cilt Mezopotamya ve Mısır Matematiği Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
+          <t>Matematiğin Öyküsü ve Serüveni 3. Cilt Yunan ve Roma Matematikçileri Dünya Matematik Tarihi Ansiklopedisi</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758269297</t>
+          <t>9789758269938</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Özne Nesne Biliş</t>
+          <t>Matematiğin Öyküsü ve Serüveni 2. Cilt Mezopotamya ve Mısır Matematiği Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758269006</t>
+          <t>9789758269297</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 10.Cilt İtalyan Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
+          <t>Özne Nesne Biliş</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>55.56</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758269921</t>
+          <t>9789758269006</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Öyküsü ve Serüveni 1.Cilt Matematik Sözlüğü Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
+          <t>Matematiğin Öyküsü ve Serüveni 10.Cilt İtalyan Matematikçiler Dünya Matematik Tarihi Ansiklopedisi</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758269273</t>
+          <t>9789758269921</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Marksçılık ve Bilimsel Düşünce</t>
+          <t>Matematiğin Öyküsü ve Serüveni 1.Cilt Matematik Sözlüğü Dünya Matematik Tarihi Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>170</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056106040</t>
+          <t>9789758269273</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Lozan’da Petrol Kavgası</t>
+          <t>Marksçılık ve Bilimsel Düşünce</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789759086114</t>
+          <t>9786056106040</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Şeriat Çatışması</t>
+          <t>Lozan’da Petrol Kavgası</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000007777</t>
+          <t>9789759086114</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kuramsal Felsefe Seti 25 Kitap Takım</t>
+          <t>Laiklik ve Şeriat Çatışması</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>157.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056228933</t>
+          <t>3990000007777</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kral Çıplak Sayın Generalim</t>
+          <t>Kuramsal Felsefe Seti 25 Kitap Takım</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>157.41</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058553996</t>
+          <t>9786056228933</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kore Savaşı'nın Bilinmeyenleri</t>
+          <t>Kral Çıplak Sayın Generalim</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>34.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9799756199069</t>
+          <t>9786058553996</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş Türkler Tarihi, Oluşumu Ve Gelişimi</t>
+          <t>Kore Savaşı'nın Bilinmeyenleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>13.89</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756448496</t>
+          <t>9799756199069</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme: Düşlerden Gerçeklere</t>
+          <t>Kızılbaş Türkler Tarihi, Oluşumu Ve Gelişimi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789759086145</t>
+          <t>9789756448496</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıslı Türkler ve Rumlar</t>
+          <t>Küreselleşme: Düşlerden Gerçeklere</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>125</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756448328</t>
+          <t>9789759086145</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ın Çığlığı</t>
+          <t>Kıbrıslı Türkler ve Rumlar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>11.11</v>
+        <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756448762</t>
+          <t>9789756448328</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Çıkmazı</t>
+          <t>Kıbrıs’ın Çığlığı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789759086138</t>
+          <t>9789756448762</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Barış Harekatında İlginç Olaylar</t>
+          <t>Kıbrıs Çıkmazı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056251733</t>
+          <t>9789759086138</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm</t>
+          <t>Kıbrıs Barış Harekatında İlginç Olaylar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054941032</t>
+          <t>9786056251733</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Küresel Emperyalizm ve Yandaşlarının Hedefindeki Ülke</t>
+          <t>Kemalizm</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>19.44</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000029497</t>
+          <t>9786054941032</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Halvette Kırk Gün</t>
+          <t>Küresel Emperyalizm ve Yandaşlarının Hedefindeki Ülke</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>28.7</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055278090</t>
+          <t>3990000029497</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Darbeli Kalemler</t>
+          <t>Halvette Kırk Gün</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>21.3</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058757967</t>
+          <t>9786055278090</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Asya Tarihine Giriş - Türkler ve Moğollar</t>
+          <t>Darbeli Kalemler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>26.85</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054941018</t>
+          <t>9786058757967</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Pelesenk İle Leylak</t>
+          <t>Asya Tarihine Giriş - Türkler ve Moğollar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>15.74</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000046120</t>
+          <t>9786054941018</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Biz Ölmeyiz</t>
+          <t>Pelesenk İle Leylak</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000046119</t>
+          <t>3990000046120</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yurtsuz Sevda</t>
+          <t>Biz Ölmeyiz</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000046118</t>
+          <t>3990000046119</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Düş Yorgunu</t>
+          <t>Yurtsuz Sevda</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758269433</t>
+          <t>3990000046118</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kanunların Ruhu Üzerine 1</t>
+          <t>Düş Yorgunu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>27.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758269426</t>
+          <t>9789758269433</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kanunların Ruhu Üzerine 2</t>
+          <t>Kanunların Ruhu Üzerine 1</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756448663</t>
+          <t>9789758269426</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz’in Kitabı Pontus Masalı</t>
+          <t>Kanunların Ruhu Üzerine 2</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>12.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789759086158</t>
+          <t>9789756448663</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kanla Yazılan Destan Çanakkale</t>
+          <t>Karadeniz’in Kitabı Pontus Masalı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>27.78</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756448069</t>
+          <t>9789759086158</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kanla Abdest Alanlar: Said Nursi’den Fethullah Gülen, Demirel ve Ecevit’e Nurculuğun Tüm Bilinmeyenleri</t>
+          <t>Kanla Yazılan Destan Çanakkale</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000005053</t>
+          <t>9789756448069</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kan ve Gözyaşı</t>
+          <t>Kanla Abdest Alanlar: Said Nursi’den Fethullah Gülen, Demirel ve Ecevit’e Nurculuğun Tüm Bilinmeyenleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>5.09</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756774922</t>
+          <t>3990000005053</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kadı Burhaneddin’den Günümüze Hukukçu Şairler Antolojisi</t>
+          <t>Kan ve Gözyaşı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>37.04</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789759086381</t>
+          <t>9789756774922</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İş Yaşamında Değerler</t>
+          <t>Kadı Burhaneddin’den Günümüze Hukukçu Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>9.26</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758269211</t>
+          <t>9789759086381</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Karl Marx’ın Tarih Teorisi</t>
+          <t>İş Yaşamında Değerler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9799758269647</t>
+          <t>9789758269211</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Fethi</t>
+          <t>Karl Marx’ın Tarih Teorisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>7.87</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789759086466</t>
+          <t>9799758269647</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İrtica ve Terör</t>
+          <t>İstanbul’un Fethi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>240</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789756448212</t>
+          <t>9789759086466</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Serüveni</t>
+          <t>İrtica ve Terör</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>12.04</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789756448755</t>
+          <t>9789756448212</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Bitmek Bilmeyen Arayışı Mutluluk Coşkuların Doyumu</t>
+          <t>İnsanlığın Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>10.19</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757244059</t>
+          <t>9789756448755</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İnsanlar</t>
+          <t>İnsanın Bitmek Bilmeyen Arayışı Mutluluk Coşkuların Doyumu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>90</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000014401</t>
+          <t>9789757244059</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilimleri ve Felsefe</t>
+          <t>İnsan ve İnsanlar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>14.81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789756448953</t>
+          <t>3990000014401</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İmparatorlukların Bataklığı</t>
+          <t>İnsan Bilimleri ve Felsefe</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756448236</t>
+          <t>9789756448953</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Çöküşüne Denizden Bakış</t>
+          <t>İmparatorlukların Bataklığı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000036123</t>
+          <t>9789756448236</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytanlar</t>
+          <t>İmparatorluğun Çöküşüne Denizden Bakış</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758269419</t>
+          <t>3990000036123</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İbn Haldun’un Metodu ve Siyaset Teorisi</t>
+          <t>İçimizdeki Şeytanlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757244202</t>
+          <t>9789758269419</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hümanizm ve Ahlak Felsefesi</t>
+          <t>İbn Haldun’un Metodu ve Siyaset Teorisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756448144</t>
+          <t>9789757244202</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hortumun Ucundakiler: Türkiye’de Batan Bankaların Hikayesi</t>
+          <t>Hümanizm ve Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>18.52</v>
+        <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789756448038</t>
+          <t>9789756448144</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hilafet Ordusundan Arap Kürt Partisine</t>
+          <t>Hortumun Ucundakiler: Türkiye’de Batan Bankaların Hikayesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756448724</t>
+          <t>9789756448038</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Herşeye Rağmen Aşk Duyguların Aşkın Dili</t>
+          <t>Hilafet Ordusundan Arap Kürt Partisine</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>10.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756448588</t>
+          <t>9789756448724</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hayyam’dan Yansımalar</t>
+          <t>Herşeye Rağmen Aşk Duyguların Aşkın Dili</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>6.48</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756774106</t>
+          <t>9789756448588</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hacı Süleyman Efendi Atatürkçü ve Toplumcu Örnek Bir Din Adamı</t>
+          <t>Hayyam’dan Yansımalar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>5.56</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000014199</t>
+          <t>9789756774106</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Güle Güle Aziz Nesin</t>
+          <t>Hacı Süleyman Efendi Atatürkçü ve Toplumcu Örnek Bir Din Adamı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>23.15</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000013814</t>
+          <t>3990000014199</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gül Olan Toprak Burjuva Edebiyatı Üzerine İncelemeler</t>
+          <t>Güle Güle Aziz Nesin</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756774694</t>
+          <t>3990000013814</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Devşirmeler</t>
+          <t>Gül Olan Toprak Burjuva Edebiyatı Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>11.57</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789759086329</t>
+          <t>9789756774694</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçemden Fenerbahçeme 100.Yıl1907-2007</t>
+          <t>Gönüllü Devşirmeler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>18.52</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757244455</t>
+          <t>9789759086329</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçiliğin Boyutları ( Yazı ve Konuşmalar )</t>
+          <t>Gönül Bahçemden Fenerbahçeme 100.Yıl1907-2007</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>5.56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758269372</t>
+          <t>9789757244455</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Siyaset</t>
+          <t>Gerçekçiliğin Boyutları ( Yazı ve Konuşmalar )</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>8699758269610</t>
+          <t>9789758269372</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet İstanbul’un Fethi ve Fethin Karanlık Noktaları</t>
+          <t>Felsefe ve Siyaset</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>17.13</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789759086060</t>
+          <t>8699758269610</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Ermenilerin Türklere Yaptığı Zulüm ve Vahşet</t>
+          <t>Fatih Sultan Mehmet İstanbul’un Fethi ve Fethin Karanlık Noktaları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>18.52</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756774465</t>
+          <t>9789759086060</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Erek Torna Atölyesi</t>
+          <t>Ermenilerin Türklere Yaptığı Zulüm ve Vahşet</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056106095</t>
+          <t>9789756774465</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Ilımlı İslam</t>
+          <t>Erek Torna Atölyesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789759086299</t>
+          <t>9786056106095</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Elveda Kıbrıs Ama Bir Gün Mutlaka!</t>
+          <t>Emperyalizm ve Ilımlı İslam</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756774724</t>
+          <t>9789759086299</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>El Tayyip Rüzgardan Kasırgaya</t>
+          <t>Elveda Kıbrıs Ama Bir Gün Mutlaka!</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000006157</t>
+          <t>9789756774724</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dünya’da ve Türkiye’de Gençlik</t>
+          <t>El Tayyip Rüzgardan Kasırgaya</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9779756774244</t>
+          <t>3990000006157</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Deneyememeler İmambayıldı Nasıl Yapılır?</t>
+          <t>Dünya’da ve Türkiye’de Gençlik</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000018086</t>
+          <t>9779756774244</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dağ Başını Duman Almış</t>
+          <t>Deneyememeler İmambayıldı Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>27.78</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056228957</t>
+          <t>3990000018086</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardık</t>
+          <t>Dağ Başını Duman Almış</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>12.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000006697</t>
+          <t>9786056228957</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dünü Bugünü ile 68’liler</t>
+          <t>Çocuklardık</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>6.48</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789756448304</t>
+          <t>3990000006697</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Duydum ki Sevdalar Satışa Çıkmış</t>
+          <t>Dünü Bugünü ile 68’liler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>23.15</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000014400</t>
+          <t>9789756448304</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Araştırmalar</t>
+          <t>Duydum ki Sevdalar Satışa Çıkmış</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>110</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789759086534</t>
+          <t>3990000014400</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Denizden Bir Avuç Su</t>
+          <t>Diyalektik Araştırmalar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>18.52</v>
+        <v>110</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9799756774686</t>
+          <t>9789759086534</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Herkes Vazgeçti Ya Sen</t>
+          <t>Denizden Bir Avuç Su</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>2.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789757244752</t>
+          <t>9799756774686</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Her Yüzde Yangın</t>
+          <t>Herkes Vazgeçti Ya Sen</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>7.41</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058553958</t>
+          <t>9789757244752</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Fırfır Diyet</t>
+          <t>Her Yüzde Yangın</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>21.3</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058553965</t>
+          <t>9786058553958</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İflasın Ertelenmesi ve Paradoks</t>
+          <t>Fırfır Diyet</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>21.3</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058553934</t>
+          <t>9786058553965</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kairos - Bir Şirketin Değişim Hikayesi</t>
+          <t>İflasın Ertelenmesi ve Paradoks</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>17.59</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786058553910</t>
+          <t>9786058553934</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Döneminde 1725-1920 Keban Madeni Eminleri ve Keban Kaymakamları</t>
+          <t>Kairos - Bir Şirketin Değişim Hikayesi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>30.56</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054941049</t>
+          <t>9786058553910</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mitos : Yerli Oto Efsanesi (Ciltli)</t>
+          <t>Döneminde 1725-1920 Keban Madeni Eminleri ve Keban Kaymakamları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>17.59</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054941001</t>
+          <t>9786054941049</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Para</t>
+          <t>Mitos : Yerli Oto Efsanesi (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058553941</t>
+          <t>9786054941001</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>AB’nin Yönetsel Askeri Kapasitesi ve Belirsiz Müzakere Başlığı "Dış Güvenlik ve Savunma Politikası"</t>
+          <t>Para</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000025902</t>
+          <t>9786058553941</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Söz Uçar Yazı Kalır</t>
+          <t>AB’nin Yönetsel Askeri Kapasitesi ve Belirsiz Müzakere Başlığı "Dış Güvenlik ve Savunma Politikası"</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>40</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>8691389124139</t>
+          <t>3990000025902</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Eski Tüfekler'in Sonbaharı</t>
+          <t>Söz Uçar Yazı Kalır</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789757244417</t>
+          <t>8691389124139</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kalaşnikof'a Güzelleme</t>
+          <t>Eski Tüfekler'in Sonbaharı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000054441</t>
+          <t>9789757244417</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Düşünce ve Dil</t>
+          <t>Kalaşnikof'a Güzelleme</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>16.67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758269280</t>
+          <t>3990000054441</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Tarih</t>
+          <t>Düşünce ve Dil</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>160</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758269341</t>
+          <t>9789758269280</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Materyalizm ve Devrim</t>
+          <t>Kültür ve Tarih</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>12.5</v>
+        <v>160</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000024976</t>
+          <t>9789758269341</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Marksist Ekonomi Kuramına Giriş</t>
+          <t>Materyalizm ve Devrim</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757244028</t>
+          <t>3990000024976</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçunun Bunalımı (Ciltli)</t>
+          <t>Marksist Ekonomi Kuramına Giriş</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>10.19</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758269365</t>
+          <t>9789757244028</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Budizm ve Felsefe</t>
+          <t>Varoluşçunun Bunalımı (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>12.5</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758269310</t>
+          <t>9789758269365</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Felsefe Sözlüğü</t>
+          <t>Budizm ve Felsefe</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>29.63</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789757244257</t>
+          <t>9789758269310</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Özgür Olmak</t>
+          <t>Bilimsel Felsefe Sözlüğü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>13.89</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758269303</t>
+          <t>9789757244257</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihinin Sorunları</t>
+          <t>Özgür Olmak</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757244929</t>
+          <t>9789758269303</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Şiddet</t>
+          <t>Felsefe Tarihinin Sorunları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756774052</t>
+          <t>9789757244929</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Din, Toplum ve Atatürk</t>
+          <t>Dinsel Şiddet</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>1.62</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789759086206</t>
+          <t>9789756774052</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Devler ve Cüceler</t>
+          <t>Din, Toplum ve Atatürk</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>18.52</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789756448625</t>
+          <t>9789759086206</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Çoban Sülü</t>
+          <t>Devler ve Cüceler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756448601</t>
+          <t>9789756448625</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Düşler Kahvesi</t>
+          <t>Çoban Sülü</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789759086411</t>
+          <t>9789756448601</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Çekiç Güç’ün Kürdistan Tuzağı</t>
+          <t>Çıplak Düşler Kahvesi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789759086404</t>
+          <t>9789759086411</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çekiç Güç’ün Gizli Günlüğü</t>
+          <t>Çekiç Güç’ün Kürdistan Tuzağı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>240</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789756448830</t>
+          <t>9789759086404</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Çarlık Rusyası’nda Türk Kongreleri</t>
+          <t>Çekiç Güç’ün Gizli Günlüğü</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>18.52</v>
+        <v>240</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9799758269456</t>
+          <t>9789756448830</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’den Laik Cumhuriyete Tarihimizde Önemli Günler ve Atatürk</t>
+          <t>Çarlık Rusyası’nda Türk Kongreleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>1.62</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786058757981</t>
+          <t>9799758269456</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çalınmış Zamanlara Veda Çuha Çiçeğim</t>
+          <t>Çanakkale’den Laik Cumhuriyete Tarihimizde Önemli Günler ve Atatürk</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>12.04</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054425013</t>
+          <t>9786058757981</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiye’sinde Anayasa Oyunları</t>
+          <t>Çalınmış Zamanlara Veda Çuha Çiçeğim</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>60</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756448731</t>
+          <t>9786054425013</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Cudi’den Azerbaycan’a Bir General</t>
+          <t>Cumhuriyet Türkiye’sinde Anayasa Oyunları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>10.19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789757244950</t>
+          <t>9789756448731</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri ( Yayınlanmamış Şiirleriyle )</t>
+          <t>Cudi’den Azerbaycan’a Bir General</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>6.48</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789759086213</t>
+          <t>9789757244950</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bombalı Demokrasinin İflası</t>
+          <t>Bütün Şiirleri ( Yayınlanmamış Şiirleriyle )</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>18.52</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758269327</t>
+          <t>9789759086213</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Biyolojide Diyalektik Yöntem</t>
+          <t>Bombalı Demokrasinin İflası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789756774991</t>
+          <t>9789758269327</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömrün Öteki Hikayesi Atatürk Modernizm Din ve Allah</t>
+          <t>Biyolojide Diyalektik Yöntem</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789756448700</t>
+          <t>9789756774991</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kule Hürriyet Savaşçılarının Mabedi</t>
+          <t>Bir Ömrün Öteki Hikayesi Atatürk Modernizm Din ve Allah</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789757244004</t>
+          <t>9789756448700</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Beyaz Kule Hürriyet Savaşçılarının Mabedi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>3.7</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000036124</t>
+          <t>9789757244004</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Batının Kanatları Altında PKK</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>18.52</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789756774601</t>
+          <t>3990000036124</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Başveren İnkılapçı Ali Suavi</t>
+          <t>Batının Kanatları Altında PKK</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9799758269098</t>
+          <t>9789756774601</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Başbaşa</t>
+          <t>Başveren İnkılapçı Ali Suavi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>2.31</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>3990000011827</t>
+          <t>9799758269098</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Aygır Fatma</t>
+          <t>Başbaşa</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>11.11</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756448649</t>
+          <t>3990000011827</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma 1923 Devrimi</t>
+          <t>Aygır Fatma</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786056228971</t>
+          <t>9789756448649</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Liderlik Sırları</t>
+          <t>Aydınlanma 1923 Devrimi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789756448519</t>
+          <t>9786056228971</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Büyük Hukukçular</t>
+          <t>Atatürk’ün Liderlik Sırları</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>8.33</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756774069</t>
+          <t>9789756448519</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün İlkeleri ve Düşünceleri Cumhuriyetin Kuruluşunun Temel İlkeleri</t>
+          <t>Büyük Hukukçular</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>12.04</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789756774021</t>
+          <t>9789756774069</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Ekonomi Politikası</t>
+          <t>Atatürk’ün İlkeleri ve Düşünceleri Cumhuriyetin Kuruluşunun Temel İlkeleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000005393</t>
+          <t>9789756774021</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Başarısız Demokrasi Devrimi Serbest Cumhuriyet Fırkası</t>
+          <t>Atatürk’ün Ekonomi Politikası</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>7.87</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789756774182</t>
+          <t>3990000005393</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ü Anlamak Vecizeler, Telgraflar ve Hatıra Defterine Yazdıkları</t>
+          <t>Atatürk’ün Başarısız Demokrasi Devrimi Serbest Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>18.52</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786056228988</t>
+          <t>9789756774182</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçüler Neleri Bilmeli?</t>
+          <t>Atatürk’ü Anlamak Vecizeler, Telgraflar ve Hatıra Defterine Yazdıkları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789757244981</t>
+          <t>9786056228988</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Aşk Her Zaman Yenidir</t>
+          <t>Atatürkçüler Neleri Bilmeli?</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>3.7</v>
+        <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789759086336</t>
+          <t>9789757244981</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Asker ve Vatan</t>
+          <t>Aşk Her Zaman Yenidir</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>240</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789756448120</t>
+          <t>9789759086336</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Asker Devrim Darbe Atatürk İlke ve Devrimleri Süreklidir</t>
+          <t>Asker ve Vatan</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>27.78</v>
+        <v>240</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9799756774624</t>
+          <t>9789756448120</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Anlamı Okumak</t>
+          <t>Asker Devrim Darbe Atatürk İlke ve Devrimleri Süreklidir</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>5.09</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789759086367</t>
+          <t>9799756774624</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Andımız Olsun ki Bu Topraklar Bizim</t>
+          <t>Anlamı Okumak</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>13.89</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789756448076</t>
+          <t>9789759086367</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Türkmenler ve Yörükler</t>
+          <t>Andımız Olsun ki Bu Topraklar Bizim</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756448397</t>
+          <t>9789756448076</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Akademisyen Kadınlar</t>
+          <t>Anadolu’da Türkmenler ve Yörükler</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789756448595</t>
+          <t>9789756448397</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ak Babalar Örgütü: Türkiye’de Mafia</t>
+          <t>Akademisyen Kadınlar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789759086374</t>
+          <t>9789756448595</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ahtapotun Kollarındaki Türkiye</t>
+          <t>Ak Babalar Örgütü: Türkiye’de Mafia</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756448502</t>
+          <t>9789759086374</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>58 Gün: Mustafa Kemal ile Filistin’den Anayurdun Dağlarına</t>
+          <t>Ahtapotun Kollarındaki Türkiye</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000014614</t>
+          <t>9789756448502</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2. Dünya Savaşından Sonra Türkiye’de Çok Partili Düzene Geçişte Dış Etkenler</t>
+          <t>58 Gün: Mustafa Kemal ile Filistin’den Anayurdun Dağlarına</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789758269150</t>
+          <t>3990000014614</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>1915 Osmanlı-Rus Ermeni Trajedisi Fransız Avukatın Ermeni Tezleri Karşısında Türkiye Savunması</t>
+          <t>2. Dünya Savaşından Sonra Türkiye’de Çok Partili Düzene Geçişte Dış Etkenler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789758269082</t>
+          <t>9789758269150</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>12 Mart 1971 Öncesinde Türkiye’de Soldaki Bölünmeler</t>
+          <t>1915 Osmanlı-Rus Ermeni Trajedisi Fransız Avukatın Ermeni Tezleri Karşısında Türkiye Savunması</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789759086244</t>
+          <t>9789758269082</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Asker</t>
+          <t>12 Mart 1971 Öncesinde Türkiye’de Soldaki Bölünmeler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789756448359</t>
+          <t>9789759086244</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>AKPapa’nın Temel İçgüdüsü</t>
+          <t>Allah ve Asker</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>13.89</v>
+        <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789756774199</t>
+          <t>9789756448359</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Şiirleri Antolojisi</t>
+          <t>AKPapa’nın Temel İçgüdüsü</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789758269129</t>
+          <t>9789756774199</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İlaçları Anadolu Üçlemesi 3</t>
+          <t>Atatürk Şiirleri Antolojisi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>7.87</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
+          <t>9789758269129</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu İlaçları Anadolu Üçlemesi 3</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
           <t>9789759086732</t>
         </is>
       </c>
-      <c r="B201" s="1" t="inlineStr">
+      <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Kur’an Penceresinden Cumhuriyet ve Devrimlere Bir Bakış</t>
         </is>
       </c>
-      <c r="C201" s="1">
+      <c r="C202" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>