--- v1 (2026-04-22)
+++ v2 (2026-09-15)
@@ -109,141 +109,141 @@
         <is>
           <t>9789756448748</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Pırıltılar Kıpırtılar</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789759086824</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kanal İstanbul</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057419835</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Önyargıç</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789759086770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Terörizm ve Terörle Mücadele Stratejisi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789759086800</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>100 Kadın Kaleminden 100 Öncü Kadın</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057419828</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aşina Yüzler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789759086725</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Vahşetin Cellatları Batılılar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056759017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Seçim Kazanmanın Sihirli Anahtarı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056759000</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Köklerini Arayan İnanç Alevilik</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786054941025</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>