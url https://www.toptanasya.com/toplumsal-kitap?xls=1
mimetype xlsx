--- v1 (2026-03-29)
+++ v2 (2026-05-13)
@@ -214,81 +214,81 @@
         <is>
           <t>9786257062800</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Tükenmeyen Umutlar</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257062619</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Cehennem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>176</v>
+        <v>310</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257062589</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Muaviye’den Erdoğan’a Din Ve Siyaset</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>208</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257062428</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kırk Katır mı?Yoksa Kırk Satır mı?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>126</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257062657</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Tanrı Şiir Yazmış</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257062008</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -304,51 +304,51 @@
         <is>
           <t>9786257062503</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Tilkiyle Vals</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257062541</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Haber Kurgusunda İdeoloji ve Hegemonya</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257062312</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Nutuk (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257062466</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -889,66 +889,66 @@
         <is>
           <t>9786257062756</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Allah Adına</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257062732</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Gazi’nin Dört Süvarisi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786257062749</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Halas</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>296</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786257062701</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Esirciler Hanı</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786257062725</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
@@ -1114,51 +1114,51 @@
         <is>
           <t>9786058116399</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Totaliter Günler 2018</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786257062480</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Hakikat'ten Uygarlığa</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786058012134</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Cehennem</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786056933318</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
@@ -1174,66 +1174,66 @@
         <is>
           <t>9786056933356</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Totaliter Günler 2019</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786058116320</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kırk Katır mı? Yoksa Kırk Satır mı?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>158</v>
+        <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786257062367</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Kirlenme</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786056933363</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Alarm</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>