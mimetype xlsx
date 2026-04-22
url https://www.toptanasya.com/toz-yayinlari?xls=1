--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,1735 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255589255</t>
+          <t>9786255589316</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Antik Çömlekçilik Tarihi 1</t>
+          <t>Alevilik Öğretisi, Erkânları ve Yol Anlayışı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255589279</t>
+          <t>9786255589255</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Critical Works on Education in the Age of Multidimensional Crisis</t>
+          <t>Antik Çömlekçilik Tarihi 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255589262</t>
+          <t>9786255589279</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Burjuvazisi Kendi Hikayesini Yazıyor</t>
+          <t>Critical Works on Education in the Age of Multidimensional Crisis</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256593077</t>
+          <t>9786255589262</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Post-Marksist Tasfiyecilik “Ezilenlerin Marksizmi”</t>
+          <t>Türk Burjuvazisi Kendi Hikayesini Yazıyor</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256593091</t>
+          <t>9786256593077</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfı Kendi Hikayesini Nasıl Yazacak?</t>
+          <t>Post-Marksist Tasfiyecilik “Ezilenlerin Marksizmi”</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256593107</t>
+          <t>9786256593091</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Sonrası Üzerine Fantaziler</t>
+          <t>İşçi Sınıfı Kendi Hikayesini Nasıl Yazacak?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256593084</t>
+          <t>9786256593107</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Üzerine Sorular</t>
+          <t>Kapitalizm Sonrası Üzerine Fantaziler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057186485</t>
+          <t>9786256593084</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika Halk Ayaklanmaları</t>
+          <t>Sosyalizm Üzerine Sorular</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057186478</t>
+          <t>9786057186485</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şişeden Çıkan Cin: IŞİD</t>
+          <t>Kuzey Afrika Halk Ayaklanmaları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255589231</t>
+          <t>9786057186478</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Freire ve Eğitim</t>
+          <t>Şişeden Çıkan Cin: IŞİD</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255589224</t>
+          <t>9786255589231</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kütüphaneci İmgesi</t>
+          <t>Freire ve Eğitim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255589248</t>
+          <t>9786255589224</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Örgütlenme Üzerine</t>
+          <t>Kütüphaneci İmgesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255589187</t>
+          <t>9786255589248</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Dünyanın Sonu</t>
+          <t>Sendikal Örgütlenme Üzerine</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255589200</t>
+          <t>9786255589187</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorununda Çözüm Parametreleri ve Yöntem</t>
+          <t>Bilinen Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255589217</t>
+          <t>9786255589200</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunanistan’da Ev Hayatı</t>
+          <t>Kürt Sorununda Çözüm Parametreleri ve Yöntem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255589194</t>
+          <t>9786255589217</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve İdeoloji</t>
+          <t>Antik Yunanistan’da Ev Hayatı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255589170</t>
+          <t>9786255589194</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kültür, İktidar ve Eğitim</t>
+          <t>Eğitim ve İdeoloji</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>375</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255589163</t>
+          <t>9786255589170</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Kürdi Pedagoji</t>
+          <t>Kültür, İktidar ve Eğitim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255589156</t>
+          <t>9786255589163</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi ve Sendikalar</t>
+          <t>Eleştirel Kürdi Pedagoji</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256593992</t>
+          <t>9786255589156</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İç Savaşlar</t>
+          <t>Sınıf Mücadelesi ve Sendikalar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256593961</t>
+          <t>9786256593992</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Lazca-Türkçe Sözlük (Ciltli)</t>
+          <t>İç Savaşlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256593879</t>
+          <t>9786256593961</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 2. Kitap: Korinth</t>
+          <t>Lazca-Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256593862</t>
+          <t>9786256593879</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 1. Kitap: Attika</t>
+          <t>Yunanistan’ın Tasviri 2. Kitap: Korinth</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256593886</t>
+          <t>9786256593862</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 3. Kitap: Lakonia</t>
+          <t>Yunanistan’ın Tasviri 1. Kitap: Attika</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256593893</t>
+          <t>9786256593886</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 4. Kitap: Messenia</t>
+          <t>Yunanistan’ın Tasviri 3. Kitap: Lakonia</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256593909</t>
+          <t>9786256593893</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 5. Kitap: Elis-1</t>
+          <t>Yunanistan’ın Tasviri 4. Kitap: Messenia</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256593916</t>
+          <t>9786256593909</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 6. Kitap: Elis-2</t>
+          <t>Yunanistan’ın Tasviri 5. Kitap: Elis-1</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256593923</t>
+          <t>9786256593916</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 7. Kitap: Akhaia</t>
+          <t>Yunanistan’ın Tasviri 6. Kitap: Elis-2</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256593930</t>
+          <t>9786256593923</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 8. Kitap: Arkadia</t>
+          <t>Yunanistan’ın Tasviri 7. Kitap: Akhaia</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256593947</t>
+          <t>9786256593930</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 9. Kitap: Boiotia</t>
+          <t>Yunanistan’ın Tasviri 8. Kitap: Arkadia</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256593954</t>
+          <t>9786256593947</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 10. Kitap: Phokis</t>
+          <t>Yunanistan’ın Tasviri 9. Kitap: Boiotia</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256593855</t>
+          <t>9786256593954</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri</t>
+          <t>Yunanistan’ın Tasviri 10. Kitap: Phokis</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256593848</t>
+          <t>9786256593855</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Secular Translatıon Of Islam</t>
+          <t>Yunanistan’ın Tasviri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256593985</t>
+          <t>9786256593848</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sokakta Kurulan Sendika</t>
+          <t>Secular Translatıon Of Islam</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256593978</t>
+          <t>9786256593985</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kesişimsel Feminizm</t>
+          <t>Sokakta Kurulan Sendika</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256593114</t>
+          <t>9786256593978</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Seküler Tercümesi</t>
+          <t>Kesişimsel Feminizm</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256593053</t>
+          <t>9786256593114</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sendikalizm ve Parlamentarizm Arasında Türkiye İşçi Partisi Tarihi</t>
+          <t>İslam’ın Seküler Tercümesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256593060</t>
+          <t>9786256593053</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Müfredat</t>
+          <t>Sendikalizm ve Parlamentarizm Arasında Türkiye İşçi Partisi Tarihi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256593046</t>
+          <t>9786256593060</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Selected Articles From Rethınkıng Crıtıcal Pedagogy</t>
+          <t>Kapitalist Müfredat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256593039</t>
+          <t>9786256593046</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Diyaloğa Giden Yol P4C Eğitimi</t>
+          <t>Selected Articles From Rethınkıng Crıtıcal Pedagogy</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057186454</t>
+          <t>9786256593039</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zorunlu Göç ve Kültür Yozlaşması</t>
+          <t>Diyaloğa Giden Yol P4C Eğitimi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256593008</t>
+          <t>9786057186454</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Meta Üretimi ve Değer Yasası</t>
+          <t>Zorunlu Göç ve Kültür Yozlaşması</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256593015</t>
+          <t>9786256593008</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Filistin Sorunu ve İsrail Üzerine</t>
+          <t>Sosyalizmde Meta Üretimi ve Değer Yasası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057186492</t>
+          <t>9786256593015</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Ücret Sorunu</t>
+          <t>Filistin Sorunu ve İsrail Üzerine</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257433497</t>
+          <t>9786057186492</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Teller Arasında Parmaklıklar Arkasında</t>
+          <t>Sosyalizmde Ücret Sorunu</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057186461</t>
+          <t>9786257433497</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Romeika (Karadeniz Rumcası)</t>
+          <t>Dikenli Teller Arasında Parmaklıklar Arkasında</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057186447</t>
+          <t>9786057186461</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Sosyalizmi</t>
+          <t>Romeika (Karadeniz Rumcası)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057186430</t>
+          <t>9786057186447</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin İmgesel Tarihi</t>
+          <t>20. Yüzyıl Sosyalizmi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057186423</t>
+          <t>9786057186430</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Afet ve Toplum</t>
+          <t>Toplumsal Cinsiyetin İmgesel Tarihi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057186409</t>
+          <t>9786057186423</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Dans - Hareketli Pedagoji</t>
+          <t>Afet ve Toplum</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057186416</t>
+          <t>9786057186409</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çifte Ejderhanın Diyarında - 2: Vietnam</t>
+          <t>Yaratıcı Dans - Hareketli Pedagoji</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057389398</t>
+          <t>9786057186416</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Akademik Erkeklikler</t>
+          <t>Çifte Ejderhanın Diyarında - 2: Vietnam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057389374</t>
+          <t>9786057389398</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Sol'dan Bakmak</t>
+          <t>Akademik Erkeklikler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057389381</t>
+          <t>9786057389374</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çifte Ejderhanın Diyarında -1 : Çin</t>
+          <t>Eğitime Sol'dan Bakmak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057389350</t>
+          <t>9786057389381</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eğitim</t>
+          <t>Çifte Ejderhanın Diyarında -1 : Çin</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057389367</t>
+          <t>9786057389350</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Naifliğin Eleştirel Pedagojisi</t>
+          <t>Özgür Eğitim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057433466</t>
+          <t>9786057389367</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu'da Ruslar</t>
+          <t>Naifliğin Eleştirel Pedagojisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057389343</t>
+          <t>9786057433466</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Paris Kömünü Günlüğü</t>
+          <t>Gelibolu'da Ruslar</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057389336</t>
+          <t>9786057389343</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi İlişkiler</t>
+          <t>Paris Kömünü Günlüğü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057389312</t>
+          <t>9786057389336</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İphigenia Aulis’te</t>
+          <t>Aile İçi İlişkiler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057389329</t>
+          <t>9786057389312</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İphigenia Tauris’te</t>
+          <t>İphigenia Aulis’te</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057433428</t>
+          <t>9786057389329</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yurtseverlik Askerlik ve İtaatsizlik Üzerine</t>
+          <t>İphigenia Tauris’te</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057389305</t>
+          <t>9786057433428</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanelerde Yenilikçi Hizmetler: Makerspace</t>
+          <t>Yurtseverlik Askerlik ve İtaatsizlik Üzerine</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057433442</t>
+          <t>9786057389305</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Rusça - Türkçe Deyimler Sözlüğü</t>
+          <t>Kütüphanelerde Yenilikçi Hizmetler: Makerspace</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057433480</t>
+          <t>9786057433442</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bağlılıktan Bağımlılığa Hangimiz?</t>
+          <t>Rusça - Türkçe Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057433435</t>
+          <t>9786057433480</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık</t>
+          <t>Bağlılıktan Bağımlılığa Hangimiz?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057433473</t>
+          <t>9786057433435</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'a Yolculuk</t>
+          <t>Yalnızlık</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056832345</t>
+          <t>9786057433473</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm</t>
+          <t>Erzurum'a Yolculuk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058069633</t>
+          <t>9786056832345</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Sosyalizmde İşin Sınıfsal Karakteri</t>
+          <t>Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058069626</t>
+          <t>9786058069633</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kadro Seçimi Teşviki ve Dağılımı</t>
+          <t>Kapitalizm ve Sosyalizmde İşin Sınıfsal Karakteri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058069619</t>
+          <t>9786058069626</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Darağacından Notlar</t>
+          <t>Kadro Seçimi Teşviki ve Dağılımı</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058045576</t>
+          <t>9786058069619</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kapatılmadan Heterotopyalara</t>
+          <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057472274</t>
+          <t>9786058045576</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Kapatılmadan Heterotopyalara</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057433404</t>
+          <t>9786057472274</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057472298</t>
+          <t>9786057433404</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057472267</t>
+          <t>9786057472298</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Devrim: Yabancılaşmadan Özgürleşmeye</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050621143</t>
+          <t>9786057472267</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Kadın Kıyafetleri</t>
+          <t>Psikolojide Devrim: Yabancılaşmadan Özgürleşmeye</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050621136</t>
+          <t>9786050621143</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Damgalı Kimlikten Sporcu Kimliğine: Madalyonun İki Yüzü</t>
+          <t>Antik Yunan Kadın Kıyafetleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057472236</t>
+          <t>9786050621136</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sesli Kültür: Podcast</t>
+          <t>Damgalı Kimlikten Sporcu Kimliğine: Madalyonun İki Yüzü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057472205</t>
+          <t>9786057472236</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Troçki</t>
+          <t>Yeni Sesli Kültür: Podcast</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050621198</t>
+          <t>9786057472205</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Troçki</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057472212</t>
+          <t>9786050621198</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Toplumsal Dinamikler</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050621181</t>
+          <t>9786057472212</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çok Partili Döneme Geçişin Yerel Basına Etkisi</t>
+          <t>Eğitim ve Toplumsal Dinamikler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050621174</t>
+          <t>9786050621181</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık</t>
+          <t>Çok Partili Döneme Geçişin Yerel Basına Etkisi</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050621167</t>
+          <t>9786050621174</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüleri</t>
+          <t>Dijital Çağda Okuryazarlık</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050621150</t>
+          <t>9786050621167</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Modernite, Yurttaşlık ve Eleştirel Pedagoji</t>
+          <t>Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057472243</t>
+          <t>9786050621150</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiden Sanata Doğru - Sanat Psikolojisi ve Ötesi</t>
+          <t>Modernite, Yurttaşlık ve Eleştirel Pedagoji</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057472250</t>
+          <t>9786057472243</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Psikolojiden Sanata Doğru - Sanat Psikolojisi ve Ötesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058069602</t>
+          <t>9786057472250</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Büyük Anavatan Savaşında Stalin ve Generalleri</t>
+          <t>Kişiler Arası İletişim</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050621129</t>
+          <t>9786058069602</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gramsci ve Halk Eğitimi</t>
+          <t>Büyük Anavatan Savaşında Stalin ve Generalleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050621112</t>
+          <t>9786050621129</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>The New Wave of Mıgratıon From Turkey to Germany</t>
+          <t>Gramsci ve Halk Eğitimi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058045583</t>
+          <t>9786050621112</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizm, Matematik Eğitimi ve Sınıf Mücadelesi</t>
+          <t>The New Wave of Mıgratıon From Turkey to Germany</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057472229</t>
+          <t>9786058045583</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Polemikleri</t>
+          <t>Neoliberalizm, Matematik Eğitimi ve Sınıf Mücadelesi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058045538</t>
+          <t>9786057472229</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Komünist Toplum Üzerine</t>
+          <t>Pandemi Polemikleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058045552</t>
+          <t>9786058045538</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Paris Komünü Üzerine</t>
+          <t>Komünist Toplum Üzerine</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058069671</t>
+          <t>9786058045552</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Paris Komünü Üzerine</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056832369</t>
+          <t>9786058069671</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Verimli Hilal’de İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058045545</t>
+          <t>9786056832369</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Haklı ve Haksız Savaşlar Üzerine</t>
+          <t>Verimli Hilal’de İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058069640</t>
+          <t>9786058045545</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mecliste</t>
+          <t>Haklı ve Haksız Savaşlar Üzerine</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058069695</t>
+          <t>9786058069640</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümler ( Metamorfozlar )</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058045521</t>
+          <t>9786058069695</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Şenlikte</t>
+          <t>Dönüşümler ( Metamorfozlar )</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058045514</t>
+          <t>9786058045521</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Plutus ( Zenginlik )</t>
+          <t>Kadınlar Şenlikte</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058045507</t>
+          <t>9786058045514</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Plutus ( Zenginlik )</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058045590</t>
+          <t>9786058045507</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Rakamlarla Sovyet İktidarının 40 Yılı (1917-1956)</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050621105</t>
+          <t>9786058045590</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler Açısından Tarih</t>
+          <t>Rakamlarla Sovyet İktidarının 40 Yılı (1917-1956)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058167001</t>
+          <t>9786050621105</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Klasik Arkeoloji Sözlüğü</t>
+          <t>Ötekiler Açısından Tarih</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058069664</t>
+          <t>9786058167001</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hakları ve Siyaset</t>
+          <t>Klasik Arkeoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058069657</t>
+          <t>9786058069664</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Eğitim ve Politika</t>
+          <t>Çocuk Hakları ve Siyaset</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058069688</t>
+          <t>9786058069657</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve İktidar</t>
+          <t>Türkiye'de Eğitim ve Politika</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056832383</t>
+          <t>9786058069688</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bir Mürekkep Testi Olarak Film</t>
+          <t>Öğretmen ve İktidar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056832376</t>
+          <t>9786056832383</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Marksist Psikolojiden Politik Psikolojiye ve Ötesine</t>
+          <t>Bir Mürekkep Testi Olarak Film</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056832390</t>
+          <t>9786056832376</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Diyasporada Kürt Gençliğinin Kimlik Gelişimi</t>
+          <t>Marksist Psikolojiden Politik Psikolojiye ve Ötesine</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
+          <t>9786056832390</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Diyasporada Kürt Gençliğinin Kimlik Gelişimi</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9786056832352</t>
         </is>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Eğitimin Neoliberal Dönüşümü</t>
         </is>
       </c>
-      <c r="C114" s="1">
+      <c r="C115" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>