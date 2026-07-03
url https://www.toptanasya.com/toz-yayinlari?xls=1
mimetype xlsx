--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,1750 +85,1810 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255589316</t>
+          <t>9786255589354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Öğretisi, Erkânları ve Yol Anlayışı</t>
+          <t>Antik Çömlekçilik Tarihi - 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255589255</t>
+          <t>9786255589323</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Antik Çömlekçilik Tarihi 1</t>
+          <t>Jacinto Delgado Risk  El Turco</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255589279</t>
+          <t>9786255589330</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Critical Works on Education in the Age of Multidimensional Crisis</t>
+          <t>Antik Yunanistan'da Eğitim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255589262</t>
+          <t>9786255589347</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türk Burjuvazisi Kendi Hikayesini Yazıyor</t>
+          <t>İlerici Kütüphaneciler Loncası ve İlerici Kütüphaneci Dergisi (1990-2021)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256593077</t>
+          <t>9786255589316</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Post-Marksist Tasfiyecilik “Ezilenlerin Marksizmi”</t>
+          <t>Alevilik Öğretisi, Erkânları ve Yol Anlayışı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256593091</t>
+          <t>9786255589255</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfı Kendi Hikayesini Nasıl Yazacak?</t>
+          <t>Antik Çömlekçilik Tarihi 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256593107</t>
+          <t>9786255589279</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Sonrası Üzerine Fantaziler</t>
+          <t>Critical Works on Education in the Age of Multidimensional Crisis</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256593084</t>
+          <t>9786255589262</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Üzerine Sorular</t>
+          <t>Türk Burjuvazisi Kendi Hikayesini Yazıyor</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057186485</t>
+          <t>9786256593077</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika Halk Ayaklanmaları</t>
+          <t>Post-Marksist Tasfiyecilik “Ezilenlerin Marksizmi”</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057186478</t>
+          <t>9786256593091</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şişeden Çıkan Cin: IŞİD</t>
+          <t>İşçi Sınıfı Kendi Hikayesini Nasıl Yazacak?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255589231</t>
+          <t>9786256593107</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Freire ve Eğitim</t>
+          <t>Kapitalizm Sonrası Üzerine Fantaziler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255589224</t>
+          <t>9786256593084</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kütüphaneci İmgesi</t>
+          <t>Sosyalizm Üzerine Sorular</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255589248</t>
+          <t>9786057186485</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Örgütlenme Üzerine</t>
+          <t>Kuzey Afrika Halk Ayaklanmaları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255589187</t>
+          <t>9786057186478</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Dünyanın Sonu</t>
+          <t>Şişeden Çıkan Cin: IŞİD</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255589200</t>
+          <t>9786255589231</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorununda Çözüm Parametreleri ve Yöntem</t>
+          <t>Freire ve Eğitim</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255589217</t>
+          <t>9786255589224</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunanistan’da Ev Hayatı</t>
+          <t>Kütüphaneci İmgesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255589194</t>
+          <t>9786255589248</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve İdeoloji</t>
+          <t>Sendikal Örgütlenme Üzerine</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255589170</t>
+          <t>9786255589187</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kültür, İktidar ve Eğitim</t>
+          <t>Bilinen Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>375</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255589163</t>
+          <t>9786255589200</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Kürdi Pedagoji</t>
+          <t>Kürt Sorununda Çözüm Parametreleri ve Yöntem</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255589156</t>
+          <t>9786255589217</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi ve Sendikalar</t>
+          <t>Antik Yunanistan’da Ev Hayatı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256593992</t>
+          <t>9786255589194</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İç Savaşlar</t>
+          <t>Eğitim ve İdeoloji</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256593961</t>
+          <t>9786255589170</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lazca-Türkçe Sözlük (Ciltli)</t>
+          <t>Kültür, İktidar ve Eğitim</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1800</v>
+        <v>375</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256593879</t>
+          <t>9786255589163</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 2. Kitap: Korinth</t>
+          <t>Eleştirel Kürdi Pedagoji</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256593862</t>
+          <t>9786255589156</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 1. Kitap: Attika</t>
+          <t>Sınıf Mücadelesi ve Sendikalar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256593886</t>
+          <t>9786256593992</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 3. Kitap: Lakonia</t>
+          <t>İç Savaşlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256593893</t>
+          <t>9786256593961</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 4. Kitap: Messenia</t>
+          <t>Lazca-Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256593909</t>
+          <t>9786256593879</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 5. Kitap: Elis-1</t>
+          <t>Yunanistan’ın Tasviri 2. Kitap: Korinth</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256593916</t>
+          <t>9786256593862</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 6. Kitap: Elis-2</t>
+          <t>Yunanistan’ın Tasviri 1. Kitap: Attika</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256593923</t>
+          <t>9786256593886</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 7. Kitap: Akhaia</t>
+          <t>Yunanistan’ın Tasviri 3. Kitap: Lakonia</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256593930</t>
+          <t>9786256593893</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 8. Kitap: Arkadia</t>
+          <t>Yunanistan’ın Tasviri 4. Kitap: Messenia</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256593947</t>
+          <t>9786256593909</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 9. Kitap: Boiotia</t>
+          <t>Yunanistan’ın Tasviri 5. Kitap: Elis-1</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256593954</t>
+          <t>9786256593916</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 10. Kitap: Phokis</t>
+          <t>Yunanistan’ın Tasviri 6. Kitap: Elis-2</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256593855</t>
+          <t>9786256593923</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri</t>
+          <t>Yunanistan’ın Tasviri 7. Kitap: Akhaia</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256593848</t>
+          <t>9786256593930</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Secular Translatıon Of Islam</t>
+          <t>Yunanistan’ın Tasviri 8. Kitap: Arkadia</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256593985</t>
+          <t>9786256593947</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sokakta Kurulan Sendika</t>
+          <t>Yunanistan’ın Tasviri 9. Kitap: Boiotia</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256593978</t>
+          <t>9786256593954</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kesişimsel Feminizm</t>
+          <t>Yunanistan’ın Tasviri 10. Kitap: Phokis</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256593114</t>
+          <t>9786256593855</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Seküler Tercümesi</t>
+          <t>Yunanistan’ın Tasviri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256593053</t>
+          <t>9786256593848</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sendikalizm ve Parlamentarizm Arasında Türkiye İşçi Partisi Tarihi</t>
+          <t>Secular Translatıon Of Islam</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256593060</t>
+          <t>9786256593985</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Müfredat</t>
+          <t>Sokakta Kurulan Sendika</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256593046</t>
+          <t>9786256593978</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Selected Articles From Rethınkıng Crıtıcal Pedagogy</t>
+          <t>Kesişimsel Feminizm</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256593039</t>
+          <t>9786256593114</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Diyaloğa Giden Yol P4C Eğitimi</t>
+          <t>İslam’ın Seküler Tercümesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057186454</t>
+          <t>9786256593053</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zorunlu Göç ve Kültür Yozlaşması</t>
+          <t>Sendikalizm ve Parlamentarizm Arasında Türkiye İşçi Partisi Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256593008</t>
+          <t>9786256593060</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Meta Üretimi ve Değer Yasası</t>
+          <t>Kapitalist Müfredat</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256593015</t>
+          <t>9786256593046</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Filistin Sorunu ve İsrail Üzerine</t>
+          <t>Selected Articles From Rethınkıng Crıtıcal Pedagogy</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057186492</t>
+          <t>9786256593039</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Ücret Sorunu</t>
+          <t>Diyaloğa Giden Yol P4C Eğitimi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257433497</t>
+          <t>9786057186454</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Teller Arasında Parmaklıklar Arkasında</t>
+          <t>Zorunlu Göç ve Kültür Yozlaşması</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057186461</t>
+          <t>9786256593008</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Romeika (Karadeniz Rumcası)</t>
+          <t>Sosyalizmde Meta Üretimi ve Değer Yasası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057186447</t>
+          <t>9786256593015</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Sosyalizmi</t>
+          <t>Filistin Sorunu ve İsrail Üzerine</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057186430</t>
+          <t>9786057186492</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin İmgesel Tarihi</t>
+          <t>Sosyalizmde Ücret Sorunu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057186423</t>
+          <t>9786257433497</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Afet ve Toplum</t>
+          <t>Dikenli Teller Arasında Parmaklıklar Arkasında</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057186409</t>
+          <t>9786057186461</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Dans - Hareketli Pedagoji</t>
+          <t>Romeika (Karadeniz Rumcası)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057186416</t>
+          <t>9786057186447</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çifte Ejderhanın Diyarında - 2: Vietnam</t>
+          <t>20. Yüzyıl Sosyalizmi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057389398</t>
+          <t>9786057186430</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Akademik Erkeklikler</t>
+          <t>Toplumsal Cinsiyetin İmgesel Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057389374</t>
+          <t>9786057186423</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Sol'dan Bakmak</t>
+          <t>Afet ve Toplum</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057389381</t>
+          <t>9786057186409</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çifte Ejderhanın Diyarında -1 : Çin</t>
+          <t>Yaratıcı Dans - Hareketli Pedagoji</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057389350</t>
+          <t>9786057186416</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eğitim</t>
+          <t>Çifte Ejderhanın Diyarında - 2: Vietnam</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057389367</t>
+          <t>9786057389398</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Naifliğin Eleştirel Pedagojisi</t>
+          <t>Akademik Erkeklikler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057433466</t>
+          <t>9786057389374</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu'da Ruslar</t>
+          <t>Eğitime Sol'dan Bakmak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057389343</t>
+          <t>9786057389381</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Paris Kömünü Günlüğü</t>
+          <t>Çifte Ejderhanın Diyarında -1 : Çin</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057389336</t>
+          <t>9786057389350</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi İlişkiler</t>
+          <t>Özgür Eğitim</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057389312</t>
+          <t>9786057389367</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İphigenia Aulis’te</t>
+          <t>Naifliğin Eleştirel Pedagojisi</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057389329</t>
+          <t>9786057433466</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İphigenia Tauris’te</t>
+          <t>Gelibolu'da Ruslar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057433428</t>
+          <t>9786057389343</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yurtseverlik Askerlik ve İtaatsizlik Üzerine</t>
+          <t>Paris Kömünü Günlüğü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057389305</t>
+          <t>9786057389336</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanelerde Yenilikçi Hizmetler: Makerspace</t>
+          <t>Aile İçi İlişkiler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057433442</t>
+          <t>9786057389312</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Rusça - Türkçe Deyimler Sözlüğü</t>
+          <t>İphigenia Aulis’te</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057433480</t>
+          <t>9786057389329</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bağlılıktan Bağımlılığa Hangimiz?</t>
+          <t>İphigenia Tauris’te</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057433435</t>
+          <t>9786057433428</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık</t>
+          <t>Yurtseverlik Askerlik ve İtaatsizlik Üzerine</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057433473</t>
+          <t>9786057389305</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'a Yolculuk</t>
+          <t>Kütüphanelerde Yenilikçi Hizmetler: Makerspace</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056832345</t>
+          <t>9786057433442</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm</t>
+          <t>Rusça - Türkçe Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058069633</t>
+          <t>9786057433480</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Sosyalizmde İşin Sınıfsal Karakteri</t>
+          <t>Bağlılıktan Bağımlılığa Hangimiz?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058069626</t>
+          <t>9786057433435</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kadro Seçimi Teşviki ve Dağılımı</t>
+          <t>Yalnızlık</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058069619</t>
+          <t>9786057433473</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Darağacından Notlar</t>
+          <t>Erzurum'a Yolculuk</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058045576</t>
+          <t>9786056832345</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kapatılmadan Heterotopyalara</t>
+          <t>Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057472274</t>
+          <t>9786058069633</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Kapitalizm ve Sosyalizmde İşin Sınıfsal Karakteri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057433404</t>
+          <t>9786058069626</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Kadro Seçimi Teşviki ve Dağılımı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057472298</t>
+          <t>9786058069619</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057472267</t>
+          <t>9786058045576</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Devrim: Yabancılaşmadan Özgürleşmeye</t>
+          <t>Kapatılmadan Heterotopyalara</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050621143</t>
+          <t>9786057472274</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Kadın Kıyafetleri</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050621136</t>
+          <t>9786057433404</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Damgalı Kimlikten Sporcu Kimliğine: Madalyonun İki Yüzü</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057472236</t>
+          <t>9786057472298</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sesli Kültür: Podcast</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057472205</t>
+          <t>9786057472267</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Troçki</t>
+          <t>Psikolojide Devrim: Yabancılaşmadan Özgürleşmeye</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050621198</t>
+          <t>9786050621143</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Antik Yunan Kadın Kıyafetleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057472212</t>
+          <t>9786050621136</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Toplumsal Dinamikler</t>
+          <t>Damgalı Kimlikten Sporcu Kimliğine: Madalyonun İki Yüzü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050621181</t>
+          <t>9786057472236</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çok Partili Döneme Geçişin Yerel Basına Etkisi</t>
+          <t>Yeni Sesli Kültür: Podcast</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050621174</t>
+          <t>9786057472205</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık</t>
+          <t>Troçki</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050621167</t>
+          <t>9786050621198</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüleri</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050621150</t>
+          <t>9786057472212</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Modernite, Yurttaşlık ve Eleştirel Pedagoji</t>
+          <t>Eğitim ve Toplumsal Dinamikler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057472243</t>
+          <t>9786050621181</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiden Sanata Doğru - Sanat Psikolojisi ve Ötesi</t>
+          <t>Çok Partili Döneme Geçişin Yerel Basına Etkisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057472250</t>
+          <t>9786050621174</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Dijital Çağda Okuryazarlık</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058069602</t>
+          <t>9786050621167</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Büyük Anavatan Savaşında Stalin ve Generalleri</t>
+          <t>Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050621129</t>
+          <t>9786050621150</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Gramsci ve Halk Eğitimi</t>
+          <t>Modernite, Yurttaşlık ve Eleştirel Pedagoji</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050621112</t>
+          <t>9786057472243</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>The New Wave of Mıgratıon From Turkey to Germany</t>
+          <t>Psikolojiden Sanata Doğru - Sanat Psikolojisi ve Ötesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058045583</t>
+          <t>9786057472250</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizm, Matematik Eğitimi ve Sınıf Mücadelesi</t>
+          <t>Kişiler Arası İletişim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057472229</t>
+          <t>9786058069602</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Polemikleri</t>
+          <t>Büyük Anavatan Savaşında Stalin ve Generalleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058045538</t>
+          <t>9786050621129</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Komünist Toplum Üzerine</t>
+          <t>Gramsci ve Halk Eğitimi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058045552</t>
+          <t>9786050621112</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Paris Komünü Üzerine</t>
+          <t>The New Wave of Mıgratıon From Turkey to Germany</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058069671</t>
+          <t>9786058045583</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Neoliberalizm, Matematik Eğitimi ve Sınıf Mücadelesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056832369</t>
+          <t>9786057472229</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Verimli Hilal’de İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
+          <t>Pandemi Polemikleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058045545</t>
+          <t>9786058045538</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Haklı ve Haksız Savaşlar Üzerine</t>
+          <t>Komünist Toplum Üzerine</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058069640</t>
+          <t>9786058045552</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mecliste</t>
+          <t>Paris Komünü Üzerine</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058069695</t>
+          <t>9786058069671</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümler ( Metamorfozlar )</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058045521</t>
+          <t>9786056832369</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Şenlikte</t>
+          <t>Verimli Hilal’de İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058045514</t>
+          <t>9786058045545</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Plutus ( Zenginlik )</t>
+          <t>Haklı ve Haksız Savaşlar Üzerine</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058045507</t>
+          <t>9786058069640</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058045590</t>
+          <t>9786058069695</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Rakamlarla Sovyet İktidarının 40 Yılı (1917-1956)</t>
+          <t>Dönüşümler ( Metamorfozlar )</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050621105</t>
+          <t>9786058045521</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler Açısından Tarih</t>
+          <t>Kadınlar Şenlikte</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058167001</t>
+          <t>9786058045514</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Klasik Arkeoloji Sözlüğü</t>
+          <t>Plutus ( Zenginlik )</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058069664</t>
+          <t>9786058045507</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hakları ve Siyaset</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058069657</t>
+          <t>9786058045590</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Eğitim ve Politika</t>
+          <t>Rakamlarla Sovyet İktidarının 40 Yılı (1917-1956)</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058069688</t>
+          <t>9786050621105</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve İktidar</t>
+          <t>Ötekiler Açısından Tarih</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056832383</t>
+          <t>9786058167001</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Mürekkep Testi Olarak Film</t>
+          <t>Klasik Arkeoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056832376</t>
+          <t>9786058069664</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Marksist Psikolojiden Politik Psikolojiye ve Ötesine</t>
+          <t>Çocuk Hakları ve Siyaset</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056832390</t>
+          <t>9786058069657</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Diyasporada Kürt Gençliğinin Kimlik Gelişimi</t>
+          <t>Türkiye'de Eğitim ve Politika</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
+          <t>9786058069688</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen ve İktidar</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786056832383</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mürekkep Testi Olarak Film</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786056832376</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Marksist Psikolojiden Politik Psikolojiye ve Ötesine</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786056832390</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Diyasporada Kürt Gençliğinin Kimlik Gelişimi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
           <t>9786056832352</t>
         </is>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Eğitimin Neoliberal Dönüşümü</t>
         </is>
       </c>
-      <c r="C115" s="1">
+      <c r="C119" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>