--- v2 (2026-07-03)
+++ v3 (2026-09-15)
@@ -85,1810 +85,1825 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255589354</t>
+          <t>9786255589378</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Antik Çömlekçilik Tarihi - 2</t>
+          <t>Lorenzo Milani’nin Barış Kültürü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255589323</t>
+          <t>9786255589354</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Jacinto Delgado Risk  El Turco</t>
+          <t>Antik Çömlekçilik Tarihi - 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255589330</t>
+          <t>9786255589323</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunanistan'da Eğitim</t>
+          <t>Jacinto Delgado Risk  El Turco</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255589347</t>
+          <t>9786255589330</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İlerici Kütüphaneciler Loncası ve İlerici Kütüphaneci Dergisi (1990-2021)</t>
+          <t>Antik Yunanistan'da Eğitim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255589316</t>
+          <t>9786255589347</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Öğretisi, Erkânları ve Yol Anlayışı</t>
+          <t>İlerici Kütüphaneciler Loncası ve İlerici Kütüphaneci Dergisi (1990-2021)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255589255</t>
+          <t>9786255589316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Antik Çömlekçilik Tarihi 1</t>
+          <t>Alevilik Öğretisi, Erkânları ve Yol Anlayışı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255589279</t>
+          <t>9786255589255</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Critical Works on Education in the Age of Multidimensional Crisis</t>
+          <t>Antik Çömlekçilik Tarihi 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255589262</t>
+          <t>9786255589279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Burjuvazisi Kendi Hikayesini Yazıyor</t>
+          <t>Critical Works on Education in the Age of Multidimensional Crisis</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256593077</t>
+          <t>9786255589262</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Post-Marksist Tasfiyecilik “Ezilenlerin Marksizmi”</t>
+          <t>Türk Burjuvazisi Kendi Hikayesini Yazıyor</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256593091</t>
+          <t>9786256593077</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfı Kendi Hikayesini Nasıl Yazacak?</t>
+          <t>Post-Marksist Tasfiyecilik “Ezilenlerin Marksizmi”</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256593107</t>
+          <t>9786256593091</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Sonrası Üzerine Fantaziler</t>
+          <t>İşçi Sınıfı Kendi Hikayesini Nasıl Yazacak?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256593084</t>
+          <t>9786256593107</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Üzerine Sorular</t>
+          <t>Kapitalizm Sonrası Üzerine Fantaziler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057186485</t>
+          <t>9786256593084</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika Halk Ayaklanmaları</t>
+          <t>Sosyalizm Üzerine Sorular</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057186478</t>
+          <t>9786057186485</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şişeden Çıkan Cin: IŞİD</t>
+          <t>Kuzey Afrika Halk Ayaklanmaları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255589231</t>
+          <t>9786057186478</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Freire ve Eğitim</t>
+          <t>Şişeden Çıkan Cin: IŞİD</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255589224</t>
+          <t>9786255589231</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kütüphaneci İmgesi</t>
+          <t>Freire ve Eğitim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255589248</t>
+          <t>9786255589224</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Örgütlenme Üzerine</t>
+          <t>Kütüphaneci İmgesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255589187</t>
+          <t>9786255589248</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Dünyanın Sonu</t>
+          <t>Sendikal Örgütlenme Üzerine</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255589200</t>
+          <t>9786255589187</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorununda Çözüm Parametreleri ve Yöntem</t>
+          <t>Bilinen Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255589217</t>
+          <t>9786255589200</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunanistan’da Ev Hayatı</t>
+          <t>Kürt Sorununda Çözüm Parametreleri ve Yöntem</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255589194</t>
+          <t>9786255589217</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve İdeoloji</t>
+          <t>Antik Yunanistan’da Ev Hayatı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255589170</t>
+          <t>9786255589194</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kültür, İktidar ve Eğitim</t>
+          <t>Eğitim ve İdeoloji</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>375</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255589163</t>
+          <t>9786255589170</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Kürdi Pedagoji</t>
+          <t>Kültür, İktidar ve Eğitim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255589156</t>
+          <t>9786255589163</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Mücadelesi ve Sendikalar</t>
+          <t>Eleştirel Kürdi Pedagoji</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256593992</t>
+          <t>9786255589156</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İç Savaşlar</t>
+          <t>Sınıf Mücadelesi ve Sendikalar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256593961</t>
+          <t>9786256593992</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Lazca-Türkçe Sözlük (Ciltli)</t>
+          <t>İç Savaşlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256593879</t>
+          <t>9786256593961</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 2. Kitap: Korinth</t>
+          <t>Lazca-Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256593862</t>
+          <t>9786256593879</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 1. Kitap: Attika</t>
+          <t>Yunanistan’ın Tasviri 2. Kitap: Korinth</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256593886</t>
+          <t>9786256593862</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 3. Kitap: Lakonia</t>
+          <t>Yunanistan’ın Tasviri 1. Kitap: Attika</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256593893</t>
+          <t>9786256593886</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 4. Kitap: Messenia</t>
+          <t>Yunanistan’ın Tasviri 3. Kitap: Lakonia</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256593909</t>
+          <t>9786256593893</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 5. Kitap: Elis-1</t>
+          <t>Yunanistan’ın Tasviri 4. Kitap: Messenia</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256593916</t>
+          <t>9786256593909</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 6. Kitap: Elis-2</t>
+          <t>Yunanistan’ın Tasviri 5. Kitap: Elis-1</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256593923</t>
+          <t>9786256593916</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 7. Kitap: Akhaia</t>
+          <t>Yunanistan’ın Tasviri 6. Kitap: Elis-2</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256593930</t>
+          <t>9786256593923</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 8. Kitap: Arkadia</t>
+          <t>Yunanistan’ın Tasviri 7. Kitap: Akhaia</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256593947</t>
+          <t>9786256593930</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 9. Kitap: Boiotia</t>
+          <t>Yunanistan’ın Tasviri 8. Kitap: Arkadia</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256593954</t>
+          <t>9786256593947</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri 10. Kitap: Phokis</t>
+          <t>Yunanistan’ın Tasviri 9. Kitap: Boiotia</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256593855</t>
+          <t>9786256593954</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’ın Tasviri</t>
+          <t>Yunanistan’ın Tasviri 10. Kitap: Phokis</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256593848</t>
+          <t>9786256593855</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Secular Translatıon Of Islam</t>
+          <t>Yunanistan’ın Tasviri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256593985</t>
+          <t>9786256593848</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sokakta Kurulan Sendika</t>
+          <t>Secular Translatıon Of Islam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256593978</t>
+          <t>9786256593985</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kesişimsel Feminizm</t>
+          <t>Sokakta Kurulan Sendika</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256593114</t>
+          <t>9786256593978</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Seküler Tercümesi</t>
+          <t>Kesişimsel Feminizm</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256593053</t>
+          <t>9786256593114</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sendikalizm ve Parlamentarizm Arasında Türkiye İşçi Partisi Tarihi</t>
+          <t>İslam’ın Seküler Tercümesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256593060</t>
+          <t>9786256593053</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Müfredat</t>
+          <t>Sendikalizm ve Parlamentarizm Arasında Türkiye İşçi Partisi Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256593046</t>
+          <t>9786256593060</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Selected Articles From Rethınkıng Crıtıcal Pedagogy</t>
+          <t>Kapitalist Müfredat</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256593039</t>
+          <t>9786256593046</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Diyaloğa Giden Yol P4C Eğitimi</t>
+          <t>Selected Articles From Rethınkıng Crıtıcal Pedagogy</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057186454</t>
+          <t>9786256593039</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zorunlu Göç ve Kültür Yozlaşması</t>
+          <t>Diyaloğa Giden Yol P4C Eğitimi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256593008</t>
+          <t>9786057186454</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Meta Üretimi ve Değer Yasası</t>
+          <t>Zorunlu Göç ve Kültür Yozlaşması</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256593015</t>
+          <t>9786256593008</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Filistin Sorunu ve İsrail Üzerine</t>
+          <t>Sosyalizmde Meta Üretimi ve Değer Yasası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057186492</t>
+          <t>9786256593015</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Ücret Sorunu</t>
+          <t>Filistin Sorunu ve İsrail Üzerine</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257433497</t>
+          <t>9786057186492</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Teller Arasında Parmaklıklar Arkasında</t>
+          <t>Sosyalizmde Ücret Sorunu</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057186461</t>
+          <t>9786257433497</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Romeika (Karadeniz Rumcası)</t>
+          <t>Dikenli Teller Arasında Parmaklıklar Arkasında</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057186447</t>
+          <t>9786057186461</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Sosyalizmi</t>
+          <t>Romeika (Karadeniz Rumcası)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057186430</t>
+          <t>9786057186447</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin İmgesel Tarihi</t>
+          <t>20. Yüzyıl Sosyalizmi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057186423</t>
+          <t>9786057186430</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Afet ve Toplum</t>
+          <t>Toplumsal Cinsiyetin İmgesel Tarihi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057186409</t>
+          <t>9786057186423</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Dans - Hareketli Pedagoji</t>
+          <t>Afet ve Toplum</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057186416</t>
+          <t>9786057186409</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çifte Ejderhanın Diyarında - 2: Vietnam</t>
+          <t>Yaratıcı Dans - Hareketli Pedagoji</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057389398</t>
+          <t>9786057186416</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Akademik Erkeklikler</t>
+          <t>Çifte Ejderhanın Diyarında - 2: Vietnam</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057389374</t>
+          <t>9786057389398</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Sol'dan Bakmak</t>
+          <t>Akademik Erkeklikler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057389381</t>
+          <t>9786057389374</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çifte Ejderhanın Diyarında -1 : Çin</t>
+          <t>Eğitime Sol'dan Bakmak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057389350</t>
+          <t>9786057389381</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eğitim</t>
+          <t>Çifte Ejderhanın Diyarında -1 : Çin</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057389367</t>
+          <t>9786057389350</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Naifliğin Eleştirel Pedagojisi</t>
+          <t>Özgür Eğitim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057433466</t>
+          <t>9786057389367</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu'da Ruslar</t>
+          <t>Naifliğin Eleştirel Pedagojisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057389343</t>
+          <t>9786057433466</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Paris Kömünü Günlüğü</t>
+          <t>Gelibolu'da Ruslar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057389336</t>
+          <t>9786057389343</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi İlişkiler</t>
+          <t>Paris Kömünü Günlüğü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057389312</t>
+          <t>9786057389336</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İphigenia Aulis’te</t>
+          <t>Aile İçi İlişkiler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057389329</t>
+          <t>9786057389312</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İphigenia Tauris’te</t>
+          <t>İphigenia Aulis’te</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057433428</t>
+          <t>9786057389329</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yurtseverlik Askerlik ve İtaatsizlik Üzerine</t>
+          <t>İphigenia Tauris’te</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057389305</t>
+          <t>9786057433428</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanelerde Yenilikçi Hizmetler: Makerspace</t>
+          <t>Yurtseverlik Askerlik ve İtaatsizlik Üzerine</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057433442</t>
+          <t>9786057389305</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Rusça - Türkçe Deyimler Sözlüğü</t>
+          <t>Kütüphanelerde Yenilikçi Hizmetler: Makerspace</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057433480</t>
+          <t>9786057433442</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bağlılıktan Bağımlılığa Hangimiz?</t>
+          <t>Rusça - Türkçe Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057433435</t>
+          <t>9786057433480</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık</t>
+          <t>Bağlılıktan Bağımlılığa Hangimiz?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057433473</t>
+          <t>9786057433435</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'a Yolculuk</t>
+          <t>Yalnızlık</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056832345</t>
+          <t>9786057433473</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm</t>
+          <t>Erzurum'a Yolculuk</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058069633</t>
+          <t>9786056832345</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Sosyalizmde İşin Sınıfsal Karakteri</t>
+          <t>Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058069626</t>
+          <t>9786058069633</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kadro Seçimi Teşviki ve Dağılımı</t>
+          <t>Kapitalizm ve Sosyalizmde İşin Sınıfsal Karakteri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058069619</t>
+          <t>9786058069626</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Darağacından Notlar</t>
+          <t>Kadro Seçimi Teşviki ve Dağılımı</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058045576</t>
+          <t>9786058069619</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kapatılmadan Heterotopyalara</t>
+          <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057472274</t>
+          <t>9786058045576</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Kapatılmadan Heterotopyalara</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057433404</t>
+          <t>9786057472274</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057472298</t>
+          <t>9786057433404</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057472267</t>
+          <t>9786057472298</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Devrim: Yabancılaşmadan Özgürleşmeye</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050621143</t>
+          <t>9786057472267</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Kadın Kıyafetleri</t>
+          <t>Psikolojide Devrim: Yabancılaşmadan Özgürleşmeye</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050621136</t>
+          <t>9786050621143</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Damgalı Kimlikten Sporcu Kimliğine: Madalyonun İki Yüzü</t>
+          <t>Antik Yunan Kadın Kıyafetleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057472236</t>
+          <t>9786050621136</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sesli Kültür: Podcast</t>
+          <t>Damgalı Kimlikten Sporcu Kimliğine: Madalyonun İki Yüzü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057472205</t>
+          <t>9786057472236</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Troçki</t>
+          <t>Yeni Sesli Kültür: Podcast</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050621198</t>
+          <t>9786057472205</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Troçki</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057472212</t>
+          <t>9786050621198</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Toplumsal Dinamikler</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050621181</t>
+          <t>9786057472212</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çok Partili Döneme Geçişin Yerel Basına Etkisi</t>
+          <t>Eğitim ve Toplumsal Dinamikler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050621174</t>
+          <t>9786050621181</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık</t>
+          <t>Çok Partili Döneme Geçişin Yerel Basına Etkisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050621167</t>
+          <t>9786050621174</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüleri</t>
+          <t>Dijital Çağda Okuryazarlık</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050621150</t>
+          <t>9786050621167</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Modernite, Yurttaşlık ve Eleştirel Pedagoji</t>
+          <t>Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057472243</t>
+          <t>9786050621150</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiden Sanata Doğru - Sanat Psikolojisi ve Ötesi</t>
+          <t>Modernite, Yurttaşlık ve Eleştirel Pedagoji</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057472250</t>
+          <t>9786057472243</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Psikolojiden Sanata Doğru - Sanat Psikolojisi ve Ötesi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058069602</t>
+          <t>9786057472250</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Büyük Anavatan Savaşında Stalin ve Generalleri</t>
+          <t>Kişiler Arası İletişim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050621129</t>
+          <t>9786058069602</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gramsci ve Halk Eğitimi</t>
+          <t>Büyük Anavatan Savaşında Stalin ve Generalleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050621112</t>
+          <t>9786050621129</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>The New Wave of Mıgratıon From Turkey to Germany</t>
+          <t>Gramsci ve Halk Eğitimi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058045583</t>
+          <t>9786050621112</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizm, Matematik Eğitimi ve Sınıf Mücadelesi</t>
+          <t>The New Wave of Mıgratıon From Turkey to Germany</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057472229</t>
+          <t>9786058045583</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Pandemi Polemikleri</t>
+          <t>Neoliberalizm, Matematik Eğitimi ve Sınıf Mücadelesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058045538</t>
+          <t>9786057472229</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Komünist Toplum Üzerine</t>
+          <t>Pandemi Polemikleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058045552</t>
+          <t>9786058045538</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Paris Komünü Üzerine</t>
+          <t>Komünist Toplum Üzerine</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058069671</t>
+          <t>9786058045552</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Paris Komünü Üzerine</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056832369</t>
+          <t>9786058069671</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Verimli Hilal’de İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058045545</t>
+          <t>9786056832369</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Haklı ve Haksız Savaşlar Üzerine</t>
+          <t>Verimli Hilal’de İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058069640</t>
+          <t>9786058045545</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mecliste</t>
+          <t>Haklı ve Haksız Savaşlar Üzerine</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058069695</t>
+          <t>9786058069640</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümler ( Metamorfozlar )</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058045521</t>
+          <t>9786058069695</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Şenlikte</t>
+          <t>Dönüşümler ( Metamorfozlar )</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058045514</t>
+          <t>9786058045521</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Plutus ( Zenginlik )</t>
+          <t>Kadınlar Şenlikte</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058045507</t>
+          <t>9786058045514</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Plutus ( Zenginlik )</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058045590</t>
+          <t>9786058045507</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Rakamlarla Sovyet İktidarının 40 Yılı (1917-1956)</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050621105</t>
+          <t>9786058045590</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler Açısından Tarih</t>
+          <t>Rakamlarla Sovyet İktidarının 40 Yılı (1917-1956)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786058167001</t>
+          <t>9786050621105</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Klasik Arkeoloji Sözlüğü</t>
+          <t>Ötekiler Açısından Tarih</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786058069664</t>
+          <t>9786058167001</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hakları ve Siyaset</t>
+          <t>Klasik Arkeoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058069657</t>
+          <t>9786058069664</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Eğitim ve Politika</t>
+          <t>Çocuk Hakları ve Siyaset</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058069688</t>
+          <t>9786058069657</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve İktidar</t>
+          <t>Türkiye'de Eğitim ve Politika</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056832383</t>
+          <t>9786058069688</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Mürekkep Testi Olarak Film</t>
+          <t>Öğretmen ve İktidar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056832376</t>
+          <t>9786056832383</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Marksist Psikolojiden Politik Psikolojiye ve Ötesine</t>
+          <t>Bir Mürekkep Testi Olarak Film</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056832390</t>
+          <t>9786056832376</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Diyasporada Kürt Gençliğinin Kimlik Gelişimi</t>
+          <t>Marksist Psikolojiden Politik Psikolojiye ve Ötesine</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
+          <t>9786056832390</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Diyasporada Kürt Gençliğinin Kimlik Gelişimi</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
           <t>9786056832352</t>
         </is>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Eğitimin Neoliberal Dönüşümü</t>
         </is>
       </c>
-      <c r="C119" s="1">
+      <c r="C120" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>