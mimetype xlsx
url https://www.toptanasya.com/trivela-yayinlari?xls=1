--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -169,51 +169,51 @@
         <is>
           <t>9786259710044</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kanatların Efendisi Leroy Sane</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259710082</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Galatasaray Boyama Kitabı Koleksiyon Baskı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259710068</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kralın Gölgesinde Lamine Yamal</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259710075</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>