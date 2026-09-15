--- v0 (2026-02-08)
+++ v1 (2026-09-15)
@@ -109,1266 +109,1266 @@
         <is>
           <t>9786059238885</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Müsade</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256434097</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Tarihi Okumak ve Anlamak Tarihsel Sosyoloji Açısından Bir Deneme - 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>435</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256434103</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056853012</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Hikayeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>375</v>
+        <v>431</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786056853005</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Gülzadem</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>311</v>
+        <v>357</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059238847</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Çifte Kavrulmuş Küçük Renkli Lokumlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>198</v>
+        <v>227</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059238878</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Yönleriyle Kazım Karabekir Paşa</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>646</v>
+        <v>742</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059238861</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kafkasi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>363</v>
+        <v>417</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>3990000068314</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Azadlıktan Tiranlığa</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>788</v>
+        <v>906</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059238380</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Öğretmenim!.. - Anılarla Mersin ve Öğretmen Okulu (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>639</v>
+        <v>734</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059238670</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Eşek Kral</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>298</v>
+        <v>342</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059238656</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kızartma Tadında İhanetler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>146</v>
+        <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059238465</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Küçük Kırmızı Balık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>187</v>
+        <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059238663</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Beraber Düşelim Uçurumlara</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>247</v>
+        <v>284</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056853029</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İnkar Edilemeyecek O Gerçek Miraç</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>429</v>
+        <v>493</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059238892</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ölende Mi? Öldürende Mi?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>448</v>
+        <v>515</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059238397</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kadın</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>281</v>
+        <v>323</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059238960</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Hayat Okulu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>312</v>
+        <v>358</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059238687</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Sadece Kızlar İçin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>137</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059238441</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bilgiyle Gelen Mutluluk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059238724</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Hikmetsiz Hikmet - Öcü Evinde</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>209</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059238717</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Hikmetsiz Hikmet - GDO Canavarıyla Savaşıyor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199</v>
+        <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059238731</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Çabalarım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>198</v>
+        <v>227</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059238427</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Ben Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>173</v>
+        <v>198</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059238458</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Hikayeler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>209</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059238472</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Tom Amca'nın Kulübesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059238007</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Köklerden Dallara Türk Milleti</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>286</v>
+        <v>328</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059238410</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Hoşbeş</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>209</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059238014</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Üstad'ın Çırağa Nasihatları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>287</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059238748</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Vatan Kokusu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059238755</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Tuza Banmış Kahve</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059238588</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Öğretmenler ve Polisler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>423.5</v>
+        <v>487</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059238489</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Dünya Bir Avuç</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>198</v>
+        <v>227</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059238540</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kıbrıs’ta Çanakkale Esirleri (1916-1923)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>649</v>
+        <v>746</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059238557</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Eşekli Adam: John Simpson Kirkpatrick</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>247.5</v>
+        <v>284</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059238625</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kara Leke</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>286</v>
+        <v>328</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059238618</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Tıp Doktorunun Gördükleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>371</v>
+        <v>426</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059238601</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Türküz Türkü Çağırırız</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>236.5</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059238595</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Atatürk ve Akılcı İslam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>316</v>
+        <v>363</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059238403</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Ezelden Sonsuza O İlim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>693</v>
+        <v>796</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059238649</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Üzeyir Hacıbeyli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>501</v>
+        <v>576</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059238830</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Delicesine</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>398</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059238823</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>233</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786059238816</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Vazgeçmedim Umudumdan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059238809</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bu Vatan Satılık Değil</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>473</v>
+        <v>543</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059238519</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Turuncu Kal Benimle</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>212</v>
+        <v>243</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059238021</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>146</v>
+        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059238106</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Yıldız ile Kargalar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>254</v>
+        <v>292</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059238038</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>121</v>
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059238564</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Kıbrıs’ta Ermeniler (1914-1964)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>361</v>
+        <v>515</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059238526</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Atatürk De İnsandı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>814</v>
+        <v>936</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059238182</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Altın Işık</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059238199</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Balina Avcıları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059238328</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>181.5</v>
+        <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059238335</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Macbeth</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>249</v>
+        <v>286</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059238298</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Güliver Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>233</v>
+        <v>267</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059238236</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Doğudaki Hayalet</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>229</v>
+        <v>263</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786059238175</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Alice Harikalar Ülkesinde</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>242</v>
+        <v>279</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059238281</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Güliver Cüceler Ülkesinde</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>224</v>
+        <v>257</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786059238366</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>283</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786059238250</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Falaka</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059238052</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Köroğlu ve Kel Hamza</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>183</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786059238090</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>193</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059238076</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>133</v>
+        <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059238045</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Güvercinci Keloğlan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>155</v>
+        <v>178</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786059238113</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Yıldız ile Konuşan Bebek</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>223</v>
+        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059238083</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786059238069</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059238151</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Cesaret</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059238137</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Başını Vermeyen Şehit</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>184</v>
+        <v>210</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059238144</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Bir Çocuk Aleko</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059238274</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Forsa</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059238304</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kaşağı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059238311</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Kütük</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059238359</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Primo Türk Çocuğu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>199</v>
+        <v>182</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059238373</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059238267</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Ferman</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>193</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059238243</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Düşünme Zamanı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059238168</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Ağlayan Elma ile Gülen Elma</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>181</v>
+        <v>208</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059238120</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Adalet ve Fazilet</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059238342</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Moby Dick Beyaz Balina</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>191</v>
+        <v>219</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059238229</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Define Adası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786059238205</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Büyülü Muhabbet Çiçeği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>184</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786058015494</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Yer Başka Gök Başka</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786058015463</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
@@ -1399,241 +1399,241 @@
         <is>
           <t>9786058015470</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Deniz’in Günlüğü</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786050675030</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Allah Katındaki Din İslam</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>715</v>
+        <v>822</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786050675047</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bendis</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786058083073</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Aşk-ı Lal</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>198</v>
+        <v>227</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786058015432</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Son Gidiş</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786050675023</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Sevda Gölgesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>336</v>
+        <v>386</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786058083066</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kader</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>740</v>
+        <v>851</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786056853081</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>SGK İş Mevzuatında Yükümlülükler ve İdari Para Cezaları ile Çözüm Yolları El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>1650</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786058015487</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Ak Anamın Heybesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>272</v>
+        <v>312</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786056853050</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Bildiklerimizin Tutsağıyız</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>521</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786058083035</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Tüm Yönleriyle Asgari İşçilik Uygulamaları (İnşaat ve İhaleli İşlerde SGK Uygulamaları) (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1650</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786058083028</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sevda Şiirleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>322</v>
+        <v>370</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786058015449</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Kahin Mahya</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>286</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786058015456</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Dildaş</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>255</v>
+        <v>282</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786059238212</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>174</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>