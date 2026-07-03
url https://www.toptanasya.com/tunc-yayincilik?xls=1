--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,7420 +85,7600 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255574954</t>
+          <t>9786258668582</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolunda Gül Buldum</t>
+          <t>Umudu Taşıyan Kadınlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255574480</t>
+          <t>9786258668513</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Hikayesi</t>
+          <t>Bir Demet Hikaye</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255574565</t>
+          <t>9786258668469</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kaldığım Yerde Kimse Yoktu</t>
+          <t>Adın Çift Hece</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256993716</t>
+          <t>9786258668278</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kanıtlar</t>
+          <t>Geçmişi Ardında Bırakamayanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255574152</t>
+          <t>9786258668261</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ben Üüzüldüğümde</t>
+          <t>Otizm Kod: 25</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255574428</t>
+          <t>9786258668223</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kaş</t>
+          <t>Seni Seviyorum Anne</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255574541</t>
+          <t>9786258668155</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>New York’ta Bir Türk, Bir Öğrenci, ve Bir...</t>
+          <t>Esrarengiz Ada</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256655829</t>
+          <t>9786258668193</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Persefone</t>
+          <t>Solara'nın Sessiz Mektupları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256655966</t>
+          <t>9786258668162</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul Sancağında Demiryolu İnşa Faaliyetleri</t>
+          <t>Türk Ekonomisinin Lawrenceleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256655997</t>
+          <t>9786258668216</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Şövalyeleri</t>
+          <t>Birgül'ün Uyanışı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256655614</t>
+          <t>9786258668209</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kürek Mahkumu</t>
+          <t>Binnaz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>192</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256655492</t>
+          <t>9786258668247</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Son Katliam</t>
+          <t>Yıldız Tozu ve Gözyaşı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256655652</t>
+          <t>9786255574954</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Melekler Şahitimdir</t>
+          <t>Demir Yolunda Gül Buldum</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256655607</t>
+          <t>9786255574480</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Nehir</t>
+          <t>Bir Yürek Hikayesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256655393</t>
+          <t>9786255574565</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Ojeli Kadın</t>
+          <t>Kaldığım Yerde Kimse Yoktu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256655423</t>
+          <t>9786256993716</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Aşk</t>
+          <t>Esrarengiz Kanıtlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256655355</t>
+          <t>9786255574152</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Uyanış O</t>
+          <t>Ben Üüzüldüğümde</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256655317</t>
+          <t>9786255574428</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kürşad İhtilali</t>
+          <t>Kaş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256655362</t>
+          <t>9786255574541</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sütlü Kahve - Öykülerin Gölgesinde</t>
+          <t>New York’ta Bir Türk, Bir Öğrenci, ve Bir...</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256993525</t>
+          <t>9786256655829</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gün Gelir Mutlaka</t>
+          <t>Persefone</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256993099</t>
+          <t>9786256655966</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Seni Beklerken</t>
+          <t>Ertuğrul Sancağında Demiryolu İnşa Faaliyetleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256655300</t>
+          <t>9786256655997</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Mısralar</t>
+          <t>Tapınak Şövalyeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256655188</t>
+          <t>9786256655614</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dile Dökülenler</t>
+          <t>Kürek Mahkumu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256655157</t>
+          <t>9786256655492</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hevesler Bitmesin</t>
+          <t>Son Katliam</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256655218</t>
+          <t>9786256655652</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son Mektup</t>
+          <t>Melekler Şahitimdir</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>380</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256655287</t>
+          <t>9786256655607</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Atlası - Kelimelerin İzinde</t>
+          <t>Kadın ve Nehir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256655201</t>
+          <t>9786256655393</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tahta Kanatlardan Çelik Pervanelere</t>
+          <t>Kırmızı Ojeli Kadın</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256655256</t>
+          <t>9786256655423</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Maya - Düş Tortuları</t>
+          <t>Benim Adım Aşk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256655232</t>
+          <t>9786256655355</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Özüme Ayna Tuttum - Arayış</t>
+          <t>Bir Uyanış O</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256655249</t>
+          <t>9786256655317</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim Dünyam</t>
+          <t>Kürşad İhtilali</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256655263</t>
+          <t>9786256655362</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yelken Açtım</t>
+          <t>Sütlü Kahve - Öykülerin Gölgesinde</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256655140</t>
+          <t>9786256993525</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Aşk</t>
+          <t>Gün Gelir Mutlaka</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256655195</t>
+          <t>9786256993099</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cesur Yanlışlar</t>
+          <t>Seni Beklerken</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256655164</t>
+          <t>9786256655300</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kiziroğlu Mustafa Bey</t>
+          <t>Kırılgan Mısralar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256655065</t>
+          <t>9786256655188</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Amazonya - Sinope'yi Kuran Cengaver Amazon Kadınlar…</t>
+          <t>Gönülden Dile Dökülenler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256655133</t>
+          <t>9786256655157</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tıktık Kardeş</t>
+          <t>Hevesler Bitmesin</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256655010</t>
+          <t>9786256655218</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Zonguldak'ta Boksun Tarihi - Boksa Gönül ve Emek Verenler</t>
+          <t>Son Mektup</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256655096</t>
+          <t>9786256655287</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kopyala Yapıştır Sosyalizm</t>
+          <t>Düşünce Atlası - Kelimelerin İzinde</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256655126</t>
+          <t>9786256655201</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sevgim Eserimdir</t>
+          <t>Tahta Kanatlardan Çelik Pervanelere</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256993198</t>
+          <t>9786256655256</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gönül Deryası</t>
+          <t>Maya - Düş Tortuları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256655119</t>
+          <t>9786256655232</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kav</t>
+          <t>Özüme Ayna Tuttum - Arayış</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256655041</t>
+          <t>9786256655249</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yayık Yok Tereyağı Yok Anam da Yok</t>
+          <t>Benim Dünyam</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256655102</t>
+          <t>9786256655263</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Günlüğümden</t>
+          <t>Umuda Yelken Açtım</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256655058</t>
+          <t>9786256655140</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Matmazellerin Pastanesi: Öyküler-Yazılar</t>
+          <t>Sol Yanım Aşk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256655034</t>
+          <t>9786256655195</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Küçük Baldız - Öyküler</t>
+          <t>Cesur Yanlışlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256655027</t>
+          <t>9786256655164</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Munzurun Hasreti - Şiir Kitabı</t>
+          <t>Kiziroğlu Mustafa Bey</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256993013</t>
+          <t>9786256655065</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar… Kısa Öyküler</t>
+          <t>Amazonya - Sinope'yi Kuran Cengaver Amazon Kadınlar…</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256993259</t>
+          <t>9786256655133</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Oltadaki Balık</t>
+          <t>Tıktık Kardeş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256993938</t>
+          <t>9786256655010</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hatıran Kalsın</t>
+          <t>Zonguldak'ta Boksun Tarihi - Boksa Gönül ve Emek Verenler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256993976</t>
+          <t>9786256655096</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'dan Elazığ'a Uzanan Halk İnanışları</t>
+          <t>Kopyala Yapıştır Sosyalizm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256655003</t>
+          <t>9786256655126</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Satırlardan Sadırlara</t>
+          <t>Sevgim Eserimdir</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256993785</t>
+          <t>9786256993198</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Filmi Tadında</t>
+          <t>Gönül Deryası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256993815</t>
+          <t>9786256655119</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kırmızıkayalar</t>
+          <t>Kav</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256993846</t>
+          <t>9786256655041</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Umutla Boyanmış Yaşamlar</t>
+          <t>Yayık Yok Tereyağı Yok Anam da Yok</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256993730</t>
+          <t>9786256655102</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bende Yazıyorum</t>
+          <t>İstanbul Günlüğümden</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256993839</t>
+          <t>9786256655058</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Mitolojik Halleri</t>
+          <t>Matmazellerin Pastanesi: Öyküler-Yazılar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256993822</t>
+          <t>9786256655034</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İlham Veren Kadınlar</t>
+          <t>Küçük Baldız - Öyküler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256993723</t>
+          <t>9786256655027</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Let's Discuss - For English Language Teachers - Discussion-Based Book</t>
+          <t>Munzurun Hasreti - Şiir Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256993747</t>
+          <t>9786256993013</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Düşlerim Yol Alırken</t>
+          <t>Bir Zamanlar… Kısa Öyküler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256993600</t>
+          <t>9786256993259</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumu Dara Çektiler</t>
+          <t>Oltadaki Balık</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256993495</t>
+          <t>9786256993938</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Karabük’ten Yükselen Işık</t>
+          <t>Hatıran Kalsın</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256993310</t>
+          <t>9786256993976</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yan Flüt Metodu</t>
+          <t>Orta Asya'dan Elazığ'a Uzanan Halk İnanışları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>480</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256993273</t>
+          <t>9786256655003</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Hepimizin - Karma Şiirler</t>
+          <t>Satırlardan Sadırlara</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786250010952</t>
+          <t>9786256993785</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ben Koskoca Bir Şehirim</t>
+          <t>Bir Türk Filmi Tadında</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256993136</t>
+          <t>9786256993815</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Fazla İkram Falakaya Benzer</t>
+          <t>Kırmızıkayalar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256993280</t>
+          <t>9786256993846</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Okumaz Yazmaz Krallığı</t>
+          <t>Umutla Boyanmış Yaşamlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256993211</t>
+          <t>9786256993730</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Macarka</t>
+          <t>Bende Yazıyorum</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256993266</t>
+          <t>9786256993839</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Aşkların Kadını</t>
+          <t>Aşkın Mitolojik Halleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256993181</t>
+          <t>9786256993822</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bir Tatil Masalı</t>
+          <t>İlham Veren Kadınlar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256993228</t>
+          <t>9786256993723</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sarı Mestan</t>
+          <t>Let's Discuss - For English Language Teachers - Discussion-Based Book</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256993204</t>
+          <t>9786256993747</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Heybe</t>
+          <t>Düşlerim Yol Alırken</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256993174</t>
+          <t>9786256993600</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Yüzüm - Hayata Dair Şiirler</t>
+          <t>Çocukluğumu Dara Çektiler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256993150</t>
+          <t>9786256993495</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Cumhuriyet</t>
+          <t>Karabük’ten Yükselen Işık</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256993235</t>
+          <t>9786256993310</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İllüzyon Oyunları</t>
+          <t>Yan Flüt Metodu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>900</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256993167</t>
+          <t>9786256993273</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı Yolcularına</t>
+          <t>Bu Dünya Hepimizin - Karma Şiirler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256993242</t>
+          <t>9786250010952</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dansın Ayak Sesleri</t>
+          <t>Ben Koskoca Bir Şehirim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052291018</t>
+          <t>9786256993136</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Aşk'tan Anlamaz</t>
+          <t>Fazla İkram Falakaya Benzer</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052291368</t>
+          <t>9786256993280</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Efelenir Hasretim</t>
+          <t>Okumaz Yazmaz Krallığı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058760769</t>
+          <t>9786256993211</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Düşen Mavi</t>
+          <t>Macarka</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256993396</t>
+          <t>9786256993266</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcım Yürekli Kadınlar</t>
+          <t>Zamansız Aşkların Kadını</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256993334</t>
+          <t>9786256993181</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İhanet mi Mükafat mı?</t>
+          <t>Bir Tatil Masalı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257553865</t>
+          <t>9786256993228</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gençlere İş Kaf Dağının Ardında</t>
+          <t>Sarı Mestan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257553926</t>
+          <t>9786256993204</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Lodosun Gözleri</t>
+          <t>Heybe</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257553841</t>
+          <t>9786256993174</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Okuyanla Yaşarsın</t>
+          <t>Aynadaki Yüzüm - Hayata Dair Şiirler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257553834</t>
+          <t>9786256993150</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ötesi</t>
+          <t>İçimdeki Cumhuriyet</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257553759</t>
+          <t>9786256993235</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Önce Atana Sonra Atına Selam Ver</t>
+          <t>İllüzyon Oyunları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256993073</t>
+          <t>9786256993167</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bir İstanbul Hikayesi Tasula</t>
+          <t>Kafdağı Yolcularına</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256993129</t>
+          <t>9786256993242</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Güneydoğu Anadolu Masalı Mardin</t>
+          <t>Dansın Ayak Sesleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256993105</t>
+          <t>9786052291018</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Kanatlı Yıllar</t>
+          <t>Erkekler Aşk'tan Anlamaz</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256993082</t>
+          <t>9786052291368</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Renkli Düğme Kutusu</t>
+          <t>Efelenir Hasretim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257553964</t>
+          <t>9786058760769</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Yaşamak</t>
+          <t>Ateşe Düşen Mavi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057553957</t>
+          <t>9786256993396</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Kıvılcım Yürekli Kadınlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057553988</t>
+          <t>9786256993334</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği - İş İşten Geçmeden - 2</t>
+          <t>İhanet mi Mükafat mı?</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057553858</t>
+          <t>9786257553865</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sen Şiir Oldun Ben Şair</t>
+          <t>Gençlere İş Kaf Dağının Ardında</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057753629</t>
+          <t>9786257553926</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ata'nın Çiftliği</t>
+          <t>Lodosun Gözleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257553827</t>
+          <t>9786257553841</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanların Gelinleri</t>
+          <t>Okuyanla Yaşarsın</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257553681</t>
+          <t>9786257553834</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Denizde</t>
+          <t>Aşk Ötesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257553674</t>
+          <t>9786257553759</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ahmet İlkokulda</t>
+          <t>Önce Atana Sonra Atına Selam Ver</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257553667</t>
+          <t>9786256993073</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Tatilde</t>
+          <t>Bir İstanbul Hikayesi Tasula</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257553698</t>
+          <t>9786256993129</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Anaokulunda</t>
+          <t>Bir Güneydoğu Anadolu Masalı Mardin</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257553650</t>
+          <t>9786256993105</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ahmet'in Hayvan Sevgisi</t>
+          <t>Rüzgar Kanatlı Yıllar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257553766</t>
+          <t>9786256993082</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Biz Bize Tutsak</t>
+          <t>Renkli Düğme Kutusu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257553780</t>
+          <t>9786257553964</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğin Masalı</t>
+          <t>Yaralı Yaşamak</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257553773</t>
+          <t>9786057553957</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Çıtırtılar</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257553797</t>
+          <t>9786057553988</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ağaçkakan</t>
+          <t>İş Güvenliği - İş İşten Geçmeden - 2</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257553742</t>
+          <t>9786057553858</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalpler</t>
+          <t>Sen Şiir Oldun Ben Şair</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050303216</t>
+          <t>9786057753629</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yüklü Yüreğim</t>
+          <t>Büyük Ata'nın Çiftliği</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057753919</t>
+          <t>9786257553827</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kavanozundaki Şiirler</t>
+          <t>Bir Zamanların Gelinleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057553850</t>
+          <t>9786257553681</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sen Şiir Oldun Ben Şair</t>
+          <t>Ahmet Denizde</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257553643</t>
+          <t>9786257553674</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Nefes</t>
+          <t>Ahmet İlkokulda</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257553612</t>
+          <t>9786257553667</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kanadı Kırık Serçeler</t>
+          <t>Ahmet Tatilde</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257553704</t>
+          <t>9786257553698</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Benim Şirim Benim Hatam</t>
+          <t>Ahmet Anaokulunda</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257553544</t>
+          <t>9786257553650</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Çakır Dedem</t>
+          <t>Ahmet'in Hayvan Sevgisi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257553735</t>
+          <t>9786257553766</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ortaklığı</t>
+          <t>Biz Bize Tutsak</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257553711</t>
+          <t>9786257553780</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlere Elveda</t>
+          <t>Ekmeğin Masalı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257553728</t>
+          <t>9786257553773</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sen</t>
+          <t>Sevimli Çıtırtılar</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257553636</t>
+          <t>9786257553797</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Geçen Günlerin Hatırına</t>
+          <t>Ağaçkakan</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>40</v>
+        <v>110</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257553599</t>
+          <t>9786257553742</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Esenlik ve Sağlık</t>
+          <t>Minik Kalpler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056857607</t>
+          <t>9786050303216</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Demek Gidiyorsun - Şiirler</t>
+          <t>Yağmur Yüklü Yüreğim</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257553537</t>
+          <t>9786057753919</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Elimi Bırakma Anne</t>
+          <t>Hayal Kavanozundaki Şiirler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257553247</t>
+          <t>9786057553850</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Sen Bir Ben</t>
+          <t>Sen Şiir Oldun Ben Şair</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257553506</t>
+          <t>9786257553643</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Hatırlatan Mektup</t>
+          <t>Bir Yudum Nefes</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257553513</t>
+          <t>9786257553612</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi Olmalı</t>
+          <t>Kanadı Kırık Serçeler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>30</v>
+        <v>140</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257553520</t>
+          <t>9786257553704</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Şafak Işıkları</t>
+          <t>Benim Şirim Benim Hatam</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257553399</t>
+          <t>9786257553544</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Nitelikili Meteliksiz</t>
+          <t>Çakır Dedem</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257553483</t>
+          <t>9786257553735</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Önce Güller Soldu</t>
+          <t>Mavi Ortaklığı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257553452</t>
+          <t>9786257553711</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Cumalı</t>
+          <t>Hüzünlere Elveda</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257553414</t>
+          <t>9786257553728</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Arzuhal'im</t>
+          <t>İçimdeki Sen</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257553476</t>
+          <t>9786257553636</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Vuslata Beş Kala</t>
+          <t>Geçen Günlerin Hatırına</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257553469</t>
+          <t>9786257553599</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça Yazılır Alın Yazısı</t>
+          <t>Doğadan Esenlik ve Sağlık</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257553445</t>
+          <t>9786056857607</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak ve Kötü Ahlak</t>
+          <t>Demek Gidiyorsun - Şiirler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257553377</t>
+          <t>9786257553537</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Tam Uygulamalı Erkanlar</t>
+          <t>Elimi Bırakma Anne</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257553285</t>
+          <t>9786257553247</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Anadolum Yaralı Yurdum</t>
+          <t>Bir Sen Bir Ben</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057445070</t>
+          <t>9786257553506</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Az çorba Az pilav üstü Az kuru</t>
+          <t>Hatırlatan Mektup</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257553391</t>
+          <t>9786257553513</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Babamın Elleri</t>
+          <t>Su Gibi Olmalı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057445025</t>
+          <t>9786257553520</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Evrenler Üzerinde</t>
+          <t>Şafak Işıkları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257553216</t>
+          <t>9786257553399</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Ailesinin Portresi: Besleme</t>
+          <t>Nitelikili Meteliksiz</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257553346</t>
+          <t>9786257553483</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bi Dur Efe</t>
+          <t>Önce Güller Soldu</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257553070</t>
+          <t>9786257553452</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bir Nakil Hikayesi</t>
+          <t>Cumalı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057445032</t>
+          <t>9786257553414</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Birileri - Şerdeki Hayr</t>
+          <t>Arzuhal'im</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257553117</t>
+          <t>9786257553476</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Büyük Buluşma</t>
+          <t>Vuslata Beş Kala</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257553193</t>
+          <t>9786257553469</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Kültür Deryası</t>
+          <t>Yaşadıkça Yazılır Alın Yazısı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057445094</t>
+          <t>9786257553445</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Hayali</t>
+          <t>Güzel Ahlak ve Kötü Ahlak</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257553179</t>
+          <t>9786257553377</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Doğuş Ve Yeşeren Ümitler</t>
+          <t>Alevilikte Tam Uygulamalı Erkanlar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257553438</t>
+          <t>9786257553285</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacı</t>
+          <t>Anadolum Yaralı Yurdum</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057445063</t>
+          <t>9786057445070</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dün Bugün Yarın</t>
+          <t>Az çorba Az pilav üstü Az kuru</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257553353</t>
+          <t>9786257553391</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İyi Sandım</t>
+          <t>Babamın Elleri</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257553018</t>
+          <t>9786057445025</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Karabatak Rüsumat</t>
+          <t>Bereketli Evrenler Üzerinde</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257553087</t>
+          <t>9786257553216</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Karlar Diyarının Çocukları</t>
+          <t>Bir Türk Ailesinin Portresi: Besleme</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257553049</t>
+          <t>9786257553346</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Battal Gazi Torunlarından Kemal Dede Sultan</t>
+          <t>Bi Dur Efe</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>82</v>
+        <v>60</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257553407</t>
+          <t>9786257553070</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kenger</t>
+          <t>Bir Nakil Hikayesi</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052291177</t>
+          <t>9786057445032</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çölde Bir Damla Su</t>
+          <t>Birileri - Şerdeki Hayr</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057445056</t>
+          <t>9786257553117</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Oradaydık - İhata 2</t>
+          <t>Büyük Buluşma</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257553384</t>
+          <t>9786257553193</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıdan Cumhuriyete</t>
+          <t>Çerkes Kültür Deryası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257553100</t>
+          <t>9786057445094</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Rotasız Şiirler</t>
+          <t>Çocukların Hayali</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257553032</t>
+          <t>9786257553179</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’ya Nefes Verenler</t>
+          <t>Doğuş Ve Yeşeren Ümitler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257553360</t>
+          <t>9786257553438</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sevda Rüzgarları</t>
+          <t>Dut Ağacı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257553148</t>
+          <t>9786057445063</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Günlük 2 Şah Mat</t>
+          <t>Dün Bugün Yarın</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257553421</t>
+          <t>9786257553353</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Siyah Balon</t>
+          <t>İyi Sandım</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057445087</t>
+          <t>9786257553018</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sütteki Zehir</t>
+          <t>Karabatak Rüsumat</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257553209</t>
+          <t>9786257553087</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Şahsiyetler</t>
+          <t>Karlar Diyarının Çocukları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257553094</t>
+          <t>9786257553049</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmaya Takılan Öyküler</t>
+          <t>Battal Gazi Torunlarından Kemal Dede Sultan</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257553025</t>
+          <t>9786257553407</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Uzaklardan Gelenler Uzaklara Gidenler</t>
+          <t>Kenger</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257553186</t>
+          <t>9786052291177</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Tımarhanem</t>
+          <t>Çölde Bir Damla Su</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786254439513</t>
+          <t>9786057445056</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Scratch 3.0 İle Oyun Gezegeni</t>
+          <t>Oradaydık - İhata 2</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257553254</t>
+          <t>9786257553384</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Umudun Ozanıyım</t>
+          <t>Osmanlıdan Cumhuriyete</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257553155</t>
+          <t>9786257553100</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm</t>
+          <t>Rotasız Şiirler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257553322</t>
+          <t>9786257553032</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Gençliğe Hitabe Atatürk</t>
+          <t>Safranbolu’ya Nefes Verenler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257553315</t>
+          <t>9786257553360</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Beyinler - 2 Perde</t>
+          <t>Sevda Rüzgarları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257553292</t>
+          <t>9786257553148</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bilecik Dodurga Osmanlı - Nüfus ve Temettuat Defterleri</t>
+          <t>Sevgili Günlük 2 Şah Mat</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257553308</t>
+          <t>9786257553421</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Arda ile Rüzgar Firarda</t>
+          <t>Siyah Balon</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257553339</t>
+          <t>9786057445087</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kişinin İmansız Ölmesine Sebep Olan Şeyler</t>
+          <t>Sütteki Zehir</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257553230</t>
+          <t>9786257553209</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sergi Kapanıyor</t>
+          <t>Tarihe Yön Veren Şahsiyetler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257553278</t>
+          <t>9786257553094</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Meşe Ağacının Hikayesi</t>
+          <t>Uçurtmaya Takılan Öyküler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257553261</t>
+          <t>9786257553025</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tilki Osman</t>
+          <t>Uzaklardan Gelenler Uzaklara Gidenler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052291436</t>
+          <t>9786257553186</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>Yüreğin Tımarhanem</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052291931</t>
+          <t>9786254439513</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Miranda’ya Mektuplar</t>
+          <t>Scratch 3.0 İle Oyun Gezegeni</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>60</v>
+        <v>260</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052291917</t>
+          <t>9786257553254</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerim</t>
+          <t>Umudun Ozanıyım</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052291948</t>
+          <t>9786257553155</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ukdem</t>
+          <t>Ömrüm</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052291863</t>
+          <t>9786257553322</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ne Var Ne Yok</t>
+          <t>Gençliğe Hitabe Atatürk</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052291894</t>
+          <t>9786257553315</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sevda Şiirleri</t>
+          <t>Arızalı Beyinler - 2 Perde</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052291887</t>
+          <t>9786257553292</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Raz-ı Dil</t>
+          <t>Bilecik Dodurga Osmanlı - Nüfus ve Temettuat Defterleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052291870</t>
+          <t>9786257553308</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>O Ses</t>
+          <t>Arda ile Rüzgar Firarda</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052291788</t>
+          <t>9786257553339</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Yüzü</t>
+          <t>Kişinin İmansız Ölmesine Sebep Olan Şeyler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786056542060</t>
+          <t>9786257553230</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Mal Olmuş Anektodlar</t>
+          <t>Sergi Kapanıyor</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059703277</t>
+          <t>9786257553278</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehir Bir Şair Bir Şiir - Antoloji 2018</t>
+          <t>Meşe Ağacının Hikayesi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052291412</t>
+          <t>9786257553261</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kaş</t>
+          <t>Tilki Osman</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>3990000291368</t>
+          <t>9786052291436</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Efelenir Hasretim</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057783301</t>
+          <t>9786052291931</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tanınmamış Adam</t>
+          <t>Miranda’ya Mektuplar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786056384202</t>
+          <t>9786052291917</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ve O Gece</t>
+          <t>Şiirlerim</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786056542053</t>
+          <t>9786052291948</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ozan Gözüyle</t>
+          <t>Ukdem</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052291801</t>
+          <t>9786052291863</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal Annemin Cenneti</t>
+          <t>Ne Var Ne Yok</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052291085</t>
+          <t>9786052291894</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Mutluluk</t>
+          <t>Sevda Şiirleri</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052291092</t>
+          <t>9786052291887</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Anneler De Yakar</t>
+          <t>Raz-ı Dil</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059703963</t>
+          <t>9786052291870</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Elif Duruşlum</t>
+          <t>O Ses</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059703994</t>
+          <t>9786052291788</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sığmaz ki Tekerlekli Sandalyeler Patikalara</t>
+          <t>Hüznün Yüzü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052291016</t>
+          <t>9786056542060</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Aşktan Anlamaz</t>
+          <t>Tarihe Mal Olmuş Anektodlar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059703024</t>
+          <t>9786059703277</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Karga</t>
+          <t>Bir Şehir Bir Şair Bir Şiir - Antoloji 2018</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>10</v>
+        <v>33</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059703031</t>
+          <t>9786052291412</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Suyun Gözyaşları</t>
+          <t>Kaş</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059703376</t>
+          <t>3990000291368</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Gökçe Kampta</t>
+          <t>Efelenir Hasretim</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059703352</t>
+          <t>9786057783301</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Gökçe Ablanın Kedisi</t>
+          <t>Tanınmamış Adam</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059703369</t>
+          <t>9786056384202</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Gülayın Tavşanı</t>
+          <t>Ve O Gece</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>14</v>
+        <v>80</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786056542039</t>
+          <t>9786056542053</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Hazır Çorba</t>
+          <t>Ozan Gözüyle</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>60</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786056542022</t>
+          <t>9786052291801</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bir Zeytin Masalı</t>
+          <t>Hoşçakal Annemin Cenneti</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052291979</t>
+          <t>9786052291085</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflarla İstanbul Zamana Yolculuk - Time Travel İn Istanbul With Photos</t>
+          <t>Bir Tutam Mutluluk</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058429543</t>
+          <t>9786052291092</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tut Elimi</t>
+          <t>Anneler De Yakar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058611504</t>
+          <t>9786059703963</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kadavra Rehberi</t>
+          <t>Elif Duruşlum</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059703000</t>
+          <t>9786059703994</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Sesi</t>
+          <t>Sığmaz ki Tekerlekli Sandalyeler Patikalara</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059703048</t>
+          <t>9786052291016</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Özgür Bıraktım</t>
+          <t>Erkekler Aşktan Anlamaz</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789750069505</t>
+          <t>9786059703024</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yakamozun Çığlığı</t>
+          <t>Çevreci Karga</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9771302947041</t>
+          <t>9786059703031</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ünlülerin Ağızından Kendileri</t>
+          <t>Suyun Gözyaşları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786058562318</t>
+          <t>9786059703376</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Sus</t>
+          <t>Gökçe Kampta</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059703062</t>
+          <t>9786059703352</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Şiirleri</t>
+          <t>Gökçe Ablanın Kedisi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059703581</t>
+          <t>9786059703369</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Simurg Olmak Zamanı</t>
+          <t>Gülayın Tavşanı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058519305</t>
+          <t>9786056542039</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Simetriği</t>
+          <t>Hazır Çorba</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059703260</t>
+          <t>9786056542022</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sen Küçükken Kaç Yaşındaydın</t>
+          <t>Bir Zeytin Masalı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786056542084</t>
+          <t>9786052291979</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Öl ki ! Yeniden Doğasın</t>
+          <t>Fotoğraflarla İstanbul Zamana Yolculuk - Time Travel İn Istanbul With Photos</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059703789</t>
+          <t>9786058429543</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'yı Cihana Açan Kuyulu Mescid</t>
+          <t>Tut Elimi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059092401</t>
+          <t>9786058611504</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Orhun ve Hijama</t>
+          <t>Kadavra Rehberi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>22</v>
+        <v>280</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058429598</t>
+          <t>9786059703000</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Ora'ya Gitmeden Önce</t>
+          <t>Yüreğin Sesi</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059703154</t>
+          <t>9786059703048</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>Yıldızları Özgür Bıraktım</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786056460708</t>
+          <t>9789750069505</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Neden Güldü Kadın</t>
+          <t>Yakamozun Çığlığı</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786056542091</t>
+          <t>9771302947041</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kan Gülleri Açmasın</t>
+          <t>Ünlülerin Ağızından Kendileri</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059703505</t>
+          <t>9786058562318</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Güvercini Vurdular</t>
+          <t>Sus</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058622029</t>
+          <t>9786059703062</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Gönül Uygarlığı</t>
+          <t>Sol Yanım Şiirleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059703390</t>
+          <t>9786059703581</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gidtişine</t>
+          <t>Simurg Olmak Zamanı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059703802</t>
+          <t>9786058519305</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Anılar</t>
+          <t>Sevginin Simetriği</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058700949</t>
+          <t>9786059703260</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozar Doğu</t>
+          <t>Sen Küçükken Kaç Yaşındaydın</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059703666</t>
+          <t>9786056542084</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Duygu Hasadı</t>
+          <t>Öl ki ! Yeniden Doğasın</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786058429505</t>
+          <t>9786059703789</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yürek Notları</t>
+          <t>Osmanlı'yı Cihana Açan Kuyulu Mescid</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056437113</t>
+          <t>9786059092401</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Deryadan Damlaya 2 - Anadolu'm</t>
+          <t>Orhun ve Hijama</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059703772</t>
+          <t>9786058429598</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ne Derviş Ne de Pirim</t>
+          <t>Ora'ya Gitmeden Önce</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786056480003</t>
+          <t>9786059703154</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Rehberi</t>
+          <t>O</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059703123</t>
+          <t>9786056460708</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Mayıs'a Düşen Kıvılcım</t>
+          <t>Neden Güldü Kadın</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786058543201</t>
+          <t>9786056542091</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kumpasa Geldik</t>
+          <t>Kan Gülleri Açmasın</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059703567</t>
+          <t>9786059703505</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Mutfak Kültürü</t>
+          <t>Güvercini Vurdular</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786056436901</t>
+          <t>9786058622029</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Çakışma</t>
+          <t>Gönül Uygarlığı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>100</v>
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9759944621765</t>
+          <t>9786059703390</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Bozüyük'te Mutfak Kültürü</t>
+          <t>Gidtişine</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786058429581</t>
+          <t>9786059703802</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Toprak</t>
+          <t>Faili Meçhul Anılar</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059703116</t>
+          <t>9786058700949</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Bekle Be Sevgili</t>
+          <t>Ezber Bozar Doğu</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056542015</t>
+          <t>9786059703666</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Baba - Kız Tık Nefes</t>
+          <t>Duygu Hasadı</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059703512</t>
+          <t>9786058429505</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Nota</t>
+          <t>Yürek Notları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990058760769</t>
+          <t>9786056437113</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Düşen Mavi</t>
+          <t>Deryadan Damlaya 2 - Anadolu'm</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059703017</t>
+          <t>9786059703772</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Adam Gibi Sev</t>
+          <t>Ne Derviş Ne de Pirim</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052291566</t>
+          <t>9786056480003</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İmza Atmışım</t>
+          <t>Mutluluk Rehberi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052291573</t>
+          <t>9786059703123</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Sınıf Şiirler</t>
+          <t>Mayıs'a Düşen Kıvılcım</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052291542</t>
+          <t>9786058543201</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Mavromata Mu Kara Gözlüm</t>
+          <t>Kumpasa Geldik</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052291474</t>
+          <t>9786059703567</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Unutma: Sende Bir Emanetim Var</t>
+          <t>Çerkes Mutfak Kültürü</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>80</v>
+        <v>26</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052291450</t>
+          <t>9786056436901</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Bedo'nun Düşü</t>
+          <t>Çakışma</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059703284</t>
+          <t>9759944621765</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Birliktelik - Gidenlerin Ardından</t>
+          <t>Bozüyük'te Mutfak Kültürü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052291047</t>
+          <t>9786058429581</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Mevsim - 1</t>
+          <t>Bir Avuç Toprak</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052291023</t>
+          <t>9786059703116</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Mevsimler ve Meyveler</t>
+          <t>Bekle Be Sevgili</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059703642</t>
+          <t>9786056542015</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Rengi</t>
+          <t>Baba - Kız Tık Nefes</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059703635</t>
+          <t>9786059703512</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Aliyyül Ala Aşk</t>
+          <t>Aykırı Nota</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059703536</t>
+          <t>3990058760769</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aşk</t>
+          <t>Ateşe Düşen Mavi</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059703604</t>
+          <t>9786059703017</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Madencinin Feneri</t>
+          <t>Adam Gibi Sev</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059703598</t>
+          <t>9786052291566</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Senfonisi</t>
+          <t>İmza Atmışım</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059703451</t>
+          <t>9786052291573</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Atasözleri</t>
+          <t>Üçüncü Sınıf Şiirler</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052291528</t>
+          <t>9786052291542</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İnsan Okudum</t>
+          <t>Mavromata Mu Kara Gözlüm</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052291559</t>
+          <t>9786052291474</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kemer</t>
+          <t>Unutma: Sende Bir Emanetim Var</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052291535</t>
+          <t>9786052291450</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçeği</t>
+          <t>Bedo'nun Düşü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059703482</t>
+          <t>9786059703284</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Baba Kız - Hayatın İçinde</t>
+          <t>Birliktelik - Gidenlerin Ardından</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052291467</t>
+          <t>9786052291047</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Gençlerin Fısıldadıkları</t>
+          <t>Beşinci Mevsim - 1</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059703734</t>
+          <t>9786052291023</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kanatları</t>
+          <t>Sevimli Mevsimler ve Meyveler</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052291696</t>
+          <t>9786059703642</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Gıdası</t>
+          <t>Harflerin Rengi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052291719</t>
+          <t>9786059703635</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Dağ</t>
+          <t>Aliyyül Ala Aşk</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052291665</t>
+          <t>9786059703536</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Gölgeni Ardına Al</t>
+          <t>Kırık Aşk</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059703543</t>
+          <t>9786059703604</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Dünyan'ın Ucundaki Fener</t>
+          <t>Madencinin Feneri</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059703758</t>
+          <t>9786059703598</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Bu Şehrin Sevdalıları</t>
+          <t>Boğaziçi Senfonisi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059703765</t>
+          <t>9786059703451</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Karasından Kopan İskele</t>
+          <t>Çerkes Atasözleri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052291504</t>
+          <t>9786052291528</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Cellat Mezarları</t>
+          <t>İnsan Okudum</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052291498</t>
+          <t>9786052291559</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kadın Nedir?</t>
+          <t>Gümüş Kemer</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052291511</t>
+          <t>9786052291535</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İbret</t>
+          <t>Kar Çiçeği</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059703871</t>
+          <t>9786059703482</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Sinop ve Çocuk 1960'lar</t>
+          <t>Baba Kız - Hayatın İçinde</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052291306</t>
+          <t>9786052291467</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nefs-i Karadona - Nam-ı Diğer Bozüyük</t>
+          <t>Gençlerin Fısıldadıkları</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052291245</t>
+          <t>9786059703734</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aysima</t>
+          <t>Aşkın Kanatları</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059703918</t>
+          <t>9786052291696</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Sınır ’sızlar</t>
+          <t>Ruhun Gıdası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059703895</t>
+          <t>9786052291719</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Ben Sende Tutukluyum</t>
+          <t>Gizemli Dağ</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>22</v>
+        <v>60</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059703901</t>
+          <t>9786052291665</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Rozam</t>
+          <t>Gölgeni Ardına Al</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052291818</t>
+          <t>9786059703543</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çorba Deyince</t>
+          <t>Dünyan'ın Ucundaki Fener</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052291740</t>
+          <t>9786059703758</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Özü Belli Şiirler</t>
+          <t>Bu Şehrin Sevdalıları</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052291726</t>
+          <t>9786059703765</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Naftalin Kokulu Düşler</t>
+          <t>Karasından Kopan İskele</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052291641</t>
+          <t>9786052291504</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Fısıltılar</t>
+          <t>Cellat Mezarları</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052291658</t>
+          <t>9786052291498</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Karya</t>
+          <t>Kadın Nedir?</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059703888</t>
+          <t>9786052291511</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ramak Kaldı</t>
+          <t>İbret</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059703079</t>
+          <t>9786059703871</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Son Yarım Şiirleri</t>
+          <t>Sinop ve Çocuk 1960'lar</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052291856</t>
+          <t>9786052291306</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Şehir Şehir Milli Mücadele (2 Cilt Takım)</t>
+          <t>Nefs-i Karadona - Nam-ı Diğer Bozüyük</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052291597</t>
+          <t>9786052291245</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Zülüflerin Telinden</t>
+          <t>Aysima</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052291627</t>
+          <t>9786059703918</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Şiirler ve Anılarla Yolculuk</t>
+          <t>Sınır ’sızlar</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786052291481</t>
+          <t>9786059703895</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Derinlik</t>
+          <t>Ben Sende Tutukluyum</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052291429</t>
+          <t>9786059703901</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mualla’dan Şiir ve Öyküler</t>
+          <t>Rozam</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052291443</t>
+          <t>9786052291818</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Hüzn-ü Sevda</t>
+          <t>Çorba Deyince</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000049012</t>
+          <t>9786052291740</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimiz Yangın Yeri</t>
+          <t>Özü Belli Şiirler</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>22</v>
+        <v>80</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059703208</t>
+          <t>9786052291726</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Beş Kala Mavi</t>
+          <t>Naftalin Kokulu Düşler</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059703178</t>
+          <t>9786052291641</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Talaş Tozu</t>
+          <t>Fısıltılar</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>20</v>
+        <v>140</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059703246</t>
+          <t>9786052291658</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzlerim</t>
+          <t>Karya</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059703192</t>
+          <t>9786059703888</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>İzmir Gibi İşte</t>
+          <t>Ramak Kaldı</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052291405</t>
+          <t>9786059703079</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>Son Yarım Şiirleri</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052291399</t>
+          <t>9786052291856</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Küçük Müfettiş</t>
+          <t>Şehir Şehir Milli Mücadele (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052291351</t>
+          <t>9786052291597</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Adı Belli Değil</t>
+          <t>Zülüflerin Telinden</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052291337</t>
+          <t>9786052291627</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Şairler Hüzün Kokar</t>
+          <t>Şiirler ve Anılarla Yolculuk</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052291290</t>
+          <t>9786052291481</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Saçlarına Çiçekler Taktım</t>
+          <t>Bir Tutam Derinlik</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052291030</t>
+          <t>9786052291429</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Ahde Vefa</t>
+          <t>Mualla’dan Şiir ve Öyküler</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>60</v>
+        <v>24</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052291009</t>
+          <t>9786052291443</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yön</t>
+          <t>Hüzn-ü Sevda</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052291610</t>
+          <t>3990000049012</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ya Maviysen?</t>
+          <t>Gözlerimiz Yangın Yeri</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052291672</t>
+          <t>9786059703208</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Sevmek</t>
+          <t>Beş Kala Mavi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052291689</t>
+          <t>9786059703178</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Tosbik</t>
+          <t>Talaş Tozu</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786052291634</t>
+          <t>9786059703246</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yok Devenin Bale Pabucu</t>
+          <t>Ayak İzlerim</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786052291580</t>
+          <t>9786059703192</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Film Gibi</t>
+          <t>İzmir Gibi İşte</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059703840</t>
+          <t>9786052291405</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059703864</t>
+          <t>9786052291399</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Rengi Ela</t>
+          <t>Küçük Müfettiş</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059703857</t>
+          <t>9786052291351</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Dokun</t>
+          <t>Adı Belli Değil</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059703697</t>
+          <t>9786052291337</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruh</t>
+          <t>Şairler Hüzün Kokar</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059703680</t>
+          <t>9786052291290</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Mazinin Mürekkep İzleri</t>
+          <t>Yaşamın Saçlarına Çiçekler Taktım</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059703727</t>
+          <t>9786052291030</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Pesent Abulıa</t>
+          <t>Ahde Vefa</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059703703</t>
+          <t>9786052291009</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Gaz Lambası</t>
+          <t>Yön</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059703710</t>
+          <t>9786052291610</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Beyaz</t>
+          <t>Ya Maviysen?</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>18</v>
+        <v>50</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059703093</t>
+          <t>9786052291672</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Laneti</t>
+          <t>Sevmek</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786052291603</t>
+          <t>9786052291689</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Arz</t>
+          <t>Tosbik</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786052291214</t>
+          <t>9786052291634</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Konuşsun</t>
+          <t>Yok Devenin Bale Pabucu</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786052291252</t>
+          <t>9786052291580</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>B/aşka Yazıyorum</t>
+          <t>Film Gibi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786052291238</t>
+          <t>9786059703840</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786052291115</t>
+          <t>9786059703864</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtı Sevdalar</t>
+          <t>Aşkın Rengi Ela</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786052291122</t>
+          <t>9786059703857</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Sel</t>
+          <t>Aşkla Dokun</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059703741</t>
+          <t>9786059703697</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Hülyalı Hikayeler</t>
+          <t>Kayıp Ruh</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059703383</t>
+          <t>9786059703680</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Eylülname</t>
+          <t>Mazinin Mürekkep İzleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059703406</t>
+          <t>9786059703727</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İki Kıta Aşk</t>
+          <t>Pesent Abulıa</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059703437</t>
+          <t>9786059703703</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tarih Zevki</t>
+          <t>Gaz Lambası</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786052291160</t>
+          <t>9786059703710</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmam Uçağa Takıldı</t>
+          <t>Beyaz</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786052291153</t>
+          <t>9786059703093</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Sabah Seherinde Rüzgarı Öptüm</t>
+          <t>Güneşin Laneti</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786052291139</t>
+          <t>9786052291603</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Aşeka</t>
+          <t>Arz</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786052291207</t>
+          <t>9786052291214</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Zamanlar</t>
+          <t>Ruhun Konuşsun</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786052291146</t>
+          <t>9786052291252</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Tutunacak Dalı Yok</t>
+          <t>B/aşka Yazıyorum</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786052291191</t>
+          <t>9786052291238</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Bulutlar Geçerken</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>3990000029913</t>
+          <t>9786052291115</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Oku-Düşün</t>
+          <t>Bıçak Sırtı Sevdalar</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>3990000029912</t>
+          <t>9786052291122</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Çölde Bir Damla Su</t>
+          <t>Sel</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>22</v>
+        <v>60</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786052291054</t>
+          <t>9786059703741</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>İncir Çekirdeği</t>
+          <t>Hülyalı Hikayeler</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786052291078</t>
+          <t>9786059703383</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Perdenin Ardındaki Dünya</t>
+          <t>Eylülname</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786052291061</t>
+          <t>9786059703406</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Saklı Kalanlar</t>
+          <t>İki Kıta Aşk</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059703499</t>
+          <t>9786059703437</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Babalar En Çok Kızlarını Sever</t>
+          <t>Tarih Zevki</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>17</v>
+        <v>140</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786056542046</t>
+          <t>9786052291160</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Nazik Karga Markette</t>
+          <t>Uçurtmam Uçağa Takıldı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059703925</t>
+          <t>9786052291153</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Aşk Tutulması</t>
+          <t>Sabah Seherinde Rüzgarı Öptüm</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059703970</t>
+          <t>9786052291139</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Fısıltıları</t>
+          <t>Aşeka</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059703215</t>
+          <t>9786052291207</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ela Düşlerim</t>
+          <t>Siyah Beyaz Zamanlar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059703345</t>
+          <t>9786052291146</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Bozüyük'lü Şehitlerimiz ve Gazilerimiz</t>
+          <t>Aşkın Tutunacak Dalı Yok</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059703321</t>
+          <t>9786052291191</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Gülümse</t>
+          <t>Bulutlar Geçerken</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059703307</t>
+          <t>3990000029913</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Atatürk</t>
+          <t>Oku-Düşün</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786059703338</t>
+          <t>3990000029912</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Ya Devrim Olsaydı</t>
+          <t>Çölde Bir Damla Su</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>160</v>
+        <v>22</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059703314</t>
+          <t>9786052291054</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Çelme</t>
+          <t>İncir Çekirdeği</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059703109</t>
+          <t>9786052291078</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Vuslata Erdim</t>
+          <t>Perdenin Ardındaki Dünya</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059703086</t>
+          <t>9786052291061</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül ve Öncesi Derin İzler</t>
+          <t>Dünden Bugüne Saklı Kalanlar</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059703055</t>
+          <t>9786059703499</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Hüznü</t>
+          <t>Babalar En Çok Kızlarını Sever</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057460585</t>
+          <t>9786056542046</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Köy Hikayeleri</t>
+          <t>Nazik Karga Markette</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057445018</t>
+          <t>9786059703925</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Arpa Mı, Buğday Mı?</t>
+          <t>Aşk Tutulması</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057783462</t>
+          <t>9786059703970</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Deli Mavi</t>
+          <t>Sonbahar Fısıltıları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057783370</t>
+          <t>9786059703215</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Barış'ın Günlüğü</t>
+          <t>Ela Düşlerim</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057783417</t>
+          <t>9786059703345</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>S/aklımdasın</t>
+          <t>Bozüyük'lü Şehitlerimiz ve Gazilerimiz</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057783271</t>
+          <t>9786059703321</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Nalcı</t>
+          <t>Gülümse</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057783288</t>
+          <t>9786059703307</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kar Duvarları 1</t>
+          <t>Atatürk</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057783363</t>
+          <t>9786059703338</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Aylardan Kasım</t>
+          <t>Ya Devrim Olsaydı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057783332</t>
+          <t>9786059703314</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Eğitim Güneşi</t>
+          <t>Çelme</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057783455</t>
+          <t>9786059703109</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Düşen Damlalar</t>
+          <t>Sevgiyle Vuslata Erdim</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057783325</t>
+          <t>9786059703086</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Her Kadın Bir Vatandır</t>
+          <t>12 Eylül ve Öncesi Derin İzler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057022929</t>
+          <t>9786059703055</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Peşinde Bir Ömür</t>
+          <t>Sonbahar Hüznü</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>240</v>
+        <v>18</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057460516</t>
+          <t>9786057460585</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Yarpuz Kokusu</t>
+          <t>Kanepe Köy Hikayeleri</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>26</v>
+        <v>140</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057460554</t>
+          <t>9786057445018</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Hayal Anım</t>
+          <t>Arpa Mı, Buğday Mı?</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057460509</t>
+          <t>9786057783462</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Gölgeleri</t>
+          <t>Deli Mavi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057783264</t>
+          <t>9786057783370</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kadın - Kısa Öyküler</t>
+          <t>Barış'ın Günlüğü</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057783219</t>
+          <t>9786057783417</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Buzla Bahar Arasında</t>
+          <t>S/aklımdasın</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786052291986</t>
+          <t>9786057783271</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar’da Hüsran Var</t>
+          <t>Nalcı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052291955</t>
+          <t>9786057783288</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sevdasına Uzak Bir Şair</t>
+          <t>Kar Duvarları 1</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786052291962</t>
+          <t>9786057783363</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Bakışımın Seyri Değişti</t>
+          <t>Aylardan Kasım</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786052291702</t>
+          <t>9786057783332</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Bulutlarda Yakalandım Yağmura</t>
+          <t>Anadolu’da Eğitim Güneşi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786052291764</t>
+          <t>9786057783455</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Paradoks Eliyasa</t>
+          <t>Gönülden Düşen Damlalar</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786052291733</t>
+          <t>9786057783325</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Söğüt - Osmanlı Mezar Taşları ve Kitabevleri</t>
+          <t>Her Kadın Bir Vatandır</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786052291757</t>
+          <t>9786057022929</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Her Şiir Sancılı Doğar</t>
+          <t>Adaletin Peşinde Bir Ömür</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786052291771</t>
+          <t>9786057460516</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Balığın Gözlerindeki Hüzün</t>
+          <t>Yarpuz Kokusu</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>120</v>
+        <v>26</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786058429550</t>
+          <t>9786057460554</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığına Çıkan Gizli Duygular</t>
+          <t>Hayal Anım</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057783912</t>
+          <t>9786057460509</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Sen Hiç Boyun Eğmedin 1. Kitap</t>
+          <t>Geçmiş Zaman Gölgeleri</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057783745</t>
+          <t>9786057783264</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Bager</t>
+          <t>Kadın - Kısa Öyküler</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057783028</t>
+          <t>9786057783219</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Kuşlar</t>
+          <t>Buzla Bahar Arasında</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057783011</t>
+          <t>9786052291986</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Mösyömö ile Bebek Tilkiti</t>
+          <t>Sonbahar’da Hüsran Var</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057783929</t>
+          <t>9786052291955</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Aşk İle</t>
+          <t>Sevdasına Uzak Bir Şair</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057011794</t>
+          <t>9786052291962</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Güllerin Dilberi</t>
+          <t>Dünyaya Bakışımın Seyri Değişti</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057011787</t>
+          <t>9786052291702</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>O Sen Değilsin</t>
+          <t>Bulutlarda Yakalandım Yağmura</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057011770</t>
+          <t>9786052291764</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kalp</t>
+          <t>Paradoks Eliyasa</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057011756</t>
+          <t>9786052291733</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Düş Kent Seçkisi</t>
+          <t>Söğüt - Osmanlı Mezar Taşları ve Kitabevleri</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057011732</t>
+          <t>9786052291757</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sorgula</t>
+          <t>Her Şiir Sancılı Doğar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057011749</t>
+          <t>9786052291771</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Benim Diğer Yarım</t>
+          <t>Balığın Gözlerindeki Hüzün</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057783998</t>
+          <t>9786058429550</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Tutku</t>
+          <t>Gün Işığına Çıkan Gizli Duygular</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057783936</t>
+          <t>9786057783912</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Yar</t>
+          <t>Öğretmenim Sen Hiç Boyun Eğmedin 1. Kitap</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057011718</t>
+          <t>9786057783745</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Kırıntılar</t>
+          <t>Bager</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057783981</t>
+          <t>9786057783028</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Okullarına Hazırlık Rehberi</t>
+          <t>Kağıt Kuşlar</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057783974</t>
+          <t>9786057783011</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Feryadı</t>
+          <t>Mösyömö ile Bebek Tilkiti</t>
         </is>
       </c>
       <c r="C395" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057783875</t>
+          <t>9786057783929</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Aşk İle</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057022912</t>
+          <t>9786057011794</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Yağmayacaktı Yağmur</t>
+          <t>Güllerin Dilberi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057022905</t>
+          <t>9786057011787</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Yolda Gördüklerim</t>
+          <t>O Sen Değilsin</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057783899</t>
+          <t>9786057011770</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Mona Lisa Firarda</t>
+          <t>Sessiz Kalp</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057783783</t>
+          <t>9786057011756</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Dodurga - Halk Kültürü Ansiklopedisi</t>
+          <t>Düş Kent Seçkisi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057783486</t>
+          <t>9786057011732</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Pir Aşkına</t>
+          <t>Sorgula</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057783639</t>
+          <t>9786057011749</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Leyl</t>
+          <t>Benim Diğer Yarım</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057783622</t>
+          <t>9786057783998</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Cezası</t>
+          <t>Yüreğimdeki Tutku</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>240</v>
+        <v>20</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057783738</t>
+          <t>9786057783936</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Gaaak</t>
+          <t>Yar</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057783356</t>
+          <t>9786057011718</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Alagün 1919</t>
+          <t>Sevimli Kırıntılar</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059703130</t>
+          <t>9786057783981</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Sahilde Kükreyen Küheylan</t>
+          <t>Güzel Sanatlar Okullarına Hazırlık Rehberi</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057022950</t>
+          <t>9786057783974</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Çok Sevdim Şiir Oldu</t>
+          <t>Bozkırın Feryadı</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786057022936</t>
+          <t>9786057783875</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimin Tuzu Yok</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786057022974</t>
+          <t>9786057022912</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Lokanta</t>
+          <t>Yağmayacaktı Yağmur</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786057783097</t>
+          <t>9786057022905</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Yalancının Mumu Yatsıya Kadar</t>
+          <t>Yolda Gördüklerim</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786057783134</t>
+          <t>9786057783899</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>An - Nereden Bakarsan Bak Aşk</t>
+          <t>Mona Lisa Firarda</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057783127</t>
+          <t>9786057783783</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Çile</t>
+          <t>Dodurga - Halk Kültürü Ansiklopedisi</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057783073</t>
+          <t>9786057783486</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kader mi ?</t>
+          <t>Pir Aşkına</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786057783103</t>
+          <t>9786057783639</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Akılla Hesaplaşma</t>
+          <t>Leyl</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786057783141</t>
+          <t>9786057783622</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Pazaryeri</t>
+          <t>Tanrının Cezası</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057783158</t>
+          <t>9786057783738</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevdam</t>
+          <t>Gaaak</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057783165</t>
+          <t>9786057783356</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Gölgesiz Kadınlar</t>
+          <t>Alagün 1919</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057011701</t>
+          <t>9786059703130</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Körpem</t>
+          <t>Sahilde Kükreyen Küheylan</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057022981</t>
+          <t>9786057022950</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Gizli Olaylar Timi</t>
+          <t>Çok Sevdim Şiir Oldu</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057460578</t>
+          <t>9786057022936</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Evlat</t>
+          <t>Ekmeğimin Tuzu Yok</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057783714</t>
+          <t>9786057022974</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Umut - Tel Örgünün İki Yakası</t>
+          <t>Lokanta</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057783646</t>
+          <t>9786057783097</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Dobak Pehlivan</t>
+          <t>Yalancının Mumu Yatsıya Kadar</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786057460561</t>
+          <t>9786057783134</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Sinopeli (Sınabeli)</t>
+          <t>An - Nereden Bakarsan Bak Aşk</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786057783196</t>
+          <t>9786057783127</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Umuttu Benimkisi</t>
+          <t>Aşk ve Çile</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786057783233</t>
+          <t>9786057783073</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kozevim</t>
+          <t>Kader mi ?</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786057783226</t>
+          <t>9786057783103</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses Olamamak</t>
+          <t>Akılla Hesaplaşma</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057022943</t>
+          <t>9786057783141</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Hokus Pokus Nasıl Kayboldum ?</t>
+          <t>Pazaryeri</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057022998</t>
+          <t>9786057783158</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Kuri İle Kara</t>
+          <t>Benim Sevdam</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786056437106</t>
+          <t>9786057783165</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Deryadan Damlaya ( Şenlik'li Yürekler )</t>
+          <t>Gölgesiz Kadınlar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>17</v>
+        <v>100</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786057783790</t>
+          <t>9786057011701</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Gülizaroğlu Abdullah</t>
+          <t>Körpem</t>
         </is>
       </c>
       <c r="C430" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786057783707</t>
+          <t>9786057022981</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Esintiler - Yunus Balığım'a Mektuplar</t>
+          <t>Gizli Olaylar Timi</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786057783769</t>
+          <t>9786057460578</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Beklerken</t>
+          <t>Evlat</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057783721</t>
+          <t>9786057783714</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yangını</t>
+          <t>Umut - Tel Örgünün İki Yakası</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057783691</t>
+          <t>9786057783646</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolunu Bulmuştuk...</t>
+          <t>Dobak Pehlivan</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786057783660</t>
+          <t>9786057460561</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Devrimleri Boyama Kitabı</t>
+          <t>Sinopeli (Sınabeli)</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057783653</t>
+          <t>9786057783196</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Çevre Temizliği Boyama Kitabı</t>
+          <t>Mavi Bir Umuttu Benimkisi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057783677</t>
+          <t>9786057783233</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Çocuk Sevgisi Boyama Kitabı</t>
+          <t>Kozevim</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057783424</t>
+          <t>9786057783226</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Yarasa Çocuklar</t>
+          <t>Pamuk Prenses Olamamak</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786057783400</t>
+          <t>9786057022943</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İle Çocuk Boyama Kitabı</t>
+          <t>Hokus Pokus Nasıl Kayboldum ?</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057783394</t>
+          <t>9786057022998</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Alfabesi Kitabı ABC</t>
+          <t>Kuri İle Kara</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786057783813</t>
+          <t>9786056437106</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Bir Yarısında (Ciltli)</t>
+          <t>Deryadan Damlaya ( Şenlik'li Yürekler )</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>70</v>
+        <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057783851</t>
+          <t>9786057783790</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Oysa Sen Gittiğini Sandın</t>
+          <t>Gülizaroğlu Abdullah</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057011725</t>
+          <t>9786057783707</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Kulakları Kelebek</t>
+          <t>Esintiler - Yunus Balığım'a Mektuplar</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786057783950</t>
+          <t>9786057783769</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş</t>
+          <t>Geceyi Beklerken</t>
         </is>
       </c>
       <c r="C444" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786057783110</t>
+          <t>9786057783721</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Pati Hikayeleri</t>
+          <t>Gönül Yangını</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057783943</t>
+          <t>9786057783691</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Göründü Seher</t>
+          <t>Bir Yolunu Bulmuştuk...</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786057783844</t>
+          <t>9786057783660</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Zerdali Dalı</t>
+          <t>Atatürk Devrimleri Boyama Kitabı</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057783967</t>
+          <t>9786057783653</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Sihir Gibi</t>
+          <t>Atatürk Çevre Temizliği Boyama Kitabı</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786057783547</t>
+          <t>9786057783677</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Sirena'nın Aynası</t>
+          <t>Atatürk’ün Çocuk Sevgisi Boyama Kitabı</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057783479</t>
+          <t>9786057783424</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Hasretin</t>
+          <t>Yarasa Çocuklar</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057783530</t>
+          <t>9786057783400</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Ben Buradayım</t>
+          <t>Atatürk İle Çocuk Boyama Kitabı</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786057783523</t>
+          <t>9786057783394</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Getirin Çekicimi! Kırılacak Kabuk Var</t>
+          <t>Atatürk Alfabesi Kitabı ABC</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786057783905</t>
+          <t>9786057783813</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Doğu Ekspresiyle Geçmişe Yolculuk</t>
+          <t>Gecenin Bir Yarısında (Ciltli)</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057783868</t>
+          <t>9786057783851</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Benim</t>
+          <t>Oysa Sen Gittiğini Sandın</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057783882</t>
+          <t>9786057011725</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Serüven</t>
+          <t>Kulakları Kelebek</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786057783592</t>
+          <t>9786057783950</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Denizin Getirdikleri</t>
+          <t>Yoldaş</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786058429512</t>
+          <t>9786057783110</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Son Dakika Şiirleri</t>
+          <t>Pati Hikayeleri</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786052291825</t>
+          <t>9786057783943</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>İhata</t>
+          <t>Göründü Seher</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786058429529</t>
+          <t>9786057783844</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Küpe Çiçeği</t>
+          <t>Zerdali Dalı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057783431</t>
+          <t>9786057783967</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Günlük</t>
+          <t>Sihir Gibi</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057783202</t>
+          <t>9786057783547</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimdeki Beyaz Üniforma</t>
+          <t>Sirena'nın Aynası</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057783318</t>
+          <t>9786057783479</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Sesi</t>
+          <t>Hasretin</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>38</v>
+        <v>100</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057783837</t>
+          <t>9786057783530</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Uçan Kitaplarla Seyahat</t>
+          <t>Aşkım Ben Buradayım</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786057783806</t>
+          <t>9786057783523</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Gölgesinde</t>
+          <t>Getirin Çekicimi! Kırılacak Kabuk Var</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786057783820</t>
+          <t>9786057783905</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Sakarya’nın Kıyısında</t>
+          <t>Doğu Ekspresiyle Geçmişe Yolculuk</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786057783752</t>
+          <t>9786057783868</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunyalar (1980)</t>
+          <t>İçimdeki Benim</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786057783776</t>
+          <t>9786057783882</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Akıl Terazisi</t>
+          <t>Serüven</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>120</v>
+        <v>26</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057783080</t>
+          <t>9786057783592</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Varsa</t>
+          <t>Denizin Getirdikleri</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057783035</t>
+          <t>9786058429512</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Deli Behice - Ardahan Öyküleri</t>
+          <t>Son Dakika Şiirleri</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057783059</t>
+          <t>9786052291825</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Tarifi Benden</t>
+          <t>İhata</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057783066</t>
+          <t>9786058429529</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Menopozlu Bir Aşk</t>
+          <t>Küpe Çiçeği</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057783042</t>
+          <t>9786057783431</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Korkmuyorum Anne 1</t>
+          <t>Sevgili Günlük</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786052291283</t>
+          <t>9786057783202</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Ertesi Dün</t>
+          <t>Düşlerimdeki Beyaz Üniforma</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786052291269</t>
+          <t>9786057783318</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Belirsizlik Sancıları</t>
+          <t>Ormanın Sesi</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786057783295</t>
+          <t>9786057783837</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Mayumi ve Topalak Tospa</t>
+          <t>Uçan Kitaplarla Seyahat</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786057783240</t>
+          <t>9786057783806</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Gelen</t>
+          <t>Ateşin Gölgesinde</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786052291924</t>
+          <t>9786057783820</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Uğurlu Yolum</t>
+          <t>Sakarya’nın Kıyısında</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786058429567</t>
+          <t>9786057783752</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı'nda Söğüt Kazası ile (Bozüyük-İnönü-Mihalgazi)</t>
+          <t>Son Sardunyalar (1980)</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>24</v>
+        <v>200</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786057783585</t>
+          <t>9786057783776</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşa - Azraili Ayakta Karşıla</t>
+          <t>Akıl Terazisi</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786057783615</t>
+          <t>9786057783080</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Suçsuz</t>
+          <t>Bir Umut Varsa</t>
         </is>
       </c>
       <c r="C480" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786057783578</t>
+          <t>9786057783035</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Batınay</t>
+          <t>Deli Behice - Ardahan Öyküleri</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786057783516</t>
+          <t>9786057783059</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Meneviş</t>
+          <t>Tarifi Benden</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786057783509</t>
+          <t>9786057783066</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Şafak</t>
+          <t>Menopozlu Bir Aşk</t>
         </is>
       </c>
       <c r="C483" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786057783493</t>
+          <t>9786057783042</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Selamdan Kelama</t>
+          <t>Korkmuyorum Anne 1</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786057783608</t>
+          <t>9786052291283</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Sadece Sana Yazdım</t>
+          <t>Ertesi Dün</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786057783554</t>
+          <t>9786052291269</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Ülkem'de Kadın Olmak</t>
+          <t>Belirsizlik Sancıları</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786057783561</t>
+          <t>9786057783295</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Doktor Civanım</t>
+          <t>Mayumi ve Topalak Tospa</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786057783448</t>
+          <t>9786057783240</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>İnsülin Direnci (Kilo Verme)</t>
+          <t>Karanlıktan Gelen</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786057783257</t>
+          <t>9786052291924</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Nida</t>
+          <t>Uğurlu Yolum</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786057783349</t>
+          <t>9786058429567</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Zeon: Uzaydan Gelenler Var</t>
+          <t>Kurtuluş Savaşı'nda Söğüt Kazası ile (Bozüyük-İnönü-Mihalgazi)</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786059703796</t>
+          <t>9786057783585</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kadınlar</t>
+          <t>Sağlıklı Yaşa - Azraili Ayakta Karşıla</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786255574985</t>
+          <t>9786057783615</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Egzersiz Yap Kilo Ver İnsülin Direnci</t>
+          <t>Suçsuz</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
+          <t>9786057783578</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Batınay</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786057783516</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Meneviş</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786057783509</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Beklenen Şafak</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786057783493</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Selamdan Kelama</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786057783608</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Sana Yazdım</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786057783554</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Ülkem'de Kadın Olmak</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786057783561</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Doktor Civanım</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786057783448</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>İnsülin Direnci (Kilo Verme)</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786057783257</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Nida</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786057783349</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Zeon: Uzaydan Gelenler Var</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786059703796</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kadınlar</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786255574985</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Egzersiz Yap Kilo Ver İnsülin Direnci</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
           <t>9786258668018</t>
         </is>
       </c>
-      <c r="B493" s="1" t="inlineStr">
+      <c r="B505" s="1" t="inlineStr">
         <is>
           <t>Ter Sardı Tenimi Ağladım</t>
         </is>
       </c>
-      <c r="C493" s="1">
+      <c r="C505" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>