--- v1 (2026-07-03)
+++ v2 (2026-09-15)
@@ -85,7600 +85,7720 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258668582</t>
+          <t>9786258668605</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Umudu Taşıyan Kadınlar</t>
+          <t>Adı Sem</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258668513</t>
+          <t>9786258668483</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Hikaye</t>
+          <t>Güreşçi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258668469</t>
+          <t>9786258668520</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Adın Çift Hece</t>
+          <t>Dünden Gelen</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258668278</t>
+          <t>9786258668490</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Geçmişi Ardında Bırakamayanlar</t>
+          <t>Elimden Tutuver</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258668261</t>
+          <t>9786258668544</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Otizm Kod: 25</t>
+          <t>Sarı İskender</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258668223</t>
+          <t>9786258668568</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum Anne</t>
+          <t>Yüreğime Düşen Hasret</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258668155</t>
+          <t>9786258668186</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Ada</t>
+          <t>Eşek Deyip Geçme</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258668193</t>
+          <t>9786250057612</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Solara'nın Sessiz Mektupları</t>
+          <t>Kavşakta Üç Ses</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258668162</t>
+          <t>9786258668582</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Ekonomisinin Lawrenceleri</t>
+          <t>Umudu Taşıyan Kadınlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258668216</t>
+          <t>9786258668513</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Birgül'ün Uyanışı</t>
+          <t>Bir Demet Hikaye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258668209</t>
+          <t>9786258668469</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Binnaz</t>
+          <t>Adın Çift Hece</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>192</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258668247</t>
+          <t>9786258668278</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Tozu ve Gözyaşı</t>
+          <t>Geçmişi Ardında Bırakamayanlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255574954</t>
+          <t>9786258668261</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolunda Gül Buldum</t>
+          <t>Otizm Kod: 25</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255574480</t>
+          <t>9786258668223</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Hikayesi</t>
+          <t>Seni Seviyorum Anne</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255574565</t>
+          <t>9786258668155</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kaldığım Yerde Kimse Yoktu</t>
+          <t>Esrarengiz Ada</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256993716</t>
+          <t>9786258668193</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kanıtlar</t>
+          <t>Solara'nın Sessiz Mektupları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255574152</t>
+          <t>9786258668162</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ben Üüzüldüğümde</t>
+          <t>Türk Ekonomisinin Lawrenceleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255574428</t>
+          <t>9786258668216</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kaş</t>
+          <t>Birgül'ün Uyanışı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255574541</t>
+          <t>9786258668209</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>New York’ta Bir Türk, Bir Öğrenci, ve Bir...</t>
+          <t>Binnaz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256655829</t>
+          <t>9786258668247</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Persefone</t>
+          <t>Yıldız Tozu ve Gözyaşı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256655966</t>
+          <t>9786255574954</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul Sancağında Demiryolu İnşa Faaliyetleri</t>
+          <t>Demir Yolunda Gül Buldum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256655997</t>
+          <t>9786255574480</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Şövalyeleri</t>
+          <t>Bir Yürek Hikayesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256655614</t>
+          <t>9786255574565</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kürek Mahkumu</t>
+          <t>Kaldığım Yerde Kimse Yoktu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256655492</t>
+          <t>9786256993716</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Son Katliam</t>
+          <t>Esrarengiz Kanıtlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256655652</t>
+          <t>9786255574152</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Melekler Şahitimdir</t>
+          <t>Ben Üüzüldüğümde</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256655607</t>
+          <t>9786255574428</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Nehir</t>
+          <t>Kaş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256655393</t>
+          <t>9786255574541</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Ojeli Kadın</t>
+          <t>New York’ta Bir Türk, Bir Öğrenci, ve Bir...</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256655423</t>
+          <t>9786256655829</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Aşk</t>
+          <t>Persefone</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256655355</t>
+          <t>9786256655966</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Uyanış O</t>
+          <t>Ertuğrul Sancağında Demiryolu İnşa Faaliyetleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256655317</t>
+          <t>9786256655997</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kürşad İhtilali</t>
+          <t>Tapınak Şövalyeleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256655362</t>
+          <t>9786256655614</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sütlü Kahve - Öykülerin Gölgesinde</t>
+          <t>Kürek Mahkumu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256993525</t>
+          <t>9786256655492</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gün Gelir Mutlaka</t>
+          <t>Son Katliam</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256993099</t>
+          <t>9786256655652</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Seni Beklerken</t>
+          <t>Melekler Şahitimdir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256655300</t>
+          <t>9786256655607</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Mısralar</t>
+          <t>Kadın ve Nehir</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256655188</t>
+          <t>9786256655393</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dile Dökülenler</t>
+          <t>Kırmızı Ojeli Kadın</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256655157</t>
+          <t>9786256655423</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hevesler Bitmesin</t>
+          <t>Benim Adım Aşk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256655218</t>
+          <t>9786256655355</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Son Mektup</t>
+          <t>Bir Uyanış O</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256655287</t>
+          <t>9786256655317</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Atlası - Kelimelerin İzinde</t>
+          <t>Kürşad İhtilali</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256655201</t>
+          <t>9786256655362</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tahta Kanatlardan Çelik Pervanelere</t>
+          <t>Sütlü Kahve - Öykülerin Gölgesinde</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256655256</t>
+          <t>9786256993525</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Maya - Düş Tortuları</t>
+          <t>Gün Gelir Mutlaka</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256655232</t>
+          <t>9786256993099</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Özüme Ayna Tuttum - Arayış</t>
+          <t>Seni Beklerken</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256655249</t>
+          <t>9786256655300</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Benim Dünyam</t>
+          <t>Kırılgan Mısralar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256655263</t>
+          <t>9786256655188</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yelken Açtım</t>
+          <t>Gönülden Dile Dökülenler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256655140</t>
+          <t>9786256655157</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Aşk</t>
+          <t>Hevesler Bitmesin</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256655195</t>
+          <t>9786256655218</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cesur Yanlışlar</t>
+          <t>Son Mektup</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256655164</t>
+          <t>9786256655287</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kiziroğlu Mustafa Bey</t>
+          <t>Düşünce Atlası - Kelimelerin İzinde</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256655065</t>
+          <t>9786256655201</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Amazonya - Sinope'yi Kuran Cengaver Amazon Kadınlar…</t>
+          <t>Tahta Kanatlardan Çelik Pervanelere</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256655133</t>
+          <t>9786256655256</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tıktık Kardeş</t>
+          <t>Maya - Düş Tortuları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256655010</t>
+          <t>9786256655232</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zonguldak'ta Boksun Tarihi - Boksa Gönül ve Emek Verenler</t>
+          <t>Özüme Ayna Tuttum - Arayış</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256655096</t>
+          <t>9786256655249</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kopyala Yapıştır Sosyalizm</t>
+          <t>Benim Dünyam</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256655126</t>
+          <t>9786256655263</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sevgim Eserimdir</t>
+          <t>Umuda Yelken Açtım</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256993198</t>
+          <t>9786256655140</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gönül Deryası</t>
+          <t>Sol Yanım Aşk</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256655119</t>
+          <t>9786256655195</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kav</t>
+          <t>Cesur Yanlışlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256655041</t>
+          <t>9786256655164</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yayık Yok Tereyağı Yok Anam da Yok</t>
+          <t>Kiziroğlu Mustafa Bey</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256655102</t>
+          <t>9786256655065</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Günlüğümden</t>
+          <t>Amazonya - Sinope'yi Kuran Cengaver Amazon Kadınlar…</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256655058</t>
+          <t>9786256655133</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Matmazellerin Pastanesi: Öyküler-Yazılar</t>
+          <t>Tıktık Kardeş</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256655034</t>
+          <t>9786256655010</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Küçük Baldız - Öyküler</t>
+          <t>Zonguldak'ta Boksun Tarihi - Boksa Gönül ve Emek Verenler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256655027</t>
+          <t>9786256655096</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Munzurun Hasreti - Şiir Kitabı</t>
+          <t>Kopyala Yapıştır Sosyalizm</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256993013</t>
+          <t>9786256655126</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar… Kısa Öyküler</t>
+          <t>Sevgim Eserimdir</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256993259</t>
+          <t>9786256993198</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Oltadaki Balık</t>
+          <t>Gönül Deryası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256993938</t>
+          <t>9786256655119</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hatıran Kalsın</t>
+          <t>Kav</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256993976</t>
+          <t>9786256655041</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'dan Elazığ'a Uzanan Halk İnanışları</t>
+          <t>Yayık Yok Tereyağı Yok Anam da Yok</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256655003</t>
+          <t>9786256655102</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Satırlardan Sadırlara</t>
+          <t>İstanbul Günlüğümden</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256993785</t>
+          <t>9786256655058</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Filmi Tadında</t>
+          <t>Matmazellerin Pastanesi: Öyküler-Yazılar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256993815</t>
+          <t>9786256655034</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kırmızıkayalar</t>
+          <t>Küçük Baldız - Öyküler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256993846</t>
+          <t>9786256655027</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Umutla Boyanmış Yaşamlar</t>
+          <t>Munzurun Hasreti - Şiir Kitabı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256993730</t>
+          <t>9786256993013</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bende Yazıyorum</t>
+          <t>Bir Zamanlar… Kısa Öyküler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256993839</t>
+          <t>9786256993259</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Mitolojik Halleri</t>
+          <t>Oltadaki Balık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256993822</t>
+          <t>9786256993938</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İlham Veren Kadınlar</t>
+          <t>Hatıran Kalsın</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256993723</t>
+          <t>9786256993976</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Let's Discuss - For English Language Teachers - Discussion-Based Book</t>
+          <t>Orta Asya'dan Elazığ'a Uzanan Halk İnanışları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256993747</t>
+          <t>9786256655003</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Düşlerim Yol Alırken</t>
+          <t>Satırlardan Sadırlara</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256993600</t>
+          <t>9786256993785</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumu Dara Çektiler</t>
+          <t>Bir Türk Filmi Tadında</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256993495</t>
+          <t>9786256993815</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Karabük’ten Yükselen Işık</t>
+          <t>Kırmızıkayalar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256993310</t>
+          <t>9786256993846</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yan Flüt Metodu</t>
+          <t>Umutla Boyanmış Yaşamlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>900</v>
+        <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256993273</t>
+          <t>9786256993730</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Hepimizin - Karma Şiirler</t>
+          <t>Bende Yazıyorum</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786250010952</t>
+          <t>9786256993839</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ben Koskoca Bir Şehirim</t>
+          <t>Aşkın Mitolojik Halleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256993136</t>
+          <t>9786256993822</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Fazla İkram Falakaya Benzer</t>
+          <t>İlham Veren Kadınlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256993280</t>
+          <t>9786256993723</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Okumaz Yazmaz Krallığı</t>
+          <t>Let's Discuss - For English Language Teachers - Discussion-Based Book</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256993211</t>
+          <t>9786256993747</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Macarka</t>
+          <t>Düşlerim Yol Alırken</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256993266</t>
+          <t>9786256993600</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Aşkların Kadını</t>
+          <t>Çocukluğumu Dara Çektiler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256993181</t>
+          <t>9786256993495</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bir Tatil Masalı</t>
+          <t>Karabük’ten Yükselen Işık</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256993228</t>
+          <t>9786256993310</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sarı Mestan</t>
+          <t>Yan Flüt Metodu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>900</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256993204</t>
+          <t>9786256993273</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Heybe</t>
+          <t>Bu Dünya Hepimizin - Karma Şiirler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256993174</t>
+          <t>9786250010952</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Yüzüm - Hayata Dair Şiirler</t>
+          <t>Ben Koskoca Bir Şehirim</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256993150</t>
+          <t>9786256993136</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Cumhuriyet</t>
+          <t>Fazla İkram Falakaya Benzer</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256993235</t>
+          <t>9786256993280</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İllüzyon Oyunları</t>
+          <t>Okumaz Yazmaz Krallığı</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256993167</t>
+          <t>9786256993211</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı Yolcularına</t>
+          <t>Macarka</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256993242</t>
+          <t>9786256993266</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dansın Ayak Sesleri</t>
+          <t>Zamansız Aşkların Kadını</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052291018</t>
+          <t>9786256993181</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Aşk'tan Anlamaz</t>
+          <t>Bir Tatil Masalı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052291368</t>
+          <t>9786256993228</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Efelenir Hasretim</t>
+          <t>Sarı Mestan</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058760769</t>
+          <t>9786256993204</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Düşen Mavi</t>
+          <t>Heybe</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256993396</t>
+          <t>9786256993174</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcım Yürekli Kadınlar</t>
+          <t>Aynadaki Yüzüm - Hayata Dair Şiirler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256993334</t>
+          <t>9786256993150</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İhanet mi Mükafat mı?</t>
+          <t>İçimdeki Cumhuriyet</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257553865</t>
+          <t>9786256993235</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Gençlere İş Kaf Dağının Ardında</t>
+          <t>İllüzyon Oyunları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257553926</t>
+          <t>9786256993167</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Lodosun Gözleri</t>
+          <t>Kafdağı Yolcularına</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257553841</t>
+          <t>9786256993242</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Okuyanla Yaşarsın</t>
+          <t>Dansın Ayak Sesleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257553834</t>
+          <t>9786052291018</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ötesi</t>
+          <t>Erkekler Aşk'tan Anlamaz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257553759</t>
+          <t>9786052291368</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Önce Atana Sonra Atına Selam Ver</t>
+          <t>Efelenir Hasretim</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256993073</t>
+          <t>9786058760769</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir İstanbul Hikayesi Tasula</t>
+          <t>Ateşe Düşen Mavi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256993129</t>
+          <t>9786256993396</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Güneydoğu Anadolu Masalı Mardin</t>
+          <t>Kıvılcım Yürekli Kadınlar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256993105</t>
+          <t>9786256993334</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Kanatlı Yıllar</t>
+          <t>İhanet mi Mükafat mı?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256993082</t>
+          <t>9786257553865</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Renkli Düğme Kutusu</t>
+          <t>Gençlere İş Kaf Dağının Ardında</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257553964</t>
+          <t>9786257553926</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Yaşamak</t>
+          <t>Lodosun Gözleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057553957</t>
+          <t>9786257553841</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Okuyanla Yaşarsın</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057553988</t>
+          <t>9786257553834</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği - İş İşten Geçmeden - 2</t>
+          <t>Aşk Ötesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057553858</t>
+          <t>9786257553759</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sen Şiir Oldun Ben Şair</t>
+          <t>Önce Atana Sonra Atına Selam Ver</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057753629</t>
+          <t>9786256993073</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ata'nın Çiftliği</t>
+          <t>Bir İstanbul Hikayesi Tasula</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257553827</t>
+          <t>9786256993129</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanların Gelinleri</t>
+          <t>Bir Güneydoğu Anadolu Masalı Mardin</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257553681</t>
+          <t>9786256993105</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Denizde</t>
+          <t>Rüzgar Kanatlı Yıllar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257553674</t>
+          <t>9786256993082</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ahmet İlkokulda</t>
+          <t>Renkli Düğme Kutusu</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257553667</t>
+          <t>9786257553964</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Tatilde</t>
+          <t>Yaralı Yaşamak</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257553698</t>
+          <t>9786057553957</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Anaokulunda</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257553650</t>
+          <t>9786057553988</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ahmet'in Hayvan Sevgisi</t>
+          <t>İş Güvenliği - İş İşten Geçmeden - 2</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257553766</t>
+          <t>9786057553858</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Biz Bize Tutsak</t>
+          <t>Sen Şiir Oldun Ben Şair</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257553780</t>
+          <t>9786057753629</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğin Masalı</t>
+          <t>Büyük Ata'nın Çiftliği</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257553773</t>
+          <t>9786257553827</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Çıtırtılar</t>
+          <t>Bir Zamanların Gelinleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257553797</t>
+          <t>9786257553681</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ağaçkakan</t>
+          <t>Ahmet Denizde</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257553742</t>
+          <t>9786257553674</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalpler</t>
+          <t>Ahmet İlkokulda</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786050303216</t>
+          <t>9786257553667</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yüklü Yüreğim</t>
+          <t>Ahmet Tatilde</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057753919</t>
+          <t>9786257553698</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kavanozundaki Şiirler</t>
+          <t>Ahmet Anaokulunda</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057553850</t>
+          <t>9786257553650</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sen Şiir Oldun Ben Şair</t>
+          <t>Ahmet'in Hayvan Sevgisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257553643</t>
+          <t>9786257553766</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Nefes</t>
+          <t>Biz Bize Tutsak</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257553612</t>
+          <t>9786257553780</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kanadı Kırık Serçeler</t>
+          <t>Ekmeğin Masalı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257553704</t>
+          <t>9786257553773</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Benim Şirim Benim Hatam</t>
+          <t>Sevimli Çıtırtılar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257553544</t>
+          <t>9786257553797</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Çakır Dedem</t>
+          <t>Ağaçkakan</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257553735</t>
+          <t>9786257553742</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ortaklığı</t>
+          <t>Minik Kalpler</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257553711</t>
+          <t>9786050303216</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlere Elveda</t>
+          <t>Yağmur Yüklü Yüreğim</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257553728</t>
+          <t>9786057753919</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sen</t>
+          <t>Hayal Kavanozundaki Şiirler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257553636</t>
+          <t>9786057553850</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Geçen Günlerin Hatırına</t>
+          <t>Sen Şiir Oldun Ben Şair</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257553599</t>
+          <t>9786257553643</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Esenlik ve Sağlık</t>
+          <t>Bir Yudum Nefes</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056857607</t>
+          <t>9786257553612</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Demek Gidiyorsun - Şiirler</t>
+          <t>Kanadı Kırık Serçeler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257553537</t>
+          <t>9786257553704</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Elimi Bırakma Anne</t>
+          <t>Benim Şirim Benim Hatam</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257553247</t>
+          <t>9786257553544</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bir Sen Bir Ben</t>
+          <t>Çakır Dedem</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257553506</t>
+          <t>9786257553735</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hatırlatan Mektup</t>
+          <t>Mavi Ortaklığı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257553513</t>
+          <t>9786257553711</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi Olmalı</t>
+          <t>Hüzünlere Elveda</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257553520</t>
+          <t>9786257553728</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Şafak Işıkları</t>
+          <t>İçimdeki Sen</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257553399</t>
+          <t>9786257553636</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Nitelikili Meteliksiz</t>
+          <t>Geçen Günlerin Hatırına</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257553483</t>
+          <t>9786257553599</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Önce Güller Soldu</t>
+          <t>Doğadan Esenlik ve Sağlık</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257553452</t>
+          <t>9786056857607</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Cumalı</t>
+          <t>Demek Gidiyorsun - Şiirler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257553414</t>
+          <t>9786257553537</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Arzuhal'im</t>
+          <t>Elimi Bırakma Anne</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257553476</t>
+          <t>9786257553247</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Vuslata Beş Kala</t>
+          <t>Bir Sen Bir Ben</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257553469</t>
+          <t>9786257553506</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça Yazılır Alın Yazısı</t>
+          <t>Hatırlatan Mektup</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257553445</t>
+          <t>9786257553513</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak ve Kötü Ahlak</t>
+          <t>Su Gibi Olmalı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257553377</t>
+          <t>9786257553520</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Tam Uygulamalı Erkanlar</t>
+          <t>Şafak Işıkları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257553285</t>
+          <t>9786257553399</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Anadolum Yaralı Yurdum</t>
+          <t>Nitelikili Meteliksiz</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057445070</t>
+          <t>9786257553483</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Az çorba Az pilav üstü Az kuru</t>
+          <t>Önce Güller Soldu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257553391</t>
+          <t>9786257553452</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Babamın Elleri</t>
+          <t>Cumalı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057445025</t>
+          <t>9786257553414</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Evrenler Üzerinde</t>
+          <t>Arzuhal'im</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257553216</t>
+          <t>9786257553476</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Ailesinin Portresi: Besleme</t>
+          <t>Vuslata Beş Kala</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257553346</t>
+          <t>9786257553469</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bi Dur Efe</t>
+          <t>Yaşadıkça Yazılır Alın Yazısı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257553070</t>
+          <t>9786257553445</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bir Nakil Hikayesi</t>
+          <t>Güzel Ahlak ve Kötü Ahlak</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057445032</t>
+          <t>9786257553377</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Birileri - Şerdeki Hayr</t>
+          <t>Alevilikte Tam Uygulamalı Erkanlar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257553117</t>
+          <t>9786257553285</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Büyük Buluşma</t>
+          <t>Anadolum Yaralı Yurdum</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257553193</t>
+          <t>9786057445070</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Kültür Deryası</t>
+          <t>Az çorba Az pilav üstü Az kuru</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057445094</t>
+          <t>9786257553391</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Hayali</t>
+          <t>Babamın Elleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257553179</t>
+          <t>9786057445025</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Doğuş Ve Yeşeren Ümitler</t>
+          <t>Bereketli Evrenler Üzerinde</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257553438</t>
+          <t>9786257553216</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Dut Ağacı</t>
+          <t>Bir Türk Ailesinin Portresi: Besleme</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057445063</t>
+          <t>9786257553346</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Dün Bugün Yarın</t>
+          <t>Bi Dur Efe</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257553353</t>
+          <t>9786257553070</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İyi Sandım</t>
+          <t>Bir Nakil Hikayesi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257553018</t>
+          <t>9786057445032</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Karabatak Rüsumat</t>
+          <t>Birileri - Şerdeki Hayr</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257553087</t>
+          <t>9786257553117</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Karlar Diyarının Çocukları</t>
+          <t>Büyük Buluşma</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257553049</t>
+          <t>9786257553193</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Battal Gazi Torunlarından Kemal Dede Sultan</t>
+          <t>Çerkes Kültür Deryası</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257553407</t>
+          <t>9786057445094</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kenger</t>
+          <t>Çocukların Hayali</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052291177</t>
+          <t>9786257553179</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Çölde Bir Damla Su</t>
+          <t>Doğuş Ve Yeşeren Ümitler</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057445056</t>
+          <t>9786257553438</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Oradaydık - İhata 2</t>
+          <t>Dut Ağacı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257553384</t>
+          <t>9786057445063</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıdan Cumhuriyete</t>
+          <t>Dün Bugün Yarın</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257553100</t>
+          <t>9786257553353</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Rotasız Şiirler</t>
+          <t>İyi Sandım</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257553032</t>
+          <t>9786257553018</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’ya Nefes Verenler</t>
+          <t>Karabatak Rüsumat</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257553360</t>
+          <t>9786257553087</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sevda Rüzgarları</t>
+          <t>Karlar Diyarının Çocukları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257553148</t>
+          <t>9786257553049</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Günlük 2 Şah Mat</t>
+          <t>Battal Gazi Torunlarından Kemal Dede Sultan</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257553421</t>
+          <t>9786257553407</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Siyah Balon</t>
+          <t>Kenger</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057445087</t>
+          <t>9786052291177</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sütteki Zehir</t>
+          <t>Çölde Bir Damla Su</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257553209</t>
+          <t>9786057445056</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Şahsiyetler</t>
+          <t>Oradaydık - İhata 2</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257553094</t>
+          <t>9786257553384</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmaya Takılan Öyküler</t>
+          <t>Osmanlıdan Cumhuriyete</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257553025</t>
+          <t>9786257553100</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Uzaklardan Gelenler Uzaklara Gidenler</t>
+          <t>Rotasız Şiirler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257553186</t>
+          <t>9786257553032</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Tımarhanem</t>
+          <t>Safranbolu’ya Nefes Verenler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786254439513</t>
+          <t>9786257553360</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Scratch 3.0 İle Oyun Gezegeni</t>
+          <t>Sevda Rüzgarları</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>260</v>
+        <v>40</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257553254</t>
+          <t>9786257553148</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Umudun Ozanıyım</t>
+          <t>Sevgili Günlük 2 Şah Mat</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257553155</t>
+          <t>9786257553421</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm</t>
+          <t>Siyah Balon</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257553322</t>
+          <t>9786057445087</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Gençliğe Hitabe Atatürk</t>
+          <t>Sütteki Zehir</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257553315</t>
+          <t>9786257553209</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Beyinler - 2 Perde</t>
+          <t>Tarihe Yön Veren Şahsiyetler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257553292</t>
+          <t>9786257553094</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bilecik Dodurga Osmanlı - Nüfus ve Temettuat Defterleri</t>
+          <t>Uçurtmaya Takılan Öyküler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257553308</t>
+          <t>9786257553025</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Arda ile Rüzgar Firarda</t>
+          <t>Uzaklardan Gelenler Uzaklara Gidenler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257553339</t>
+          <t>9786257553186</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kişinin İmansız Ölmesine Sebep Olan Şeyler</t>
+          <t>Yüreğin Tımarhanem</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257553230</t>
+          <t>9786254439513</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sergi Kapanıyor</t>
+          <t>Scratch 3.0 İle Oyun Gezegeni</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257553278</t>
+          <t>9786257553254</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Meşe Ağacının Hikayesi</t>
+          <t>Umudun Ozanıyım</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257553261</t>
+          <t>9786257553155</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tilki Osman</t>
+          <t>Ömrüm</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052291436</t>
+          <t>9786257553322</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>Gençliğe Hitabe Atatürk</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>20</v>
+        <v>140</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052291931</t>
+          <t>9786257553315</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Miranda’ya Mektuplar</t>
+          <t>Arızalı Beyinler - 2 Perde</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052291917</t>
+          <t>9786257553292</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerim</t>
+          <t>Bilecik Dodurga Osmanlı - Nüfus ve Temettuat Defterleri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052291948</t>
+          <t>9786257553308</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ukdem</t>
+          <t>Arda ile Rüzgar Firarda</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052291863</t>
+          <t>9786257553339</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ne Var Ne Yok</t>
+          <t>Kişinin İmansız Ölmesine Sebep Olan Şeyler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052291894</t>
+          <t>9786257553230</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sevda Şiirleri</t>
+          <t>Sergi Kapanıyor</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052291887</t>
+          <t>9786257553278</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Raz-ı Dil</t>
+          <t>Meşe Ağacının Hikayesi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052291870</t>
+          <t>9786257553261</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>O Ses</t>
+          <t>Tilki Osman</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052291788</t>
+          <t>9786052291436</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hüznün Yüzü</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786056542060</t>
+          <t>9786052291931</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Mal Olmuş Anektodlar</t>
+          <t>Miranda’ya Mektuplar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059703277</t>
+          <t>9786052291917</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehir Bir Şair Bir Şiir - Antoloji 2018</t>
+          <t>Şiirlerim</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052291412</t>
+          <t>9786052291948</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kaş</t>
+          <t>Ukdem</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000291368</t>
+          <t>9786052291863</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Efelenir Hasretim</t>
+          <t>Ne Var Ne Yok</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057783301</t>
+          <t>9786052291894</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Tanınmamış Adam</t>
+          <t>Sevda Şiirleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786056384202</t>
+          <t>9786052291887</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Ve O Gece</t>
+          <t>Raz-ı Dil</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786056542053</t>
+          <t>9786052291870</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ozan Gözüyle</t>
+          <t>O Ses</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>12.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052291801</t>
+          <t>9786052291788</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal Annemin Cenneti</t>
+          <t>Hüznün Yüzü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>100</v>
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052291085</t>
+          <t>9786056542060</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Mutluluk</t>
+          <t>Tarihe Mal Olmuş Anektodlar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052291092</t>
+          <t>9786059703277</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Anneler De Yakar</t>
+          <t>Bir Şehir Bir Şair Bir Şiir - Antoloji 2018</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>180</v>
+        <v>33</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059703963</t>
+          <t>9786052291412</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Elif Duruşlum</t>
+          <t>Kaş</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059703994</t>
+          <t>3990000291368</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sığmaz ki Tekerlekli Sandalyeler Patikalara</t>
+          <t>Efelenir Hasretim</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052291016</t>
+          <t>9786057783301</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Aşktan Anlamaz</t>
+          <t>Tanınmamış Adam</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059703024</t>
+          <t>9786056384202</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Karga</t>
+          <t>Ve O Gece</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059703031</t>
+          <t>9786056542053</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Suyun Gözyaşları</t>
+          <t>Ozan Gözüyle</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>100</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059703376</t>
+          <t>9786052291801</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Gökçe Kampta</t>
+          <t>Hoşçakal Annemin Cenneti</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059703352</t>
+          <t>9786052291085</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Gökçe Ablanın Kedisi</t>
+          <t>Bir Tutam Mutluluk</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059703369</t>
+          <t>9786052291092</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Gülayın Tavşanı</t>
+          <t>Anneler De Yakar</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>14</v>
+        <v>180</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786056542039</t>
+          <t>9786059703963</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Hazır Çorba</t>
+          <t>Elif Duruşlum</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786056542022</t>
+          <t>9786059703994</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bir Zeytin Masalı</t>
+          <t>Sığmaz ki Tekerlekli Sandalyeler Patikalara</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052291979</t>
+          <t>9786052291016</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflarla İstanbul Zamana Yolculuk - Time Travel İn Istanbul With Photos</t>
+          <t>Erkekler Aşktan Anlamaz</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058429543</t>
+          <t>9786059703024</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Tut Elimi</t>
+          <t>Çevreci Karga</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058611504</t>
+          <t>9786059703031</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kadavra Rehberi</t>
+          <t>Suyun Gözyaşları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059703000</t>
+          <t>9786059703376</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Sesi</t>
+          <t>Gökçe Kampta</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059703048</t>
+          <t>9786059703352</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Özgür Bıraktım</t>
+          <t>Gökçe Ablanın Kedisi</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789750069505</t>
+          <t>9786059703369</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yakamozun Çığlığı</t>
+          <t>Gülayın Tavşanı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>40</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9771302947041</t>
+          <t>9786056542039</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ünlülerin Ağızından Kendileri</t>
+          <t>Hazır Çorba</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058562318</t>
+          <t>9786056542022</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sus</t>
+          <t>Bir Zeytin Masalı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059703062</t>
+          <t>9786052291979</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Şiirleri</t>
+          <t>Fotoğraflarla İstanbul Zamana Yolculuk - Time Travel İn Istanbul With Photos</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059703581</t>
+          <t>9786058429543</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Simurg Olmak Zamanı</t>
+          <t>Tut Elimi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058519305</t>
+          <t>9786058611504</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Simetriği</t>
+          <t>Kadavra Rehberi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059703260</t>
+          <t>9786059703000</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sen Küçükken Kaç Yaşındaydın</t>
+          <t>Yüreğin Sesi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056542084</t>
+          <t>9786059703048</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Öl ki ! Yeniden Doğasın</t>
+          <t>Yıldızları Özgür Bıraktım</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059703789</t>
+          <t>9789750069505</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'yı Cihana Açan Kuyulu Mescid</t>
+          <t>Yakamozun Çığlığı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059092401</t>
+          <t>9771302947041</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Orhun ve Hijama</t>
+          <t>Ünlülerin Ağızından Kendileri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>22</v>
+        <v>80</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786058429598</t>
+          <t>9786058562318</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ora'ya Gitmeden Önce</t>
+          <t>Sus</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059703154</t>
+          <t>9786059703062</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>Sol Yanım Şiirleri</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056460708</t>
+          <t>9786059703581</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Neden Güldü Kadın</t>
+          <t>Simurg Olmak Zamanı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056542091</t>
+          <t>9786058519305</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kan Gülleri Açmasın</t>
+          <t>Sevginin Simetriği</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059703505</t>
+          <t>9786059703260</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Güvercini Vurdular</t>
+          <t>Sen Küçükken Kaç Yaşındaydın</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058622029</t>
+          <t>9786056542084</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Gönül Uygarlığı</t>
+          <t>Öl ki ! Yeniden Doğasın</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>9</v>
+        <v>140</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059703390</t>
+          <t>9786059703789</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Gidtişine</t>
+          <t>Osmanlı'yı Cihana Açan Kuyulu Mescid</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059703802</t>
+          <t>9786059092401</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Anılar</t>
+          <t>Orhun ve Hijama</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>80</v>
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786058700949</t>
+          <t>9786058429598</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozar Doğu</t>
+          <t>Ora'ya Gitmeden Önce</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059703666</t>
+          <t>9786059703154</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Duygu Hasadı</t>
+          <t>O</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786058429505</t>
+          <t>9786056460708</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Yürek Notları</t>
+          <t>Neden Güldü Kadın</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786056437113</t>
+          <t>9786056542091</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Deryadan Damlaya 2 - Anadolu'm</t>
+          <t>Kan Gülleri Açmasın</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059703772</t>
+          <t>9786059703505</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ne Derviş Ne de Pirim</t>
+          <t>Güvercini Vurdular</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786056480003</t>
+          <t>9786058622029</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Rehberi</t>
+          <t>Gönül Uygarlığı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059703123</t>
+          <t>9786059703390</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Mayıs'a Düşen Kıvılcım</t>
+          <t>Gidtişine</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786058543201</t>
+          <t>9786059703802</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kumpasa Geldik</t>
+          <t>Faili Meçhul Anılar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059703567</t>
+          <t>9786058700949</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Mutfak Kültürü</t>
+          <t>Ezber Bozar Doğu</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786056436901</t>
+          <t>9786059703666</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Çakışma</t>
+          <t>Duygu Hasadı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9759944621765</t>
+          <t>9786058429505</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bozüyük'te Mutfak Kültürü</t>
+          <t>Yürek Notları</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>24</v>
+        <v>50</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786058429581</t>
+          <t>9786056437113</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Toprak</t>
+          <t>Deryadan Damlaya 2 - Anadolu'm</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059703116</t>
+          <t>9786059703772</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Bekle Be Sevgili</t>
+          <t>Ne Derviş Ne de Pirim</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786056542015</t>
+          <t>9786056480003</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Baba - Kız Tık Nefes</t>
+          <t>Mutluluk Rehberi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059703512</t>
+          <t>9786059703123</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Nota</t>
+          <t>Mayıs'a Düşen Kıvılcım</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>3990058760769</t>
+          <t>9786058543201</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Düşen Mavi</t>
+          <t>Kumpasa Geldik</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059703017</t>
+          <t>9786059703567</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Adam Gibi Sev</t>
+          <t>Çerkes Mutfak Kültürü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>120</v>
+        <v>26</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052291566</t>
+          <t>9786056436901</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İmza Atmışım</t>
+          <t>Çakışma</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052291573</t>
+          <t>9759944621765</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Sınıf Şiirler</t>
+          <t>Bozüyük'te Mutfak Kültürü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052291542</t>
+          <t>9786058429581</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Mavromata Mu Kara Gözlüm</t>
+          <t>Bir Avuç Toprak</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052291474</t>
+          <t>9786059703116</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Unutma: Sende Bir Emanetim Var</t>
+          <t>Bekle Be Sevgili</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052291450</t>
+          <t>9786056542015</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Bedo'nun Düşü</t>
+          <t>Baba - Kız Tık Nefes</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059703284</t>
+          <t>9786059703512</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Birliktelik - Gidenlerin Ardından</t>
+          <t>Aykırı Nota</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052291047</t>
+          <t>3990058760769</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Mevsim - 1</t>
+          <t>Ateşe Düşen Mavi</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052291023</t>
+          <t>9786059703017</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Mevsimler ve Meyveler</t>
+          <t>Adam Gibi Sev</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059703642</t>
+          <t>9786052291566</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Rengi</t>
+          <t>İmza Atmışım</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059703635</t>
+          <t>9786052291573</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Aliyyül Ala Aşk</t>
+          <t>Üçüncü Sınıf Şiirler</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059703536</t>
+          <t>9786052291542</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aşk</t>
+          <t>Mavromata Mu Kara Gözlüm</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059703604</t>
+          <t>9786052291474</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Madencinin Feneri</t>
+          <t>Unutma: Sende Bir Emanetim Var</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059703598</t>
+          <t>9786052291450</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi Senfonisi</t>
+          <t>Bedo'nun Düşü</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059703451</t>
+          <t>9786059703284</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Atasözleri</t>
+          <t>Birliktelik - Gidenlerin Ardından</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052291528</t>
+          <t>9786052291047</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İnsan Okudum</t>
+          <t>Beşinci Mevsim - 1</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052291559</t>
+          <t>9786052291023</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kemer</t>
+          <t>Sevimli Mevsimler ve Meyveler</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052291535</t>
+          <t>9786059703642</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kar Çiçeği</t>
+          <t>Harflerin Rengi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059703482</t>
+          <t>9786059703635</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Baba Kız - Hayatın İçinde</t>
+          <t>Aliyyül Ala Aşk</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052291467</t>
+          <t>9786059703536</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gençlerin Fısıldadıkları</t>
+          <t>Kırık Aşk</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059703734</t>
+          <t>9786059703604</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kanatları</t>
+          <t>Madencinin Feneri</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052291696</t>
+          <t>9786059703598</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Gıdası</t>
+          <t>Boğaziçi Senfonisi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052291719</t>
+          <t>9786059703451</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Dağ</t>
+          <t>Çerkes Atasözleri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052291665</t>
+          <t>9786052291528</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Gölgeni Ardına Al</t>
+          <t>İnsan Okudum</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059703543</t>
+          <t>9786052291559</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Dünyan'ın Ucundaki Fener</t>
+          <t>Gümüş Kemer</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059703758</t>
+          <t>9786052291535</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bu Şehrin Sevdalıları</t>
+          <t>Kar Çiçeği</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059703765</t>
+          <t>9786059703482</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Karasından Kopan İskele</t>
+          <t>Baba Kız - Hayatın İçinde</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052291504</t>
+          <t>9786052291467</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Cellat Mezarları</t>
+          <t>Gençlerin Fısıldadıkları</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052291498</t>
+          <t>9786059703734</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Kadın Nedir?</t>
+          <t>Aşkın Kanatları</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052291511</t>
+          <t>9786052291696</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İbret</t>
+          <t>Ruhun Gıdası</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059703871</t>
+          <t>9786052291719</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Sinop ve Çocuk 1960'lar</t>
+          <t>Gizemli Dağ</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052291306</t>
+          <t>9786052291665</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Nefs-i Karadona - Nam-ı Diğer Bozüyük</t>
+          <t>Gölgeni Ardına Al</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052291245</t>
+          <t>9786059703543</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Aysima</t>
+          <t>Dünyan'ın Ucundaki Fener</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059703918</t>
+          <t>9786059703758</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Sınır ’sızlar</t>
+          <t>Bu Şehrin Sevdalıları</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059703895</t>
+          <t>9786059703765</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Ben Sende Tutukluyum</t>
+          <t>Karasından Kopan İskele</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786059703901</t>
+          <t>9786052291504</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Rozam</t>
+          <t>Cellat Mezarları</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052291818</t>
+          <t>9786052291498</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Çorba Deyince</t>
+          <t>Kadın Nedir?</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052291740</t>
+          <t>9786052291511</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Özü Belli Şiirler</t>
+          <t>İbret</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052291726</t>
+          <t>9786059703871</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Naftalin Kokulu Düşler</t>
+          <t>Sinop ve Çocuk 1960'lar</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052291641</t>
+          <t>9786052291306</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Fısıltılar</t>
+          <t>Nefs-i Karadona - Nam-ı Diğer Bozüyük</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052291658</t>
+          <t>9786052291245</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Karya</t>
+          <t>Aysima</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059703888</t>
+          <t>9786059703918</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Ramak Kaldı</t>
+          <t>Sınır ’sızlar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059703079</t>
+          <t>9786059703895</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Son Yarım Şiirleri</t>
+          <t>Ben Sende Tutukluyum</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052291856</t>
+          <t>9786059703901</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Şehir Şehir Milli Mücadele (2 Cilt Takım)</t>
+          <t>Rozam</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>280</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052291597</t>
+          <t>9786052291818</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Zülüflerin Telinden</t>
+          <t>Çorba Deyince</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052291627</t>
+          <t>9786052291740</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Şiirler ve Anılarla Yolculuk</t>
+          <t>Özü Belli Şiirler</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052291481</t>
+          <t>9786052291726</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Derinlik</t>
+          <t>Naftalin Kokulu Düşler</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052291429</t>
+          <t>9786052291641</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Mualla’dan Şiir ve Öyküler</t>
+          <t>Fısıltılar</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052291443</t>
+          <t>9786052291658</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Hüzn-ü Sevda</t>
+          <t>Karya</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>40</v>
+        <v>160</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000049012</t>
+          <t>9786059703888</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimiz Yangın Yeri</t>
+          <t>Ramak Kaldı</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>22</v>
+        <v>80</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059703208</t>
+          <t>9786059703079</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Beş Kala Mavi</t>
+          <t>Son Yarım Şiirleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059703178</t>
+          <t>9786052291856</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Talaş Tozu</t>
+          <t>Şehir Şehir Milli Mücadele (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>20</v>
+        <v>280</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059703246</t>
+          <t>9786052291597</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzlerim</t>
+          <t>Zülüflerin Telinden</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059703192</t>
+          <t>9786052291627</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İzmir Gibi İşte</t>
+          <t>Şiirler ve Anılarla Yolculuk</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052291405</t>
+          <t>9786052291481</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>Bir Tutam Derinlik</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052291399</t>
+          <t>9786052291429</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Küçük Müfettiş</t>
+          <t>Mualla’dan Şiir ve Öyküler</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052291351</t>
+          <t>9786052291443</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Adı Belli Değil</t>
+          <t>Hüzn-ü Sevda</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786052291337</t>
+          <t>3990000049012</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Şairler Hüzün Kokar</t>
+          <t>Gözlerimiz Yangın Yeri</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786052291290</t>
+          <t>9786059703208</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Saçlarına Çiçekler Taktım</t>
+          <t>Beş Kala Mavi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786052291030</t>
+          <t>9786059703178</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Ahde Vefa</t>
+          <t>Talaş Tozu</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786052291009</t>
+          <t>9786059703246</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Yön</t>
+          <t>Ayak İzlerim</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786052291610</t>
+          <t>9786059703192</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Ya Maviysen?</t>
+          <t>İzmir Gibi İşte</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786052291672</t>
+          <t>9786052291405</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Sevmek</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786052291689</t>
+          <t>9786052291399</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Tosbik</t>
+          <t>Küçük Müfettiş</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786052291634</t>
+          <t>9786052291351</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Yok Devenin Bale Pabucu</t>
+          <t>Adı Belli Değil</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786052291580</t>
+          <t>9786052291337</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Film Gibi</t>
+          <t>Şairler Hüzün Kokar</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059703840</t>
+          <t>9786052291290</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Yaşamın Saçlarına Çiçekler Taktım</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059703864</t>
+          <t>9786052291030</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Rengi Ela</t>
+          <t>Ahde Vefa</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059703857</t>
+          <t>9786052291009</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Dokun</t>
+          <t>Yön</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059703697</t>
+          <t>9786052291610</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruh</t>
+          <t>Ya Maviysen?</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059703680</t>
+          <t>9786052291672</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Mazinin Mürekkep İzleri</t>
+          <t>Sevmek</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059703727</t>
+          <t>9786052291689</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Pesent Abulıa</t>
+          <t>Tosbik</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059703703</t>
+          <t>9786052291634</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Gaz Lambası</t>
+          <t>Yok Devenin Bale Pabucu</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059703710</t>
+          <t>9786052291580</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Beyaz</t>
+          <t>Film Gibi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>18</v>
+        <v>100</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059703093</t>
+          <t>9786059703840</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Laneti</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786052291603</t>
+          <t>9786059703864</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Arz</t>
+          <t>Aşkın Rengi Ela</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786052291214</t>
+          <t>9786059703857</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Konuşsun</t>
+          <t>Aşkla Dokun</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786052291252</t>
+          <t>9786059703697</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>B/aşka Yazıyorum</t>
+          <t>Kayıp Ruh</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786052291238</t>
+          <t>9786059703680</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Mazinin Mürekkep İzleri</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786052291115</t>
+          <t>9786059703727</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtı Sevdalar</t>
+          <t>Pesent Abulıa</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786052291122</t>
+          <t>9786059703703</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sel</t>
+          <t>Gaz Lambası</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059703741</t>
+          <t>9786059703710</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Hülyalı Hikayeler</t>
+          <t>Beyaz</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059703383</t>
+          <t>9786059703093</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Eylülname</t>
+          <t>Güneşin Laneti</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059703406</t>
+          <t>9786052291603</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>İki Kıta Aşk</t>
+          <t>Arz</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059703437</t>
+          <t>9786052291214</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Tarih Zevki</t>
+          <t>Ruhun Konuşsun</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786052291160</t>
+          <t>9786052291252</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmam Uçağa Takıldı</t>
+          <t>B/aşka Yazıyorum</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786052291153</t>
+          <t>9786052291238</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Sabah Seherinde Rüzgarı Öptüm</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786052291139</t>
+          <t>9786052291115</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Aşeka</t>
+          <t>Bıçak Sırtı Sevdalar</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052291207</t>
+          <t>9786052291122</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Zamanlar</t>
+          <t>Sel</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052291146</t>
+          <t>9786059703741</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Tutunacak Dalı Yok</t>
+          <t>Hülyalı Hikayeler</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786052291191</t>
+          <t>9786059703383</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Bulutlar Geçerken</t>
+          <t>Eylülname</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>3990000029913</t>
+          <t>9786059703406</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Oku-Düşün</t>
+          <t>İki Kıta Aşk</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>3990000029912</t>
+          <t>9786059703437</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Çölde Bir Damla Su</t>
+          <t>Tarih Zevki</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>22</v>
+        <v>140</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052291054</t>
+          <t>9786052291160</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>İncir Çekirdeği</t>
+          <t>Uçurtmam Uçağa Takıldı</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786052291078</t>
+          <t>9786052291153</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Perdenin Ardındaki Dünya</t>
+          <t>Sabah Seherinde Rüzgarı Öptüm</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786052291061</t>
+          <t>9786052291139</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Saklı Kalanlar</t>
+          <t>Aşeka</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059703499</t>
+          <t>9786052291207</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Babalar En Çok Kızlarını Sever</t>
+          <t>Siyah Beyaz Zamanlar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>17</v>
+        <v>240</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786056542046</t>
+          <t>9786052291146</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Nazik Karga Markette</t>
+          <t>Aşkın Tutunacak Dalı Yok</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786059703925</t>
+          <t>9786052291191</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Aşk Tutulması</t>
+          <t>Bulutlar Geçerken</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059703970</t>
+          <t>3990000029913</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Fısıltıları</t>
+          <t>Oku-Düşün</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786059703215</t>
+          <t>3990000029912</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Ela Düşlerim</t>
+          <t>Çölde Bir Damla Su</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059703345</t>
+          <t>9786052291054</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Bozüyük'lü Şehitlerimiz ve Gazilerimiz</t>
+          <t>İncir Çekirdeği</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786059703321</t>
+          <t>9786052291078</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Gülümse</t>
+          <t>Perdenin Ardındaki Dünya</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059703307</t>
+          <t>9786052291061</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Atatürk</t>
+          <t>Dünden Bugüne Saklı Kalanlar</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059703338</t>
+          <t>9786059703499</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Ya Devrim Olsaydı</t>
+          <t>Babalar En Çok Kızlarını Sever</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>160</v>
+        <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786059703314</t>
+          <t>9786056542046</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Çelme</t>
+          <t>Nazik Karga Markette</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059703109</t>
+          <t>9786059703925</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Vuslata Erdim</t>
+          <t>Aşk Tutulması</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786059703086</t>
+          <t>9786059703970</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül ve Öncesi Derin İzler</t>
+          <t>Sonbahar Fısıltıları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059703055</t>
+          <t>9786059703215</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Hüznü</t>
+          <t>Ela Düşlerim</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>18</v>
+        <v>50</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057460585</t>
+          <t>9786059703345</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Köy Hikayeleri</t>
+          <t>Bozüyük'lü Şehitlerimiz ve Gazilerimiz</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057445018</t>
+          <t>9786059703321</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Arpa Mı, Buğday Mı?</t>
+          <t>Gülümse</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057783462</t>
+          <t>9786059703307</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Deli Mavi</t>
+          <t>Atatürk</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057783370</t>
+          <t>9786059703338</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Barış'ın Günlüğü</t>
+          <t>Ya Devrim Olsaydı</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057783417</t>
+          <t>9786059703314</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>S/aklımdasın</t>
+          <t>Çelme</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057783271</t>
+          <t>9786059703109</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Nalcı</t>
+          <t>Sevgiyle Vuslata Erdim</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057783288</t>
+          <t>9786059703086</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kar Duvarları 1</t>
+          <t>12 Eylül ve Öncesi Derin İzler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057783363</t>
+          <t>9786059703055</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Aylardan Kasım</t>
+          <t>Sonbahar Hüznü</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057783332</t>
+          <t>9786057460585</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Eğitim Güneşi</t>
+          <t>Kanepe Köy Hikayeleri</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786057783455</t>
+          <t>9786057445018</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Düşen Damlalar</t>
+          <t>Arpa Mı, Buğday Mı?</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786057783325</t>
+          <t>9786057783462</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Her Kadın Bir Vatandır</t>
+          <t>Deli Mavi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057022929</t>
+          <t>9786057783370</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Peşinde Bir Ömür</t>
+          <t>Barış'ın Günlüğü</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786057460516</t>
+          <t>9786057783417</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Yarpuz Kokusu</t>
+          <t>S/aklımdasın</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057460554</t>
+          <t>9786057783271</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Hayal Anım</t>
+          <t>Nalcı</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057460509</t>
+          <t>9786057783288</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Gölgeleri</t>
+          <t>Kar Duvarları 1</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057783264</t>
+          <t>9786057783363</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kadın - Kısa Öyküler</t>
+          <t>Aylardan Kasım</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057783219</t>
+          <t>9786057783332</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Buzla Bahar Arasında</t>
+          <t>Anadolu’da Eğitim Güneşi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786052291986</t>
+          <t>9786057783455</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar’da Hüsran Var</t>
+          <t>Gönülden Düşen Damlalar</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786052291955</t>
+          <t>9786057783325</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Sevdasına Uzak Bir Şair</t>
+          <t>Her Kadın Bir Vatandır</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786052291962</t>
+          <t>9786057022929</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Bakışımın Seyri Değişti</t>
+          <t>Adaletin Peşinde Bir Ömür</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786052291702</t>
+          <t>9786057460516</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Bulutlarda Yakalandım Yağmura</t>
+          <t>Yarpuz Kokusu</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786052291764</t>
+          <t>9786057460554</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Paradoks Eliyasa</t>
+          <t>Hayal Anım</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786052291733</t>
+          <t>9786057460509</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Söğüt - Osmanlı Mezar Taşları ve Kitabevleri</t>
+          <t>Geçmiş Zaman Gölgeleri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052291757</t>
+          <t>9786057783264</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Her Şiir Sancılı Doğar</t>
+          <t>Kadın - Kısa Öyküler</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052291771</t>
+          <t>9786057783219</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Balığın Gözlerindeki Hüzün</t>
+          <t>Buzla Bahar Arasında</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786058429550</t>
+          <t>9786052291986</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığına Çıkan Gizli Duygular</t>
+          <t>Sonbahar’da Hüsran Var</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057783912</t>
+          <t>9786052291955</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Sen Hiç Boyun Eğmedin 1. Kitap</t>
+          <t>Sevdasına Uzak Bir Şair</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057783745</t>
+          <t>9786052291962</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Bager</t>
+          <t>Dünyaya Bakışımın Seyri Değişti</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057783028</t>
+          <t>9786052291702</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Kuşlar</t>
+          <t>Bulutlarda Yakalandım Yağmura</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057783011</t>
+          <t>9786052291764</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Mösyömö ile Bebek Tilkiti</t>
+          <t>Paradoks Eliyasa</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057783929</t>
+          <t>9786052291733</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Aşk İle</t>
+          <t>Söğüt - Osmanlı Mezar Taşları ve Kitabevleri</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057011794</t>
+          <t>9786052291757</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Güllerin Dilberi</t>
+          <t>Her Şiir Sancılı Doğar</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057011787</t>
+          <t>9786052291771</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>O Sen Değilsin</t>
+          <t>Balığın Gözlerindeki Hüzün</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057011770</t>
+          <t>9786058429550</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kalp</t>
+          <t>Gün Işığına Çıkan Gizli Duygular</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057011756</t>
+          <t>9786057783912</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Düş Kent Seçkisi</t>
+          <t>Öğretmenim Sen Hiç Boyun Eğmedin 1. Kitap</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057011732</t>
+          <t>9786057783745</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Sorgula</t>
+          <t>Bager</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057011749</t>
+          <t>9786057783028</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Benim Diğer Yarım</t>
+          <t>Kağıt Kuşlar</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057783998</t>
+          <t>9786057783011</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Tutku</t>
+          <t>Mösyömö ile Bebek Tilkiti</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057783936</t>
+          <t>9786057783929</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Yar</t>
+          <t>Aşk İle</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057011718</t>
+          <t>9786057011794</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Kırıntılar</t>
+          <t>Güllerin Dilberi</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057783981</t>
+          <t>9786057011787</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Okullarına Hazırlık Rehberi</t>
+          <t>O Sen Değilsin</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057783974</t>
+          <t>9786057011770</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Feryadı</t>
+          <t>Sessiz Kalp</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786057783875</t>
+          <t>9786057011756</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Düş Kent Seçkisi</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786057022912</t>
+          <t>9786057011732</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Yağmayacaktı Yağmur</t>
+          <t>Sorgula</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786057022905</t>
+          <t>9786057011749</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Yolda Gördüklerim</t>
+          <t>Benim Diğer Yarım</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786057783899</t>
+          <t>9786057783998</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Mona Lisa Firarda</t>
+          <t>Yüreğimdeki Tutku</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057783783</t>
+          <t>9786057783936</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Dodurga - Halk Kültürü Ansiklopedisi</t>
+          <t>Yar</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057783486</t>
+          <t>9786057011718</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Pir Aşkına</t>
+          <t>Sevimli Kırıntılar</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786057783639</t>
+          <t>9786057783981</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Leyl</t>
+          <t>Güzel Sanatlar Okullarına Hazırlık Rehberi</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786057783622</t>
+          <t>9786057783974</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Cezası</t>
+          <t>Bozkırın Feryadı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057783738</t>
+          <t>9786057783875</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Gaaak</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057783356</t>
+          <t>9786057022912</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Alagün 1919</t>
+          <t>Yağmayacaktı Yağmur</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059703130</t>
+          <t>9786057022905</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Sahilde Kükreyen Küheylan</t>
+          <t>Yolda Gördüklerim</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057022950</t>
+          <t>9786057783899</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Çok Sevdim Şiir Oldu</t>
+          <t>Mona Lisa Firarda</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057022936</t>
+          <t>9786057783783</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimin Tuzu Yok</t>
+          <t>Dodurga - Halk Kültürü Ansiklopedisi</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057022974</t>
+          <t>9786057783486</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Lokanta</t>
+          <t>Pir Aşkına</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057783097</t>
+          <t>9786057783639</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Yalancının Mumu Yatsıya Kadar</t>
+          <t>Leyl</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786057783134</t>
+          <t>9786057783622</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>An - Nereden Bakarsan Bak Aşk</t>
+          <t>Tanrının Cezası</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786057783127</t>
+          <t>9786057783738</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Çile</t>
+          <t>Gaaak</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786057783073</t>
+          <t>9786057783356</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kader mi ?</t>
+          <t>Alagün 1919</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786057783103</t>
+          <t>9786059703130</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Akılla Hesaplaşma</t>
+          <t>Sahilde Kükreyen Küheylan</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057783141</t>
+          <t>9786057022950</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Pazaryeri</t>
+          <t>Çok Sevdim Şiir Oldu</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057783158</t>
+          <t>9786057022936</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Benim Sevdam</t>
+          <t>Ekmeğimin Tuzu Yok</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786057783165</t>
+          <t>9786057022974</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Gölgesiz Kadınlar</t>
+          <t>Lokanta</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786057011701</t>
+          <t>9786057783097</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Körpem</t>
+          <t>Yalancının Mumu Yatsıya Kadar</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786057022981</t>
+          <t>9786057783134</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Gizli Olaylar Timi</t>
+          <t>An - Nereden Bakarsan Bak Aşk</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786057460578</t>
+          <t>9786057783127</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Evlat</t>
+          <t>Aşk ve Çile</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057783714</t>
+          <t>9786057783073</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Umut - Tel Örgünün İki Yakası</t>
+          <t>Kader mi ?</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057783646</t>
+          <t>9786057783103</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Dobak Pehlivan</t>
+          <t>Akılla Hesaplaşma</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786057460561</t>
+          <t>9786057783141</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Sinopeli (Sınabeli)</t>
+          <t>Pazaryeri</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057783196</t>
+          <t>9786057783158</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Umuttu Benimkisi</t>
+          <t>Benim Sevdam</t>
         </is>
       </c>
       <c r="C436" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057783233</t>
+          <t>9786057783165</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kozevim</t>
+          <t>Gölgesiz Kadınlar</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057783226</t>
+          <t>9786057011701</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses Olamamak</t>
+          <t>Körpem</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786057022943</t>
+          <t>9786057022981</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Hokus Pokus Nasıl Kayboldum ?</t>
+          <t>Gizli Olaylar Timi</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057022998</t>
+          <t>9786057460578</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Kuri İle Kara</t>
+          <t>Evlat</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786056437106</t>
+          <t>9786057783714</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Deryadan Damlaya ( Şenlik'li Yürekler )</t>
+          <t>Umut - Tel Örgünün İki Yakası</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>17</v>
+        <v>100</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057783790</t>
+          <t>9786057783646</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Gülizaroğlu Abdullah</t>
+          <t>Dobak Pehlivan</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057783707</t>
+          <t>9786057460561</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Esintiler - Yunus Balığım'a Mektuplar</t>
+          <t>Sinopeli (Sınabeli)</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786057783769</t>
+          <t>9786057783196</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Beklerken</t>
+          <t>Mavi Bir Umuttu Benimkisi</t>
         </is>
       </c>
       <c r="C444" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786057783721</t>
+          <t>9786057783233</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yangını</t>
+          <t>Kozevim</t>
         </is>
       </c>
       <c r="C445" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057783691</t>
+          <t>9786057783226</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolunu Bulmuştuk...</t>
+          <t>Pamuk Prenses Olamamak</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786057783660</t>
+          <t>9786057022943</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Devrimleri Boyama Kitabı</t>
+          <t>Hokus Pokus Nasıl Kayboldum ?</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057783653</t>
+          <t>9786057022998</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Çevre Temizliği Boyama Kitabı</t>
+          <t>Kuri İle Kara</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786057783677</t>
+          <t>9786056437106</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Çocuk Sevgisi Boyama Kitabı</t>
+          <t>Deryadan Damlaya ( Şenlik'li Yürekler )</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>160</v>
+        <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057783424</t>
+          <t>9786057783790</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Yarasa Çocuklar</t>
+          <t>Gülizaroğlu Abdullah</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057783400</t>
+          <t>9786057783707</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İle Çocuk Boyama Kitabı</t>
+          <t>Esintiler - Yunus Balığım'a Mektuplar</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786057783394</t>
+          <t>9786057783769</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Alfabesi Kitabı ABC</t>
+          <t>Geceyi Beklerken</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786057783813</t>
+          <t>9786057783721</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Bir Yarısında (Ciltli)</t>
+          <t>Gönül Yangını</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057783851</t>
+          <t>9786057783691</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Oysa Sen Gittiğini Sandın</t>
+          <t>Bir Yolunu Bulmuştuk...</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057011725</t>
+          <t>9786057783660</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Kulakları Kelebek</t>
+          <t>Atatürk Devrimleri Boyama Kitabı</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786057783950</t>
+          <t>9786057783653</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş</t>
+          <t>Atatürk Çevre Temizliği Boyama Kitabı</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057783110</t>
+          <t>9786057783677</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Pati Hikayeleri</t>
+          <t>Atatürk’ün Çocuk Sevgisi Boyama Kitabı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786057783943</t>
+          <t>9786057783424</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Göründü Seher</t>
+          <t>Yarasa Çocuklar</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057783844</t>
+          <t>9786057783400</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Zerdali Dalı</t>
+          <t>Atatürk İle Çocuk Boyama Kitabı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057783967</t>
+          <t>9786057783394</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Sihir Gibi</t>
+          <t>Atatürk Alfabesi Kitabı ABC</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057783547</t>
+          <t>9786057783813</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Sirena'nın Aynası</t>
+          <t>Gecenin Bir Yarısında (Ciltli)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057783479</t>
+          <t>9786057783851</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Hasretin</t>
+          <t>Oysa Sen Gittiğini Sandın</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057783530</t>
+          <t>9786057011725</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Aşkım Ben Buradayım</t>
+          <t>Kulakları Kelebek</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786057783523</t>
+          <t>9786057783950</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Getirin Çekicimi! Kırılacak Kabuk Var</t>
+          <t>Yoldaş</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786057783905</t>
+          <t>9786057783110</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Doğu Ekspresiyle Geçmişe Yolculuk</t>
+          <t>Pati Hikayeleri</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786057783868</t>
+          <t>9786057783943</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Benim</t>
+          <t>Göründü Seher</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786057783882</t>
+          <t>9786057783844</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Serüven</t>
+          <t>Zerdali Dalı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057783592</t>
+          <t>9786057783967</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Denizin Getirdikleri</t>
+          <t>Sihir Gibi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786058429512</t>
+          <t>9786057783547</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Son Dakika Şiirleri</t>
+          <t>Sirena'nın Aynası</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786052291825</t>
+          <t>9786057783479</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>İhata</t>
+          <t>Hasretin</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786058429529</t>
+          <t>9786057783530</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Küpe Çiçeği</t>
+          <t>Aşkım Ben Buradayım</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057783431</t>
+          <t>9786057783523</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Günlük</t>
+          <t>Getirin Çekicimi! Kırılacak Kabuk Var</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786057783202</t>
+          <t>9786057783905</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimdeki Beyaz Üniforma</t>
+          <t>Doğu Ekspresiyle Geçmişe Yolculuk</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786057783318</t>
+          <t>9786057783868</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Sesi</t>
+          <t>İçimdeki Benim</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786057783837</t>
+          <t>9786057783882</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Uçan Kitaplarla Seyahat</t>
+          <t>Serüven</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>100</v>
+        <v>26</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786057783806</t>
+          <t>9786057783592</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Gölgesinde</t>
+          <t>Denizin Getirdikleri</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786057783820</t>
+          <t>9786058429512</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Sakarya’nın Kıyısında</t>
+          <t>Son Dakika Şiirleri</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786057783752</t>
+          <t>9786052291825</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunyalar (1980)</t>
+          <t>İhata</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786057783776</t>
+          <t>9786058429529</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Akıl Terazisi</t>
+          <t>Küpe Çiçeği</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786057783080</t>
+          <t>9786057783431</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Varsa</t>
+          <t>Sevgili Günlük</t>
         </is>
       </c>
       <c r="C480" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786057783035</t>
+          <t>9786057783202</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Deli Behice - Ardahan Öyküleri</t>
+          <t>Düşlerimdeki Beyaz Üniforma</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786057783059</t>
+          <t>9786057783318</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Tarifi Benden</t>
+          <t>Ormanın Sesi</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>400</v>
+        <v>38</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786057783066</t>
+          <t>9786057783837</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Menopozlu Bir Aşk</t>
+          <t>Uçan Kitaplarla Seyahat</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786057783042</t>
+          <t>9786057783806</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Korkmuyorum Anne 1</t>
+          <t>Ateşin Gölgesinde</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786052291283</t>
+          <t>9786057783820</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Ertesi Dün</t>
+          <t>Sakarya’nın Kıyısında</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786052291269</t>
+          <t>9786057783752</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Belirsizlik Sancıları</t>
+          <t>Son Sardunyalar (1980)</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786057783295</t>
+          <t>9786057783776</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Mayumi ve Topalak Tospa</t>
+          <t>Akıl Terazisi</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786057783240</t>
+          <t>9786057783080</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Gelen</t>
+          <t>Bir Umut Varsa</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786052291924</t>
+          <t>9786057783035</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Uğurlu Yolum</t>
+          <t>Deli Behice - Ardahan Öyküleri</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786058429567</t>
+          <t>9786057783059</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı'nda Söğüt Kazası ile (Bozüyük-İnönü-Mihalgazi)</t>
+          <t>Tarifi Benden</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>24</v>
+        <v>400</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786057783585</t>
+          <t>9786057783066</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşa - Azraili Ayakta Karşıla</t>
+          <t>Menopozlu Bir Aşk</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786057783615</t>
+          <t>9786057783042</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Suçsuz</t>
+          <t>Korkmuyorum Anne 1</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786057783578</t>
+          <t>9786052291283</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Batınay</t>
+          <t>Ertesi Dün</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786057783516</t>
+          <t>9786052291269</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Meneviş</t>
+          <t>Belirsizlik Sancıları</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786057783509</t>
+          <t>9786057783295</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Şafak</t>
+          <t>Mayumi ve Topalak Tospa</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786057783493</t>
+          <t>9786057783240</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Selamdan Kelama</t>
+          <t>Karanlıktan Gelen</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786057783608</t>
+          <t>9786052291924</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Sadece Sana Yazdım</t>
+          <t>Uğurlu Yolum</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786057783554</t>
+          <t>9786058429567</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Ülkem'de Kadın Olmak</t>
+          <t>Kurtuluş Savaşı'nda Söğüt Kazası ile (Bozüyük-İnönü-Mihalgazi)</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>80</v>
+        <v>24</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786057783561</t>
+          <t>9786057783585</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Doktor Civanım</t>
+          <t>Sağlıklı Yaşa - Azraili Ayakta Karşıla</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786057783448</t>
+          <t>9786057783615</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>İnsülin Direnci (Kilo Verme)</t>
+          <t>Suçsuz</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786057783257</t>
+          <t>9786057783578</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Nida</t>
+          <t>Batınay</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786057783349</t>
+          <t>9786057783516</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Zeon: Uzaydan Gelenler Var</t>
+          <t>Meneviş</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786059703796</t>
+          <t>9786057783509</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kadınlar</t>
+          <t>Beklenen Şafak</t>
         </is>
       </c>
       <c r="C503" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786255574985</t>
+          <t>9786057783493</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Egzersiz Yap Kilo Ver İnsülin Direnci</t>
+          <t>Selamdan Kelama</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
+          <t>9786057783608</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Sana Yazdım</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786057783554</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Ülkem'de Kadın Olmak</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786057783561</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Doktor Civanım</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786057783448</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>İnsülin Direnci (Kilo Verme)</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786057783257</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Nida</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786057783349</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Zeon: Uzaydan Gelenler Var</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786059703796</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kadınlar</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786255574985</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Egzersiz Yap Kilo Ver İnsülin Direnci</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
           <t>9786258668018</t>
         </is>
       </c>
-      <c r="B505" s="1" t="inlineStr">
+      <c r="B513" s="1" t="inlineStr">
         <is>
           <t>Ter Sardı Tenimi Ağladım</t>
         </is>
       </c>
-      <c r="C505" s="1">
+      <c r="C513" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>