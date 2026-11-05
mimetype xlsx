--- v0 (2026-02-17)
+++ v1 (2026-11-05)
@@ -139,66 +139,66 @@
         <is>
           <t>9786056659102</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bolu’nun Saklı Cenneti; Seben</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056090905</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>The Adventure Of Currency In Anatolıa (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>660</v>
+        <v>990</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054111459</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ressam Orhan Ersoy (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>720</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056561412</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bolu'da Osmanlı Dönemi Cami ve Hamamları (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054111473</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>