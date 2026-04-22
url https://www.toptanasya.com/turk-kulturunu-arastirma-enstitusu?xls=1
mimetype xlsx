--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -94,1036 +94,1036 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789754561661</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyet'in 100. Yılına Bakış</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789754561630</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Eski Türkçede Fiilsel Kopula</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789754561388</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kaygusuz’un Bilge Torunu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789754561081</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Türk Kültürünü Araştırma Enstitüsü’nün 50. Yılına Armağan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789754561418</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi Münacat Çihil Hadis (Kırk Hadis) Nazmül Cevahir Kitab-ı Sıracü’l-Müslimin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789754561289</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi Hayretü’l-Ebrar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789754561302</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi Vakfiye</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789754561340</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Alkış Bitiği</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789754561258</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Altaylılar Etnik Yapıları ve Kültürel Yapıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789754561197</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Altay ve Teleüt Türklerinde Şamanizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789754561050</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Ankara İli Ağızları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789754561425</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bahaeddin Yediyıldız Armağanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789754561159</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bengü Belak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789754560961</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Bilal N. Şimşir Armağanı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789754561142</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Elyazması Bir Kitap Türü: Cönk / Cöng</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789754561012</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Folklor ve İdeoloji</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>37.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789754561166</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Gramerleşme Teorisi ve Türkçe Fiil Birleşmeleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789754561449</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Türk Tarihçiliğinin Asırlık Çınarı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789754561241</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Karışık Dilli Kur’an Tefsiri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789754561319</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kaşgarlı Mahmud’a Göre 11. Yüzyılda Türk Dünyası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789754561296</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kaşgarlı’nın Tarihçi Torunu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789754561272</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Türk Düşüncesinin İnşası Yolunda</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789754561128</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Diriliş Yolunda Türk Düşüncesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>520</v>
+        <v>620</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789754560985</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Budist Türk Çevresi Metinlerinde Olumsuzluk ve Yokluk Şekilleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789754561005</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Moğolcanın Grameri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789754561234</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Tarihin ve Tarihçinin İzinden Kazım Yaşar Kopraman Armağanı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789754561364</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Türkmen Bilgesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789754561432</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Zeynep Korkmaz Armağanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789754561333</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Türk Dünyası Masal Araştırmaları (Tastarakay’dan Keloğlan’a)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>470</v>
+        <v>560</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789754560092</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Çuvaş Türklerinin Kahramanlık Anlatmaları (Alplar)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>285</v>
+        <v>340</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789754561470</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi - Tarih-i Enbiya ve Hükema (Metin-Aktarma-Dizin-Tıpkıbasım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789754561487</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Türkiye Türkçesinde Mental Fiiller</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789754561494</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Dilbilgiselleşme ve Eski Uygurca Edatlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789754561098</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>M. Cihat Özönder Armağanı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789754561043</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kırgız Türklerinin Destancılık Geleneği ve Er Soltonoy Destanı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789754561067</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kırgız Türklerinde Manasçılık Geleneği ve Manasçılar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789754561463</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kırgız Kültüründe  Aşık Kemiği ve Kırgızcadaki Aşık Oyunlarıyla İlgili Söz Varlığı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789754561227</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Türk Edebiyatına Açılan Pencere</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789754561111</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Türk Halk Edebiyatı İncelemeleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789754561210</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Türk Kültürü Araştırmaları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789754561104</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Türk Moğol Araştırmaları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789754561135</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Türk Tarihçiliğine Katkılar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789754561180</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Yalım Kaya Bitigi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789754561173</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Yeni Türk Edebiyatı İncelemeleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789754561371</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Türkçe - Moğolca Moğolca - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789754561456</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Timurlu Tarihine Adanmış Bir Ömür 75. Doğum Yılında</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789754561014</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Şuyın Hivetiri’nin Ulıp Destanı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789754561036</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Tuncay Baykara Armağanı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789754561265</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Sibirya Kurganları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789754561203</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Sibirya Halklarının Şaman Kostümleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789754561401</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Moğolca İbni Mühenna Lügati</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789754560978</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Moğol Atasözleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789754560947</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Ötemiş Hacı’ya Göre Cuci Ulusu’nun Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789754560954</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Müjgan Cunbur Armağanı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789754561623</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Eski Uygur Türkçesinde Öz (Core)-Dış (Perıpheral) Katmanlı Birleşik Yapılarda Zamansallık</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789754561593</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Türk Dili Temel Kitabı - Herkes İçin Türk Dili</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789754561616</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Kün Sarığ Han - Bir Hakas Kadınının Destanı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789754561609</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Mançuca Nişan Şaman Hikayesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789754561586</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi Kitab-ı Münşeat</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789754561579</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Ana - Oğuzca Durum Morfemleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789754561562</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Ölümünün 100. Yılında Ömer Seyfettin Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789754561524</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Umay Ana'dan Umay Hoca'ya Prof.Dr. Umay Günay Türkeş'e Armağan</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>460</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789754561500</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Uygur Harfli Oğuz Kağan Destanı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789754561555</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Türkçenin Basılı İlk Atasözü Kitabı: G.B. Donano’nun Derlediği Türk Atasözleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789754561531</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Şükrü Elçin Kitabı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789754561517</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Türklük Biliminde Gür Bir Ses - Prof. Dr. İsa Özkan'a Armağan</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>440</v>
+        <v>530</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789754561548</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>