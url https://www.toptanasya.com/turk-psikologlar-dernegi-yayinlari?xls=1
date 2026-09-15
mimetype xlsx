--- v0 (2026-02-17)
+++ v1 (2026-09-15)
@@ -85,535 +85,565 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057244765</t>
+          <t>9786057410382</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nöropsikoloji Yetişkinler İçin Nöropsikolojik Testler Ekler / Cilt - 2</t>
+          <t>İntihar - Açıklama, Değerlendirme, Tedavi ve Önleme</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>416</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057244758</t>
+          <t>9786057244734</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nöropsikoloji Yetişkinler İçin Nöropsikolojik Testler Bilnot Bataryası / Cilt - 1</t>
+          <t>Etkili Psikoterapistlik - Terapötik İttifak Odaklı Uygulamalar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057410375</t>
+          <t>9786057244765</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Psikolojisi</t>
+          <t>Nöropsikoloji Yetişkinler İçin Nöropsikolojik Testler Ekler / Cilt - 2</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756761366</t>
+          <t>9786057244758</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Trafik Psikolojisi</t>
+          <t>Nöropsikoloji Yetişkinler İçin Nöropsikolojik Testler Bilnot Bataryası / Cilt - 1</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>224</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057410313</t>
+          <t>9786057410375</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Klinik Psikoloji: Bilim ve Uygulama</t>
+          <t>Sağlık Psikolojisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>672</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756761267</t>
+          <t>9789756761366</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi ve Danışmanlıkta Etik</t>
+          <t>Trafik Psikolojisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>45</v>
+        <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756761137</t>
+          <t>9786057410313</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Öktem Sözel Bellek Süreçleri Testi (Öktem - SBST) El Kitabı</t>
+          <t>Klinik Psikoloji: Bilim ve Uygulama</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>160</v>
+        <v>672</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756761168</t>
+          <t>9789756761267</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Obsesif - Kompulsif Bozukluk: Bilişsel - Davranışçı Yaklaşım Terapi ve Sık Kullanılan Ölçekler</t>
+          <t>Psikoterapi ve Danışmanlıkta Etik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752311121</t>
+          <t>9789756761137</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Endüstri ve Örgüt Psikolojisi 2</t>
+          <t>Öktem Sözel Bellek Süreçleri Testi (Öktem - SBST) El Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>192</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752311176</t>
+          <t>9789756761168</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde ve Psikolojide Ölçme Standartları</t>
+          <t>Obsesif - Kompulsif Bozukluk: Bilişsel - Davranışçı Yaklaşım Terapi ve Sık Kullanılan Ölçekler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756761182</t>
+          <t>9789752311121</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Davranış Bilimlerinde Tek-Denekli Araştırmalar</t>
+          <t>Endüstri ve Örgüt Psikolojisi 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>25</v>
+        <v>192</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9799756761068</t>
+          <t>9789752311176</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Geçiş Döneminde Türkiye</t>
+          <t>Eğitimde ve Psikolojide Ölçme Standartları</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9799756761075</t>
+          <t>9789756761182</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Evrimsel Psikolojiye Giriş</t>
+          <t>Eğitim ve Davranış Bilimlerinde Tek-Denekli Araştırmalar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>192</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756761281</t>
+          <t>9799756761068</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Etkili Psikoterapistlik</t>
+          <t>Geçiş Döneminde Türkiye</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058258402</t>
+          <t>9799756761075</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Direnç Onur ve Dahası</t>
+          <t>Evrimsel Psikolojiye Giriş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>27</v>
+        <v>192</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057410344</t>
+          <t>9789756761281</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Davranışçı Terapiler</t>
+          <t>Etkili Psikoterapistlik</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>352</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756761151</t>
+          <t>9786058258402</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Davranışçı Terapide Teknik Bağlanma ve İttifak</t>
+          <t>Direnç Onur ve Dahası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057244789</t>
+          <t>9786057410344</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Klinik Psikoloji Bilim ve Uygulama</t>
+          <t>Bilişsel Davranışçı Terapiler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>672</v>
+        <v>352</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756761311</t>
+          <t>9789756761151</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Özgül Öğrenme Bozukluğunda Belirti Tarama ve Değerlendirme</t>
+          <t>Bilişsel Davranışçı Terapide Teknik Bağlanma ve İttifak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>192</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057410320</t>
+          <t>9786057244789</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Psikologlar İçin Etik Öğretim El Kitabı</t>
+          <t>Klinik Psikoloji Bilim ve Uygulama</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>192</v>
+        <v>672</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789759756115</t>
+          <t>9789756761311</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Eğitimi Araştırmaları</t>
+          <t>Özgül Öğrenme Bozukluğunda Belirti Tarama ve Değerlendirme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789759576042</t>
+          <t>9786057410320</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zihinsel Özürlüler İçin Beceri Saptama Formu</t>
+          <t>Psikologlar İçin Etik Öğretim El Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>192</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756761243</t>
+          <t>9789759756115</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Velayet Değerlendirmeleri</t>
+          <t>Yönetim Eğitimi Araştırmaları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>288</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756761250</t>
+          <t>9789759576042</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sorunlarımı Çözebilirim</t>
+          <t>Zihinsel Özürlüler İçin Beceri Saptama Formu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756761205</t>
+          <t>9789756761243</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Psikolojisi</t>
+          <t>Velayet Değerlendirmeleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>65</v>
+        <v>288</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056887611</t>
+          <t>9789756761250</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Beni Sev Terk Etme</t>
+          <t>Sorunlarımı Çözebilirim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>192</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752311145</t>
+          <t>9789756761205</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Eğitimi Araştırmaları</t>
+          <t>Sağlık Psikolojisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756761113</t>
+          <t>9786056887611</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Bağlamda Yönetsel Örgütsel Davranış</t>
+          <t>Beni Sev Terk Etme</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>288</v>
+        <v>192</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756761083</t>
+          <t>9789752311145</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Koşullama ve Öğrenmenin Temelleri</t>
+          <t>Yönetim Eğitimi Araştırmaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>48</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056887604</t>
+          <t>9789756761113</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozuklukları İçin Bilişsel Terapi - Şema Odaklı Bir Yaklaşım</t>
+          <t>Kültürel Bağlamda Yönetsel Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>192</v>
+        <v>288</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756761229</t>
+          <t>9789756761083</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İntihar</t>
+          <t>Koşullama ve Öğrenmenin Temelleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>416</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756761304</t>
+          <t>9786056887604</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hücreden Topluma Stres</t>
+          <t>Kişilik Bozuklukları İçin Bilişsel Terapi - Şema Odaklı Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9789756761229</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>İntihar</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789756761304</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Hücreden Topluma Stres</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
           <t>9789759576066</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kısa Süreli Grup Terapileri İlkeler ve Teknikler</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C36" s="1">
         <v>20</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>