--- v0 (2026-02-08)
+++ v1 (2026-05-13)
@@ -85,30910 +85,30925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789751763181</t>
+          <t>9789751753601</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Sir Philip Henry Wodehouse Currie'nin İstanbul Büyükelçiliği (1893-1898)</t>
+          <t>Anadolu'da Moğollar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>445</v>
+        <v>75</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789751762900</t>
+          <t>9789751763181</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kaynaklarına Göre II. Abdülhamid Dönemi Osmanlı-İran İlişkileri (1876-1909)</t>
+          <t>İngiliz Sir Philip Henry Wodehouse Currie'nin İstanbul Büyükelçiliği (1893-1898)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>445</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789751763924</t>
+          <t>9789751762900</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Merv Vahası Merv Tekeleri Arasında Seyahat ve Maceralar I. Cilt</t>
+          <t>Osmanlı Kaynaklarına Göre II. Abdülhamid Dönemi Osmanlı-İran İlişkileri (1876-1909)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>475</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789751757555</t>
+          <t>9789751763924</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İznik Konsili'nin Siyasi ve Entelektüel Tarihi</t>
+          <t>Merv Vahası Merv Tekeleri Arasında Seyahat ve Maceralar I. Cilt</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>475</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789751763372</t>
+          <t>9789751757555</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eski Yazıları Okuma Kılavuzu</t>
+          <t>İznik Konsili'nin Siyasi ve Entelektüel Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>175</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789751763723</t>
+          <t>9789751763372</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Japonya Arşiv Belgelerinde Lozan Konferansı 21 Eylül 1922 - 31 Temmuz 1923 (Ciltli)</t>
+          <t>Eski Yazıları Okuma Kılavuzu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>175</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789751763709</t>
+          <t>9789751763723</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mücahit ve Mücahidlerin Anlatımıyla Kıbrıs Türk Milli Mücadelesi Cilt I (Ciltli)</t>
+          <t>Japonya Arşiv Belgelerinde Lozan Konferansı 21 Eylül 1922 - 31 Temmuz 1923 (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789751761651</t>
+          <t>9789751763709</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türkistan'da Keşifler 1904 Kazısı Anav'ın Tarih Öncesi Medeniyetleri Menşeleri, İnkişafı ve Muhitin Tesiri Cilt I</t>
+          <t>Mücahit ve Mücahidlerin Anlatımıyla Kıbrıs Türk Milli Mücadelesi Cilt I (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789751762467</t>
+          <t>9789751761651</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Pera Ceneviz Kolonisi Hakkında Belgeler</t>
+          <t>Türkistan'da Keşifler 1904 Kazısı Anav'ın Tarih Öncesi Medeniyetleri Menşeleri, İnkişafı ve Muhitin Tesiri Cilt I</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789751762627</t>
+          <t>9789751762467</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Okul Dışı Tarih Öğretimi Kuram ve Uygulama</t>
+          <t>Pera Ceneviz Kolonisi Hakkında Belgeler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789751762788</t>
+          <t>9789751762627</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Tarihi</t>
+          <t>Okul Dışı Tarih Öğretimi Kuram ve Uygulama</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>75</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789751762795</t>
+          <t>9789751762788</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bursa Tarihi</t>
+          <t>Diyarbakır Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789751761662</t>
+          <t>9789751762795</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır (1-2 Cilt Takım)</t>
+          <t>Bursa Tarihi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>430</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789751762740</t>
+          <t>9789751761662</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Savaşı ve Sultan Alp Arslan</t>
+          <t>Modern Mısır (1-2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>430</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757162733</t>
+          <t>9789751762740</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Tarihi 1918-1923</t>
+          <t>Malazgirt Savaşı ve Sultan Alp Arslan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>105</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789751762818</t>
+          <t>9789757162733</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lozan Barış Antlaşması</t>
+          <t>Milli Mücadele Tarihi 1918-1923</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789751762757</t>
+          <t>9789751762818</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cemal Paşa</t>
+          <t>Lozan Barış Antlaşması</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789751762146</t>
+          <t>9789751762757</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Asur Ordusu</t>
+          <t>Cemal Paşa</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789751762078</t>
+          <t>9789751762146</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Olcaytu (Ciltli)</t>
+          <t>Yeni Asur Ordusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>355</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789751758262</t>
+          <t>9789751762078</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türk-Ermeni İlişkilerinin Dünü Bugünü Yarını</t>
+          <t>Tarih-i Olcaytu (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>355</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789751759924</t>
+          <t>9789751758262</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan'da Türk İzleri</t>
+          <t>Türk-Ermeni İlişkilerinin Dünü Bugünü Yarını</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789751761231</t>
+          <t>9789751759924</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz'in Anahtarı Kıbrıs</t>
+          <t>Yunanistan'da Türk İzleri</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789751761286</t>
+          <t>9789751761231</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşı 1939-1945</t>
+          <t>Doğu Akdeniz'in Anahtarı Kıbrıs</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789751751959</t>
+          <t>9789751761286</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Sarayı'nda Muhalif Bir Gazeteci Mâbeyn Mütercimi Louis Sabuncu (1891-1908)</t>
+          <t>İkinci Dünya Savaşı 1939-1945</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789751612229</t>
+          <t>9789751751959</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Urartu Kaya Mezarları ve Ölü Gömme Gelenekleri</t>
+          <t>Yıldız Sarayı'nda Muhalif Bir Gazeteci Mâbeyn Mütercimi Louis Sabuncu (1891-1908)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789751750839</t>
+          <t>9789751612229</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Saruhan'ı İdare Eden Şehzadeler Maiyetleri ve Devirlerinde Yapılan Eserlere Dair Bir Araştırma</t>
+          <t>Urartu Kaya Mezarları ve Ölü Gömme Gelenekleri</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789751752358</t>
+          <t>9789751750839</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Seyahatnamelere Göre XIX. Yüzyılda Kazakların Sosyal ve Kültürel Hayatı</t>
+          <t>Saruhan'ı İdare Eden Şehzadeler Maiyetleri ve Devirlerinde Yapılan Eserlere Dair Bir Araştırma</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789751761262</t>
+          <t>9789751752358</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Tarihi</t>
+          <t>Seyahatnamelere Göre XIX. Yüzyılda Kazakların Sosyal ve Kültürel Hayatı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789751755742</t>
+          <t>9789751761262</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşında İngiliz Esir Kamplarında Türk Askerleri</t>
+          <t>Erzurum Tarihi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>805</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789751751522</t>
+          <t>9789751755742</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türk-Macar Askerî İlişkileri 1912-1918 (Macar Kaynaklarına Göre)</t>
+          <t>Birinci Dünya Savaşında İngiliz Esir Kamplarında Türk Askerleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>805</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789751752543</t>
+          <t>9789751751522</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Muallimler Birliği</t>
+          <t>Türk-Macar Askerî İlişkileri 1912-1918 (Macar Kaynaklarına Göre)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789751761033</t>
+          <t>9789751752543</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı</t>
+          <t>Türkiye Muallimler Birliği</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789751751690</t>
+          <t>9789751761033</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Afganistan ve Türkler</t>
+          <t>Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789751752130</t>
+          <t>9789751751690</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Haci Âdil (Arda) Bey</t>
+          <t>Afganistan ve Türkler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789751760494</t>
+          <t>9789751752130</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler (2 Cilt Takım)</t>
+          <t>Haci Âdil (Arda) Bey</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>725</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789751745064</t>
+          <t>9789751760494</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Umman - Osmanlı İlişkileri 1744-1856</t>
+          <t>Toplu Makaleler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>70</v>
+        <v>725</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789751761255</t>
+          <t>9789751745064</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Halkının Kısa Tarihi</t>
+          <t>Umman - Osmanlı İlişkileri 1744-1856</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789751757760</t>
+          <t>9789751761255</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Enver Paşa</t>
+          <t>Türkmen Halkının Kısa Tarihi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789751745071</t>
+          <t>9789751757760</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ten Hatıralar</t>
+          <t>Enver Paşa</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789751761279</t>
+          <t>9789751745071</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Semerkant Tarihi</t>
+          <t>Atatürk'ten Hatıralar</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789751753465</t>
+          <t>9789751761279</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Arşivciliğimizin Yüz Yılı</t>
+          <t>Semerkant Tarihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>650</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789751761057</t>
+          <t>9789751753465</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Resimli Afgân Seyâhati</t>
+          <t>Arşivciliğimizin Yüz Yılı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>65</v>
+        <v>650</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789751636287</t>
+          <t>9789751761057</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yakın Dönem İran Tarihi Azerbaycan Milli Hükümeti 1945-1946</t>
+          <t>Resimli Afgân Seyâhati</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789751751942</t>
+          <t>9789751636287</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Batı Kaynaklarına Göre Sultan Selâhaddin'in Kişiliği</t>
+          <t>Yakın Dönem İran Tarihi Azerbaycan Milli Hükümeti 1945-1946</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789751756145</t>
+          <t>9789751751942</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklu İmparatorluğu Tarihi Çerçevesi İçinde Sancar'ın Meliklik Devri</t>
+          <t>Batı Kaynaklarına Göre Sultan Selâhaddin'in Kişiliği</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789751752086</t>
+          <t>9789751756145</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gümülcine Sancağı 1879-1912</t>
+          <t>Büyük Selçuklu İmparatorluğu Tarihi Çerçevesi İçinde Sancar'ın Meliklik Devri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789751756008</t>
+          <t>9789751752086</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mirliva Hasan Muhiddin Paşa'nın Defter-i Mahsûs'u Yemen, Irak ve Gilan Olayları 1905-1912 (Ciltli)</t>
+          <t>Gümülcine Sancağı 1879-1912</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>515</v>
+        <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789751628848</t>
+          <t>9789751756008</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri 51 Niğde I-II (Ciltli)</t>
+          <t>Mirliva Hasan Muhiddin Paşa'nın Defter-i Mahsûs'u Yemen, Irak ve Gilan Olayları 1905-1912 (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>515</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789751622907</t>
+          <t>9789751628848</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Kongresi 15/1</t>
+          <t>Türk Kültür Varlıkları Envanteri 51 Niğde I-II (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789751623246</t>
+          <t>9789751622907</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Kongresi 04</t>
+          <t>Türk Tarih Kongresi 15/1</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789751629913</t>
+          <t>9789751623246</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Kongresi 16/6</t>
+          <t>Türk Tarih Kongresi 04</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789751750716</t>
+          <t>9789751629913</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Hatırat Uluslararası Sempozyumu Bildiriler Kitabı(I-IV.Cilt)</t>
+          <t>Türk Tarih Kongresi 16/6</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>465</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789751752048</t>
+          <t>9789751750716</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Istanbul'un Mutlu Askerleri ve Şehit Olanlar</t>
+          <t>Osmanlı'dan Cumhuriyet'e Hatırat Uluslararası Sempozyumu Bildiriler Kitabı(I-IV.Cilt)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>45</v>
+        <v>465</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789751753052</t>
+          <t>9789751752048</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Niksar Melik Gazi Mezarlığı</t>
+          <t>Istanbul'un Mutlu Askerleri ve Şehit Olanlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789751743213</t>
+          <t>9789751753052</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Alacahöyük Hafriyatı Defterleri 1936-1937</t>
+          <t>Niksar Melik Gazi Mezarlığı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789751761422</t>
+          <t>9789751743213</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Necid ve Ahsa'da Osmanlı Hâkimiyeti Vehhâbî Hareketi ve Suud Devleti'nin Ortaya Çıkışı</t>
+          <t>Alacahöyük Hafriyatı Defterleri 1936-1937</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789751745040</t>
+          <t>9789751761422</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslâm Dünyasında Bilim Tarihi Makaleleri</t>
+          <t>Necid ve Ahsa'da Osmanlı Hâkimiyeti Vehhâbî Hareketi ve Suud Devleti'nin Ortaya Çıkışı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>35</v>
+        <v>385</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789751752260</t>
+          <t>9789751745040</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gücü Besleyen Mimarlık Osmanlı İmaretleri (Ciltli)</t>
+          <t>Orta Çağ İslâm Dünyasında Bilim Tarihi Makaleleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>330</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789751753649</t>
+          <t>9789751752260</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>II.Abdülhamid'in İlk Mâbeyn Feriki Eğinli Said Paşa'nın Hâtırâtı 1876- 1887 (I.-VI.Cilt Takım) (Ciltli)</t>
+          <t>Gücü Besleyen Mimarlık Osmanlı İmaretleri (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789751753069</t>
+          <t>9789751753649</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Romanya'da Osmanlı Mimari Eserleri</t>
+          <t>II.Abdülhamid'in İlk Mâbeyn Feriki Eğinli Said Paşa'nın Hâtırâtı 1876- 1887 (I.-VI.Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>305</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789751619853</t>
+          <t>9789751753069</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Menâzırü`l-Avâlim (I-II-III Cilt / Takım Halinde) (Ciltli)</t>
+          <t>Romanya'da Osmanlı Mimari Eserleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789751630544</t>
+          <t>9789751619853</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Akdes Nimet Kurat, Makaleler (Cilt I-II-III) (Ciltli)</t>
+          <t>Menâzırü`l-Avâlim (I-II-III Cilt / Takım Halinde) (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789751635139</t>
+          <t>9789751630544</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Panaztepe I Die Friedhöfe von Panaztepe (Text- Tafeln - Falttafeln) (Ciltli)</t>
+          <t>Prof. Dr. Akdes Nimet Kurat, Makaleler (Cilt I-II-III) (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789751614056</t>
+          <t>9789751635139</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İran'da Türkmen Hâkimiyeti Kara Koyunlular Devri</t>
+          <t>Panaztepe I Die Friedhöfe von Panaztepe (Text- Tafeln - Falttafeln) (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789751631831</t>
+          <t>9789751614056</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kırkambar I-II. Cilt Takım</t>
+          <t>İran'da Türkmen Hâkimiyeti Kara Koyunlular Devri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789761628091</t>
+          <t>9789751631831</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları 1830 - 1914 Trade Reports of The Trebizond Province On British Documents 1830 - 1914</t>
+          <t>Kırkambar I-II. Cilt Takım</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789751752451</t>
+          <t>9789761628091</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>The Greek Occupation Of İzmir And Adjoining Territories</t>
+          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları 1830 - 1914 Trade Reports of The Trebizond Province On British Documents 1830 - 1914</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789751741707</t>
+          <t>9789751752451</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mondros'tan Mudanya'ya Kadar I-IV</t>
+          <t>The Greek Occupation Of İzmir And Adjoining Territories</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>295</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789751751737</t>
+          <t>9789751741707</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Nişancı Paşa (Tenkitli Metin-Tahlil)</t>
+          <t>Mondros'tan Mudanya'ya Kadar I-IV</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789751753151</t>
+          <t>9789751751737</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - İtalya Sosyal ve Kültürel İlişkileri 1923 - 1939</t>
+          <t>Tarih-i Nişancı Paşa (Tenkitli Metin-Tahlil)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789751753175</t>
+          <t>9789751753151</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Mahmud Türbesi Haziresi</t>
+          <t>Türkiye - İtalya Sosyal ve Kültürel İlişkileri 1923 - 1939</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789751627596</t>
+          <t>9789751753175</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı (1920 - 2013) 6. Cilt</t>
+          <t>Sultan II. Mahmud Türbesi Haziresi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789751752550</t>
+          <t>9789751627596</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Harran Orta Çağ İslami Dönemi Seramikleri</t>
+          <t>Türkiye'nin İdari Taksimatı (1920 - 2013) 6. Cilt</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789751753502</t>
+          <t>9789751752550</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Îmâ-Yı Törehât-I Büldânân Osmanlı Beldelerinin Töreleri</t>
+          <t>Harran Orta Çağ İslami Dönemi Seramikleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789751755988</t>
+          <t>9789751753502</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası Kadıkalesi Anaia Kazısı Cam Buluntuları</t>
+          <t>Îmâ-Yı Törehât-I Büldânân Osmanlı Beldelerinin Töreleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789751757562</t>
+          <t>9789751755988</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Tarih - Coğrafya Fakültesi Bir Envanter Çalışması 1935-1946</t>
+          <t>Kuşadası Kadıkalesi Anaia Kazısı Cam Buluntuları</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789751743183</t>
+          <t>9789751757562</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Medeniyet Şehir ve Mimari Sempozyumu Bildiriler</t>
+          <t>Dil ve Tarih - Coğrafya Fakültesi Bir Envanter Çalışması 1935-1946</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789751627728</t>
+          <t>9789751743183</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mehasinü'l - Asar ve Hakaikü'l - Ahbar 1774 - 1779 (H.1188-1193)</t>
+          <t>Uluslararası Medeniyet Şehir ve Mimari Sempozyumu Bildiriler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789751624253</t>
+          <t>9789751627728</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişahının Adına: İstanbul'un Fethinden Girit Savaşı'na Venedik'e Gönderilen Osmanlılar</t>
+          <t>Mehasinü'l - Asar ve Hakaikü'l - Ahbar 1774 - 1779 (H.1188-1193)</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789751753021</t>
+          <t>9789751624253</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tevârîh-i Güzîde-Nusret-Nâme</t>
+          <t>Osmanlı Padişahının Adına: İstanbul'un Fethinden Girit Savaşı'na Venedik'e Gönderilen Osmanlılar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789751749703</t>
+          <t>9789751753021</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Safevî Döneminde Tebrîz Kentsel Mekânda Dönüşüm Süreçleri</t>
+          <t>Tevârîh-i Güzîde-Nusret-Nâme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>210</v>
+        <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789751745088</t>
+          <t>9789751749703</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sansür ve Propaganda Gölgesinde Ruslarla Savaş ve Sarıkamış Harekâtı (İnceleme-Kaynak Metlinler)</t>
+          <t>Safevî Döneminde Tebrîz Kentsel Mekânda Dönüşüm Süreçleri</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789751752253</t>
+          <t>9789751745088</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nin Son Döneminde Çalışma İlişkileri ve Çalışan Hakları</t>
+          <t>Sansür ve Propaganda Gölgesinde Ruslarla Savaş ve Sarıkamış Harekâtı (İnceleme-Kaynak Metlinler)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789751751706</t>
+          <t>9789751752253</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Garp Ocaklarından Trablusgarp Eyaleti (Karamanlılar Dönemi 1711-1835)</t>
+          <t>Osmanlı Devleti'nin Son Döneminde Çalışma İlişkileri ve Çalışan Hakları</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789751752956</t>
+          <t>9789751751706</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - Arnavutluk İlişkileri Büyükelçilik Anıları 1985-1988</t>
+          <t>Osmanlı Garp Ocaklarından Trablusgarp Eyaleti (Karamanlılar Dönemi 1711-1835)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>185</v>
+        <v>215</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789751600530</t>
+          <t>9789751752956</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı ve Fransız Kamuoyu 1919-1922</t>
+          <t>Türkiye - Arnavutluk İlişkileri Büyükelçilik Anıları 1985-1988</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789751752116</t>
+          <t>9789751600530</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Alimerdan Bey Topçubaşı Dönemi ve Mücadelesi</t>
+          <t>Türk Kurtuluş Savaşı ve Fransız Kamuoyu 1919-1922</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789751756190</t>
+          <t>9789751752116</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kütahya Şehri</t>
+          <t>Alimerdan Bey Topçubaşı Dönemi ve Mücadelesi</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789751742841</t>
+          <t>9789751756190</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Câmi'u'L-Meknûnât</t>
+          <t>Kütahya Şehri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789751752611</t>
+          <t>9789751742841</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Horasan ve Sistan</t>
+          <t>Câmi'u'L-Meknûnât</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789751756206</t>
+          <t>9789751752611</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Avrupa Destanlarında Şark Motifleri</t>
+          <t>Horasan ve Sistan</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789751757586</t>
+          <t>9789751756206</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Seramik Etnoarkeolojisi Urartu Çanak Çömleği Üzerine Bir Araştırma</t>
+          <t>Orta Çağ Avrupa Destanlarında Şark Motifleri</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789751760654</t>
+          <t>9789751757586</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hısnkeyfa Vekayinamesi Nuzhetu'n-Nazir ve Rahatu'L-Hatir</t>
+          <t>Seramik Etnoarkeolojisi Urartu Çanak Çömleği Üzerine Bir Araştırma</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789751702978</t>
+          <t>9789751760654</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>XIV - XVII. Yüzyıllarda Osmanlılarda Devlet Teşkilâtı ve Sosyal Yapı</t>
+          <t>Hısnkeyfa Vekayinamesi Nuzhetu'n-Nazir ve Rahatu'L-Hatir</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>90</v>
+        <v>275</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789751761200</t>
+          <t>9789751702978</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İşgal İstanbul'undan Hatıralar</t>
+          <t>XIV - XVII. Yüzyıllarda Osmanlılarda Devlet Teşkilâtı ve Sosyal Yapı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>340</v>
+        <v>90</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789751608888</t>
+          <t>9789751761200</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Mustafa 'âlî Ve Mevâ'ıdü'n-nefâis Fî Kavâ'ıdi'l-Mecâlis</t>
+          <t>İşgal İstanbul'undan Hatıralar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789751761293</t>
+          <t>9789751608888</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Talat Paşa</t>
+          <t>Gelibolulu Mustafa 'âlî Ve Mevâ'ıdü'n-nefâis Fî Kavâ'ıdi'l-Mecâlis</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789751761569</t>
+          <t>9789751761293</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kazım Karabekir Paşa</t>
+          <t>Talat Paşa</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789751761583</t>
+          <t>9789751761569</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Türk-İslam Liderleri</t>
+          <t>Kazım Karabekir Paşa</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789751761576</t>
+          <t>9789751761583</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Medeniyetin Aynası Türkiye Selçuklu Dönemi Vakıfları</t>
+          <t>Orta Çağ Türk-İslam Liderleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789751761590</t>
+          <t>9789751761576</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Tarihi</t>
+          <t>Bir Medeniyetin Aynası Türkiye Selçuklu Dönemi Vakıfları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789751752314</t>
+          <t>9789751761590</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Kadın Haklarının Kazanılması Tarih Boyunca Türk Kadının Hak ve Görevleri</t>
+          <t>Trabzon Tarihi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>95</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789751755940</t>
+          <t>9789751752314</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman ve Dönemi (Ciltli)</t>
+          <t>Atatürk ve Türk Kadın Haklarının Kazanılması Tarih Boyunca Türk Kadının Hak ve Görevleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>480</v>
+        <v>130</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789751756213</t>
+          <t>9789751755940</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Vilayet-İ Rum'un İnşası Baniler-Vakıflar-Mimari Aktörler Yörgüç Paşa Ailesi'nin Mimari Etkinliği 1429 -1494</t>
+          <t>Kanuni Sultan Süleyman ve Dönemi (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>310</v>
+        <v>480</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789751760951</t>
+          <t>9789751756213</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Resmi Yazışmalarında Şifreler ve Kodlar Osmanlı Kriptografisi 1798-1877</t>
+          <t>Vilayet-İ Rum'un İnşası Baniler-Vakıflar-Mimari Aktörler Yörgüç Paşa Ailesi'nin Mimari Etkinliği 1429 -1494</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789751757593</t>
+          <t>9789751760951</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bir Malta Sürgünü Aka Gündüz</t>
+          <t>Osmanlı Resmi Yazışmalarında Şifreler ve Kodlar Osmanlı Kriptografisi 1798-1877</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789751757180</t>
+          <t>9789751757593</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Selanik Şehri 1800-1860</t>
+          <t>Bir Malta Sürgünü Aka Gündüz</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>295</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789751757173</t>
+          <t>9789751757180</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Medaris-İ İlmiye Müfettişi Serezli Mehmet Esat Efendi ve Teftiş Raporları</t>
+          <t>Selanik Şehri 1800-1860</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>130</v>
+        <v>295</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789751652109</t>
+          <t>9789751757173</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Darbeler</t>
+          <t>Medaris-İ İlmiye Müfettişi Serezli Mehmet Esat Efendi ve Teftiş Raporları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>205</v>
+        <v>130</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789751603715</t>
+          <t>9789751652109</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>M. Kemal Atatürk'ün Karlsbad Hatıraları</t>
+          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Darbeler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>25</v>
+        <v>205</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789751749215</t>
+          <t>9789751603715</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bizans Anadolusu'nda Askeri ve İdari Bir Sistem Thema Sistemi</t>
+          <t>M. Kemal Atatürk'ün Karlsbad Hatıraları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>165</v>
+        <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789751749260</t>
+          <t>9789751749215</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İngiltere'nin I. Dünya Savaşı'nda Orta Doğu'daki Propaganda Faaliyetleri</t>
+          <t>Bizans Anadolusu'nda Askeri ve İdari Bir Sistem Thema Sistemi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>65</v>
+        <v>165</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789751604552</t>
+          <t>9789751749260</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi 1. Cilt Cumhuriyet (2 Cilt Takım)</t>
+          <t>İngiltere'nin I. Dünya Savaşı'nda Orta Doğu'daki Propaganda Faaliyetleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>160</v>
+        <v>65</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789751757791</t>
+          <t>9789751604552</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Günümüze Türkiye - Azerbaycan İlişkileri</t>
+          <t>Roma Tarihi 1. Cilt Cumhuriyet (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>430</v>
+        <v>160</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789751758194</t>
+          <t>9789751757791</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Saltuklu Beyliği Paraları</t>
+          <t>Başlangıçtan Günümüze Türkiye - Azerbaycan İlişkileri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>90</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789751758187</t>
+          <t>9789751758194</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Heşt Behişt VIII. Ketibe</t>
+          <t>Saltuklu Beyliği Paraları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>195</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789751758170</t>
+          <t>9789751758187</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Canik ve Göç 1800-1923</t>
+          <t>Heşt Behişt VIII. Ketibe</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789751758200</t>
+          <t>9789751758170</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>1642 Tarihli Erzurum Eyaleti Mufassal Avarız Defteri II</t>
+          <t>Canik ve Göç 1800-1923</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789751758224</t>
+          <t>9789751758200</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sa'İli-İ Şirazi ve Tarih-i Al-i Osmani'si</t>
+          <t>1642 Tarihli Erzurum Eyaleti Mufassal Avarız Defteri II</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>165</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>4444444443371</t>
+          <t>9789751758224</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Belleten Cilt - 88 Sayı: 311</t>
+          <t>Sa'İli-İ Şirazi ve Tarih-i Al-i Osmani'si</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789751604767</t>
+          <t>4444444443371</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İslam Ulusları ve Devletlerinin Tarihi</t>
+          <t>Belleten Cilt - 88 Sayı: 311</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789751649888</t>
+          <t>9789751604767</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kemal Atatürk'ü Anarken</t>
+          <t>İslam Ulusları ve Devletlerinin Tarihi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>50</v>
+        <v>185</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789751758453</t>
+          <t>9789751649888</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle 1944 Yargılamaları</t>
+          <t>Kemal Atatürk'ü Anarken</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>145</v>
+        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789751758460</t>
+          <t>9789751758453</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Stroganov Ailesi ve Sibirya'da Rus Hakimiyeti</t>
+          <t>Belgelerle 1944 Yargılamaları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>95</v>
+        <v>145</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789751760166</t>
+          <t>9789751758460</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bağımsızlığa Afganistan Tarihi 1709-1929</t>
+          <t>Stroganov Ailesi ve Sibirya'da Rus Hakimiyeti</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>440</v>
+        <v>95</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789751758897</t>
+          <t>9789751760166</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri XII</t>
+          <t>Kuruluşundan Bağımsızlığa Afganistan Tarihi 1709-1929</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789751763568</t>
+          <t>9789751758897</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri XI-b</t>
+          <t>Kültepe Tabletleri XII</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789751760246</t>
+          <t>9789751763568</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri VII-b</t>
+          <t>Kültepe Tabletleri XI-b</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>735</v>
+        <v>240</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789751759597</t>
+          <t>9789751760246</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çepniler</t>
+          <t>Kültepe Tabletleri VII-b</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>105</v>
+        <v>735</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789751760005</t>
+          <t>9789751759597</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vatan</t>
+          <t>Çepniler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>190</v>
+        <v>105</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789751760067</t>
+          <t>9789751760005</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Hayatı, Eseri I</t>
+          <t>Mavi Vatan</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>115</v>
+        <v>190</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789751753786</t>
+          <t>9789751760067</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan'ın İstanbul'daki Eserleri Külliyeler, Camiler ve Mescidler</t>
+          <t>Mimar Sinan Hayatı, Eseri I</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>195</v>
+        <v>115</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789751760036</t>
+          <t>9789751753786</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Tacüttevarih (I-II Cilt Takım)</t>
+          <t>Mimar Sinan'ın İstanbul'daki Eserleri Külliyeler, Camiler ve Mescidler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>860</v>
+        <v>195</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789751760074</t>
+          <t>9789751760036</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yabanlu Pazarı Selçuklular Devrinde Milletlerarası Büyük Bir Fuar</t>
+          <t>Tacüttevarih (I-II Cilt Takım)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>105</v>
+        <v>860</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789751759757</t>
+          <t>9789751760074</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Afrika'nın Sultanları</t>
+          <t>Yabanlu Pazarı Selçuklular Devrinde Milletlerarası Büyük Bir Fuar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>240</v>
+        <v>105</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789751759153</t>
+          <t>9789751759757</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mora Katliamı ve Anadolu'da Yunan Mezalimi Sempozyumu (15-16 Kasım 2021) Bildiriler Kitabı (Ciltli)</t>
+          <t>Afrika'nın Sultanları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>455</v>
+        <v>240</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789751747891</t>
+          <t>9789751759153</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türk Modernleşmesi</t>
+          <t>Mora Katliamı ve Anadolu'da Yunan Mezalimi Sempozyumu (15-16 Kasım 2021) Bildiriler Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>60</v>
+        <v>455</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789751747884</t>
+          <t>9789751747891</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Kuşatması ve Fetih 1453</t>
+          <t>Atatürk Dönemi Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>4444444443038</t>
+          <t>9789751747884</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Höyük 13. Sayı 2024</t>
+          <t>İstanbul Kuşatması ve Fetih 1453</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>180</v>
+        <v>85</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789751753847</t>
+          <t>4444444443038</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hariciyenin Yıldızı Şehit Büyükelçi Galip Balkar (Ciltli)</t>
+          <t>Höyük 13. Sayı 2024</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>4444444442643</t>
+          <t>9789751753847</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Suret-i Defter-i Sancak-ı Tırhala Hicri 859 Tarihli / 2 Cilt Takım</t>
+          <t>Hariciyenin Yıldızı Şehit Büyükelçi Galip Balkar (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>40</v>
+        <v>260</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>4444444442609</t>
+          <t>4444444442643</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Suret-i Defteri Sancak-ı Tırhala I. Cilt ve II. Cilt</t>
+          <t>Suret-i Defter-i Sancak-ı Tırhala Hicri 859 Tarihli / 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789751758163</t>
+          <t>4444444442609</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa Tarih-i Cevdet VI. Cilt (Ciltli)</t>
+          <t>Suret-i Defteri Sancak-ı Tırhala I. Cilt ve II. Cilt</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>260</v>
+        <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789751758156</t>
+          <t>9789751758163</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa Tarih-i Cevdet V. Cilt (Ciltli)</t>
+          <t>Ahmed Cevdet Paşa Tarih-i Cevdet VI. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789751752567</t>
+          <t>9789751758156</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçin Metodoloji</t>
+          <t>Ahmed Cevdet Paşa Tarih-i Cevdet V. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>185</v>
+        <v>285</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789751636157</t>
+          <t>9789751752567</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Gupta Tarihi ve Kültürü</t>
+          <t>Tarih İçin Metodoloji</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>105</v>
+        <v>185</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789751609083</t>
+          <t>9789751636157</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber (I-II. Cilt Takım) (Ciltli)</t>
+          <t>Gupta Tarihi ve Kültürü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>105</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789751615428</t>
+          <t>9789751609083</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale 1915 - Buzdağının Altı</t>
+          <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber (I-II. Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789751754493</t>
+          <t>9789751615428</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Dünya-Ekonomi Sistemi Bağlamında XIX.Yüzyılda Beyrut Limanı</t>
+          <t>Çanakkale 1915 - Buzdağının Altı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789751626448</t>
+          <t>9789751754493</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hıtay Sefaretnamesi</t>
+          <t>Dünya-Ekonomi Sistemi Bağlamında XIX.Yüzyılda Beyrut Limanı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>35</v>
+        <v>105</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789751754509</t>
+          <t>9789751626448</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Savaşı Arasında Romanya'daki Türk-Tatar Toplumu ve Türkiye'ye Göçler</t>
+          <t>Hıtay Sefaretnamesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789751755773</t>
+          <t>9789751754509</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya'da Büyü ve Büyücülük</t>
+          <t>İki Dünya Savaşı Arasında Romanya'daki Türk-Tatar Toplumu ve Türkiye'ye Göçler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789751755810</t>
+          <t>9789751755773</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-İran İlişkileri 1914-1918</t>
+          <t>Eski Mezopotamya'da Büyü ve Büyücülük</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789751754516</t>
+          <t>9789751755810</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>1768-1774 Savaşı Öncesi Osmanlı Diplomasisi</t>
+          <t>Osmanlı-İran İlişkileri 1914-1918</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789751746733</t>
+          <t>9789751754516</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele 1919-1922 1-2 (Ciltli)</t>
+          <t>1768-1774 Savaşı Öncesi Osmanlı Diplomasisi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>125</v>
+        <v>170</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789751755735</t>
+          <t>9789751746733</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Haçlı Seferi 1217-1221</t>
+          <t>Milli Mücadele 1919-1922 1-2 (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789751754462</t>
+          <t>9789751755735</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Zafer Sabahında Padişahtan Gazilere Mükafat 1696 Tarihli İn'amat Defteri</t>
+          <t>Beşinci Haçlı Seferi 1217-1221</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>145</v>
+        <v>95</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789751755711</t>
+          <t>9789751754462</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - Macaristan Siyasi İlişkileri 1923 - 1938</t>
+          <t>Zafer Sabahında Padişahtan Gazilere Mükafat 1696 Tarihli İn'amat Defteri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>120</v>
+        <v>145</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789751755780</t>
+          <t>9789751755711</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Rusya'da Türk Harp Esirleri 1914-1921</t>
+          <t>Türkiye - Macaristan Siyasi İlişkileri 1923 - 1938</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>4440000003713</t>
+          <t>9789751755780</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 308 Cilt: 87</t>
+          <t>Rusya'da Türk Harp Esirleri 1914-1921</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789751755766</t>
+          <t>4440000003713</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Fahreddin Mübarek Şah</t>
+          <t>Belleten Sayı: 308 Cilt: 87</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789751755759</t>
+          <t>9789751755766</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Sonlarında Haçlılar Seferi</t>
+          <t>Tarih-i Fahreddin Mübarek Şah</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789751612212</t>
+          <t>9789751755759</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Müsameretü'l - Ahbar</t>
+          <t>Orta Çağ Sonlarında Haçlılar Seferi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>115</v>
+        <v>55</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789751753182</t>
+          <t>9789751612212</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Tarihine Giriş I - IX. Cilt Takım</t>
+          <t>Müsameretü'l - Ahbar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>1380</v>
+        <v>115</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789751752123</t>
+          <t>9789751753182</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Basınında Türk Milli Mücadelesi 1918 - 1923</t>
+          <t>Türk Kültür Tarihine Giriş I - IX. Cilt Takım</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>125</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9799751600157</t>
+          <t>9789751752123</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 4. Cilt 1. Kısım</t>
+          <t>İspanyol Basınında Türk Milli Mücadelesi 1918 - 1923</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>22</v>
+        <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789751751768</t>
+          <t>9799751600157</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Resimli Kitap Mecmuası Fihrist ve İndeksi</t>
+          <t>Osmanlı Tarihi - 4. Cilt 1. Kısım</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>110</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789751752406</t>
+          <t>9789751751768</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Filistin'de Rus Mevcudiyeti ve Osmanlı Siyaseti 1847-1914</t>
+          <t>Resimli Kitap Mecmuası Fihrist ve İndeksi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789751752215</t>
+          <t>9789751752406</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Roma - Sasani Mücadelesinde Yukarı Dicle Havzası'nın Tarihİ Coğrafyası</t>
+          <t>Suriye ve Filistin'de Rus Mevcudiyeti ve Osmanlı Siyaseti 1847-1914</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789751752109</t>
+          <t>9789751752215</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Darbeler</t>
+          <t>Roma - Sasani Mücadelesinde Yukarı Dicle Havzası'nın Tarihİ Coğrafyası</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789751752307</t>
+          <t>9789751752109</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Orta Anadolu ve Akdeniz Beylikleri Tarihi, Kültürü ve Medeniyet Sempozyumu 5 Hamidoğulları Beyliği Bildiriler</t>
+          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Darbeler</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>335</v>
+        <v>205</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789751752352</t>
+          <t>9789751752307</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Trakya Bölgesi'ne İskan Edilen Göçmenler (1923-1960)</t>
+          <t>Uluslararası Orta Anadolu ve Akdeniz Beylikleri Tarihi, Kültürü ve Medeniyet Sempozyumu 5 Hamidoğulları Beyliği Bildiriler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>95</v>
+        <v>335</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789751751805</t>
+          <t>9789751752352</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Şuara-i Bağdad (Ciltli)</t>
+          <t>Trakya Bölgesi'ne İskan Edilen Göçmenler (1923-1960)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>155</v>
+        <v>95</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789751630391</t>
+          <t>9789751751805</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Ruznamesi - Cavid Bey 4. Cilt</t>
+          <t>Tezkire-i Şuara-i Bağdad (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>22</v>
+        <v>155</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789751630384</t>
+          <t>9789751630391</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Ruznamesi - Cavid Bey 3. Cilt</t>
+          <t>Meşrutiyet Ruznamesi - Cavid Bey 4. Cilt</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>250</v>
+        <v>22</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789751630377</t>
+          <t>9789751630384</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Ruznamesi - Cavid Bey 2. Cilt</t>
+          <t>Meşrutiyet Ruznamesi - Cavid Bey 3. Cilt</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789751627339</t>
+          <t>9789751630377</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Ruznamesi - Cavid Bey 1. Cilt</t>
+          <t>Meşrutiyet Ruznamesi - Cavid Bey 2. Cilt</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789751704927</t>
+          <t>9789751627339</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mohaç Meydan Muharebesi</t>
+          <t>Meşrutiyet Ruznamesi - Cavid Bey 1. Cilt</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789751635754</t>
+          <t>9789751704927</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 3. Cilt - Selçuklu Devleti ve Beylikler Dönemi Tarihi</t>
+          <t>Mohaç Meydan Muharebesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789751605061</t>
+          <t>9789751635754</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Anadolu'ya İlk Girişi</t>
+          <t>17. Türk Tarih Kongresi 3. Cilt - Selçuklu Devleti ve Beylikler Dönemi Tarihi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789751749888</t>
+          <t>9789751605061</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kemal Atatürk'ü Anarken - Atatürk'ten Hatıralar 2</t>
+          <t>Türklerin Anadolu'ya İlk Girişi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789751749352</t>
+          <t>9789751749888</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Basra Köfrezi'nde Osmanlı Denizcilik Faaliyetleri</t>
+          <t>Kemal Atatürk'ü Anarken - Atatürk'ten Hatıralar 2</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789751749505</t>
+          <t>9789751749352</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Bahçesaray (1650-1675)</t>
+          <t>Basra Köfrezi'nde Osmanlı Denizcilik Faaliyetleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789751749550</t>
+          <t>9789751749505</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'de Garip Bir Savaş</t>
+          <t>Bahçesaray (1650-1675)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789751749543</t>
+          <t>9789751749550</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mecma'u'l-Ensab</t>
+          <t>Karadeniz'de Garip Bir Savaş</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789751749376</t>
+          <t>9789751749543</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Memlük Türk Devleti (Ciltli)</t>
+          <t>Mecma'u'l-Ensab</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789751749734</t>
+          <t>9789751749376</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Saruhanoğulları Beyliği</t>
+          <t>Memlük Türk Devleti (Ciltli)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789751750150</t>
+          <t>9789751749734</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2. Bayezid Dönemi Ahkam Defterleri (Ciltli)</t>
+          <t>Saruhanoğulları Beyliği</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>130</v>
+        <v>85</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789751750648</t>
+          <t>9789751750150</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Halil İnalcık Bibliyografyası</t>
+          <t>2. Bayezid Dönemi Ahkam Defterleri (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789751749727</t>
+          <t>9789751750648</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarına Göre Sui-Tang Hanedanlıkları Döneminde Çin Kültürüne Katkı Sağlayan Orta Asya Kökenli Kişiler</t>
+          <t>Halil İnalcık Bibliyografyası</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>3990000030340</t>
+          <t>9789751749727</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Cimetieres et Traditions Funeraires Dans le Monde Islamique - İslam Dünyasında Mezarlıklar ve Defin Gelenekleri (2 Kitap Takım) (Ciltli)</t>
+          <t>Çin Kaynaklarına Göre Sui-Tang Hanedanlıkları Döneminde Çin Kültürüne Katkı Sağlayan Orta Asya Kökenli Kişiler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789751741820</t>
+          <t>3990000030340</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan 12. Yüzyılın İkinci Yarısına Kadar Bağdat ve Ebu'l Ferec İbnu'l-Cevzi</t>
+          <t>Cimetieres et Traditions Funeraires Dans le Monde Islamique - İslam Dünyasında Mezarlıklar ve Defin Gelenekleri (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>250</v>
+        <v>36</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789751626868</t>
+          <t>9789751741820</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 5 (Ciltli)</t>
+          <t>Kuruluşundan 12. Yüzyılın İkinci Yarısına Kadar Bağdat ve Ebu'l Ferec İbnu'l-Cevzi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>40.33</v>
+        <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789751626837</t>
+          <t>9789751626868</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 2</t>
+          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>40.33</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789751602053</t>
+          <t>9789751626837</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ten Mektuplar</t>
+          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 2</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>20</v>
+        <v>40.33</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000031710</t>
+          <t>9789751602053</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Rasathane-i Amire (1868-1922)</t>
+          <t>Atatürk'ten Mektuplar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789751742421</t>
+          <t>3990000031710</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Dönemi İmar Meclisleri (1845-1846)</t>
+          <t>Rasathane-i Amire (1868-1922)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>250</v>
+        <v>48</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789751620545</t>
+          <t>9789751742421</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 2</t>
+          <t>Tanzimat Dönemi İmar Meclisleri (1845-1846)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>12.63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000052118</t>
+          <t>9789751620545</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 1 (Ciltli)</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 2</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>21</v>
+        <v>12.63</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000052115</t>
+          <t>3990000052118</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Rumeli'den Türk Göçleri Cilt: 3</t>
+          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000002896</t>
+          <t>3990000052115</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mansel'e Armağan Cilt 3</t>
+          <t>Rumeli'den Türk Göçleri Cilt: 3</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>6.66</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000002890</t>
+          <t>3990000002896</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Mansel'e Armağan Cilt 2</t>
+          <t>Mansel'e Armağan Cilt 3</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>6.6</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789751741547</t>
+          <t>3990000002890</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Ravzatü's-Safa Fi Sireti'l-Enbiya ve'l-Muluk ve'l-Hülefa Cilt 1 (Ciltli)</t>
+          <t>Mansel'e Armağan Cilt 2</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>108</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>3990000022494</t>
+          <t>9789751741547</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 297 Ağustos 2019</t>
+          <t>Tarih-i Ravzatü's-Safa Fi Sireti'l-Enbiya ve'l-Muluk ve'l-Hülefa Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>16</v>
+        <v>300</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789751742254</t>
+          <t>3990000022494</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Çarlık Rusyası'nda Tiflis Vilayeti (Ciltli)</t>
+          <t>Belleten Sayı: 297 Ağustos 2019</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789751742278</t>
+          <t>9789751742254</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Midhat Paşa İdari ve Siyasi Faaliyetleri (Ciltli)</t>
+          <t>Çarlık Rusyası'nda Tiflis Vilayeti (Ciltli)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>114</v>
+        <v>40</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000019044</t>
+          <t>9789751742278</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>The Turks of Bulgaria in International Fora Documents Volume 1-2 (Takım)</t>
+          <t>Midhat Paşa İdari ve Siyasi Faaliyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>20</v>
+        <v>114</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789751626820</t>
+          <t>3990000019044</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 1 (Ciltli)</t>
+          <t>The Turks of Bulgaria in International Fora Documents Volume 1-2 (Takım)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>40.33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789751628701</t>
+          <t>9789751626820</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 3 (Ciltli)</t>
+          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>13.5</v>
+        <v>40.33</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789751628718</t>
+          <t>9789751628701</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 4 (Ciltli)</t>
+          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>13.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789751628695</t>
+          <t>9789751628718</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 2 (Ciltli)</t>
+          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>13.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000052038</t>
+          <t>9789751628695</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Cilt: 6 (Ciltli)</t>
+          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>46</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3990000052037</t>
+          <t>3990000052038</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Cilt: 3 (Ciltli)</t>
+          <t>Seyahatname Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3990000052036</t>
+          <t>3990000052037</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Cilt: 4 (Ciltli)</t>
+          <t>Seyahatname Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>3990000052035</t>
+          <t>3990000052036</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Cilt: 1 (Ciltli)</t>
+          <t>Seyahatname Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000052034</t>
+          <t>3990000052035</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Cilt: 2 (Ciltli)</t>
+          <t>Seyahatname Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>46</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789751618258</t>
+          <t>3990000052034</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı (3 Cilt Takım)</t>
+          <t>Seyahatname Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>3990000045877</t>
+          <t>9789751618258</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kaniş Kurumu Ib Katı Mühürleri ve Mühür Baskıları</t>
+          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>83.33</v>
+        <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789750043812</t>
+          <t>3990000045877</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Cappadoce (Kapadokya Cep Kitabı - Fransızca)</t>
+          <t>Kaniş Kurumu Ib Katı Mühürleri ve Mühür Baskıları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>6</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>3990000431159</t>
+          <t>9789750043812</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Süleymaniye Cami ve İmareti İnşaatı (1550-1557) Cilt 2 (Ciltli)</t>
+          <t>Cappadoce (Kapadokya Cep Kitabı - Fransızca)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789751636416</t>
+          <t>3990000431159</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Hadrianopolis Seramik Buluntuları</t>
+          <t>Süleymaniye Cami ve İmareti İnşaatı (1550-1557) Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789751634023</t>
+          <t>9789751636416</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>1660 İstanbul Yangını ve Etkileri (Ciltli)</t>
+          <t>Hadrianopolis Seramik Buluntuları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789751632555</t>
+          <t>9789751634023</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Amerikan Misyonerliği ve Misyon Hastaneleri (1880 - 1934) (Ciltli)</t>
+          <t>1660 İstanbul Yangını ve Etkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>3990000052065</t>
+          <t>9789751632555</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Konya Türk Kültür Varlıkları Envanteri Cilt: 3 (Ciltli)</t>
+          <t>Anadolu'da Amerikan Misyonerliği ve Misyon Hastaneleri (1880 - 1934) (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000061021</t>
+          <t>3990000052065</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>The Proceedings of the 10. International Congress of Classical Archaeology Vol.2 (Ciltli)</t>
+          <t>Konya Türk Kültür Varlıkları Envanteri Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789751626844</t>
+          <t>3990000061021</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 3 (Ciltli)</t>
+          <t>The Proceedings of the 10. International Congress of Classical Archaeology Vol.2 (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>40.33</v>
+        <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789751636164</t>
+          <t>9789751626844</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Beyhaki</t>
+          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>165</v>
+        <v>40.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>3990000052061</t>
+          <t>9789751636164</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Memleket Hatıraları Cilt: 2</t>
+          <t>Tarih-i Beyhaki</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>16</v>
+        <v>165</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>3990000052059</t>
+          <t>3990000052061</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal (Atatürk) ve Kurtuluş Savaşı Ciilt: 3</t>
+          <t>Memleket Hatıraları Cilt: 2</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>53.33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789751620132</t>
+          <t>3990000052059</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal (Atatürk) ve Kurtuluş Savaşı Cilt: 2</t>
+          <t>Mustafa Kemal (Atatürk) ve Kurtuluş Savaşı Ciilt: 3</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>53.33</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789751636126</t>
+          <t>9789751620132</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşında Türk Kadını</t>
+          <t>Mustafa Kemal (Atatürk) ve Kurtuluş Savaşı Cilt: 2</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>10</v>
+        <v>53.33</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789751636379</t>
+          <t>9789751636126</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>M.Ö. 2. Binyılda Afyonkarahisar ve Çevresi Kültürleri</t>
+          <t>Kurtuluş Savaşında Türk Kadını</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>3990000052064</t>
+          <t>9789751636379</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Konya Türk Kültür Varlıkları Envanteri Cilt: 1 (Ciltli)</t>
+          <t>M.Ö. 2. Binyılda Afyonkarahisar ve Çevresi Kültürleri</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789751629432</t>
+          <t>3990000052064</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Balkan Savaşları (1912- 1913) İhtilaflı Duruşlar Cilt 1 (Ciltli)</t>
+          <t>Konya Türk Kültür Varlıkları Envanteri Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>51</v>
+        <v>60</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789751631541</t>
+          <t>9789751629432</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Büyük Hun İmparatorluğu Tarihi Cilt 1 (Ciltli)</t>
+          <t>100. Yılında Balkan Savaşları (1912- 1913) İhtilaflı Duruşlar Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>26</v>
+        <v>51</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789751630438</t>
+          <t>9789751631541</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Niğdeli Kadı Ahmed'in El-Veledü'ş-Şefik Ve'l-Hafidü'l-Halik'ı Cilt 2 (Ciltli)</t>
+          <t>Büyük Hun İmparatorluğu Tarihi Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789751633187</t>
+          <t>9789751630438</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler Cilt 2 (Ciltli)</t>
+          <t>Niğdeli Kadı Ahmed'in El-Veledü'ş-Şefik Ve'l-Hafidü'l-Halik'ı Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>100</v>
+        <v>43</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789751633170</t>
+          <t>9789751633187</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler Cilt 1 (İkinci Kitap) (Ciltli)</t>
+          <t>Toplu Makaleler Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789751626462</t>
+          <t>9789751633170</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>16. Asırda Anadolu'da Alevilik</t>
+          <t>Toplu Makaleler Cilt 1 (İkinci Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9799751618527</t>
+          <t>9789751626462</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Üsküp'te Türk Mimarisi</t>
+          <t>16. Asırda Anadolu'da Alevilik</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789751629579</t>
+          <t>9799751618527</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Selçuklular Devri 2. Cilt</t>
+          <t>Üsküp'te Türk Mimarisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789751629746</t>
+          <t>9789751629579</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Tarihinin Kaynakları 6 (Ciltli)</t>
+          <t>Türkiye Tarihi Selçuklular Devri 2. Cilt</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789751627216</t>
+          <t>9789751629746</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi ve Hukuk (Ciltli)</t>
+          <t>Çukurova Tarihinin Kaynakları 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789751629661</t>
+          <t>9789751627216</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Metinleri Işığında Eski Anadolu'da Tarım ve Hayvancılık</t>
+          <t>Türk Tarihi ve Hukuk (Ciltli)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789751626691</t>
+          <t>9789751629661</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Süryanilerin Dünü Bugünü</t>
+          <t>Kültepe Metinleri Işığında Eski Anadolu'da Tarım ve Hayvancılık</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789751627711</t>
+          <t>9789751626691</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Keşmir, Hindistan ve Komşuları</t>
+          <t>Süryanilerin Dünü Bugünü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789751627759</t>
+          <t>9789751627711</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yenileşme Döneminde Diyarbekir Vilayeti'nde Eğitim</t>
+          <t>Keşmir, Hindistan ve Komşuları</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789751627957</t>
+          <t>9789751627759</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler 10 Cilt Takım (Kutulu) (Ciltli)</t>
+          <t>Osmanlı Yenileşme Döneminde Diyarbekir Vilayeti'nde Eğitim</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789751628053</t>
+          <t>9789751627957</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 10 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler 10 Cilt Takım (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789751628046</t>
+          <t>9789751628053</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 9 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 10 (Ciltli)</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789751628039</t>
+          <t>9789751628046</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 8 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 9 (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789751628022</t>
+          <t>9789751628039</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 7 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789751628015</t>
+          <t>9789751628022</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 6 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789751628008</t>
+          <t>9789751628015</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 5 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789751627995</t>
+          <t>9789751628008</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 4 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789751627988</t>
+          <t>9789751627995</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 3 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789751627971</t>
+          <t>9789751627988</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 2 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789751627964</t>
+          <t>9789751627971</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Ermeniler Cilt: 1 (Ciltli)</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789751626066</t>
+          <t>9789751627964</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet'ten Cumhuriyet'e Kızların Eğitimi</t>
+          <t>Tarihte Türkler ve Ermeniler Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789751626189</t>
+          <t>9789751626066</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Harb Mecmu'ası (Kasım 1915 - Haziran 1918) (Ciltli)</t>
+          <t>2. Meşrutiyet'ten Cumhuriyet'e Kızların Eğitimi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>285</v>
+        <v>26</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789751626202</t>
+          <t>9789751626189</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Seyatü'l-Kübra</t>
+          <t>Harb Mecmu'ası (Kasım 1915 - Haziran 1918) (Ciltli)</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>285</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789751624192</t>
+          <t>9789751626202</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yazıları (Ciltli)</t>
+          <t>Seyatü'l-Kübra</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>12.96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789751630582</t>
+          <t>9789751624192</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet Öncesi Osmanlı Rüşdiyeleri (1897-1907) (Ciltli)</t>
+          <t>İstanbul Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>20</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789751627063</t>
+          <t>9789751630582</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Aydınoğulları Tarihi : Uluslararası Batı Anadolu Beylikleri Tarih Kültür ve Medeniyeti Sempozyumu 1</t>
+          <t>2. Meşrutiyet Öncesi Osmanlı Rüşdiyeleri (1897-1907) (Ciltli)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789751629371</t>
+          <t>9789751627063</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>1402 Ankara Savaşı Uluslararası Kongresi (Yıldırım-Timur) Bildiri Kitabı</t>
+          <t>Aydınoğulları Tarihi : Uluslararası Batı Anadolu Beylikleri Tarih Kültür ve Medeniyeti Sempozyumu 1</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>46</v>
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789751627926</t>
+          <t>9789751629371</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Ana Hatları</t>
+          <t>1402 Ankara Savaşı Uluslararası Kongresi (Yıldırım-Timur) Bildiri Kitabı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>8</v>
+        <v>46</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789751628633</t>
+          <t>9789751627926</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devrinde Sinop</t>
+          <t>Türk Tarihinin Ana Hatları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>200</v>
+        <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789751629319</t>
+          <t>9789751628633</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>A History Of Turkistan in the Nineteenth Century</t>
+          <t>Osmanlı Devrinde Sinop</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789751629357</t>
+          <t>9789751629319</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 7-A (Ciltli)</t>
+          <t>A History Of Turkistan in the Nineteenth Century</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789751629425</t>
+          <t>9789751629357</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Balkan Savaşları (1912-1913) İhtilaflı Duruşlar (2 Cilt Takım) (Ciltli)</t>
+          <t>Kültepe Tabletleri 7-A (Ciltli)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789751628824</t>
+          <t>9789751629425</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Netayicü'l- Vukü'at 1-4</t>
+          <t>100. Yılında Balkan Savaşları (1912-1913) İhtilaflı Duruşlar (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789751629364</t>
+          <t>9789751628824</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 6-C (Ciltli)</t>
+          <t>Netayicü'l- Vukü'at 1-4</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789751627865</t>
+          <t>9789751629364</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Rusya Tarihi : Başlangıçtan 1917'ye Kadar (Ciltli)</t>
+          <t>Kültepe Tabletleri 6-C (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>54</v>
+        <v>300</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789751626783</t>
+          <t>9789751627865</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Devletleri Tarihi</t>
+          <t>Rusya Tarihi : Başlangıçtan 1917'ye Kadar (Ciltli)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>130</v>
+        <v>54</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789751626288</t>
+          <t>9789751626783</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 6 - B (Ciltli)</t>
+          <t>Selçuklu Devletleri Tarihi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>3990000026782</t>
+          <t>9789751626288</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Dergah (1,2,3-4)</t>
+          <t>Kültepe Tabletleri 6 - B (Ciltli)</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>84</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789751627131</t>
+          <t>3990000026782</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Mareşal Ahmet İzzet Paşa</t>
+          <t>Dergah (1,2,3-4)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>84</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789751626165</t>
+          <t>9789751627131</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kazan Hanlığı-Moskova Knezliği Siyasi İlişkileri (1437 - 1552)</t>
+          <t>Mareşal Ahmet İzzet Paşa</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>16</v>
+        <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>3990000017254</t>
+          <t>9789751626165</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Hıtay Sefaretnamesi</t>
+          <t>Kazan Hanlığı-Moskova Knezliği Siyasi İlişkileri (1437 - 1552)</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789751627124</t>
+          <t>3990000017254</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Rodos Tarihi</t>
+          <t>Hıtay Sefaretnamesi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789751627193</t>
+          <t>9789751627124</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı - Harbsburg İlişkileri</t>
+          <t>Rodos Tarihi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>3990000017597</t>
+          <t>9789751627193</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 276 Cilt: 76</t>
+          <t>Osmanlı - Harbsburg İlişkileri</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789751601827</t>
+          <t>3990000017597</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Heyet-i Temsiliye Tutunakları</t>
+          <t>Belleten Sayı: 276 Cilt: 76</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>3990000017581</t>
+          <t>9789751601827</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 34 Cilt: 30</t>
+          <t>Heyet-i Temsiliye Tutunakları</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>3990000017580</t>
+          <t>3990000017581</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 36 Cilt: 32</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 34 Cilt: 30</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>3990000017575</t>
+          <t>3990000017580</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 279 Cilt:77</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 36 Cilt: 32</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000017573</t>
+          <t>3990000017575</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 278 Cilt:77</t>
+          <t>Belleten Sayı: 279 Cilt:77</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789751626332</t>
+          <t>3990000017573</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Şeyhü'l-Vüzera Koca Hüsrev Paşa</t>
+          <t>Belleten Sayı: 278 Cilt:77</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789751624772</t>
+          <t>9789751626332</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Mekteb-i Hukuk Günlerim (Ciltli)</t>
+          <t>Şeyhü'l-Vüzera Koca Hüsrev Paşa</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789751625960</t>
+          <t>9789751624772</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Napoleon'un Şark Siyaseti</t>
+          <t>Mekteb-i Hukuk Günlerim (Ciltli)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789751627148</t>
+          <t>9789751625960</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mekke-i Mükerreme Emirleri</t>
+          <t>Napoleon'un Şark Siyaseti</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>25</v>
+        <v>225</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789751626806</t>
+          <t>9789751627148</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Vekayi-i Baba Paşa Fi't-Tarihi</t>
+          <t>Mekke-i Mükerreme Emirleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789751627056</t>
+          <t>9789751626806</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Musul Atabeyliği Zengiler</t>
+          <t>Vekayi-i Baba Paşa Fi't-Tarihi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789751627278</t>
+          <t>9789751627056</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Asır</t>
+          <t>Musul Atabeyliği Zengiler</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789751626615</t>
+          <t>9789751627278</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Liva</t>
+          <t>Asır</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789751626158</t>
+          <t>9789751626615</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Üç Deniz Ötesine Seyahat</t>
+          <t>Tarih-i Liva</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000017923</t>
+          <t>9789751626158</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Mesail-i Mühimme -i Siyasiyye 2. Cilt</t>
+          <t>Üç Deniz Ötesine Seyahat</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789751627087</t>
+          <t>3990000017923</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'nın Arap Ülkelerini Fethi 1516-1574</t>
+          <t>Mesail-i Mühimme -i Siyasiyye 2. Cilt</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789751627117</t>
+          <t>9789751627087</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kırgızlar ve Kıpçaklar</t>
+          <t>Osmanlı'nın Arap Ülkelerini Fethi 1516-1574</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>63</v>
+        <v>125</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789751627025</t>
+          <t>9789751627117</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Camiu't - Tevarih</t>
+          <t>Kırgızlar ve Kıpçaklar</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000017256</t>
+          <t>9789751627025</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 280 Cilt: 77</t>
+          <t>Camiu't - Tevarih</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>10</v>
+        <v>75</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789751608819</t>
+          <t>3990000017256</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Siyaset - Name</t>
+          <t>Belleten Sayı: 280 Cilt: 77</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789751627155</t>
+          <t>9789751608819</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cihan Güşa</t>
+          <t>Siyaset - Name</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>175</v>
+        <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789751600509</t>
+          <t>9789751627155</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>16. Asırda Manisa Kazası</t>
+          <t>Tarih-i Cihan Güşa</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>14</v>
+        <v>175</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789751626578</t>
+          <t>9789751600509</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Halil Edhem Hatıra Kitabı Cilt: 1- 2 / In Memoriam Halil Edhem Vol. 1- 2</t>
+          <t>16. Asırda Manisa Kazası</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789751628299</t>
+          <t>9789751626578</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi Kültür ve Medeniyet (Arapça Makaleler)</t>
+          <t>Halil Edhem Hatıra Kitabı Cilt: 1- 2 / In Memoriam Halil Edhem Vol. 1- 2</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789751627834</t>
+          <t>9789751628299</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Siyasi Tarihi (Bildiriler)</t>
+          <t>Selçuklu Tarihi Kültür ve Medeniyet (Arapça Makaleler)</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789751627858</t>
+          <t>9789751627834</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>The First International Seljuk Symposium : History of Seljucks (Proceedings in English)</t>
+          <t>Selçuklu Siyasi Tarihi (Bildiriler)</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789751628305</t>
+          <t>9789751627858</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Siyasi Tarihi Bilim ve Sanat (Arapça-Farsça Makaleler)</t>
+          <t>The First International Seljuk Symposium : History of Seljucks (Proceedings in English)</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789751627841</t>
+          <t>9789751628305</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi Bilim ve Düşünce (Bildiriler)</t>
+          <t>Selçuklu Siyasi Tarihi Bilim ve Sanat (Arapça-Farsça Makaleler)</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789751627803</t>
+          <t>9789751627841</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi Kültür ve Medeniyet : Bildiriler (2 Kitap Takım)</t>
+          <t>Selçuklu Tarihi Bilim ve Düşünce (Bildiriler)</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789751602060</t>
+          <t>9789751627803</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kınalı-Zade Hasan Çelebi Tezkiretü'ş - Şuara 1.2 Cilt (Takım)</t>
+          <t>Selçuklu Tarihi Kültür ve Medeniyet : Bildiriler (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>3990000017608</t>
+          <t>9789751602060</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Kirman Selçukluları</t>
+          <t>Kınalı-Zade Hasan Çelebi Tezkiretü'ş - Şuara 1.2 Cilt (Takım)</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>3990000017605</t>
+          <t>3990000017608</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Ord. Prof. İsmail Hakkı Uzunçarşılı'ya Armağan</t>
+          <t>Kirman Selçukluları</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789751625700</t>
+          <t>3990000017605</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Kubad - Abad Sarayında Selçuklu Cam Sanatı (Ciltli)</t>
+          <t>Ord. Prof. İsmail Hakkı Uzunçarşılı'ya Armağan</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789751601452</t>
+          <t>9789751625700</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgelerinde Siyakat Yazısı Özellikleri ve Divan Rakamları</t>
+          <t>Kubad - Abad Sarayında Selçuklu Cam Sanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789751626585</t>
+          <t>9789751601452</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>1445 Tarihli Paşa Livası İcmal Defteri</t>
+          <t>Arşiv Belgelerinde Siyakat Yazısı Özellikleri ve Divan Rakamları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789751626554</t>
+          <t>9789751626585</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Savaş Yıllarında Türkiye'de Sosyal Yardım Faaliyetleri</t>
+          <t>1445 Tarihli Paşa Livası İcmal Defteri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>275</v>
+        <v>100</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>3990000017264</t>
+          <t>9789751626554</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Anonim Bir İbranice Kroniğe Göre 1622-1624 Yıllarında Osmanlı Devleti ve İstanbul</t>
+          <t>Savaş Yıllarında Türkiye'de Sosyal Yardım Faaliyetleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>10</v>
+        <v>275</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789751625953</t>
+          <t>3990000017264</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri Manisa İlçeleri - 45 (Ciltli)</t>
+          <t>Anonim Bir İbranice Kroniğe Göre 1622-1624 Yıllarında Osmanlı Devleti ve İstanbul</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789751626875</t>
+          <t>9789751625953</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Tarih-i Ceride-i Cedide</t>
+          <t>Türk Kültür Varlıkları Envanteri Manisa İlçeleri - 45 (Ciltli)</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789751626516</t>
+          <t>9789751626875</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Münşe'at-ı Asım</t>
+          <t>Kitab-ı Tarih-i Ceride-i Cedide</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789751626479</t>
+          <t>9789751626516</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Türk Tatar Kültür Tarihi</t>
+          <t>Münşe'at-ı Asım</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789751626004</t>
+          <t>9789751626479</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Balta Limanı'na Giden Yol - Osmanlı-İngiliz İktisadi Münasebetleri (1580-1850)</t>
+          <t>Türk Tatar Kültür Tarihi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>110</v>
+        <v>38</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789751626547</t>
+          <t>9789751626004</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nin Dağılma Sürecinde Trablusgarp ve Balkan Savaşları - Bildiriler</t>
+          <t>Balta Limanı'na Giden Yol - Osmanlı-İngiliz İktisadi Münasebetleri (1580-1850)</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789751627049</t>
+          <t>9789751626547</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Eyyubi Devleti Teşkilatı</t>
+          <t>Osmanlı Devleti'nin Dağılma Sürecinde Trablusgarp ve Balkan Savaşları - Bildiriler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>36</v>
+        <v>250</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789751624505</t>
+          <t>9789751627049</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Hastalığı (Ciltli)</t>
+          <t>Eyyubi Devleti Teşkilatı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>120</v>
+        <v>36</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>3990000017916</t>
+          <t>9789751624505</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp Külliyatı 1 - Şiirler ve Halk Masalları</t>
+          <t>Atatürk'ün Hastalığı (Ciltli)</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>3990000002613</t>
+          <t>3990000017916</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından 16. Yüzyıla Kadar Anadolu Türk-İslam Mimarisinde Sanatçılar</t>
+          <t>Ziya Gökalp Külliyatı 1 - Şiirler ve Halk Masalları</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>3990000027561</t>
+          <t>3990000002613</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçukluları'nda Meslekler</t>
+          <t>Başlangıcından 16. Yüzyıla Kadar Anadolu Türk-İslam Mimarisinde Sanatçılar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789751624611</t>
+          <t>3990000027561</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyılda Osmanlı - İngiliz Tiftik Ticareti (Ciltli)</t>
+          <t>Türkiye Selçukluları'nda Meslekler</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789751624802</t>
+          <t>9789751624611</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Ruha ( Urfa ) Sancağı (Ciltli)</t>
+          <t>18. Yüzyılda Osmanlı - İngiliz Tiftik Ticareti (Ciltli)</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789751624499</t>
+          <t>9789751624802</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Üç Devirde Gördüklerim (Ciltli)</t>
+          <t>16. Yüzyılda Ruha ( Urfa ) Sancağı (Ciltli)</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789751609847</t>
+          <t>9789751624499</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Tarihi Coğrafyası 1</t>
+          <t>Üç Devirde Gördüklerim (Ciltli)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>155</v>
+        <v>10</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789751627094</t>
+          <t>9789751609847</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bilimler Tarihi</t>
+          <t>Anadolu'nun Tarihi Coğrafyası 1</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>30</v>
+        <v>155</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>3990000017458</t>
+          <t>9789751627094</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1970 Cilt: 9</t>
+          <t>Bilimler Tarihi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789751627209</t>
+          <t>3990000017458</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi Araştırmaları</t>
+          <t>Atatürk Konferansları 1970 Cilt: 9</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>3990000026820</t>
+          <t>9789751627209</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi (6 Cilt Takım) (Ciltli)</t>
+          <t>Selçuklu Tarihi Araştırmaları</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>242</v>
+        <v>30</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789751627452</t>
+          <t>3990000026820</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Beyliği Mimarisinde Anadolu Selçuklu Geleneği</t>
+          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi (6 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>64</v>
+        <v>242</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789751603548</t>
+          <t>9789751627452</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>İkinci Meşrutiyetin İlanı ve Otuzbir Mart Hadisesi</t>
+          <t>Osmanlı Beyliği Mimarisinde Anadolu Selçuklu Geleneği</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>26</v>
+        <v>64</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789751606860</t>
+          <t>9789751603548</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>19.Yüzyılın İlk Yarısında Diyarbakır (1790-1840)</t>
+          <t>İkinci Meşrutiyetin İlanı ve Otuzbir Mart Hadisesi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>200</v>
+        <v>26</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789751609854</t>
+          <t>9789751606860</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Rusya Türklerinin Milli Mücadele Tarihi (1905-1917)</t>
+          <t>19.Yüzyılın İlk Yarısında Diyarbakır (1790-1840)</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789751627933</t>
+          <t>9789751609854</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Gülşen-i Hulefa - Bağdat Tarihi (762-1717)</t>
+          <t>Rusya Türklerinin Milli Mücadele Tarihi (1905-1917)</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>3990000026974</t>
+          <t>9789751627933</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Kürtler Sempozyumu (4 Cilt Takım) (Ciltli)</t>
+          <t>Gülşen-i Hulefa - Bağdat Tarihi (762-1717)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>3990000017933</t>
+          <t>3990000026974</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Makalat-ı Seyyid Harun</t>
+          <t>Tarihte Türkler ve Kürtler Sempozyumu (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>8</v>
+        <v>84</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>3990000016982</t>
+          <t>3990000017933</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Urfa Haçlı Kontluğu Tarihi Cilt: 2</t>
+          <t>Makalat-ı Seyyid Harun</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789751626127</t>
+          <t>3990000016982</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>31 Mart Hatıraları</t>
+          <t>Urfa Haçlı Kontluğu Tarihi Cilt: 2</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789751624185</t>
+          <t>9789751626127</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Hayat ve Hatıratım (Ciltli)</t>
+          <t>31 Mart Hatıraları</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>13</v>
+        <v>60</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789751628787</t>
+          <t>9789751624185</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Zübdetü'l-Haleb Min Tarihi Haleb'de Selçuklular</t>
+          <t>Anadolu'da Hayat ve Hatıratım (Ciltli)</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789751626486</t>
+          <t>9789751628787</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Belgelerinin Dili (Diplomatik) (Ciltli)</t>
+          <t>Zübdetü'l-Haleb Min Tarihi Haleb'de Selçuklular</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>475</v>
+        <v>14</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789751628602</t>
+          <t>9789751626486</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı - Lehistan Diplomatik İlişkileri (Ciltli)</t>
+          <t>Osmanlı Belgelerinin Dili (Diplomatik) (Ciltli)</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>34</v>
+        <v>475</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789751628589</t>
+          <t>9789751628602</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Mektupları</t>
+          <t>Osmanlı - Lehistan Diplomatik İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>3990000017142</t>
+          <t>9789751628589</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>8. Türk Tarih Kongresi Cilt: 1</t>
+          <t>Türkiye Mektupları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789751626417</t>
+          <t>3990000017142</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Arap Kaynaklarına Göre 19. - 21. Asırlarda Kimek Devleti</t>
+          <t>8. Türk Tarih Kongresi Cilt: 1</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789751626257</t>
+          <t>9789751626417</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Selim Şah</t>
+          <t>Arap Kaynaklarına Göre 19. - 21. Asırlarda Kimek Devleti</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>10.8</v>
+        <v>8</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>3990000017138</t>
+          <t>9789751626257</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Ord. Prof. Yusuf Hikmet Bayur'a Armağan (Ciltli)</t>
+          <t>Tarih-i Selim Şah</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>10</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789751628930</t>
+          <t>3990000017138</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid Sempozyumu (3 Cild Takım) (Ciltli)</t>
+          <t>Ord. Prof. Yusuf Hikmet Bayur'a Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>54</v>
+        <v>10</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789751629333</t>
+          <t>9789751628930</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>İdil-Ural Devleti 1917-1918</t>
+          <t>Sultan 2. Abdülhamid Sempozyumu (3 Cild Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789751627254</t>
+          <t>9789751629333</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Kitabeleri 1: Gelibolu (Ciltli)</t>
+          <t>İdil-Ural Devleti 1917-1918</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>200</v>
+        <v>6</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>3990000017799</t>
+          <t>9789751627254</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Sivas Şehri</t>
+          <t>Çanakkale Kitabeleri 1: Gelibolu (Ciltli)</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789751627360</t>
+          <t>3990000017799</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan'daki Ermeni Komitelerinin Osmanlı Devleti Aleyhine Faaliyetleri</t>
+          <t>Sivas Şehri</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>3990000027204</t>
+          <t>9789751627360</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal'in Hususi Mektupları (4 Takım Kitap)</t>
+          <t>Bulgaristan'daki Ermeni Komitelerinin Osmanlı Devleti Aleyhine Faaliyetleri</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>62</v>
+        <v>26</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>3990000027203</t>
+          <t>3990000027204</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Na'ima ( 6 Takım Kitap )</t>
+          <t>Namık Kemal'in Hususi Mektupları (4 Takım Kitap)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>86</v>
+        <v>62</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789751624222</t>
+          <t>3990000027203</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Mecmuası (Ciltli)</t>
+          <t>Tarih-i Na'ima ( 6 Takım Kitap )</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>200</v>
+        <v>86</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789751603937</t>
+          <t>9789751624222</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Türk - Alman İlişkileri (1923 - 1939)</t>
+          <t>Anadolu Mecmuası (Ciltli)</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>3990000003191</t>
+          <t>9789751603937</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Aperçu General Sur L'histoire Economique De L'empire Turc - Ottoman</t>
+          <t>Türk - Alman İlişkileri (1923 - 1939)</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>3990000003189</t>
+          <t>3990000003191</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Lisanüddin İbnü'l-Hatib'in Siyasi Kişiliği Ve Tarihçiliği (Ciltli)</t>
+          <t>Aperçu General Sur L'histoire Economique De L'empire Turc - Ottoman</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>3990000017517</t>
+          <t>3990000003189</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Büyük Osmanlı Tarihi (5 Cilt Takım) (Ciltli)</t>
+          <t>Lisanüddin İbnü'l-Hatib'in Siyasi Kişiliği Ve Tarihçiliği (Ciltli)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>72</v>
+        <v>14</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789751626370</t>
+          <t>3990000017517</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname (6 Cilt Takım) (Ciltli)</t>
+          <t>Büyük Osmanlı Tarihi (5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>276</v>
+        <v>72</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789751627735</t>
+          <t>9789751626370</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Şu'ara</t>
+          <t>Seyahatname (6 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>12</v>
+        <v>276</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789751627742</t>
+          <t>9789751627735</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kısa Tarihi</t>
+          <t>Tezkire-i Şu'ara</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>15.12</v>
+        <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>3990000017561</t>
+          <t>9789751627742</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 2 (Ciltli)</t>
+          <t>Dünyanın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>25</v>
+        <v>15.12</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>3990000017560</t>
+          <t>3990000017561</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 4</t>
+          <t>Höyük Sayı: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789751624482</t>
+          <t>3990000017560</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşında Demiryolculuk (Ciltli)</t>
+          <t>Höyük Sayı: 4</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789751626455</t>
+          <t>9789751624482</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Fizan Hatıraları</t>
+          <t>Kurtuluş Savaşında Demiryolculuk (Ciltli)</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>30</v>
+        <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789751624178</t>
+          <t>9789751626455</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Selçuklularının İnhitatında İdare Mekanizmasının Rolü (Ciltli)</t>
+          <t>Fizan Hatıraları</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789751626561</t>
+          <t>9789751624178</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Yatağan</t>
+          <t>Anadolu Selçuklularının İnhitatında İdare Mekanizmasının Rolü (Ciltli)</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789751624598</t>
+          <t>9789751626561</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Tarihçe-i Harb - Üçüncü Alay (Ciltli)</t>
+          <t>Yatağan</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789751626943</t>
+          <t>9789751624598</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihinde Levendler</t>
+          <t>Tarihçe-i Harb - Üçüncü Alay (Ciltli)</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>24</v>
+        <v>100</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789751626424</t>
+          <t>9789751626943</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Maruf Simalar</t>
+          <t>Osmanlı Tarihinde Levendler</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789751624246</t>
+          <t>9789751626424</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Boğaziçi 1. Cilt (Ciltli)</t>
+          <t>Maruf Simalar</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789751626639</t>
+          <t>9789751624246</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hariciyesinde Gayr-i Müslimler</t>
+          <t>İstanbul ve Boğaziçi 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789751626530</t>
+          <t>9789751626639</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı - İran Hudut Sorunları</t>
+          <t>Osmanlı Hariciyesinde Gayr-i Müslimler</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789751626523</t>
+          <t>9789751626530</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Kırım Harbi'ne Dair Notlar</t>
+          <t>Osmanlı - İran Hudut Sorunları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789751624680</t>
+          <t>9789751626523</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Macaristan Türk Aleminden Çizgiler (Ciltli)</t>
+          <t>Kırım Harbi'ne Dair Notlar</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789751619952</t>
+          <t>9789751624680</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Vakıf ve Mülk Defteri</t>
+          <t>Macaristan Türk Aleminden Çizgiler (Ciltli)</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>3990000016962</t>
+          <t>9789751619952</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Suriye - Filistin Selçuklu Devleti Tarihi</t>
+          <t>Vakıf ve Mülk Defteri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789751626042</t>
+          <t>3990000016962</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Şu'ara-i Yümni</t>
+          <t>Suriye - Filistin Selçuklu Devleti Tarihi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>6.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789751624215</t>
+          <t>9789751626042</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve İdil Boyu (Ciltli)</t>
+          <t>Tezkire-i Şu'ara-i Yümni</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>100</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789751626240</t>
+          <t>9789751624215</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Derinliklerinden 19. Yüzyıla Kaşgar</t>
+          <t>Türkiye ve İdil Boyu (Ciltli)</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789751624468</t>
+          <t>9789751626240</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Tarihu Muhtasari'd-Düvel (Ciltli)</t>
+          <t>Tarihin Derinliklerinden 19. Yüzyıla Kaşgar</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>3990000016960</t>
+          <t>9789751624468</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Vekayi Babur'un Hatıratı Cilt: 1</t>
+          <t>Tarihu Muhtasari'd-Düvel (Ciltli)</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789751625977</t>
+          <t>3990000016960</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Anılar</t>
+          <t>Vekayi Babur'un Hatıratı Cilt: 1</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>10.8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>3990000011501</t>
+          <t>9789751625977</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Ebu Nasr İl-Farabi’nin Hala Üzerine Makalesi  / Farabi’s Article on Vacuum</t>
+          <t>Anılar</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>1</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789751603401</t>
+          <t>3990000011501</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Düşünceleriyle Atatürk</t>
+          <t>Ebu Nasr İl-Farabi’nin Hala Üzerine Makalesi  / Farabi’s Article on Vacuum</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>3990000012141</t>
+          <t>9789751603401</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Dulkadir Beyliği</t>
+          <t>Düşünceleriyle Atatürk</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9799751612945</t>
+          <t>3990000012141</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Donanma-yı Osmani Muavenet-i Milliye Cemiyeti</t>
+          <t>Dulkadir Beyliği</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789751622877</t>
+          <t>9799751612945</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Prehistoryası</t>
+          <t>Donanma-yı Osmani Muavenet-i Milliye Cemiyeti</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789751606891</t>
+          <t>9789751622877</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Doğu Türkistan İçin Savaş</t>
+          <t>Doğu’nun Prehistoryası</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789751623614</t>
+          <t>9789751606891</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz Rumları: İsyan ve Göç (Ciltli)</t>
+          <t>Doğu Türkistan İçin Savaş</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>3990000004109</t>
+          <t>9789751623614</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Doğu Anadolu ve Urartular / Eastern Anatolia and Urartians</t>
+          <t>Doğu Karadeniz Rumları: İsyan ve Göç (Ciltli)</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789751625168</t>
+          <t>3990000004109</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz Sahilinde Bir Osmanlı Sancağı: Trablus</t>
+          <t>Doğu Anadolu ve Urartular / Eastern Anatolia and Urartians</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789751610218</t>
+          <t>9789751625168</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Documents Diplomatiques Ottomans Volume 4</t>
+          <t>Doğu Akdeniz Sahilinde Bir Osmanlı Sancağı: Trablus</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789751610201</t>
+          <t>9789751610218</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Documents Diplomatiques Ottomans Affaires Armeniennes Volume 3</t>
+          <t>Documents Diplomatiques Ottomans Volume 4</t>
         </is>
       </c>
       <c r="C405" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>3990000012014</t>
+          <t>9789751610201</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Die Hafenanlagen und Die Anschliessenden Seemauern Von Side</t>
+          <t>Documents Diplomatiques Ottomans Affaires Armeniennes Volume 3</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789751620941</t>
+          <t>3990000012014</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Dışişlerinde 34 Yıl 3. Cilt</t>
+          <t>Die Hafenanlagen und Die Anschliessenden Seemauern Von Side</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9799751610804</t>
+          <t>9789751620941</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Dışişlerinde 34 Yıl 2. Cilt, 2. Kısım</t>
+          <t>Dışişlerinde 34 Yıl 3. Cilt</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789751604620</t>
+          <t>9799751610804</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Dışişlerinde 34 Yıl 1. Cilt</t>
+          <t>Dışişlerinde 34 Yıl 2. Cilt, 2. Kısım</t>
         </is>
       </c>
       <c r="C409" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>3990000006063</t>
+          <t>9789751604620</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Dışişlerinde 34 Yıl - 2. Cilt. 1. Kısım</t>
+          <t>Dışişlerinde 34 Yıl 1. Cilt</t>
         </is>
       </c>
       <c r="C410" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789751743916</t>
+          <t>3990000006063</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Dış Basında Atatürk ve Türk Devrimi Cilt 1 1922-1924</t>
+          <t>Dışişlerinde 34 Yıl - 2. Cilt. 1. Kısım</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789751621849</t>
+          <t>9789751743916</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Demirci Akıncıları (Ciltli)</t>
+          <t>Dış Basında Atatürk ve Türk Devrimi Cilt 1 1922-1924</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789751617002</t>
+          <t>9789751621849</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Das Osmanische Heerwesen Im 15. Und 16. (Ciltli)</t>
+          <t>Demirci Akıncıları (Ciltli)</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>10</v>
+        <v>66</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789751623140</t>
+          <t>9789751617002</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Tarihinin Kaynakları 5 (Ciltli)</t>
+          <t>Das Osmanische Heerwesen Im 15. Und 16. (Ciltli)</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789751608963</t>
+          <t>9789751623140</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Tarihinin Kaynakları 4</t>
+          <t>Çukurova Tarihinin Kaynakları 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>8</v>
+        <v>60</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789751608970</t>
+          <t>9789751608963</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Tarihinin Kaynakları 3</t>
+          <t>Çukurova Tarihinin Kaynakları 4</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789751612571</t>
+          <t>9789751608970</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Tarihinin Kaynakları 2</t>
+          <t>Çukurova Tarihinin Kaynakları 3</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789751612564</t>
+          <t>9789751612571</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Çukurova Tarihinin Kaynakları 1</t>
+          <t>Çukurova Tarihinin Kaynakları 2</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789751616340</t>
+          <t>9789751612564</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Çivi Yazılı Belgeler Işığında Anadolu’da (İ.Ö.2. Bin Yılında) Madencilik ve Maden Kullanımı</t>
+          <t>Çukurova Tarihinin Kaynakları 1</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9799751607798</t>
+          <t>9789751616340</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Şimal Komşuları</t>
+          <t>Çivi Yazılı Belgeler Işığında Anadolu’da (İ.Ö.2. Bin Yılında) Madencilik ve Maden Kullanımı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789751607249</t>
+          <t>9799751607798</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Çin Tarihi</t>
+          <t>Çin’in Şimal Komşuları</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789751616302</t>
+          <t>9789751607249</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarına Göre Eski Türk Boyları</t>
+          <t>Çin Tarihi</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>8</v>
+        <v>80</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9799751618558</t>
+          <t>9789751616302</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Delhi Türk Sultanlığı’nda Teşkilat</t>
+          <t>Çin Kaynaklarına Göre Eski Türk Boyları</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9799751601703</t>
+          <t>9799751618558</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Çin Elçisi Wang Yen-Te’nin Uygur Seyahatnamesi</t>
+          <t>Delhi Türk Sultanlığı’nda Teşkilat</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>3</v>
+        <v>20</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>3990000013483</t>
+          <t>9799751601703</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Çekoslovakya Sorunu</t>
+          <t>Çin Elçisi Wang Yen-Te’nin Uygur Seyahatnamesi</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789751625281</t>
+          <t>3990000013483</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Muharebatı: Cihan Harbinde Osmanlı Harekat-ı Tarihçesi / The Dardanelles Campaign</t>
+          <t>Çekoslovakya Sorunu</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9799751615427</t>
+          <t>9789751625281</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale 1915 /</t>
+          <t>Çanakkale Muharebatı: Cihan Harbinde Osmanlı Harekat-ı Tarihçesi / The Dardanelles Campaign</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9799751610859</t>
+          <t>9799751615427</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Diplomasisi: 200 Yıllık Süreç</t>
+          <t>Çanakkale 1915 /</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789751620910</t>
+          <t>9799751610859</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Cungar Hanlığı’nın Siyasi Tarihi</t>
+          <t>Çağdaş Türk Diplomasisi: 200 Yıllık Süreç</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>3990000013128</t>
+          <t>9789751620910</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 50. Yılında Türk Tarih Kurumu (Ciltli)</t>
+          <t>Cungar Hanlığı’nın Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>3990000003907</t>
+          <t>3990000013128</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 50. Yılı İçin Köylerimiz (Ciltli)</t>
+          <t>Cumhuriyetin 50. Yılında Türk Tarih Kurumu (Ciltli)</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>3990000003850</t>
+          <t>3990000003907</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Ciepo Osmanlı Öncesi ve Osmanlı Araştırmaları Uluslararası Komitesi</t>
+          <t>Cumhuriyetin 50. Yılı İçin Köylerimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789751616630</t>
+          <t>3990000003850</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Ciepo 14. Sempozyumu Bildirileri</t>
+          <t>Ciepo Osmanlı Öncesi ve Osmanlı Araştırmaları Uluslararası Komitesi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789751620774</t>
+          <t>9789751616630</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Cemal Paşa</t>
+          <t>Ciepo 14. Sempozyumu Bildirileri</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>230</v>
+        <v>44</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>3990000012015</t>
+          <t>9789751620774</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Catalogue Des Manuscrits Grecs (Fonds du Syllogos)</t>
+          <t>Cemal Paşa</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>10</v>
+        <v>230</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9799751615649</t>
+          <t>3990000012015</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Canikli Ali Paşa</t>
+          <t>Catalogue Des Manuscrits Grecs (Fonds du Syllogos)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9799751607842</t>
+          <t>9799751615649</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Cami’u’l-Buhur Der Mecalis-i Sur</t>
+          <t>Canikli Ali Paşa</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>10</v>
+        <v>125</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9799751611382</t>
+          <t>9799751607842</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Cami Al-Tavarih 2. Cilt 5. Cüz</t>
+          <t>Cami’u’l-Buhur Der Mecalis-i Sur</t>
         </is>
       </c>
       <c r="C438" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9799751611375</t>
+          <t>9799751611382</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Cami Al-Tavarih 2. Cilt 4. Cüz</t>
+          <t>Cami Al-Tavarih 2. Cilt 5. Cüz</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9799751615793</t>
+          <t>9799751611375</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Cabi Tarihi 2</t>
+          <t>Cami Al-Tavarih 2. Cilt 4. Cüz</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789751615787</t>
+          <t>9799751615793</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Cabi Tarihi 1</t>
+          <t>Cabi Tarihi 2</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789751629050</t>
+          <t>9789751615787</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Filozof ve Tıb Üstadı İbni Sina (Ciltli)</t>
+          <t>Cabi Tarihi 1</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789751604798</t>
+          <t>9789751629050</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklu İmparatorluğu Tarihi 3. Cilt (Ciltli)</t>
+          <t>Büyük Türk Filozof ve Tıb Üstadı İbni Sina (Ciltli)</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789751603555</t>
+          <t>9789751604798</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklu İmparatorluğu Tarihi Cilt: 2 (Ciltli)</t>
+          <t>Büyük Selçuklu İmparatorluğu Tarihi 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C444" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789751601179</t>
+          <t>9789751603555</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklu İmparatorluğu Tarihi 1. Cilt (Ciltli)</t>
+          <t>Büyük Selçuklu İmparatorluğu Tarihi Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>3990000004017</t>
+          <t>9789751601179</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sahra’da Türk - Fransız Rekabeti (1858 - 1911)</t>
+          <t>Büyük Selçuklu İmparatorluğu Tarihi 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9799751608795</t>
+          <t>3990000004017</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Bulgarlar ve Bulgaristan Üzerine Yüzyıllık Türkçe Kaynakça / Bıblıographıe Turque Centennale Sur Les Bulgares Et La Bulgarıe</t>
+          <t>Büyük Sahra’da Türk - Fransız Rekabeti (1858 - 1911)</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789751618696</t>
+          <t>9799751608795</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan’da Türkçe Yer Adları Kılavuzu</t>
+          <t>Bulgarlar ve Bulgaristan Üzerine Yüzyıllık Türkçe Kaynakça / Bıblıographıe Turque Centennale Sur Les Bulgares Et La Bulgarıe</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>3990000010415</t>
+          <t>9789751618696</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Bulgar Yayınlarında Türkler</t>
+          <t>Bulgaristan’da Türkçe Yer Adları Kılavuzu</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789751624130</t>
+          <t>3990000010415</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Bulgar Gözüyle İstanbul (Ciltli)</t>
+          <t>Bulgar Yayınlarında Türkler</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9799751612532</t>
+          <t>9789751624130</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>British Policy and the Application Of Reforms For The Armenians in Eastern Anatolia 1877-1897</t>
+          <t>Bulgar Gözüyle İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789751600936</t>
+          <t>9799751612532</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>British Documents On Ottoman Armenians Volume 4</t>
+          <t>British Policy and the Application Of Reforms For The Armenians in Eastern Anatolia 1877-1897</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789751600912</t>
+          <t>9789751600936</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>British Documents On Ottoman Armenians Volume 3 1891 - 1895</t>
+          <t>British Documents On Ottoman Armenians Volume 4</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>3990000005097</t>
+          <t>9789751600912</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>British Documents On Ottoman Armenians Volume 2</t>
+          <t>British Documents On Ottoman Armenians Volume 3 1891 - 1895</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>3990000005101</t>
+          <t>3990000005097</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>British Documents On Ottoman Armenians Volume 1</t>
+          <t>British Documents On Ottoman Armenians Volume 2</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789751618351</t>
+          <t>3990000005101</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Bozok Sancağı’nda (Yozgat İli) Türk Mimarisi (Ciltli)</t>
+          <t>British Documents On Ottoman Armenians Volume 1</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789751618801</t>
+          <t>9789751618351</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Bolaman Çayı Havzası’nın Coğrafyası (Ciltli)</t>
+          <t>Bozok Sancağı’nda (Yozgat İli) Türk Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789751623997</t>
+          <t>9789751618801</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Boyunca (Ciltli)</t>
+          <t>Bolaman Çayı Havzası’nın Coğrafyası (Ciltli)</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9799751606050</t>
+          <t>9789751623997</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Bilim Kültür ve Öğretim Dili Olarak Türkçe</t>
+          <t>Bir Ömür Boyunca (Ciltli)</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9799751603660</t>
+          <t>9799751606050</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Beşeri Bilim Teorileri</t>
+          <t>Bilim Kültür ve Öğretim Dili Olarak Türkçe</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>3990000009654</t>
+          <t>9799751603660</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 99 Cilt: 25</t>
+          <t>Beşeri Bilim Teorileri</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>3990000008367</t>
+          <t>3990000009654</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 98 Cilt: 25</t>
+          <t>Belleten Sayı: 99 Cilt: 25</t>
         </is>
       </c>
       <c r="C462" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>3990000008339</t>
+          <t>3990000008367</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 97 Cilt: 25</t>
+          <t>Belleten Sayı: 98 Cilt: 25</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>3990000008340</t>
+          <t>3990000008339</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 96 Cilt: 24</t>
+          <t>Belleten Sayı: 97 Cilt: 25</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>3990000008349</t>
+          <t>3990000008340</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 95 Cilt: 24</t>
+          <t>Belleten Sayı: 96 Cilt: 24</t>
         </is>
       </c>
       <c r="C465" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>3990000008357</t>
+          <t>3990000008349</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 94 Cilt: 24</t>
+          <t>Belleten Sayı: 95 Cilt: 24</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>3990000008361</t>
+          <t>3990000008357</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 93 Cilt: 24</t>
+          <t>Belleten Sayı: 94 Cilt: 24</t>
         </is>
       </c>
       <c r="C467" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>3990000008302</t>
+          <t>3990000008361</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 89 Cilt: 23</t>
+          <t>Belleten Sayı: 93 Cilt: 24</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>3990000008301</t>
+          <t>3990000008302</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 88 Cilt: 22</t>
+          <t>Belleten Sayı: 89 Cilt: 23</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>3990000008471</t>
+          <t>3990000008301</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 87 Cilt: 22</t>
+          <t>Belleten Sayı: 88 Cilt: 22</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>3990000008388</t>
+          <t>3990000008471</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 86 Cilt: 22</t>
+          <t>Belleten Sayı: 87 Cilt: 22</t>
         </is>
       </c>
       <c r="C471" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>3990000008383</t>
+          <t>3990000008388</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 85 Cilt: 22</t>
+          <t>Belleten Sayı: 86 Cilt: 22</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>3990000008400</t>
+          <t>3990000008383</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 83 Cilt: 21</t>
+          <t>Belleten Sayı: 85 Cilt: 22</t>
         </is>
       </c>
       <c r="C473" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>3990000008376</t>
+          <t>3990000008400</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 82 Cilt: 21</t>
+          <t>Belleten Sayı: 83 Cilt: 21</t>
         </is>
       </c>
       <c r="C474" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>3990000008386</t>
+          <t>3990000008376</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 81 Cilt: 21</t>
+          <t>Belleten Sayı: 82 Cilt: 21</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>3990000008401</t>
+          <t>3990000008386</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 80 Cilt: 20</t>
+          <t>Belleten Sayı: 81 Cilt: 21</t>
         </is>
       </c>
       <c r="C476" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>3990000008350</t>
+          <t>3990000008401</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 79 Cilt: 20</t>
+          <t>Belleten Sayı: 80 Cilt: 20</t>
         </is>
       </c>
       <c r="C477" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>3990000008395</t>
+          <t>3990000008350</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 78 Cilt: 20</t>
+          <t>Belleten Sayı: 79 Cilt: 20</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>3990000008346</t>
+          <t>3990000008395</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 77 Cilt: 20</t>
+          <t>Belleten Sayı: 78 Cilt: 20</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>3990000013133</t>
+          <t>3990000008346</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Biga Ayaklanması ve Anzavur Olayları</t>
+          <t>Belleten Sayı: 77 Cilt: 20</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789751601551</t>
+          <t>3990000013133</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Beylikler Devri Sanatı 14.- 15. Yüzyıl (1300-1453)</t>
+          <t>Biga Ayaklanması ve Anzavur Olayları</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>3990000008470</t>
+          <t>9789751601551</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 76 Cilt: 19</t>
+          <t>Beylikler Devri Sanatı 14.- 15. Yüzyıl (1300-1453)</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>3990000009637</t>
+          <t>3990000008470</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 7/8 Cilt: 2</t>
+          <t>Belleten Sayı: 76 Cilt: 19</t>
         </is>
       </c>
       <c r="C483" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>3990000008362</t>
+          <t>3990000009637</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 66 Cilt: 17</t>
+          <t>Belleten Sayı: 7/8 Cilt: 2</t>
         </is>
       </c>
       <c r="C484" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>3990000008364</t>
+          <t>3990000008362</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 65 Cilt: 17</t>
+          <t>Belleten Sayı: 66 Cilt: 17</t>
         </is>
       </c>
       <c r="C485" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>3990000008472</t>
+          <t>3990000008364</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 64 Cilt: 16</t>
+          <t>Belleten Sayı: 65 Cilt: 17</t>
         </is>
       </c>
       <c r="C486" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>3990000008474</t>
+          <t>3990000008472</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 62 Cilt: 16</t>
+          <t>Belleten Sayı: 64 Cilt: 16</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>3990000008332</t>
+          <t>3990000008474</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 61 Cilt: 16</t>
+          <t>Belleten Sayı: 62 Cilt: 16</t>
         </is>
       </c>
       <c r="C488" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>3990000008306</t>
+          <t>3990000008332</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 60 Cilt: 15</t>
+          <t>Belleten Sayı: 61 Cilt: 16</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>3990000008303</t>
+          <t>3990000008306</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Belleten Cilt: 15 Sayı: 59</t>
+          <t>Belleten Sayı: 60 Cilt: 15</t>
         </is>
       </c>
       <c r="C490" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>3990000008356</t>
+          <t>3990000008303</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 58 Cilt: 15</t>
+          <t>Belleten Cilt: 15 Sayı: 59</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>3990000008358</t>
+          <t>3990000008356</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 57 Cilt: 15</t>
+          <t>Belleten Sayı: 58 Cilt: 15</t>
         </is>
       </c>
       <c r="C492" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>3990000008320</t>
+          <t>3990000008358</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 56 Cilt: 14</t>
+          <t>Belleten Sayı: 57 Cilt: 15</t>
         </is>
       </c>
       <c r="C493" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>3990000008436</t>
+          <t>3990000008320</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 54 Cilt: 14</t>
+          <t>Belleten Sayı: 56 Cilt: 14</t>
         </is>
       </c>
       <c r="C494" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9799751608627</t>
+          <t>3990000008436</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Beyani Mustafa Bin Carullah - Tezkiretü’ş-Şuara</t>
+          <t>Belleten Sayı: 54 Cilt: 14</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>3990000009631</t>
+          <t>9799751608627</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 53 Cilt: 14</t>
+          <t>Beyani Mustafa Bin Carullah - Tezkiretü’ş-Şuara</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>3990000008438</t>
+          <t>3990000009631</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 52 Cilt: 13</t>
+          <t>Belleten Sayı: 53 Cilt: 14</t>
         </is>
       </c>
       <c r="C497" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>3990000008354</t>
+          <t>3990000008438</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 41 Cilt: 11</t>
+          <t>Belleten Sayı: 52 Cilt: 13</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>3990000008454</t>
+          <t>3990000008354</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 40 Cilt: 10</t>
+          <t>Belleten Sayı: 41 Cilt: 11</t>
         </is>
       </c>
       <c r="C499" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>3990000008452</t>
+          <t>3990000008454</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 39 Cilt: 10</t>
+          <t>Belleten Sayı: 40 Cilt: 10</t>
         </is>
       </c>
       <c r="C500" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>3990000008449</t>
+          <t>3990000008452</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 38 Cilt: 10</t>
+          <t>Belleten Sayı: 39 Cilt: 10</t>
         </is>
       </c>
       <c r="C501" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>3990000008446</t>
+          <t>3990000008449</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 35 Cilt: 9</t>
+          <t>Belleten Sayı: 38 Cilt: 10</t>
         </is>
       </c>
       <c r="C502" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>3990000008444</t>
+          <t>3990000008446</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 34 Cilt: 9</t>
+          <t>Belleten Sayı: 35 Cilt: 9</t>
         </is>
       </c>
       <c r="C503" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>3990000008442</t>
+          <t>3990000008444</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 33 Cilt: 9</t>
+          <t>Belleten Sayı: 34 Cilt: 9</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>3990000008456</t>
+          <t>3990000008442</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 32 Cilt: 8</t>
+          <t>Belleten Sayı: 33 Cilt: 9</t>
         </is>
       </c>
       <c r="C505" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>3990000008455</t>
+          <t>3990000008456</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 31 Cilt: 8</t>
+          <t>Belleten Sayı: 32 Cilt: 8</t>
         </is>
       </c>
       <c r="C506" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>3990000008440</t>
+          <t>3990000008455</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 30 Cilt: 8</t>
+          <t>Belleten Sayı: 31 Cilt: 8</t>
         </is>
       </c>
       <c r="C507" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>3990000009641</t>
+          <t>3990000008440</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 29 Cilt: 8</t>
+          <t>Belleten Sayı: 30 Cilt: 8</t>
         </is>
       </c>
       <c r="C508" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>3990000009708</t>
+          <t>3990000009641</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 275 Cilt: 76</t>
+          <t>Belleten Sayı: 29 Cilt: 8</t>
         </is>
       </c>
       <c r="C509" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>3990000009630</t>
+          <t>3990000009708</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 274 Cilt: 75</t>
+          <t>Belleten Sayı: 275 Cilt: 76</t>
         </is>
       </c>
       <c r="C510" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>3990000008380</t>
+          <t>3990000009630</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 270 Cilt: 74</t>
+          <t>Belleten Sayı: 274 Cilt: 75</t>
         </is>
       </c>
       <c r="C511" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>3990000009665</t>
+          <t>3990000008380</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 269 Cilt: 74</t>
+          <t>Belleten Sayı: 270 Cilt: 74</t>
         </is>
       </c>
       <c r="C512" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>3990000009661</t>
+          <t>3990000009665</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 268 Cilt: 73</t>
+          <t>Belleten Sayı: 269 Cilt: 74</t>
         </is>
       </c>
       <c r="C513" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>3990000008379</t>
+          <t>3990000009661</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 267 Cilt: 73</t>
+          <t>Belleten Sayı: 268 Cilt: 73</t>
         </is>
       </c>
       <c r="C514" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>3990000008342</t>
+          <t>3990000008379</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 266 Cilt: 73</t>
+          <t>Belleten Sayı: 267 Cilt: 73</t>
         </is>
       </c>
       <c r="C515" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>3990000009704</t>
+          <t>3990000008342</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 265 Cilt: 72</t>
+          <t>Belleten Sayı: 266 Cilt: 73</t>
         </is>
       </c>
       <c r="C516" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>3990000009707</t>
+          <t>3990000009704</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 264 Cilt: 72</t>
+          <t>Belleten Sayı: 265 Cilt: 72</t>
         </is>
       </c>
       <c r="C517" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>3990000008327</t>
+          <t>3990000009707</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 263 Cilt: 72</t>
+          <t>Belleten Sayı: 264 Cilt: 72</t>
         </is>
       </c>
       <c r="C518" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>3990000008377</t>
+          <t>3990000008327</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 262 Cilt: 71</t>
+          <t>Belleten Sayı: 263 Cilt: 72</t>
         </is>
       </c>
       <c r="C519" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>3990000008405</t>
+          <t>3990000008377</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 261 Cilt: 71</t>
+          <t>Belleten Sayı: 262 Cilt: 71</t>
         </is>
       </c>
       <c r="C520" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>3990000008412</t>
+          <t>3990000008405</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 260 Cilt: 71</t>
+          <t>Belleten Sayı: 261 Cilt: 71</t>
         </is>
       </c>
       <c r="C521" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>3990000008343</t>
+          <t>3990000008412</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 259 Cilt: 70</t>
+          <t>Belleten Sayı: 260 Cilt: 71</t>
         </is>
       </c>
       <c r="C522" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>3990000008411</t>
+          <t>3990000008343</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 258 Cilt: 70</t>
+          <t>Belleten Sayı: 259 Cilt: 70</t>
         </is>
       </c>
       <c r="C523" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>3990000008410</t>
+          <t>3990000008411</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 257 Cilt: 70</t>
+          <t>Belleten Sayı: 258 Cilt: 70</t>
         </is>
       </c>
       <c r="C524" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>3990000008409</t>
+          <t>3990000008410</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 256 Cilt: 69</t>
+          <t>Belleten Sayı: 257 Cilt: 70</t>
         </is>
       </c>
       <c r="C525" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>3990000008352</t>
+          <t>3990000008409</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 255 Cilt: 69</t>
+          <t>Belleten Sayı: 256 Cilt: 69</t>
         </is>
       </c>
       <c r="C526" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>3990000008355</t>
+          <t>3990000008352</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 254 Cilt: 69</t>
+          <t>Belleten Sayı: 255 Cilt: 69</t>
         </is>
       </c>
       <c r="C527" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>3990000008353</t>
+          <t>3990000008355</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 253 Cilt: 68</t>
+          <t>Belleten Sayı: 254 Cilt: 69</t>
         </is>
       </c>
       <c r="C528" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>3990000009666</t>
+          <t>3990000008353</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 252 Cilt: 68</t>
+          <t>Belleten Sayı: 253 Cilt: 68</t>
         </is>
       </c>
       <c r="C529" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>3990000008336</t>
+          <t>3990000009666</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 251 Cilt: 68</t>
+          <t>Belleten Sayı: 252 Cilt: 68</t>
         </is>
       </c>
       <c r="C530" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>3990000008344</t>
+          <t>3990000008336</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 250 Cilt: 67</t>
+          <t>Belleten Sayı: 251 Cilt: 68</t>
         </is>
       </c>
       <c r="C531" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>3990000008345</t>
+          <t>3990000008344</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 249 Cilt: 47</t>
+          <t>Belleten Sayı: 250 Cilt: 67</t>
         </is>
       </c>
       <c r="C532" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>3990000008347</t>
+          <t>3990000008345</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 248 Cilt: 67</t>
+          <t>Belleten Sayı: 249 Cilt: 47</t>
         </is>
       </c>
       <c r="C533" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>3990000008466</t>
+          <t>3990000008347</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 247 Cilt: 66</t>
+          <t>Belleten Sayı: 248 Cilt: 67</t>
         </is>
       </c>
       <c r="C534" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>3990000008334</t>
+          <t>3990000008466</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 246 Cilt: 66</t>
+          <t>Belleten Sayı: 247 Cilt: 66</t>
         </is>
       </c>
       <c r="C535" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>3990000008373</t>
+          <t>3990000008334</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 245 Cilt: 66</t>
+          <t>Belleten Sayı: 246 Cilt: 66</t>
         </is>
       </c>
       <c r="C536" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>3990000008372</t>
+          <t>3990000008373</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 244 Cilt: 65</t>
+          <t>Belleten Sayı: 245 Cilt: 66</t>
         </is>
       </c>
       <c r="C537" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>3990000009634</t>
+          <t>3990000008372</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 243 Cilt: 65</t>
+          <t>Belleten Sayı: 244 Cilt: 65</t>
         </is>
       </c>
       <c r="C538" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>3990000008371</t>
+          <t>3990000009634</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 242 Cilt: 65</t>
+          <t>Belleten Sayı: 243 Cilt: 65</t>
         </is>
       </c>
       <c r="C539" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>3990000008398</t>
+          <t>3990000008371</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 241 Cilt: 64</t>
+          <t>Belleten Sayı: 242 Cilt: 65</t>
         </is>
       </c>
       <c r="C540" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>3990000008408</t>
+          <t>3990000008398</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 240 Cilt: 64</t>
+          <t>Belleten Sayı: 241 Cilt: 64</t>
         </is>
       </c>
       <c r="C541" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>3990000008407</t>
+          <t>3990000008408</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 239 Cilt: 64</t>
+          <t>Belleten Sayı: 240 Cilt: 64</t>
         </is>
       </c>
       <c r="C542" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>3990000009702</t>
+          <t>3990000008407</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 238 Cilt: 63</t>
+          <t>Belleten Sayı: 239 Cilt: 64</t>
         </is>
       </c>
       <c r="C543" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>3990000008406</t>
+          <t>3990000009702</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 237 Cilt: 63</t>
+          <t>Belleten Sayı: 238 Cilt: 63</t>
         </is>
       </c>
       <c r="C544" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>3990000008331</t>
+          <t>3990000008406</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 236 Cilt: 63</t>
+          <t>Belleten Sayı: 237 Cilt: 63</t>
         </is>
       </c>
       <c r="C545" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>3990000008333</t>
+          <t>3990000008331</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 235 Cilt: 62</t>
+          <t>Belleten Sayı: 236 Cilt: 63</t>
         </is>
       </c>
       <c r="C546" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>3990000008309</t>
+          <t>3990000008333</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 234 Cilt: 62</t>
+          <t>Belleten Sayı: 235 Cilt: 62</t>
         </is>
       </c>
       <c r="C547" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>3990000008304</t>
+          <t>3990000008309</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 233 Cilt: 62</t>
+          <t>Belleten Sayı: 234 Cilt: 62</t>
         </is>
       </c>
       <c r="C548" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>3990000009652</t>
+          <t>3990000008304</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 23-24 Cilt: 6</t>
+          <t>Belleten Sayı: 233 Cilt: 62</t>
         </is>
       </c>
       <c r="C549" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>3990000008305</t>
+          <t>3990000009652</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 232 Cilt: 61</t>
+          <t>Belleten Sayı: 23-24 Cilt: 6</t>
         </is>
       </c>
       <c r="C550" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>3990000009701</t>
+          <t>3990000008305</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 231 Cilt: 61</t>
+          <t>Belleten Sayı: 232 Cilt: 61</t>
         </is>
       </c>
       <c r="C551" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>3990000008308</t>
+          <t>3990000009701</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 230 Cilt: 61</t>
+          <t>Belleten Sayı: 231 Cilt: 61</t>
         </is>
       </c>
       <c r="C552" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>3990000008313</t>
+          <t>3990000008308</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 229 Cilt: 60</t>
+          <t>Belleten Sayı: 230 Cilt: 61</t>
         </is>
       </c>
       <c r="C553" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>3990000008314</t>
+          <t>3990000008313</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 228 Cilt: 60</t>
+          <t>Belleten Sayı: 229 Cilt: 60</t>
         </is>
       </c>
       <c r="C554" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>3990000008326</t>
+          <t>3990000008314</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 227 Cilt: 60</t>
+          <t>Belleten Sayı: 228 Cilt: 60</t>
         </is>
       </c>
       <c r="C555" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>3990000008310</t>
+          <t>3990000008326</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 226 Cilt: 59</t>
+          <t>Belleten Sayı: 227 Cilt: 60</t>
         </is>
       </c>
       <c r="C556" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>3990000008316</t>
+          <t>3990000008310</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 223 Cilt: 58</t>
+          <t>Belleten Sayı: 226 Cilt: 59</t>
         </is>
       </c>
       <c r="C557" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>3990000009629</t>
+          <t>3990000008316</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 222 Cilt: 58</t>
+          <t>Belleten Sayı: 223 Cilt: 58</t>
         </is>
       </c>
       <c r="C558" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>3990000008335</t>
+          <t>3990000009629</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 221 Cilt: 58</t>
+          <t>Belleten Sayı: 222 Cilt: 58</t>
         </is>
       </c>
       <c r="C559" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>3990000008330</t>
+          <t>3990000008335</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 220 Cilt: 57</t>
+          <t>Belleten Sayı: 221 Cilt: 58</t>
         </is>
       </c>
       <c r="C560" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>3990000008465</t>
+          <t>3990000008330</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 219 Cilt: 57</t>
+          <t>Belleten Sayı: 220 Cilt: 57</t>
         </is>
       </c>
       <c r="C561" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>3990000008473</t>
+          <t>3990000008465</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 218 Cilt: 57</t>
+          <t>Belleten Sayı: 219 Cilt: 57</t>
         </is>
       </c>
       <c r="C562" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>3990000008475</t>
+          <t>3990000008473</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 217 Cilt: 56</t>
+          <t>Belleten Sayı: 218 Cilt: 57</t>
         </is>
       </c>
       <c r="C563" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>3990000009726</t>
+          <t>3990000008475</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 272 Cilt: 75</t>
+          <t>Belleten Sayı: 217 Cilt: 56</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>3990000008430</t>
+          <t>3990000009726</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 216 Cilt: 56</t>
+          <t>Belleten Sayı: 272 Cilt: 75</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>3990000008431</t>
+          <t>3990000008430</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 215 Cilt: 56</t>
+          <t>Belleten Sayı: 216 Cilt: 56</t>
         </is>
       </c>
       <c r="C566" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>3990000008315</t>
+          <t>3990000008431</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 214 Cilt: 55</t>
+          <t>Belleten Sayı: 215 Cilt: 56</t>
         </is>
       </c>
       <c r="C567" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>3990000009648</t>
+          <t>3990000008315</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 21-22 Cilt: 6</t>
+          <t>Belleten Sayı: 214 Cilt: 55</t>
         </is>
       </c>
       <c r="C568" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>3990000008429</t>
+          <t>3990000009648</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 209 Cilt: 54</t>
+          <t>Belleten Sayı: 21-22 Cilt: 6</t>
         </is>
       </c>
       <c r="C569" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>3990000009655</t>
+          <t>3990000008429</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 207 - 208 Cilt: 53</t>
+          <t>Belleten Sayı: 209 Cilt: 54</t>
         </is>
       </c>
       <c r="C570" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>3990000008433</t>
+          <t>3990000009655</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 206 Cilt: 53</t>
+          <t>Belleten Sayı: 207 - 208 Cilt: 53</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>3990000008428</t>
+          <t>3990000008433</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 205 Cilt: 52</t>
+          <t>Belleten Sayı: 206 Cilt: 53</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>3990000009725</t>
+          <t>3990000008428</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 204 Cilt: 52</t>
+          <t>Belleten Sayı: 205 Cilt: 52</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>3990000008328</t>
+          <t>3990000009725</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 203 Cilt: 52</t>
+          <t>Belleten Sayı: 204 Cilt: 52</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>3990000008337</t>
+          <t>3990000008328</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 202 Cilt: 52</t>
+          <t>Belleten Sayı: 203 Cilt: 52</t>
         </is>
       </c>
       <c r="C575" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>3990000008338</t>
+          <t>3990000008337</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 201 Cilt: 51</t>
+          <t>Belleten Sayı: 202 Cilt: 52</t>
         </is>
       </c>
       <c r="C576" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>3990000008307</t>
+          <t>3990000008338</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 200 Cilt: 51</t>
+          <t>Belleten Sayı: 201 Cilt: 51</t>
         </is>
       </c>
       <c r="C577" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>3990000009642</t>
+          <t>3990000008307</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 20 Cilt: 5</t>
+          <t>Belleten Sayı: 200 Cilt: 51</t>
         </is>
       </c>
       <c r="C578" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>3990000009640</t>
+          <t>3990000009642</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 2 Cilt: 1</t>
+          <t>Belleten Sayı: 20 Cilt: 5</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>3990000008457</t>
+          <t>3990000009640</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 199 Cilt: 51</t>
+          <t>Belleten Sayı: 2 Cilt: 1</t>
         </is>
       </c>
       <c r="C580" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>3990000008439</t>
+          <t>3990000008457</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 198 Cilt: 50</t>
+          <t>Belleten Sayı: 199 Cilt: 51</t>
         </is>
       </c>
       <c r="C581" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>3990000008459</t>
+          <t>3990000008439</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 197 Cilt: 50</t>
+          <t>Belleten Sayı: 198 Cilt: 50</t>
         </is>
       </c>
       <c r="C582" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>3990000008460</t>
+          <t>3990000008459</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 196 Cilt: 50</t>
+          <t>Belleten Sayı: 197 Cilt: 50</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>3990000008393</t>
+          <t>3990000008460</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 271 Cilt: 74</t>
+          <t>Belleten Sayı: 196 Cilt: 50</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>3990000008426</t>
+          <t>3990000008393</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 195 Cilt: 49</t>
+          <t>Belleten Sayı: 271 Cilt: 74</t>
         </is>
       </c>
       <c r="C585" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>3990000008300</t>
+          <t>3990000008426</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 194 Cilt: 49</t>
+          <t>Belleten Sayı: 195 Cilt: 49</t>
         </is>
       </c>
       <c r="C586" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>3990000008318</t>
+          <t>3990000008300</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 193 Cilt: 69</t>
+          <t>Belleten Sayı: 194 Cilt: 49</t>
         </is>
       </c>
       <c r="C587" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>3990000008434</t>
+          <t>3990000008318</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 191-192 Cilt: 48</t>
+          <t>Belleten Sayı: 193 Cilt: 69</t>
         </is>
       </c>
       <c r="C588" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>3990000008468</t>
+          <t>3990000008434</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 187 Cilt: 47</t>
+          <t>Belleten Sayı: 191-192 Cilt: 48</t>
         </is>
       </c>
       <c r="C589" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>3990000008422</t>
+          <t>3990000008468</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 186 Cilt: 47</t>
+          <t>Belleten Sayı: 187 Cilt: 47</t>
         </is>
       </c>
       <c r="C590" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789751626325</t>
+          <t>3990000008422</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Buhara</t>
+          <t>Belleten Sayı: 186 Cilt: 47</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>3990000008311</t>
+          <t>9789751626325</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 225 Cilt: 59</t>
+          <t>Tarih-i Buhara</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>3990000008312</t>
+          <t>3990000008311</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 224 Cilt: 59</t>
+          <t>Belleten Sayı: 225 Cilt: 59</t>
         </is>
       </c>
       <c r="C593" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>3990000030454</t>
+          <t>3990000008312</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişahının Adına (Ciltli)</t>
+          <t>Belleten Sayı: 224 Cilt: 59</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789751624031</t>
+          <t>3990000030454</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Türkiye’de Tarihçilik ve Tarih Yayıncılığı Sempozyumu (Ciltli)</t>
+          <t>Osmanlı Padişahının Adına (Ciltli)</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>150</v>
+        <v>22</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>3990000008397</t>
+          <t>9789751624031</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 273 Cilt: 75</t>
+          <t>Cumhuriyet Döneminde Türkiye’de Tarihçilik ve Tarih Yayıncılığı Sempozyumu (Ciltli)</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>3990000008448</t>
+          <t>3990000008397</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 37 Cilt: 10</t>
+          <t>Belleten Sayı: 273 Cilt: 75</t>
         </is>
       </c>
       <c r="C597" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>3990000009636</t>
+          <t>3990000008448</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Araştırmaları Sayı: 4 (Ciltli)</t>
+          <t>Belleten Sayı: 37 Cilt: 10</t>
         </is>
       </c>
       <c r="C598" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>3990000009709</t>
+          <t>3990000009636</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Araştırmaları Sayı: 1</t>
+          <t>Coğrafya Araştırmaları Sayı: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C599" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9799751606517</t>
+          <t>3990000009709</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Cimetieres Et Traditions Funeraires Dans Le Monde Islamique / İslam Dünyasında Mezarlıklar ve Defin Gelenekleri 2 (Ciltli)</t>
+          <t>Coğrafya Araştırmaları Sayı: 1</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>3990000008447</t>
+          <t>9799751606517</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 36 Cilt: 9</t>
+          <t>Cimetieres Et Traditions Funeraires Dans Le Monde Islamique / İslam Dünyasında Mezarlıklar ve Defin Gelenekleri 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9799751606500</t>
+          <t>3990000008447</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Cimetieres Et Traditions Funeraires Dans Le Monde Islamique / İslam Dünyasında Mezarlıklar ve Defin Gelenekleri 1 (Ciltli)</t>
+          <t>Belleten Sayı: 36 Cilt: 9</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9789751604532</t>
+          <t>9799751606500</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan’da Türk Varlığı</t>
+          <t>Cimetieres Et Traditions Funeraires Dans Le Monde Islamique / İslam Dünyasında Mezarlıklar ve Defin Gelenekleri 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9790001000567</t>
+          <t>9789751604532</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan Türk Varlığı (Arapça)</t>
+          <t>Bulgaristan’da Türk Varlığı</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9789751624451</t>
+          <t>9790001000567</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Buğyat At - Talab Fi Tarih Halab (Ciltli)</t>
+          <t>Bulgaristan Türk Varlığı (Arapça)</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789751632289</t>
+          <t>9789751624451</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Menteşeoğulları Tarihi (Ciltli)</t>
+          <t>Buğyat At - Talab Fi Tarih Halab (Ciltli)</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789751632029</t>
+          <t>9789751632289</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Akdes Nimet Kurat'ın Hayatı ve Eserleri Sempozyumu Bildirileri</t>
+          <t>Menteşeoğulları Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9789751632333</t>
+          <t>9789751632029</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Tecaribü'l-Ümem (Ciltli)</t>
+          <t>Akdes Nimet Kurat'ın Hayatı ve Eserleri Sempozyumu Bildirileri</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789751632470</t>
+          <t>9789751632333</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Görülen Çekirge İstilaları ve Halk Üzerindeki Etkisi (1914-1945)</t>
+          <t>Tecaribü'l-Ümem (Ciltli)</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9789751633736</t>
+          <t>9789751632470</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Kırgız-Moğol İlişkileri (Ciltli)</t>
+          <t>Anadolu'da Görülen Çekirge İstilaları ve Halk Üzerindeki Etkisi (1914-1945)</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>38</v>
+        <v>22</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789751633729</t>
+          <t>9789751633736</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>1472 ve 1560 Tarihli Akıncı Defterleri</t>
+          <t>Kırgız-Moğol İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>150</v>
+        <v>38</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9789751633835</t>
+          <t>9789751633729</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Polonya İlişkilerinde (Temas Alanları) 1414 - 2014 Uluslararası Konferansı Bildiriler Kitabı</t>
+          <t>1472 ve 1560 Tarihli Akıncı Defterleri</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9789751633859</t>
+          <t>9789751633835</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Sirge Kazası</t>
+          <t>Türkiye-Polonya İlişkilerinde (Temas Alanları) 1414 - 2014 Uluslararası Konferansı Bildiriler Kitabı</t>
         </is>
       </c>
       <c r="C613" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9789751633842</t>
+          <t>9789751633859</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Moğol - Rus İlişkileri (1223 - 1341) (Ciltli)</t>
+          <t>Sirge Kazası</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9789751633996</t>
+          <t>9789751633842</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Mülkiye Tekaüd Sandığı (Ciltli)</t>
+          <t>Moğol - Rus İlişkileri (1223 - 1341) (Ciltli)</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9789751633972</t>
+          <t>9789751633996</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Divan-ı Hümayun ve Defter Sistemi (Ciltli)</t>
+          <t>Mülkiye Tekaüd Sandığı (Ciltli)</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9789751633965</t>
+          <t>9789751633972</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Sultan İkinci Mahmud Döneminde Kıbrıs (1808 - 1839) (Ciltli)</t>
+          <t>16. Yüzyılda Divan-ı Hümayun ve Defter Sistemi (Ciltli)</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>200</v>
+        <v>26</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9789751634016</t>
+          <t>9789751633965</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Gazaname-i Halil Paşa (1595 - 1623) (Ciltli)</t>
+          <t>Sultan İkinci Mahmud Döneminde Kıbrıs (1808 - 1839) (Ciltli)</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9789751633934</t>
+          <t>9789751634016</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Emval-i Metruke Meselesi (Ciltli)</t>
+          <t>Gazaname-i Halil Paşa (1595 - 1623) (Ciltli)</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>52</v>
+        <v>34</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9789751622181</t>
+          <t>9789751633934</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihannüma li-Katib Çelebi (Cilt 1) Tıpkıbasım (Ciltli)</t>
+          <t>Emval-i Metruke Meselesi (Ciltli)</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>40</v>
+        <v>52</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9789751632258</t>
+          <t>9789751622181</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Miralay Bekir Sami Günsav'ın Milli Mücadele Anıları (2 Cilt Takım)</t>
+          <t>Kitab-ı Cihannüma li-Katib Çelebi (Cilt 1) Tıpkıbasım (Ciltli)</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>435</v>
+        <v>40</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9789751631916</t>
+          <t>9789751632258</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Behişti 2 (Ciltli)</t>
+          <t>Miralay Bekir Sami Günsav'ın Milli Mücadele Anıları (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>34</v>
+        <v>435</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>3990000077358</t>
+          <t>9789751631916</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Kırkambar 2013 Tarih Yıllığı 2 Cilt Takım (Ciltli)</t>
+          <t>Tarih-i Behişti 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>82</v>
+        <v>34</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9789751635105</t>
+          <t>3990000077358</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Güzide (Ciltli)</t>
+          <t>Kırkambar 2013 Tarih Yıllığı 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>54</v>
+        <v>82</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9789751635068</t>
+          <t>9789751635105</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'nın Sosyo-Kültürel ve İktisadi Yapısı (Ciltli)</t>
+          <t>Tarih-i Güzide (Ciltli)</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>245</v>
+        <v>54</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9789751634504</t>
+          <t>9789751635068</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Muharrerat-ı Nadire (Ciltli)</t>
+          <t>Osmanlı'nın Sosyo-Kültürel ve İktisadi Yapısı (Ciltli)</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>200</v>
+        <v>245</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9789751635570</t>
+          <t>9789751634504</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Çivizade Mehmed Efendi Ruznamçesi (Ciltli)</t>
+          <t>Muharrerat-ı Nadire (Ciltli)</t>
         </is>
       </c>
       <c r="C627" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789751634924</t>
+          <t>9789751635570</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Tasvir-i Efkar Gazetesi (Ciltli)</t>
+          <t>Çivizade Mehmed Efendi Ruznamçesi (Ciltli)</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789751635051</t>
+          <t>9789751634924</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Tevarikler (Ciltli)</t>
+          <t>Tasvir-i Efkar Gazetesi (Ciltli)</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789751635556</t>
+          <t>9789751635051</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Trablusgarp Savaşı'nda İtalyan Donanmasının Çanakkale Boğazı Harekatları (Ciltli)</t>
+          <t>Tevarikler (Ciltli)</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789751635938</t>
+          <t>9789751635556</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Şura-yı Devletten Danıştaya (Ciltli)</t>
+          <t>Trablusgarp Savaşı'nda İtalyan Donanmasının Çanakkale Boğazı Harekatları (Ciltli)</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>250</v>
+        <v>28</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789751634856</t>
+          <t>9789751635938</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Dört Devirde Bir Muhalif - Abdulkadir Cami Baykurt (1877 - 1949) (Ciltli)</t>
+          <t>Şura-yı Devletten Danıştaya (Ciltli)</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>155</v>
+        <v>250</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789751635013</t>
+          <t>9789751634856</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşı'nda Türk Diplomasisi (Ciltli)</t>
+          <t>Dört Devirde Bir Muhalif - Abdulkadir Cami Baykurt (1877 - 1949) (Ciltli)</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>145</v>
+        <v>155</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789751635525</t>
+          <t>9789751635013</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Bir Türk Şehri - Üsküp (Ciltli)</t>
+          <t>İkinci Dünya Savaşı'nda Türk Diplomasisi (Ciltli)</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>90</v>
+        <v>145</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789751635679</t>
+          <t>9789751635525</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Nuhbetü'l-Asar Fi-Fera'idi'l-Eş'ar (Ciltli)</t>
+          <t>Balkanlarda Bir Türk Şehri - Üsküp (Ciltli)</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789751602145</t>
+          <t>9789751635679</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Hatıra Defteri</t>
+          <t>Nuhbetü'l-Asar Fi-Fera'idi'l-Eş'ar (Ciltli)</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9789751635860</t>
+          <t>9789751602145</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Yüz Fıkra Yüz Tarih</t>
+          <t>Atatürk'ün Hatıra Defteri</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789751634801</t>
+          <t>9789751635860</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrimi ve Hindistan Özgürlük Hareketi</t>
+          <t>Yüz Fıkra Yüz Tarih</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9789751618533</t>
+          <t>9789751634801</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Kosova'da Osmanlı Mimari Eserleri (2 Cilt Takım) (Ciltli)</t>
+          <t>Türk Devrimi ve Hindistan Özgürlük Hareketi</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>3990000048767</t>
+          <t>9789751618533</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Belgeler - Türk Tarih Belgeleri Dergisi Sayı:38 Cilt:34</t>
+          <t>Kosova'da Osmanlı Mimari Eserleri (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789751611567</t>
+          <t>3990000048767</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Irak ve Horasan Selçukluları Tarihi (Ciltli)</t>
+          <t>Belgeler - Türk Tarih Belgeleri Dergisi Sayı:38 Cilt:34</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>65</v>
+        <v>10</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789751627018</t>
+          <t>9789751611567</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Üç Tarz-ı Siyaset</t>
+          <t>Irak ve Horasan Selçukluları Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9789751632463</t>
+          <t>9789751627018</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Geç Roma İmparatorluğu Tarihi</t>
+          <t>Üç Tarz-ı Siyaset</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>415</v>
+        <v>15</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789751633347</t>
+          <t>9789751632463</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Osmanlı İmparatorluğu - Ermeniler</t>
+          <t>Geç Roma İmparatorluğu Tarihi</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>34</v>
+        <v>415</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9789751632692</t>
+          <t>9789751633347</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tablerleri - 8</t>
+          <t>Birinci Dünya Savaşı'nda Osmanlı İmparatorluğu - Ermeniler</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>300</v>
+        <v>34</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789751633002</t>
+          <t>9789751632692</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Resimli Kitap Seti ( 3 Cilt Takım)</t>
+          <t>Kültepe Tablerleri - 8</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>114</v>
+        <v>300</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789751633132</t>
+          <t>9789751633002</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Altın Orda Hanlığına Ait Resmi Yazışmalar</t>
+          <t>Resimli Kitap Seti ( 3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>155</v>
+        <v>114</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789751633354</t>
+          <t>9789751633132</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>İran</t>
+          <t>Altın Orda Hanlığına Ait Resmi Yazışmalar</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>45</v>
+        <v>155</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789751633118</t>
+          <t>9789751633354</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Bayezit'in Siyahi Hayatı</t>
+          <t>İran</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>105</v>
+        <v>45</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789751633156</t>
+          <t>9789751633118</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler Seti (4 Kitap Takım)</t>
+          <t>Sultan 2. Bayezit'in Siyahi Hayatı</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>500</v>
+        <v>105</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789751606549</t>
+          <t>9789751633156</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Rus İşgali Devrinde Osmanlı Devleti İle Türkistan Hanlıkları Arasındaki Siyasi Münasebetler</t>
+          <t>Toplu Makaleler Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>24</v>
+        <v>500</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789751600286</t>
+          <t>9789751606549</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Arkeoloji Müzelerinde Bulunan Boğazköy Tabletleri 4</t>
+          <t>Rus İşgali Devrinde Osmanlı Devleti İle Türkistan Hanlıkları Arasındaki Siyasi Münasebetler</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>3990000046090</t>
+          <t>9789751600286</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bayram-ı Veli Cilt 1-2 (Takım) (Ciltli)</t>
+          <t>İstanbul Arkeoloji Müzelerinde Bulunan Boğazköy Tabletleri 4</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>3990000033850</t>
+          <t>3990000046090</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 288 Cilt: 80 Ağustos 2016</t>
+          <t>Hacı Bayram-ı Veli Cilt 1-2 (Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789751626677</t>
+          <t>3990000033850</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Bogdan Filov'un Balkan Savaşları (1912 - 1913) Fotoğrafları</t>
+          <t>Belleten Sayı: 288 Cilt: 80 Ağustos 2016</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9789751631909</t>
+          <t>9789751626677</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Türk Amerikan İlişkilerinin Şekillenmesinde Amiral Mark L. Bristol'un Rolü (1919-1927) (Ciltli)</t>
+          <t>Bogdan Filov'un Balkan Savaşları (1912 - 1913) Fotoğrafları</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>200</v>
+        <v>8</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789751631923</t>
+          <t>9789751631909</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Protestan Misyonerlerinin Bursa'da Teşkilatlanmaları ve Faaliyetleri (1834 - 1928) (Ciltli)</t>
+          <t>Türk Amerikan İlişkilerinin Şekillenmesinde Amiral Mark L. Bristol'un Rolü (1919-1927) (Ciltli)</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9789751631886</t>
+          <t>9789751631923</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Mahvedilmiş Türkoloji (Ciltli)</t>
+          <t>Amerikan Protestan Misyonerlerinin Bursa'da Teşkilatlanmaları ve Faaliyetleri (1834 - 1928) (Ciltli)</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>34</v>
+        <v>130</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9789751631893</t>
+          <t>9789751631886</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Memlük Kıbrıs İlişkileri (Ciltli)</t>
+          <t>Mahvedilmiş Türkoloji (Ciltli)</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9789751631879</t>
+          <t>9789751631893</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Sibir Tarihi (Ciltli)</t>
+          <t>Memlük Kıbrıs İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>65</v>
+        <v>20</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9789751632203</t>
+          <t>9789751631879</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Floransa (Ciltli)</t>
+          <t>Sibir Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>175</v>
+        <v>65</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9789751632012</t>
+          <t>9789751632203</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Muhasebat Osmanlı Devleti'nde Mali Denetim (1862-1908) (Ciltli)</t>
+          <t>Osmanlı İmparatorluğu ve Floransa (Ciltli)</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>36</v>
+        <v>175</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9789751631930</t>
+          <t>9789751632012</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devlet - Toplum İlişkisinde Şikayet Mekanizması ve İşleyiş Biçimi (Ciltli)</t>
+          <t>Divan-ı Muhasebat Osmanlı Devleti'nde Mali Denetim (1862-1908) (Ciltli)</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>155</v>
+        <v>36</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>3990000048598</t>
+          <t>9789751631930</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 293 Nisan 2018</t>
+          <t>Osmanlı Devlet - Toplum İlişkisinde Şikayet Mekanizması ve İşleyiş Biçimi (Ciltli)</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>10</v>
+        <v>155</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789751631701</t>
+          <t>3990000048598</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>et-Tuhfetu'l-Mulukiyye fi'd-Devleti't-Turkiyye / Türk Devleti Konusunda Sultanlara Armağan (1252-1312) (Ciltli)</t>
+          <t>Belleten Sayı: 293 Nisan 2018</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789751631718</t>
+          <t>9789751631701</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Mangışlak'taki Türkmen ve Kırgızlar</t>
+          <t>et-Tuhfetu'l-Mulukiyye fi'd-Devleti't-Turkiyye / Türk Devleti Konusunda Sultanlara Armağan (1252-1312) (Ciltli)</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9789751631640</t>
+          <t>9789751631718</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Erythrai (2 Cilt Birarada) (Ciltli)</t>
+          <t>Mangışlak'taki Türkmen ve Kırgızlar</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>34</v>
+        <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9789751631459</t>
+          <t>9789751631640</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Nutuk (Kutulu 3 Cilt Takım) (Ciltli)</t>
+          <t>Erythrai (2 Cilt Birarada) (Ciltli)</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>516</v>
+        <v>34</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>3990000034550</t>
+          <t>9789751631459</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 290</t>
+          <t>Nutuk (Kutulu 3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>10</v>
+        <v>516</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>3990000034032</t>
+          <t>3990000034550</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>8. Türk Tarih Kongresi Cilt: 3</t>
+          <t>Belleten Sayı: 290</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>3990000053321</t>
+          <t>3990000034032</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 291 Ağustos 2017</t>
+          <t>8. Türk Tarih Kongresi Cilt: 3</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>3990000042932</t>
+          <t>3990000053321</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 281 Cilt: 78 Nisan 2014</t>
+          <t>Belleten Sayı: 291 Ağustos 2017</t>
         </is>
       </c>
       <c r="C672" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9789751626660</t>
+          <t>3990000042932</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Sema Hane-i Edeb</t>
+          <t>Belleten Sayı: 281 Cilt: 78 Nisan 2014</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9789751631794</t>
+          <t>9789751626660</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim (Ciltli)</t>
+          <t>Sema Hane-i Edeb</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9789751630629</t>
+          <t>9789751631794</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Filistin Sempozyumu Bildiriler (3 Cilt Takım) (Ciltli)</t>
+          <t>Yavuz Sultan Selim (Ciltli)</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9789751630759</t>
+          <t>9789751630629</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>83 Yılın Kitapları 1932-2014 (Ciltli)</t>
+          <t>Osmanlı'dan Günümüze Filistin Sempozyumu Bildiriler (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789751634047</t>
+          <t>9789751630759</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Batı Anadolu Beylikleri Tarih, Kültür ve Medeniyet Sempozyumu 3: Germiyanoğulları Beyliği (Ciltli)</t>
+          <t>83 Yılın Kitapları 1932-2014 (Ciltli)</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9789751633897</t>
+          <t>9789751634047</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Birinci Dünya Savaşı'nın 100. Yılı Sempozyumu Bildiriler Kitabı 1-2 Cilt (Ciltli)</t>
+          <t>Uluslararası Batı Anadolu Beylikleri Tarih, Kültür ve Medeniyet Sempozyumu 3: Germiyanoğulları Beyliği (Ciltli)</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9789751633781</t>
+          <t>9789751633897</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Türkistan ve İdil-Ural Halkları Arasındaki İlişkiler (1917-1924) (Ciltli)</t>
+          <t>Uluslararası Birinci Dünya Savaşı'nın 100. Yılı Sempozyumu Bildiriler Kitabı 1-2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9789751633910</t>
+          <t>9789751633781</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kafkasya Yazıları (1923 - 1927) (Ciltli)</t>
+          <t>Türkistan ve İdil-Ural Halkları Arasındaki İlişkiler (1917-1924) (Ciltli)</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9789751633873</t>
+          <t>9789751633910</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Fransız Elçiliği (Ciltli)</t>
+          <t>Yeni Kafkasya Yazıları (1923 - 1927) (Ciltli)</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789751633750</t>
+          <t>9789751633873</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-İsveç İlişkileri (1914-1938)</t>
+          <t>İstanbul'da Fransız Elçiliği (Ciltli)</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>200</v>
+        <v>32</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9789751634405</t>
+          <t>9789751633750</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Döneminde Selanik Limanı 1869 - 1912 (Ciltli)</t>
+          <t>Türkiye-İsveç İlişkileri (1914-1938)</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9789751633767</t>
+          <t>9789751634405</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat'tan 2. Meşrutiyet'e</t>
+          <t>Osmanlı Döneminde Selanik Limanı 1869 - 1912 (Ciltli)</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9789751634375</t>
+          <t>9789751633767</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Ord. Prof. Mükrimin Halil Yinanç Makaleler</t>
+          <t>Tanzimat'tan 2. Meşrutiyet'e</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>64</v>
+        <v>40</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9789751634252</t>
+          <t>9789751634375</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'deki Pomaklar (Ciltli)</t>
+          <t>Ord. Prof. Mükrimin Halil Yinanç Makaleler</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>165</v>
+        <v>64</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9789751612284</t>
+          <t>9789751634252</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>From Empire to Republic (5 Cilt Takım)</t>
+          <t>Türkiye'deki Pomaklar (Ciltli)</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>68</v>
+        <v>165</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9789751615852</t>
+          <t>9789751612284</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi</t>
+          <t>From Empire to Republic (5 Cilt Takım)</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>3990051609992</t>
+          <t>9789751615852</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Hasan Bey-zade Tarihi (3 Cilt Takım)</t>
+          <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9789751617685</t>
+          <t>3990051609992</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 / Les Evenements Armeniens Dans les Documents Diplomatiques Français 1914-1918 (3 Cilt Takım)</t>
+          <t>Hasan Bey-zade Tarihi (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>3990000048595</t>
+          <t>9789751617685</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 292 Aralık 2017</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 / Les Evenements Armeniens Dans les Documents Diplomatiques Français 1914-1918 (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>10</v>
+        <v>66</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9789751631862</t>
+          <t>3990000048595</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri IX-a (Ciltli)</t>
+          <t>Belleten Sayı: 292 Aralık 2017</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9789751604866</t>
+          <t>9789751631862</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Cerrahiyetü'l Haniyye (2 Cilt Takım)</t>
+          <t>Kültepe Tabletleri IX-a (Ciltli)</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>3990000031997</t>
+          <t>9789751604866</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>M. Kemal Atatürk'ün Karlsbad Hatıraları (Ciltli)</t>
+          <t>Cerrahiyetü'l Haniyye (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9789751631305</t>
+          <t>3990000031997</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Ravzatu's-Safa fi Sireti'l-Enbiya ve'Müluk ve'l-Hulefa (Ciltli)</t>
+          <t>M. Kemal Atatürk'ün Karlsbad Hatıraları (Ciltli)</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>115</v>
+        <v>5</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>3990000049527</t>
+          <t>9789751631305</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Vak'anüvis Halil Nuri Bey Nuri Tarihi (Ciltli)</t>
+          <t>Ravzatu's-Safa fi Sireti'l-Enbiya ve'Müluk ve'l-Hulefa (Ciltli)</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>52</v>
+        <v>115</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>3990000028454</t>
+          <t>3990000049527</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 284 Cilt: 79 Nisan 2015</t>
+          <t>Vak'anüvis Halil Nuri Bey Nuri Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>10</v>
+        <v>52</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9789751632326</t>
+          <t>3990000028454</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Peçenekler</t>
+          <t>Belleten Sayı: 284 Cilt: 79 Nisan 2015</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>110</v>
+        <v>10</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9789751631121</t>
+          <t>9789751632326</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Semavi Eyice Külliyatı 1 (Ciltli)</t>
+          <t>Peçenekler</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>3990000032242</t>
+          <t>9789751631121</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Edebiyatı Araştırmaları (2 Cilt Takım) (Ciltli)</t>
+          <t>Prof. Dr. Semavi Eyice Külliyatı 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>50</v>
+        <v>94</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9789751631695</t>
+          <t>3990000032242</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Devri Osmanlı Kara Ordusu (1861 - 1876) (Ciltli)</t>
+          <t>Eski Türk Edebiyatı Araştırmaları (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>165</v>
+        <v>50</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9789751630766</t>
+          <t>9789751631695</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zamanlar - 2. Abdülhamid Devri Osmanlı Diplomasisi, İstanbul ve Paris Hatıraları (Ciltli)</t>
+          <t>Sultan Abdülaziz Devri Osmanlı Kara Ordusu (1861 - 1876) (Ciltli)</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>205</v>
+        <v>165</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9789751630834</t>
+          <t>9789751630766</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Devrinde Doğu Anadolu'da Türk Beylikleri (Ciltli)</t>
+          <t>Geçmiş Zamanlar - 2. Abdülhamid Devri Osmanlı Diplomasisi, İstanbul ve Paris Hatıraları (Ciltli)</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>10</v>
+        <v>205</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9789751630001</t>
+          <t>9789751630834</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Ayaklanmaları (1894-1909) Sempozyumu (Ciltli)</t>
+          <t>Selçuklular Devrinde Doğu Anadolu'da Türk Beylikleri (Ciltli)</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9789751630162</t>
+          <t>9789751630001</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Moğol Dönemi İran'ında Kadın (Ciltli)</t>
+          <t>Ermeni Ayaklanmaları (1894-1909) Sempozyumu (Ciltli)</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>40</v>
+        <v>14</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9789751630292</t>
+          <t>9789751630162</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Nişancılar Durağı (Ciltli)</t>
+          <t>Moğol Dönemi İran'ında Kadın (Ciltli)</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9789751630353</t>
+          <t>9789751630292</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Teke Yörükleri (1800-1900) (Ciltli)</t>
+          <t>Nişancılar Durağı (Ciltli)</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9789751630148</t>
+          <t>9789751630353</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Amerikan Protestan Okulları (Ciltli)</t>
+          <t>Teke Yörükleri (1800-1900) (Ciltli)</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>26</v>
+        <v>240</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9789751630049</t>
+          <t>9789751630148</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Acemhöyük- Burushaddum 1 (Ciltli)</t>
+          <t>Osmanlı İmparatorluğu'nda Amerikan Protestan Okulları (Ciltli)</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9789751630346</t>
+          <t>9789751630049</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Hakkari Taşları 2 - Gizemin Peşinde (Ciltli)</t>
+          <t>Acemhöyük- Burushaddum 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9789751630360</t>
+          <t>9789751630346</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Gücün Mimariye Yansıması Köprülüler (Ciltli)</t>
+          <t>Hakkari Taşları 2 - Gizemin Peşinde (Ciltli)</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9789751633644</t>
+          <t>9789751630360</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Taşlar ve Metaller Kitabı (Ciltli)</t>
+          <t>Gücün Mimariye Yansıması Köprülüler (Ciltli)</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>140</v>
+        <v>42</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>3990000034135</t>
+          <t>9789751633644</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 289</t>
+          <t>Kıymetli Taşlar ve Metaller Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>10</v>
+        <v>140</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9789751622747</t>
+          <t>3990000034135</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar Devrinde Türk Hekimliği (Ciltli)</t>
+          <t>Belleten Sayı: 289</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>3990000008517</t>
+          <t>9789751622747</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 111 Cilt: 28</t>
+          <t>Osmanlılar Devrinde Türk Hekimliği (Ciltli)</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>3990000009649</t>
+          <t>3990000008517</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 11/12 Cilt: 3</t>
+          <t>Belleten Sayı: 111 Cilt: 28</t>
         </is>
       </c>
       <c r="C716" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>3990000008453</t>
+          <t>3990000009649</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 108 Cilt: 27</t>
+          <t>Belleten Sayı: 11/12 Cilt: 3</t>
         </is>
       </c>
       <c r="C717" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>3990000008323</t>
+          <t>3990000008453</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 103 Cilt: 26</t>
+          <t>Belleten Sayı: 108 Cilt: 27</t>
         </is>
       </c>
       <c r="C718" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>3990000008324</t>
+          <t>3990000008323</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 102 Cilt: 26</t>
+          <t>Belleten Sayı: 103 Cilt: 26</t>
         </is>
       </c>
       <c r="C719" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>3990000008365</t>
+          <t>3990000008324</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 101 Cilt: 26</t>
+          <t>Belleten Sayı: 102 Cilt: 26</t>
         </is>
       </c>
       <c r="C720" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>3990000008366</t>
+          <t>3990000008365</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 100 Cilt: 25</t>
+          <t>Belleten Sayı: 101 Cilt: 26</t>
         </is>
       </c>
       <c r="C721" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>3990000012420</t>
+          <t>3990000008366</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Beitrage Zur Erforschung Des Hethitischen Tempels (Ciltli)</t>
+          <t>Belleten Sayı: 100 Cilt: 25</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9799751612495</t>
+          <t>3990000012420</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Baypars Tarihi</t>
+          <t>Beitrage Zur Erforschung Des Hethitischen Tempels (Ciltli)</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9789751607027</t>
+          <t>9799751612495</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Batı Hukukunun Türkiye’de Benimsenmesi</t>
+          <t>Baypars Tarihi</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9789751616661</t>
+          <t>9789751607027</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Basra Körfezi’nde Osmanlı - İngiliz Çekişmesi: Katar’da Osmanlılar 1871-1916</t>
+          <t>Batı Hukukunun Türkiye’de Benimsenmesi</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9789751616364</t>
+          <t>9789751616661</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar ve İtalya’da Şehir ve Manastır Arşivlerindeki Türkçe Belgeler Semineri</t>
+          <t>Basra Körfezi’nde Osmanlı - İngiliz Çekişmesi: Katar’da Osmanlılar 1871-1916</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9789751629586</t>
+          <t>9789751616364</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Balkan Harbi Sırasında Rumeli’den Türk Göçleri (1912 - 1913) (Ciltli)</t>
+          <t>Balkanlar ve İtalya’da Şehir ve Manastır Arşivlerindeki Türkçe Belgeler Semineri</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9789751619792</t>
+          <t>9789751629586</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Calbis (Ciltli)</t>
+          <t>Balkan Harbi Sırasında Rumeli’den Türk Göçleri (1912 - 1913) (Ciltli)</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9799751614086</t>
+          <t>9789751619792</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Bahriye’de Yapılan Islahat Hareketleri ve Bahriye Nezareti’nin Kuruluşu (1789 - 1867)</t>
+          <t>Calbis (Ciltli)</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>12</v>
+        <v>120</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9789751600097</t>
+          <t>9799751614086</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Azimi Tarihi</t>
+          <t>Bahriye’de Yapılan Islahat Hareketleri ve Bahriye Nezareti’nin Kuruluşu (1789 - 1867)</t>
         </is>
       </c>
       <c r="C730" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9789751618856</t>
+          <t>9789751600097</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Azeri-Ermeni İlişkileri (1905-1920)</t>
+          <t>Azimi Tarihi</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9789751623386</t>
+          <t>9789751618856</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Aydın Vilayet Salnamesi R. 1307 / H. 1308 (Ciltli)</t>
+          <t>Azeri-Ermeni İlişkileri (1905-1920)</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9789757213406</t>
+          <t>9789751623386</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Avrasya Türkologları Sözlüğü 1. Cilt 2. Kitap - Rusya Türkologları</t>
+          <t>Aydın Vilayet Salnamesi R. 1307 / H. 1308 (Ciltli)</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9789751623454</t>
+          <t>9789757213406</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Avrasya Türkologları Sözlüğü 1. Cilt - 1. Kitap Rusya Türkologları (20.Yüzyıl) (Ciltli)</t>
+          <t>Avrasya Türkologları Sözlüğü 1. Cilt 2. Kitap - Rusya Türkologları</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9799751611030</t>
+          <t>9789751623454</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Atlas Of The Inhabited Places Of The Aegean Macedonia (Ciltli)</t>
+          <t>Avrasya Türkologları Sözlüğü 1. Cilt - 1. Kitap Rusya Türkologları (20.Yüzyıl) (Ciltli)</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>3990000013129</t>
+          <t>9799751611030</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Yaşamı 1. Cilt 1881-1918</t>
+          <t>Atlas Of The Inhabited Places Of The Aegean Macedonia (Ciltli)</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9789751622532</t>
+          <t>3990000013129</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Düşünce Yapısını Etkileyen Olaylar, Düşünürler, Kitaplar</t>
+          <t>Atatürk’ün Yaşamı 1. Cilt 1881-1918</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9789751603920</t>
+          <t>9789751622532</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Dış Politika İlkeleri ve Diplomasisi</t>
+          <t>Atatürk’ün Düşünce Yapısını Etkileyen Olaylar, Düşünürler, Kitaplar</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>145</v>
+        <v>30</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9799751614567</t>
+          <t>9789751603920</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 4 - Romanya-Yunanistan</t>
+          <t>Atatürk’ün Dış Politika İlkeleri ve Diplomasisi</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>20</v>
+        <v>145</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>3990000009646</t>
+          <t>9799751614567</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1973 - 1974 Cilt: 6</t>
+          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 4 - Romanya-Yunanistan</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>3990000009694</t>
+          <t>3990000009646</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1971 - 1972 Cilt: 5</t>
+          <t>Atatürk Konferansları 1973 - 1974 Cilt: 6</t>
         </is>
       </c>
       <c r="C741" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>3990000009627</t>
+          <t>3990000009694</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1970 Cilt: 4</t>
+          <t>Atatürk Konferansları 1971 - 1972 Cilt: 5</t>
         </is>
       </c>
       <c r="C742" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>3990000009644</t>
+          <t>3990000009627</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1969 Cilt: 3</t>
+          <t>Atatürk Konferansları 1970 Cilt: 4</t>
         </is>
       </c>
       <c r="C743" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>3990000009664</t>
+          <t>3990000009644</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1964 - 1968 Cilt: 2</t>
+          <t>Atatürk Konferansları 1969 Cilt: 3</t>
         </is>
       </c>
       <c r="C744" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>3990000009643</t>
+          <t>3990000009664</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1963 Cilt: 1</t>
+          <t>Atatürk Konferansları 1964 - 1968 Cilt: 2</t>
         </is>
       </c>
       <c r="C745" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>3990000014388</t>
+          <t>3990000009643</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Kaynakçası 2.Cilt</t>
+          <t>Atatürk Konferansları 1963 Cilt: 1</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>3990000014389</t>
+          <t>3990000014388</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Kaynakçası 1. Cilt</t>
+          <t>Atatürk Kaynakçası 2.Cilt</t>
         </is>
       </c>
       <c r="C747" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9799751602182</t>
+          <t>3990000014389</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İmparatorluktan Milli Devlete</t>
+          <t>Atatürk Kaynakçası 1. Cilt</t>
         </is>
       </c>
       <c r="C748" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9789751626745</t>
+          <t>9799751602182</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Döneminde Yabancı Okullar (1923 - 1938)</t>
+          <t>Atatürk İmparatorluktan Milli Devlete</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9789751607652</t>
+          <t>9789751626745</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Devri Öğretmen Yetiştirme Politikası</t>
+          <t>Atatürk Döneminde Yabancı Okullar (1923 - 1938)</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>3990000012370</t>
+          <t>9789751607652</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Atatürk - The Founder Of Modern Turkey</t>
+          <t>Atatürk Devri Öğretmen Yetiştirme Politikası</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>3990000008322</t>
+          <t>3990000012370</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 104 Cilt: 26</t>
+          <t>Atatürk - The Founder Of Modern Turkey</t>
         </is>
       </c>
       <c r="C752" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9799751609846</t>
+          <t>3990000008322</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Tarihi Coğrafyası 1 (Ciltli)</t>
+          <t>Belleten Sayı: 104 Cilt: 26</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9789751626707</t>
+          <t>9799751609846</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Fethi Selçuklular Dönemi</t>
+          <t>Anadolu’nun Tarihi Coğrafyası 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>75</v>
+        <v>14</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9799751613713</t>
+          <t>9789751626707</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’daki İç Kale Cami ve Mescidleri (Ciltli)</t>
+          <t>Anadolu’nun Fethi Selçuklular Dönemi</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9799751612051</t>
+          <t>9799751613713</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Tanin 1. Cilt</t>
+          <t>Anadolu’daki İç Kale Cami ve Mescidleri (Ciltli)</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>3990000013774</t>
+          <t>9799751612051</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Bulunan Suriye Kökenli Mühürler ve Mühür Baskıları (Ciltli)</t>
+          <t>Anadolu’da Tanin 1. Cilt</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9799751612242</t>
+          <t>3990000013774</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Bulunan Antik Tıp Aletleri (Ciltli)</t>
+          <t>Anadolu’da Bulunan Suriye Kökenli Mühürler ve Mühür Baskıları (Ciltli)</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9789751628640</t>
+          <t>9799751612242</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Selçuklu Sultanlarından 2. Giyasüd-Din Keyhüsrev ve Devri (Ciltli)</t>
+          <t>Anadolu’da Bulunan Antik Tıp Aletleri (Ciltli)</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9789751600851</t>
+          <t>9789751628640</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Beylikleri Hakkında Araştırmalar 1 (Ciltli)</t>
+          <t>Anadolu Selçuklu Sultanlarından 2. Giyasüd-Din Keyhüsrev ve Devri (Ciltli)</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>3990000014334</t>
+          <t>9789751600851</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Atatürk</t>
+          <t>Anadolu Beylikleri Hakkında Araştırmalar 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9789751616142</t>
+          <t>3990000014334</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Amerikalıların Harput’taki Misyonerlik Faaliyetleri</t>
+          <t>Atatürk</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9789751745958</t>
+          <t>9789751616142</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Ahsenü’t-Tevarih</t>
+          <t>Amerikalıların Harput’taki Misyonerlik Faaliyetleri</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9789751609786</t>
+          <t>9789751745958</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cavid Hadika-i Vekayi</t>
+          <t>Ahsenü’t-Tevarih</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9799751604919</t>
+          <t>9789751609786</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Mektuplar</t>
+          <t>Ahmed Cavid Hadika-i Vekayi</t>
         </is>
       </c>
       <c r="C765" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9799751611504</t>
+          <t>9799751604919</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Ahbarü’d-Devleti’s-Selçukiyye</t>
+          <t>Ahlaki Mektuplar</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9799751611122</t>
+          <t>9799751611504</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Ağaoğlu Ahmed Bey</t>
+          <t>Ahbarü’d-Devleti’s-Selçukiyye</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9799751618565</t>
+          <t>9799751611122</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Ada’i-yi Şirazi ve Selim-Namesi</t>
+          <t>Ağaoğlu Ahmed Bey</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9799751611771</t>
+          <t>9799751618565</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Abü’l - Farac Tarihi 2. Cilt</t>
+          <t>Ada’i-yi Şirazi ve Selim-Namesi</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9799751611764</t>
+          <t>9799751611771</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Abu’l - Farac Tarihi 1. Cilt</t>
+          <t>Abü’l - Farac Tarihi 2. Cilt</t>
         </is>
       </c>
       <c r="C770" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>3990000004673</t>
+          <t>9799751611764</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid İbn Türk’ün Katışık Deklemlerde Mantıki Zaruretler Adlı Yazısı ve Zamanın Cebri / Logical Necessities in Mixed Equations By ABD Al Hamid ibn Turk and The Algebra of His Time</t>
+          <t>Abu’l - Farac Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C771" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>3990000002172</t>
+          <t>3990000004673</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Aşık Mehmed - Menazırü’l-Avalim (3 Kitap Takım)</t>
+          <t>Abdülhamid İbn Türk’ün Katışık Deklemlerde Mantıki Zaruretler Adlı Yazısı ve Zamanın Cebri / Logical Necessities in Mixed Equations By ABD Al Hamid ibn Turk and The Algebra of His Time</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9789751610270</t>
+          <t>3990000002172</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Antoine Galland - İstanbul’a Ait Günlük Hatıralar 1672-1673 Cilt: 2</t>
+          <t>Aşık Mehmed - Menazırü’l-Avalim (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9789751610409</t>
+          <t>9789751610270</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Antoine Galland - İstanbul’a Ait Günlük Hatıralar (1672-1673) Cilt:1</t>
+          <t>Antoine Galland - İstanbul’a Ait Günlük Hatıralar 1672-1673 Cilt: 2</t>
         </is>
       </c>
       <c r="C774" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9799751613768</t>
+          <t>9789751610409</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Antik Kaynaklarda Karadeniz Bölgesi</t>
+          <t>Antoine Galland - İstanbul’a Ait Günlük Hatıralar (1672-1673) Cilt:1</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9789751622266</t>
+          <t>9799751613768</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Assur Resim Sanatı / Yeni Assur Sanatı - 2 (Ciltli)</t>
+          <t>Antik Kaynaklarda Karadeniz Bölgesi</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9789751614957</t>
+          <t>9789751622266</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Antalya (Ciltli)</t>
+          <t>Assur Resim Sanatı / Yeni Assur Sanatı - 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9799751612396</t>
+          <t>9789751614957</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Anonim Osmanlı Tarihi (1099-1116/ 1688-1704)</t>
+          <t>Antalya (Ciltli)</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>3990000003884</t>
+          <t>9799751612396</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Ankara Kültepe Tabletleri 2</t>
+          <t>Anonim Osmanlı Tarihi (1099-1116/ 1688-1704)</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>3990000006754</t>
+          <t>3990000003884</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Ankara Kültepe Tabletleri 1 (Ankaraner Kültepe-Tafeln)</t>
+          <t>Ankara Kültepe Tabletleri 2</t>
         </is>
       </c>
       <c r="C780" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9789751602114</t>
+          <t>3990000006754</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Anafartalar Muharebatı’na Ait Tarihçe</t>
+          <t>Ankara Kültepe Tabletleri 1 (Ankaraner Kültepe-Tafeln)</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9799751608894</t>
+          <t>9789751602114</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Amid (Diyarbakır)</t>
+          <t>Anafartalar Muharebatı’na Ait Tarihçe</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9789751620934</t>
+          <t>9799751608894</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Board’ın Merzifon’daki Faaliyetleri ve Anadolu Koleji</t>
+          <t>Amid (Diyarbakır)</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9799751600249</t>
+          <t>9789751620934</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid Devri Eğitim Sistemi</t>
+          <t>Amerikan Board’ın Merzifon’daki Faaliyetleri ve Anadolu Koleji</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9789751610751</t>
+          <t>9799751600249</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Abdi Tarihi</t>
+          <t>Abdülhamid Devri Eğitim Sistemi</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>3990000009647</t>
+          <t>9789751610751</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>9. Türk Tarih Kongresi 3. Cilt</t>
+          <t>Abdi Tarihi</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>3990000009693</t>
+          <t>3990000009647</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>9. Türk Tarih Kongresi 2. Cilt</t>
+          <t>9. Türk Tarih Kongresi 3. Cilt</t>
         </is>
       </c>
       <c r="C787" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>3990000009690</t>
+          <t>3990000009693</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>9. Türk Tarih Kongresi 1. Cilt</t>
+          <t>9. Türk Tarih Kongresi 2. Cilt</t>
         </is>
       </c>
       <c r="C788" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9799751618305</t>
+          <t>3990000009690</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>9. International Congress Of Economic and Social History of Turkey</t>
+          <t>9. Türk Tarih Kongresi 1. Cilt</t>
         </is>
       </c>
       <c r="C789" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>3990000002170</t>
+          <t>9799751618305</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>550. Yılında Fetih ve İstanbul / The Conquest and Istanbul in 550th Anniversary Bildiriler</t>
+          <t>9. International Congress Of Economic and Social History of Turkey</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>3990000002169</t>
+          <t>3990000002170</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>550. Yılında Fetih ve İstanbul - Bildiriler</t>
+          <t>550. Yılında Fetih ve İstanbul / The Conquest and Istanbul in 550th Anniversary Bildiriler</t>
         </is>
       </c>
       <c r="C791" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9789751623485</t>
+          <t>3990000002169</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>5. Türk Tarih Kongresi (Ciltli)</t>
+          <t>550. Yılında Fetih ve İstanbul - Bildiriler</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9789751620989</t>
+          <t>9789751623485</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>4. Türkiye - İran İlişkileri Sempozyumu</t>
+          <t>5. Türk Tarih Kongresi (Ciltli)</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9789751616739</t>
+          <t>9789751620989</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>4. Türk Tıp Tarihi Kongresi</t>
+          <t>4. Türkiye - İran İlişkileri Sempozyumu</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9789751623249</t>
+          <t>9789751616739</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>4. Türk Tarih Kongresi (Ciltli)</t>
+          <t>4. Türk Tıp Tarihi Kongresi</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>12</v>
+        <v>40</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>3990000011983</t>
+          <t>9789751623249</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>4. Mehmet’in Edirne Şenliği (1675)</t>
+          <t>4. Türk Tarih Kongresi (Ciltli)</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9799751618282</t>
+          <t>3990000011983</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı / Proceedings of the 38. International Congress on the History of Medicine / Actes du 38. International d’Histoire de la Medecine Cilt: 3</t>
+          <t>4. Mehmet’in Edirne Şenliği (1675)</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9799751618275</t>
+          <t>9799751618282</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı / Proceedings of the 38. International Congress on the History of Medicine / Actes du 38. Congres International d’Histoire de la Medecine Cilt: 2</t>
+          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı / Proceedings of the 38. International Congress on the History of Medicine / Actes du 38. International d’Histoire de la Medecine Cilt: 3</t>
         </is>
       </c>
       <c r="C798" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9799751618268</t>
+          <t>9799751618275</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı / Proceedings of the 38. International Congress on the History of Medicine / Actes du 38. Congres International d’Histoire de la Medecine Cilt: 1</t>
+          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı / Proceedings of the 38. International Congress on the History of Medicine / Actes du 38. Congres International d’Histoire de la Medecine Cilt: 2</t>
         </is>
       </c>
       <c r="C799" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9789751606662</t>
+          <t>9799751618268</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>34. Uluslararası Assiriyoloji Kongresi</t>
+          <t>38. Uluslararası Tıp Tarihi Kongresi Bildiri Kitabı / Proceedings of the 38. International Congress on the History of Medicine / Actes du 38. Congres International d’Histoire de la Medecine Cilt: 1</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9799751608924</t>
+          <t>9789751606662</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>3. Türk Tıp Tarihi Kongresi</t>
+          <t>34. Uluslararası Assiriyoloji Kongresi</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9789751623232</t>
+          <t>9799751608924</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>3. Türk Tarih Kongresi (Ciltli)</t>
+          <t>3. Türk Tıp Tarihi Kongresi</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>3990000006649</t>
+          <t>9789751623232</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılda Türklüğün Tarih ve Acun Siyasası Üzerindeki Etkileri</t>
+          <t>3. Türk Tarih Kongresi (Ciltli)</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9799751611689</t>
+          <t>3990000006649</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>20. Asra Erişen İstanbul Medreseleri (Ciltli)</t>
+          <t>20. Yüzyılda Türklüğün Tarih ve Acun Siyasası Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9799751608917</t>
+          <t>9799751611689</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2. Türk Tıp Tarihi Kongresi</t>
+          <t>20. Asra Erişen İstanbul Medreseleri (Ciltli)</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9789751609526</t>
+          <t>9799751608917</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Canik (Samsun) Sancağı’nın Sosyal ve Ekonomik Yapısı</t>
+          <t>2. Türk Tıp Tarihi Kongresi</t>
         </is>
       </c>
       <c r="C806" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>3990000006249</t>
+          <t>9789751609526</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>1897 Türk - Yunan Savaşı</t>
+          <t>19. Yüzyılda Canik (Samsun) Sancağı’nın Sosyal ve Ekonomik Yapısı</t>
         </is>
       </c>
       <c r="C807" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9789751623515</t>
+          <t>3990000006249</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>1844 Nüfus Sayımına Göre Deliorman ve Dobruca’nın Demografik, Sosyal ve Ekonomik Durumu (Ciltli)</t>
+          <t>1897 Türk - Yunan Savaşı</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9789751616081</t>
+          <t>9789751623515</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyılda Türkiye’de Vakıf Müessesesi</t>
+          <t>1844 Nüfus Sayımına Göre Deliorman ve Dobruca’nın Demografik, Sosyal ve Ekonomik Durumu (Ciltli)</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9789751603814</t>
+          <t>9789751616081</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyılda Osmanlı İmparatorluğu’nun İskan Siyaseti ve Aşiretlerin Yerleştirilmesi</t>
+          <t>18. Yüzyılda Türkiye’de Vakıf Müessesesi</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9789751618658</t>
+          <t>9789751603814</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>1774 Küçük Kaynarca Andlaşması</t>
+          <t>18. Yüzyılda Osmanlı İmparatorluğu’nun İskan Siyaseti ve Aşiretlerin Yerleştirilmesi</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>3990000012219</t>
+          <t>9789751618658</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılın İkinci Yarısında İstanbul Cilt: 2</t>
+          <t>1774 Küçük Kaynarca Andlaşması</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>10</v>
+        <v>55</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9789751623973</t>
+          <t>3990000012219</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılın Birinci Yarısında Moskova Devletinin Tatarlarla Mücadelesi (Ciltli)</t>
+          <t>17. Yüzyılın İkinci Yarısında İstanbul Cilt: 2</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9789751618719</t>
+          <t>9789751623973</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılda Ankara</t>
+          <t>17. Yüzyılın Birinci Yarısında Moskova Devletinin Tatarlarla Mücadelesi (Ciltli)</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>46</v>
+        <v>200</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9789751623317</t>
+          <t>9789751618719</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>1683 Viyana Seferi (Ciltli)</t>
+          <t>17. Yüzyılda Ankara</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9799751614598</t>
+          <t>9789751623317</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyıl Ortalarında Diyarbekir Beylerbeyliği’nde Vakıflar</t>
+          <t>1683 Viyana Seferi (Ciltli)</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9789751614582</t>
+          <t>9799751614598</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyıl Larende (Karaman) Kazasında Yerleşme ve Nüfus</t>
+          <t>16. Yüzyıl Ortalarında Diyarbekir Beylerbeyliği’nde Vakıflar</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9799751612952</t>
+          <t>9789751614582</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>16. ve 17. Yüzyıllarda Lazıkıyye (Denizli) Kazası</t>
+          <t>16. Yüzyıl Larende (Karaman) Kazasında Yerleşme ve Nüfus</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9789751622792</t>
+          <t>9799751612952</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>16. Asırda Çeşme Kazasının Sosyal ve İktisadi Yapısı (Ciltli)</t>
+          <t>16. ve 17. Yüzyıllarda Lazıkıyye (Denizli) Kazası</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9789751618702</t>
+          <t>9789751622792</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>16. - 20. Yüzyıllarda Karakalpak Türkleri Tarihi</t>
+          <t>16. Asırda Çeşme Kazasının Sosyal ve İktisadi Yapısı (Ciltli)</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>16</v>
+        <v>200</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9789751609519</t>
+          <t>9789751618702</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>15.-16. Yüzyıllarda Canik Sancağı</t>
+          <t>16. - 20. Yüzyıllarda Karakalpak Türkleri Tarihi</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9799751608443</t>
+          <t>9789751609519</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>15. ve 16. Yüzyıllarda Sivrihisar Nahiyesi</t>
+          <t>15.-16. Yüzyıllarda Canik Sancağı</t>
         </is>
       </c>
       <c r="C822" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9799751615342</t>
+          <t>9799751608443</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>1909 Adana Ermeni Olayları ve Anılarım</t>
+          <t>15. ve 16. Yüzyıllarda Sivrihisar Nahiyesi</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9789751622945</t>
+          <t>9799751615342</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi 4. Cilt - 3. Kısım Osmanlı Tarihi C (Ciltli)</t>
+          <t>1909 Adana Ermeni Olayları ve Anılarım</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>50</v>
+        <v>6</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9789751622921</t>
+          <t>9789751622945</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi 4. Cilt - 1. Kısım, Osmanlı Tarihi - A (Ciltli)</t>
+          <t>15. Türk Tarih Kongresi 4. Cilt - 3. Kısım Osmanlı Tarihi C (Ciltli)</t>
         </is>
       </c>
       <c r="C825" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9789751622976</t>
+          <t>9789751622921</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi - 5. Cilt Atatürk ve Türkiye Cumhuriyeti Tarihi (Ciltli)</t>
+          <t>15. Türk Tarih Kongresi 4. Cilt - 1. Kısım, Osmanlı Tarihi - A (Ciltli)</t>
         </is>
       </c>
       <c r="C826" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9789751622938</t>
+          <t>9789751622976</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi - 4. Cilt  2. Kısım Osmanlı Tarihi - B (Ciltli)</t>
+          <t>15. Türk Tarih Kongresi - 5. Cilt Atatürk ve Türkiye Cumhuriyeti Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C827" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>3990000009669</t>
+          <t>9789751622938</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi - 1. Cilt Eski Anadolu Uygarlıkları (Ciltli)</t>
+          <t>15. Türk Tarih Kongresi - 4. Cilt  2. Kısım Osmanlı Tarihi - B (Ciltli)</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9799751614482</t>
+          <t>3990000009669</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>15 - 16. Asırlarda Trabzon Sancağında Sosyal ve İktisadi Hayat</t>
+          <t>15. Türk Tarih Kongresi - 1. Cilt Eski Anadolu Uygarlıkları (Ciltli)</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9789751616265</t>
+          <t>9799751614482</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>15 - 16. Asır Bayrami - Melamiliği’nin Kaynaklarından Abdurrahman El - Askeri’nin Mir’atü’l - Işk’ı</t>
+          <t>15 - 16. Asırlarda Trabzon Sancağında Sosyal ve İktisadi Hayat</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9789751617347</t>
+          <t>9789751616265</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>14. Türk Tarih Kongresi - 1. Cilt</t>
+          <t>15 - 16. Asır Bayrami - Melamiliği’nin Kaynaklarından Abdurrahman El - Askeri’nin Mir’atü’l - Işk’ı</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9789751618368</t>
+          <t>9789751617347</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>14. Türk Kongresi - 2. Cilt 2. Kısım</t>
+          <t>14. Türk Tarih Kongresi - 1. Cilt</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9789751617019</t>
+          <t>9789751618368</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>14. Louis ve İstanbul’u Fetih Tasarısı - Louis 4 Et Son Projet de Conquete D'istanbul (Ciltli)</t>
+          <t>14. Türk Kongresi - 2. Cilt 2. Kısım</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9789751602978</t>
+          <t>9789751617019</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>14. - 17. Yüzyıllarda Osmanlılarda Devlet Teşkilatı ve Sosyal Yapı</t>
+          <t>14. Louis ve İstanbul’u Fetih Tasarısı - Louis 4 Et Son Projet de Conquete D'istanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9799751615946</t>
+          <t>9789751602978</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>13. Türk Tarih Kongresi 3. Cilt - 2. Kısım</t>
+          <t>14. - 17. Yüzyıllarda Osmanlılarda Devlet Teşkilatı ve Sosyal Yapı</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9799751615939</t>
+          <t>9799751615946</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>13. Türk Tarih Kongresi 3. Cilt - 1. Kısım</t>
+          <t>13. Türk Tarih Kongresi 3. Cilt - 2. Kısım</t>
         </is>
       </c>
       <c r="C836" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9799751615922</t>
+          <t>9799751615939</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>13. Türk Tarih Kongresi 2. Cilt</t>
+          <t>13. Türk Tarih Kongresi 3. Cilt - 1. Kısım</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9799751615915</t>
+          <t>9799751615922</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>13. Türk Tarih Kongresi 1. Cilt</t>
+          <t>13. Türk Tarih Kongresi 2. Cilt</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9799751611726</t>
+          <t>9799751615915</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>12. Türk Tarih Kongresi 3. Cilt</t>
+          <t>13. Türk Tarih Kongresi 1. Cilt</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9799751611719</t>
+          <t>9799751611726</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>12. Türk Tarih Kongresi 2. Cilt</t>
+          <t>12. Türk Tarih Kongresi 3. Cilt</t>
         </is>
       </c>
       <c r="C840" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9799751611702</t>
+          <t>9799751611719</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>12. Türk Tarih Kongresi 1. Cilt</t>
+          <t>12. Türk Tarih Kongresi 2. Cilt</t>
         </is>
       </c>
       <c r="C841" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>3990000009676</t>
+          <t>9799751611702</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>11. Türk Tarih Kongresi 6. Cilt</t>
+          <t>12. Türk Tarih Kongresi 1. Cilt</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>3990000009695</t>
+          <t>3990000009676</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>11. Türk Tarih Kongresi 5. Cilt</t>
+          <t>11. Türk Tarih Kongresi 6. Cilt</t>
         </is>
       </c>
       <c r="C843" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>3990000009675</t>
+          <t>3990000009695</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>11. Türk Tarih Kongresi 4. Cilt</t>
+          <t>11. Türk Tarih Kongresi 5. Cilt</t>
         </is>
       </c>
       <c r="C844" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>3990000009699</t>
+          <t>3990000009675</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>11. Türk Tarih Kongresi 3. Cilt</t>
+          <t>11. Türk Tarih Kongresi 4. Cilt</t>
         </is>
       </c>
       <c r="C845" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>3990000009696</t>
+          <t>3990000009699</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>10. Türk Tarih Kongresi - 6. Cilt</t>
+          <t>11. Türk Tarih Kongresi 3. Cilt</t>
         </is>
       </c>
       <c r="C846" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>3990000009691</t>
+          <t>3990000009696</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>10. Türk Tarih Kongresi - 5. Cilt</t>
+          <t>10. Türk Tarih Kongresi - 6. Cilt</t>
         </is>
       </c>
       <c r="C847" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>3990000009692</t>
+          <t>3990000009691</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>10. Türk Tarih Kongresi - 4. Cilt</t>
+          <t>10. Türk Tarih Kongresi - 5. Cilt</t>
         </is>
       </c>
       <c r="C848" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>3990000009689</t>
+          <t>3990000009692</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>10. Türk Tarih Kongresi - 3. Cilt</t>
+          <t>10. Türk Tarih Kongresi - 4. Cilt</t>
         </is>
       </c>
       <c r="C849" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>3990000009697</t>
+          <t>3990000009689</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>10. Türk Tarih Kongresi - 2. Cilt</t>
+          <t>10. Türk Tarih Kongresi - 3. Cilt</t>
         </is>
       </c>
       <c r="C850" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>3990000009670</t>
+          <t>3990000009697</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>10. Türk Tarih Kongresi - 1. Cilt</t>
+          <t>10. Türk Tarih Kongresi - 2. Cilt</t>
         </is>
       </c>
       <c r="C851" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9789751616258</t>
+          <t>3990000009670</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>1. Ulusal Tarih İçinde Safranbolu Sempozyumu</t>
+          <t>10. Türk Tarih Kongresi - 1. Cilt</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>3990000009671</t>
+          <t>9789751616258</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>11. Türk Tarih Kongresi 1. Cilt</t>
+          <t>1. Ulusal Tarih İçinde Safranbolu Sempozyumu</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>3990000008325</t>
+          <t>3990000009671</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 107 Cilt: 27</t>
+          <t>11. Türk Tarih Kongresi 1. Cilt</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>3990000008317</t>
+          <t>3990000008325</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 106 Cilt: 27</t>
+          <t>Belleten Sayı: 107 Cilt: 27</t>
         </is>
       </c>
       <c r="C855" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>3990000008319</t>
+          <t>3990000008317</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 105 Cilt: 26</t>
+          <t>Belleten Sayı: 106 Cilt: 27</t>
         </is>
       </c>
       <c r="C856" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9799751612112</t>
+          <t>3990000008319</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Abdal Musa Velayetnamesi</t>
+          <t>Belleten Sayı: 105 Cilt: 26</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9789751617316</t>
+          <t>9799751612112</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>14. Türk Tarih Kongresi 2. Cilt 1. Kısım</t>
+          <t>Abdal Musa Velayetnamesi</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9789751618375</t>
+          <t>9789751617316</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>14. Türk Tarih Kongresi Cilt: 3</t>
+          <t>14. Türk Tarih Kongresi 2. Cilt 1. Kısım</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9799751611733</t>
+          <t>9789751618375</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>12. Türk Tarih Kongresi Ankara:12-16 Eylül 1994</t>
+          <t>14. Türk Tarih Kongresi Cilt: 3</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>3990000009683</t>
+          <t>9799751611733</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>11. Türk Tarih Kongresi 2. Cilt</t>
+          <t>12. Türk Tarih Kongresi Ankara:12-16 Eylül 1994</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9789751608550</t>
+          <t>3990000009683</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Devleti’nin İlk Dönemi - İdari Teşkilatında Divanlar</t>
+          <t>11. Türk Tarih Kongresi 2. Cilt</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>3990000012251</t>
+          <t>9789751608550</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>1947-1967 Yılları Side Kazıları Sırasında Elde Edilen Sikkeler (Ciltli)</t>
+          <t>Abbasi Devleti’nin İlk Dönemi - İdari Teşkilatında Divanlar</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>16</v>
+        <v>90</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9789751631404</t>
+          <t>3990000012251</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Türk - Alman Arşiv Belgeleriyle Ermeni Sorunu Ve Almanya (Ciltli)</t>
+          <t>1947-1967 Yılları Side Kazıları Sırasında Elde Edilen Sikkeler (Ciltli)</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>3990000032097</t>
+          <t>9789751631404</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 286 Cilt: 79 Aralık 2015</t>
+          <t>Türk - Alman Arşiv Belgeleriyle Ermeni Sorunu Ve Almanya (Ciltli)</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>3990000085263</t>
+          <t>3990000032097</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Almanların Protestan Misyonerlik Faaliyetleri (Ciltli)</t>
+          <t>Belleten Sayı: 286 Cilt: 79 Aralık 2015</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9789751630643</t>
+          <t>3990000085263</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Kitab Adab Al-Muluk Al-Khwarazm-shahi (2 Cilt Takım) (Ciltli)</t>
+          <t>Osmanlı Devleti'nde Almanların Protestan Misyonerlik Faaliyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>200</v>
+        <v>44</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9789751628794</t>
+          <t>9789751630643</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Künhü'l-Ahbar Dördüncü Rükn Osmanlı Tarihi Cilt: 2 - İndeks (Ciltli)</t>
+          <t>Kitab Adab Al-Muluk Al-Khwarazm-shahi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9789751629258</t>
+          <t>9789751628794</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Keşf-El-Zunun (2 Cilt Takım) (Ciltli)</t>
+          <t>Künhü'l-Ahbar Dördüncü Rükn Osmanlı Tarihi Cilt: 2 - İndeks (Ciltli)</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9789751629104</t>
+          <t>9789751629258</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu (6 Cilt Takım) (Ciltli)</t>
+          <t>Keşf-El-Zunun (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>84</v>
+        <v>500</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9789751628671</t>
+          <t>9789751629104</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz ve Dönemi Sempozyumu ( 4 Cilt) (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu (6 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>54</v>
+        <v>84</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9789751629227</t>
+          <t>9789751628671</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Etrüskler Türk mü İdi?</t>
+          <t>Sultan Abdülaziz ve Dönemi Sempozyumu ( 4 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>3990000018302</t>
+          <t>9789751629227</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Belgeler - Türk Tarih Belgeleri Dergisi Sayı: 37 Cilt: 33</t>
+          <t>Etrüskler Türk mü İdi?</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9789751612047</t>
+          <t>3990000018302</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Tanin / Arnavudluk’da, Suriye’de, Trablusgarb’de Tanin (2 Cilt Takım)</t>
+          <t>Belgeler - Türk Tarih Belgeleri Dergisi Sayı: 37 Cilt: 33</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9789751601223</t>
+          <t>9789751612047</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı Kronolojisi-1</t>
+          <t>Anadolu’da Tanin / Arnavudluk’da, Suriye’de, Trablusgarb’de Tanin (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9789751626110</t>
+          <t>9789751601223</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Arif Hikmet Beyefendi</t>
+          <t>Türk Kurtuluş Savaşı Kronolojisi-1</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>3990000048628</t>
+          <t>9789751626110</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Rumeli'den Türk Göçleri (3 Cilt Takım)</t>
+          <t>Ahmet Arif Hikmet Beyefendi</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>3990000028462</t>
+          <t>3990000048628</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Akdes Nimet Kurat Makaleler (Cilt 1-2-3) Takım (Ciltli)</t>
+          <t>Rumeli'den Türk Göçleri (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>158</v>
+        <v>45</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9789751630827</t>
+          <t>3990000028462</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>6. Türkiye - İran İlişkileri Sempozyumu (Ciltli)</t>
+          <t>Prof. Dr. Akdes Nimet Kurat Makaleler (Cilt 1-2-3) Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>200</v>
+        <v>158</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9789751630452</t>
+          <t>9789751630827</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>V. V. Bartold ve Rus Oryantalizminde Orta Asya</t>
+          <t>6. Türkiye - İran İlişkileri Sempozyumu (Ciltli)</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9789751630872</t>
+          <t>9789751630452</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Bir Evin Hikayesi</t>
+          <t>V. V. Bartold ve Rus Oryantalizminde Orta Asya</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>26</v>
+        <v>125</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9789751624208</t>
+          <t>9789751630872</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Fransa İnkılabının Siyasi Tarihi 3. Cilt (Ciltli)</t>
+          <t>Bir Evin Hikayesi</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9789751630483</t>
+          <t>9789751624208</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asya'da Selçuklular (Ciltli)</t>
+          <t>Fransa İnkılabının Siyasi Tarihi 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9789751630308</t>
+          <t>9789751630483</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>İdil - Ural Tarihi Sempozyumu (2 Cilt Takım) (Ciltli)</t>
+          <t>Küçük Asya'da Selçuklular (Ciltli)</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>66</v>
+        <v>22</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9789751629289</t>
+          <t>9789751630308</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>Selçuk- Name İndeksli Tıpkıbasım (Ciltli)</t>
+          <t>İdil - Ural Tarihi Sempozyumu (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9789751629043</t>
+          <t>9789751629289</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Batılı Gözüyle Balkanlarda Türk Şehir ve Eserleri (Ciltli)</t>
+          <t>Selçuk- Name İndeksli Tıpkıbasım (Ciltli)</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9789751603722</t>
+          <t>9789751629043</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Atatürk (Ciltli)</t>
+          <t>Batılı Gözüyle Balkanlarda Türk Şehir ve Eserleri (Ciltli)</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>275</v>
+        <v>51</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9789751629463</t>
+          <t>9789751603722</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi'nin Ana Hatları</t>
+          <t>Atatürk (Ciltli)</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9789751629081</t>
+          <t>9789751629463</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Talat Paşa 1874 - 1921 (Ciltli)</t>
+          <t>Roma Tarihi'nin Ana Hatları</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>38</v>
+        <v>170</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9789751602213</t>
+          <t>9789751629081</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Urfa Haçlı Kontluğu Tarihi 1. Cilt</t>
+          <t>Mehmet Talat Paşa 1874 - 1921 (Ciltli)</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>10</v>
+        <v>38</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9789751629074</t>
+          <t>9789751602213</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>Salname-i Vilayet-i Adana</t>
+          <t>Urfa Haçlı Kontluğu Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9789751628923</t>
+          <t>9789751629074</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Gülşen-i Şu'ara (İndeksli Tıpkıbasım) (Ciltli)</t>
+          <t>Salname-i Vilayet-i Adana</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9789751628763</t>
+          <t>9789751628923</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Ahlak-ı Ala'i (Çeviriyazı Metin)</t>
+          <t>Gülşen-i Şu'ara (İndeksli Tıpkıbasım) (Ciltli)</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>3990000028412</t>
+          <t>9789751628763</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 285 Cilt: 79 Ağustos 2015</t>
+          <t>Ahlak-ı Ala'i (Çeviriyazı Metin)</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9789751630490</t>
+          <t>3990000028412</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>1466 Tarihli Akşehir Mufassal Defteri (Ciltli)</t>
+          <t>Belleten Sayı: 285 Cilt: 79 Ağustos 2015</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9789751630841</t>
+          <t>9789751630490</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültür Varlıklarıyla Suşehri (Ciltli)</t>
+          <t>1466 Tarihli Akşehir Mufassal Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9789751630520</t>
+          <t>9789751630841</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>L'exode Force Des Armeniens 1915-1917 (Ciltli)</t>
+          <t>Tarihi ve Kültür Varlıklarıyla Suşehri (Ciltli)</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9789751630735</t>
+          <t>9789751630520</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Kevakib-i Seb'a Risalesi (Ciltli)</t>
+          <t>L'exode Force Des Armeniens 1915-1917 (Ciltli)</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9789751629449</t>
+          <t>9789751630735</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Lidyalılar : Mythos'tan Logos'a</t>
+          <t>Kevakib-i Seb'a Risalesi (Ciltli)</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>130</v>
+        <v>18</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9789751629487</t>
+          <t>9789751629449</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İlmiyye Mesleğinde İstihdam (XVI.Yüzyıl) (Ciltli)</t>
+          <t>Lidyalılar : Mythos'tan Logos'a</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9789751629593</t>
+          <t>9789751629487</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Bahnhofsarchitektur der Anatolischen Bahnen und der Bagdadbahn (Ciltli)</t>
+          <t>Osmanlı İlmiyye Mesleğinde İstihdam (XVI.Yüzyıl) (Ciltli)</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9789751629326</t>
+          <t>9789751629593</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Economic Practices in Periods of Transformation: The Cases of Crete and Bulgaria (Ciltli)</t>
+          <t>Bahnhofsarchitektur der Anatolischen Bahnen und der Bagdadbahn (Ciltli)</t>
         </is>
       </c>
       <c r="C902" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>3990000018227</t>
+          <t>9789751629326</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Doğumunun Bininci Yılı Armağanı (Ciltli)</t>
+          <t>Ottoman Economic Practices in Periods of Transformation: The Cases of Crete and Bulgaria (Ciltli)</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>106</v>
+        <v>150</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9789751628626</t>
+          <t>3990000018227</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>El-Muntazam Fi Tarihi'l-Ümem'de Selçuklular</t>
+          <t>İbn Sina Doğumunun Bininci Yılı Armağanı (Ciltli)</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>14</v>
+        <v>106</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9789751626684</t>
+          <t>9789751628626</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet'in 877/1472 Tarihli Vakfiyyesi</t>
+          <t>El-Muntazam Fi Tarihi'l-Ümem'de Selçuklular</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9789751627186</t>
+          <t>9789751626684</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Türk Tarihi Araştırmaları</t>
+          <t>Fatih Sultan Mehmet'in 877/1472 Tarihli Vakfiyyesi</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9789751627766</t>
+          <t>9789751627186</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Bezm u Rezm - Eğlence ve Savaş</t>
+          <t>Orta Asya Türk Tarihi Araştırmaları</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9789751626431</t>
+          <t>9789751627766</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır'daki İslam Dönemi Mimari Yapılarında Süsleme (Ciltli)</t>
+          <t>Bezm u Rezm - Eğlence ve Savaş</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>150</v>
+        <v>46</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9789751624475</t>
+          <t>9789751626431</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>1909 Adana Olayları Makaleler / The Adana İncidents Of 1909 Revisited (Ciltli)</t>
+          <t>Diyarbakır'daki İslam Dönemi Mimari Yapılarında Süsleme (Ciltli)</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>14</v>
+        <v>150</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9789751625991</t>
+          <t>9789751624475</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Gazi Ethem Paşa Ve Dönemi</t>
+          <t>1909 Adana Olayları Makaleler / The Adana İncidents Of 1909 Revisited (Ciltli)</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9789751631527</t>
+          <t>9789751625991</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>İslam - Bizans İlişkileri (610 - 847)</t>
+          <t>Gazi Ethem Paşa Ve Dönemi</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9789751627179</t>
+          <t>9789751631527</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>16. Asırda Karahisar-ı Sahib: Afyonkarahisar Sancağı</t>
+          <t>İslam - Bizans İlişkileri (610 - 847)</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9789751628916</t>
+          <t>9789751627179</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri - 51 Niğde (2 Cilt Takım) (Ciltli)</t>
+          <t>16. Asırda Karahisar-ı Sahib: Afyonkarahisar Sancağı</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>334</v>
+        <v>200</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9789751627520</t>
+          <t>9789751628916</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Diyarbekriyye</t>
+          <t>Türk Kültür Varlıkları Envanteri - 51 Niğde (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>28</v>
+        <v>334</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9789751626219</t>
+          <t>9789751627520</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>Afrika'da Sömürgecilik ve Osmanlı Siyaseti (1800-1922 )</t>
+          <t>Kitab-ı Diyarbekriyye</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>3990000016981</t>
+          <t>9789751626219</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>13. Türk Tarih Kongresi 3. Cilt - 3. Kısım (Ciltli)</t>
+          <t>Afrika'da Sömürgecilik ve Osmanlı Siyaseti (1800-1922 )</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>30</v>
+        <v>14</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>3990000025364</t>
+          <t>3990000016981</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 287 Cilt: 80 Nisan 2016</t>
+          <t>13. Türk Tarih Kongresi 3. Cilt - 3. Kısım (Ciltli)</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9789751630131</t>
+          <t>3990000025364</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Lehistan'da Bir Osmanlı Sefiri Ziştovili Hacı Ali Ağa'nın Lehistan Elçiliği ve Sefaretnamesi (1755) (Ciltli)</t>
+          <t>Belleten Sayı: 287 Cilt: 80 Nisan 2016</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9789751630117</t>
+          <t>9789751630131</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Memluk Ordusunun Yapısı Üzerine Araştırmalar 1-2-3 (Ciltli)</t>
+          <t>Lehistan'da Bir Osmanlı Sefiri Ziştovili Hacı Ali Ağa'nın Lehistan Elçiliği ve Sefaretnamesi (1755) (Ciltli)</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9789751630070</t>
+          <t>9789751630117</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>The Orthodox Church In The Early Modern Middle East: Relations Between The Ottoman Central Administration And The Patriarchates Of Antioch, Jerusalem and Alexandria (Ciltli)</t>
+          <t>Memluk Ordusunun Yapısı Üzerine Araştırmalar 1-2-3 (Ciltli)</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9789751630339</t>
+          <t>9789751630070</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sorunu ve İstanbul Ermeni Patrikhanesi (1878 - 1923) (Ciltli)</t>
+          <t>The Orthodox Church In The Early Modern Middle East: Relations Between The Ottoman Central Administration And The Patriarchates Of Antioch, Jerusalem and Alexandria (Ciltli)</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>505</v>
+        <v>12</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9789751629548</t>
+          <t>9789751630339</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Adana İtidal Gazetesi (5 Eylül 1908-31 Temmuz 1909) (1-2 Cilt Takım) 2014 (Ciltli)</t>
+          <t>Ermeni Sorunu ve İstanbul Ermeni Patrikhanesi (1878 - 1923) (Ciltli)</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>150</v>
+        <v>505</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9789751629647</t>
+          <t>9789751629548</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>1642 Tarihli Erzurum Eyaleti Mufassal Avarız Defteri 1 (Ciltli)</t>
+          <t>Adana İtidal Gazetesi (5 Eylül 1908-31 Temmuz 1909) (1-2 Cilt Takım) 2014 (Ciltli)</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9789751629524</t>
+          <t>9789751629647</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Adana Vakıfları (Ciltli)</t>
+          <t>1642 Tarihli Erzurum Eyaleti Mufassal Avarız Defteri 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>120</v>
+        <v>26</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9789751629609</t>
+          <t>9789751629524</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Limni Adası (Ciltli)</t>
+          <t>Adana Vakıfları (Ciltli)</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>3990000025359</t>
+          <t>9789751629609</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 283 Cilt: 78 Aralık 2014</t>
+          <t>Osmanlı İdaresinde Limni Adası (Ciltli)</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>3990000016619</t>
+          <t>3990000025359</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 282 Cilt: 78</t>
+          <t>Belleten Sayı: 283 Cilt: 78 Aralık 2014</t>
         </is>
       </c>
       <c r="C927" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9789751626974</t>
+          <t>3990000016619</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal'in Hususi Mektupları 2. Cilt</t>
+          <t>Belleten Sayı: 282 Cilt: 78</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>15.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9789751626967</t>
+          <t>9789751626974</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal'in Hususi Mektupları 1. Cilt</t>
+          <t>Namık Kemal'in Hususi Mektupları 2. Cilt</t>
         </is>
       </c>
       <c r="C929" s="1">
         <v>15.5</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9789751624567</t>
+          <t>9789751626967</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>İran Moğolları (Ciltli)</t>
+          <t>Namık Kemal'in Hususi Mektupları 1. Cilt</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>21</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9789751625984</t>
+          <t>9789751624567</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Ermeni Meselesi</t>
+          <t>İran Moğolları (Ciltli)</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>155</v>
+        <v>21</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>3990000011077</t>
+          <t>9789751625984</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Timur'un Ortadoğu- Anadolu Seferleri ve Sonuçları (1393-1402)</t>
+          <t>Türkiye'de Ermeni Meselesi</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>5</v>
+        <v>155</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9789751626080</t>
+          <t>3990000011077</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Tilmen Höyük Kazıları 1 Excavations At Tilmen Höyük</t>
+          <t>Timur'un Ortadoğu- Anadolu Seferleri ve Sonuçları (1393-1402)</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>3990000031776</t>
+          <t>9789751626080</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 7 2014</t>
+          <t>Tilmen Höyük Kazıları 1 Excavations At Tilmen Höyük</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9789751631350</t>
+          <t>3990000031776</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Avni Paşa (1820-1876) (Ciltli)</t>
+          <t>Höyük Sayı: 7 2014</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9789751631381</t>
+          <t>9789751631350</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Maarifi'nde Musiki</t>
+          <t>Hüseyin Avni Paşa (1820-1876) (Ciltli)</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>3990000031798</t>
+          <t>9789751631381</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>İttihatçılar ve İttihatçılık Sempozyumu (3 Cilt Takım) (Ciltli)</t>
+          <t>Osmanlı Maarifi'nde Musiki</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9789751631534</t>
+          <t>3990000031798</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Büyük Hun İmparatorluğu Tarihi (2 Cilt Takım) (Ciltli)</t>
+          <t>İttihatçılar ve İttihatçılık Sempozyumu (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>225</v>
+        <v>28</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>3990000018188</t>
+          <t>9789751631534</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Beyan-ı Menazil-i Sefer-i Irakeyn (Ciltli)</t>
+          <t>Büyük Hun İmparatorluğu Tarihi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>114</v>
+        <v>225</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9789751626622</t>
+          <t>3990000018188</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihannüma li-Katib Çelebi Cilt: 2 (Ciltli)</t>
+          <t>Beyan-ı Menazil-i Sefer-i Irakeyn (Ciltli)</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>250</v>
+        <v>114</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9789751629098</t>
+          <t>9789751626622</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Harsamna Kralı Hurmeli'ye Gönderilen Mektup ve Kanis Kralları / The Letter Sent to Hurmeli King of Harsamna and The Kings of Kanis</t>
+          <t>Kitab-ı Cihannüma li-Katib Çelebi Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>16</v>
+        <v>250</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9789751627223</t>
+          <t>9789751629098</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Türkiye, Rusya Karadeniz ve Çerkezistan</t>
+          <t>Harsamna Kralı Hurmeli'ye Gönderilen Mektup ve Kanis Kralları / The Letter Sent to Hurmeli King of Harsamna and The Kings of Kanis</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9789751626929</t>
+          <t>9789751627223</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mutasarrıfı Çapanoğlu Mahmut Celaleddin (Celal) Bey'in Hatıraları</t>
+          <t>Türkiye, Rusya Karadeniz ve Çerkezistan</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9789751627070</t>
+          <t>9789751626929</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Osmanlı İmparatorluğu</t>
+          <t>Osmanlı Mutasarrıfı Çapanoğlu Mahmut Celaleddin (Celal) Bey'in Hatıraları</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9789751608284</t>
+          <t>9789751627070</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Cumhuriyetleri Tarihi</t>
+          <t>Birinci Dünya Savaşı'nda Osmanlı İmparatorluğu</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>28</v>
+        <v>44</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9789751627292</t>
+          <t>9789751608284</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Menahicü'l-İnşa - Yahya Bin Mehmed El-Katib</t>
+          <t>Yeni Türk Cumhuriyetleri Tarihi</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>150</v>
+        <v>28</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9789751626721</t>
+          <t>9789751627292</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Tahdidü Nihayati'l-Emakin</t>
+          <t>Menahicü'l-İnşa - Yahya Bin Mehmed El-Katib</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9789751626912</t>
+          <t>9789751626721</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Türkiye'deki Esirler</t>
+          <t>Tahdidü Nihayati'l-Emakin</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>12</v>
+        <v>95</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9789751627315</t>
+          <t>9789751626912</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Rasathanesi</t>
+          <t>Birinci Dünya Savaşı'nda Türkiye'deki Esirler</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9789751603913</t>
+          <t>9789751627315</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Türk Kanuni ile 46 Yıl</t>
+          <t>İstanbul Rasathanesi</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9789751627285</t>
+          <t>9789751603913</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Yeni Harb Başımıza Tekrar Gelenler</t>
+          <t>Muhteşem Türk Kanuni ile 46 Yıl</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9789751626776</t>
+          <t>9789751627285</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Gizli Belgelerine Göre Adana'da Vuku Bulan Türk-Ermeni Olayları / The Turco-Armenıan  Adana Incıdents'ın The Lıght Of Secret Brıtısh Documents</t>
+          <t>Yeni Harb Başımıza Tekrar Gelenler</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9789751627230</t>
+          <t>9789751626776</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Paris Musahabeleri</t>
+          <t>İngiliz Gizli Belgelerine Göre Adana'da Vuku Bulan Türk-Ermeni Olayları / The Turco-Armenıan  Adana Incıdents'ın The Lıght Of Secret Brıtısh Documents</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>3990000011055</t>
+          <t>9789751627230</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Büyük Söylevi Üzerine Belgeler</t>
+          <t>Paris Musahabeleri</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9789751626363</t>
+          <t>3990000011055</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Heşt Behişt 7. Ketibe</t>
+          <t>Atatürk'ün Büyük Söylevi Üzerine Belgeler</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>22</v>
+        <v>5</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9789751626714</t>
+          <t>9789751626363</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Tekkelerinin Kapatılması (1826) Ve Bektaşîliğin Yasaklı Yılları</t>
+          <t>Heşt Behişt 7. Ketibe</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9789751623508</t>
+          <t>9789751626714</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>6. Türk Tarih Kongresi</t>
+          <t>Bektaşi Tekkelerinin Kapatılması (1826) Ve Bektaşîliğin Yasaklı Yılları</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>3990000015878</t>
+          <t>9789751623508</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 277 Cilt: 76</t>
+          <t>6. Türk Tarih Kongresi</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9789751612793</t>
+          <t>3990000015878</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Urfalı Mateos Vekayi-Namesi (952-1136) ve Papaz Grigor'un Zeyli (1136- 1162) (Ciltli)</t>
+          <t>Belleten Sayı: 277 Cilt: 76</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>3990000017125</t>
+          <t>9789751612793</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Urartu İğneleri (Ciltli)</t>
+          <t>Urfalı Mateos Vekayi-Namesi (952-1136) ve Papaz Grigor'un Zeyli (1136- 1162) (Ciltli)</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9789751627308</t>
+          <t>3990000017125</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Muharebelerinin Deniz Cephesi</t>
+          <t>Urartu İğneleri (Ciltli)</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9789751626608</t>
+          <t>9789751627308</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>Hadikatü's-Selatin</t>
+          <t>Çanakkale Muharebelerinin Deniz Cephesi</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>150</v>
+        <v>26</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9789751631008</t>
+          <t>9789751626608</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>Sonuncu Dragoman</t>
+          <t>Hadikatü's-Selatin</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9789751631084</t>
+          <t>9789751631008</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Selçuklu Veziri Sahib Ata Fahreddin Ali'nin Mimari Eserleri (Ciltli)</t>
+          <t>Sonuncu Dragoman</t>
         </is>
       </c>
       <c r="C964" s="1">
-        <v>54</v>
+        <v>40</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9789751629531</t>
+          <t>9789751631084</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>Nizam-ı Cedide Dair Askeri Layihalar (Ciltli)</t>
+          <t>Anadolu Selçuklu Veziri Sahib Ata Fahreddin Ali'nin Mimari Eserleri (Ciltli)</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9789751628732</t>
+          <t>9789751629531</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihan-Nüma (2 Cilt Takım)</t>
+          <t>Nizam-ı Cedide Dair Askeri Layihalar (Ciltli)</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>3990000010774</t>
+          <t>9789751628732</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 5</t>
+          <t>Kitab-ı Cihan-Nüma (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>6</v>
+        <v>60</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>3990000010766</t>
+          <t>3990000010774</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 6</t>
+          <t>Höyük Sayı: 5</t>
         </is>
       </c>
       <c r="C968" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9789751628749</t>
+          <t>3990000010766</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihan-Nüma 1. Cilt</t>
+          <t>Höyük Sayı: 6</t>
         </is>
       </c>
       <c r="C969" s="1">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>9789751628756</t>
+          <t>9789751628749</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Cihan-Nüma 2. Cilt</t>
+          <t>Kitab-ı Cihan-Nüma 1. Cilt</t>
         </is>
       </c>
       <c r="C970" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9789751627445</t>
+          <t>9789751628756</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>Selçuk Tababeti</t>
+          <t>Kitab-ı Cihan-Nüma 2. Cilt</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>180</v>
+        <v>36</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9789751627353</t>
+          <t>9789751627445</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>Gallipoli: History, Memory and National Imagination</t>
+          <t>Selçuk Tababeti</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9789751628091</t>
+          <t>9789751627353</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları 1830-1914 (3 Cilt Takım) / Trade Reports Of The Trebizond Province On British Documents 1830-1914 (3 Volume Set) (Ciltli)</t>
+          <t>Gallipoli: History, Memory and National Imagination</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>182</v>
+        <v>100</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9789751628084</t>
+          <t>9789751628091</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>1320 Sene-i Hicriyyesine Mahsus Selanik Vilayet Salnamesi (Ciltli)</t>
+          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları 1830-1914 (3 Cilt Takım) / Trade Reports Of The Trebizond Province On British Documents 1830-1914 (3 Volume Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>42</v>
+        <v>182</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9789751628121</t>
+          <t>9789751628084</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları Cilt: 3 / Trade Reports Of The Trebizond Province On British Documents Vol: 3 (Ciltli)</t>
+          <t>1320 Sene-i Hicriyyesine Mahsus Selanik Vilayet Salnamesi (Ciltli)</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>60.6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9789751628114</t>
+          <t>9789751628121</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları Cilt: 2 / Trade Reports Of The Trebizond Province On British Documents Vol: 2 (Ciltli)</t>
+          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları Cilt: 3 / Trade Reports Of The Trebizond Province On British Documents Vol: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C976" s="1">
         <v>60.6</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9789751628107</t>
+          <t>9789751628114</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları Cilt: 1 / Trade Reports Of The Trebizond Province On British Documents Vol: 1 (Ciltli)</t>
+          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları Cilt: 2 / Trade Reports Of The Trebizond Province On British Documents Vol: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C977" s="1">
         <v>60.6</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9789751600417</t>
+          <t>9789751628107</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nin Saray Teşkilatı</t>
+          <t>İngiliz Belgelerine Göre Trabzon Vilayeti Ticari Raporları Cilt: 1 / Trade Reports Of The Trebizond Province On British Documents Vol: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>36</v>
+        <v>60.6</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9789751627902</t>
+          <t>9789751600417</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Merasidü'l-Ittıla' Ala Esmai'l Emkine Ve'l-Bika 1.Cilt</t>
+          <t>Osmanlı Devleti'nin Saray Teşkilatı</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>300</v>
+        <v>36</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9789751607515</t>
+          <t>9789751627902</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Türk  Kurtuluş Savaşı ve Dış Politika Cilt: 1</t>
+          <t>Merasidü'l-Ittıla' Ala Esmai'l Emkine Ve'l-Bika 1.Cilt</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>32</v>
+        <v>300</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9789751602299</t>
+          <t>9789751607515</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Kemah Sancağı ve Erzincan Kazası (1520-1566)</t>
+          <t>Türk  Kurtuluş Savaşı ve Dış Politika Cilt: 1</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9789751630407</t>
+          <t>9789751602299</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Niğdeli Kadı Ahmed'in El-Veledü'ş-Şefik Ve'l-Hafidü'l-Halik'ı (2 Cilt Takım) (Ciltli)</t>
+          <t>Kemah Sancağı ve Erzincan Kazası (1520-1566)</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9789751626936</t>
+          <t>9789751630407</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - Kafkasya İlişkilerinde Batum (1917 - 1921)</t>
+          <t>Niğdeli Kadı Ahmed'in El-Veledü'ş-Şefik Ve'l-Hafidü'l-Halik'ı (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C983" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9789751628480</t>
+          <t>9789751626936</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Türk Mitolojisi (2 Cilt Takım)</t>
+          <t>Türkiye - Kafkasya İlişkilerinde Batum (1917 - 1921)</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>72</v>
+        <v>200</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>9789751626318</t>
+          <t>9789751628480</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>Kazak Türkleri İle Çarlık Rusyası Arasındaki Siyasi İlişkiler</t>
+          <t>Türk Mitolojisi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C985" s="1">
-        <v>150</v>
+        <v>72</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>3990000012419</t>
+          <t>9789751626318</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>Zylinder - Und Stempelsiegel Aus Karahöyük Bei Konya (Ciltli)</t>
+          <t>Kazak Türkleri İle Çarlık Rusyası Arasındaki Siyasi İlişkiler</t>
         </is>
       </c>
       <c r="C986" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>3990000005440</t>
+          <t>3990000012419</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>Zübde-i Vekayiat</t>
+          <t>Zylinder - Und Stempelsiegel Aus Karahöyük Bei Konya (Ciltli)</t>
         </is>
       </c>
       <c r="C987" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>3990000006084</t>
+          <t>3990000005440</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp Külliyatı 2 - Limni ve Malta Mektupları</t>
+          <t>Zübde-i Vekayiat</t>
         </is>
       </c>
       <c r="C988" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>9789751623362</t>
+          <t>3990000006084</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>Zeki Velidi Togan’a Armağan (Ciltli)</t>
+          <t>Ziya Gökalp Külliyatı 2 - Limni ve Malta Mektupları</t>
         </is>
       </c>
       <c r="C989" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>3990000011663</t>
+          <t>9789751623362</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>Zafername</t>
+          <t>Zeki Velidi Togan’a Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>9799751612235</t>
+          <t>3990000011663</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’daki Türk Eserleri (Ciltli)</t>
+          <t>Zafername</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>3990000010505</t>
+          <t>9799751612235</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>Yukarı-Kür ve Çoruk Boyları’nda Kıpçaklar</t>
+          <t>Yunanistan’daki Türk Eserleri (Ciltli)</t>
         </is>
       </c>
       <c r="C992" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>3990000013130</t>
+          <t>3990000010505</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>Yılların İçinden</t>
+          <t>Yukarı-Kür ve Çoruk Boyları’nda Kıpçaklar</t>
         </is>
       </c>
       <c r="C993" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>3990000012084</t>
+          <t>3990000013130</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>Yetmişlik Bir Subayın Hatıraları</t>
+          <t>Yılların İçinden</t>
         </is>
       </c>
       <c r="C994" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>3990000010495</t>
+          <t>3990000012084</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sumer Çağına Ait Nippur Hukuki ve İdari Belgeleri 1 / Neusumerische Rechts- Und Verwaltungsurkunden Aus Nippur-1</t>
+          <t>Yetmişlik Bir Subayın Hatıraları</t>
         </is>
       </c>
       <c r="C995" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>9789751602565</t>
+          <t>3990000010495</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>Yeni Assur Sanatı 1 - Mimarlık</t>
+          <t>Yeni Sumer Çağına Ait Nippur Hukuki ve İdari Belgeleri 1 / Neusumerische Rechts- Und Verwaltungsurkunden Aus Nippur-1</t>
         </is>
       </c>
       <c r="C996" s="1">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>9789751616357</t>
+          <t>9789751602565</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>Yemen’de Osmanlı İdaresi ve Rumuzi Tarihi 2. Cilt</t>
+          <t>Yeni Assur Sanatı 1 - Mimarlık</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>9789751631633</t>
+          <t>9789751616357</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>XVIII. Yüzyılın İlk Yarısında Adana Şehri (Ciltli)</t>
+          <t>Yemen’de Osmanlı İdaresi ve Rumuzi Tarihi 2. Cilt</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>9789751631411</t>
+          <t>9789751631633</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>Tabakat-ı Nasıri</t>
+          <t>XVIII. Yüzyılın İlk Yarısında Adana Şehri (Ciltli)</t>
         </is>
       </c>
       <c r="C999" s="1">
-        <v>65</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>9789751631565</t>
+          <t>9789751631411</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>Türkler Ermeniler ve Avrupa (Ciltli)</t>
+          <t>Tabakat-ı Nasıri</t>
         </is>
       </c>
       <c r="C1000" s="1">
-        <v>14</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>9789751631572</t>
+          <t>9789751631565</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Hz. Ali Tasavvurları(XIII.-XVI. Yüzyıllar)</t>
+          <t>Türkler Ermeniler ve Avrupa (Ciltli)</t>
         </is>
       </c>
       <c r="C1001" s="1">
-        <v>95</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>9789751630605</t>
+          <t>9789751631572</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>Ali Emiri'nin Osmanlı Tarih ve Edebiyat Mecmuası (Ciltli)</t>
+          <t>Anadolu'da Hz. Ali Tasavvurları(XIII.-XVI. Yüzyıllar)</t>
         </is>
       </c>
       <c r="C1002" s="1">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>9789751630421</t>
+          <t>9789751630605</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>Ahilik Araştırmaları 1913-1932 (Ciltli)</t>
+          <t>Ali Emiri'nin Osmanlı Tarih ve Edebiyat Mecmuası (Ciltli)</t>
         </is>
       </c>
       <c r="C1003" s="1">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>9789751629890</t>
+          <t>9789751630421</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 4. Cilt-3. Kısım Osmanlı Tarihi</t>
+          <t>Ahilik Araştırmaları 1913-1932 (Ciltli)</t>
         </is>
       </c>
       <c r="C1004" s="1">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>9789751629906</t>
+          <t>9789751629890</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 5. Cilt Atatürk ve Türkiye Cumhuriyeti Tarihi</t>
+          <t>16. Türk Tarih Kongresi 4. Cilt-3. Kısım Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1005" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>9789751629869</t>
+          <t>9789751629906</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 3. Cilt Selçuklu Devleti ve Beylikler Dönemi</t>
+          <t>16. Türk Tarih Kongresi 5. Cilt Atatürk ve Türkiye Cumhuriyeti Tarihi</t>
         </is>
       </c>
       <c r="C1006" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>9789751629876</t>
+          <t>9789751629869</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 4. Cilt-1. Kısım Osmanlı Tarihi</t>
+          <t>16. Türk Tarih Kongresi 3. Cilt Selçuklu Devleti ve Beylikler Dönemi</t>
         </is>
       </c>
       <c r="C1007" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>9789751659852</t>
+          <t>9789751629876</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 4. Cilt 2. Kısım Osmanlı Tarihi</t>
+          <t>16. Türk Tarih Kongresi 4. Cilt-1. Kısım Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1008" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>9789751629852</t>
+          <t>9789751659852</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 2. Cilt Orta Asya ve Kafkasya Tarihi</t>
+          <t>16. Türk Tarih Kongresi 4. Cilt 2. Kısım Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1009" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>9789751629838</t>
+          <t>9789751629852</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>16. Türk Tarih Kongresi 1. Cilt Eski Anadolu Uygarlıkları</t>
+          <t>16. Türk Tarih Kongresi 2. Cilt Orta Asya ve Kafkasya Tarihi</t>
         </is>
       </c>
       <c r="C1010" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>3990000005068</t>
+          <t>9789751629838</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Günlüğü 1530</t>
+          <t>16. Türk Tarih Kongresi 1. Cilt Eski Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C1011" s="1">
-        <v>4</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>9789751629388</t>
+          <t>3990000005068</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>Byzantine Culture (Ciltli)</t>
+          <t>Yolculuk Günlüğü 1530</t>
         </is>
       </c>
       <c r="C1012" s="1">
-        <v>250</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>9789751626509</t>
+          <t>9789751629388</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>Nusret-Name</t>
+          <t>Byzantine Culture (Ciltli)</t>
         </is>
       </c>
       <c r="C1013" s="1">
-        <v>32</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>9789751626653</t>
+          <t>9789751626509</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devlet Teşkilatında Defterhane-i Amire (XVI.-XVIII. Yüzyıllar)</t>
+          <t>Nusret-Name</t>
         </is>
       </c>
       <c r="C1014" s="1">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>9789751627537</t>
+          <t>9789751626653</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı (15 Cilt Takım) - (1920 - 2013) (Ciltli)</t>
+          <t>Osmanlı Devlet Teşkilatında Defterhane-i Amire (XVI.-XVIII. Yüzyıllar)</t>
         </is>
       </c>
       <c r="C1015" s="1">
-        <v>1618</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>9789751627629</t>
+          <t>9789751627537</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 9.Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı (15 Cilt Takım) - (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1016" s="1">
-        <v>250</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>9789751627636</t>
+          <t>9789751627629</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 10.Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 9.Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1017" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>9789751627612</t>
+          <t>9789751627636</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 8. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 10.Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1018" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>9789751627605</t>
+          <t>9789751627612</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 7. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 8. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1019" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>9789751627643</t>
+          <t>9789751627605</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 11.Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 7. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1020" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>9789751627599</t>
+          <t>9789751627643</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 6. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 11.Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1021" s="1">
-        <v>69.6</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>9789751627650</t>
+          <t>9789751627599</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 12.Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 6. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1022" s="1">
-        <v>250</v>
+        <v>69.6</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>9789751627582</t>
+          <t>9789751627650</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 5. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 12.Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1023" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>9789751627575</t>
+          <t>9789751627582</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 4. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 5. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1024" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>9789751627667</t>
+          <t>9789751627575</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 13.Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 4. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1025" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>9789751627568</t>
+          <t>9789751627667</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 3. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 13.Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1026" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>9789751627674</t>
+          <t>9789751627568</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 14.Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 3. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1027" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>9789751627551</t>
+          <t>9789751627674</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 2. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 14.Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1028" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>9789751627681</t>
+          <t>9789751627551</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 15. Cilt (1920-2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 2. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1029" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>9789751627544</t>
+          <t>9789751627681</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İdari Taksimatı 1. Cilt (1920 - 2013) (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 15. Cilt (1920-2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1030" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>9789751631091</t>
+          <t>9789751627544</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Ermeni Terörü (Ciltli)</t>
+          <t>Türkiye'nin İdari Taksimatı 1. Cilt (1920 - 2013) (Ciltli)</t>
         </is>
       </c>
       <c r="C1031" s="1">
-        <v>26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>9789751626349</t>
+          <t>9789751631091</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Çingeneler</t>
+          <t>Osmanlı Devleti'nde Ermeni Terörü (Ciltli)</t>
         </is>
       </c>
       <c r="C1032" s="1">
-        <v>110</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>9789751616708</t>
+          <t>9789751626349</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Safi’nin Zübdetü’t-Tevarih’i Cilt: 2</t>
+          <t>Osmanlı Toplumunda Çingeneler</t>
         </is>
       </c>
       <c r="C1033" s="1">
-        <v>20</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>9789751616692</t>
+          <t>9789751616708</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Safi’nin Zübdetü’t - Tevarih’i Cilt: 1</t>
+          <t>Mustafa Safi’nin Zübdetü’t-Tevarih’i Cilt: 2</t>
         </is>
       </c>
       <c r="C1034" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>9789751603968</t>
+          <t>9789751616692</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Reşit Paşa ve Tanzimat (Ciltli)</t>
+          <t>Mustafa Safi’nin Zübdetü’t - Tevarih’i Cilt: 1</t>
         </is>
       </c>
       <c r="C1035" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>9799751610057</t>
+          <t>9789751603968</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Hatti Efendi</t>
+          <t>Mustafa Reşit Paşa ve Tanzimat (Ciltli)</t>
         </is>
       </c>
       <c r="C1036" s="1">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>9789751622310</t>
+          <t>9799751610057</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>Musibetname (Ciltli)</t>
+          <t>Mustafa Hatti Efendi</t>
         </is>
       </c>
       <c r="C1037" s="1">
-        <v>28</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>9789751620347</t>
+          <t>9789751622310</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>Muahedat Mecmuası (5 Cilt Takım)</t>
+          <t>Musibetname (Ciltli)</t>
         </is>
       </c>
       <c r="C1038" s="1">
-        <v>300</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>3990000004819</t>
+          <t>9789751620347</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>Moğolların İçtimai Teşkilatı</t>
+          <t>Muahedat Mecmuası (5 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1039" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>9789751607522</t>
+          <t>3990000004819</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>Moğolların Gizli Tarihi (Ciltli)</t>
+          <t>Moğolların İçtimai Teşkilatı</t>
         </is>
       </c>
       <c r="C1040" s="1">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>3990000006980</t>
+          <t>9789751607522</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
-          <t>Mirza Şahruh ve Zamanı (1405-1447)</t>
+          <t>Moğolların Gizli Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1041" s="1">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>9789751623522</t>
+          <t>3990000006980</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
-          <t>Mir’atü’z - Zaman Fi Tarihi’l - Ayan’da Selçuklular (Ciltli)</t>
+          <t>Mirza Şahruh ve Zamanı (1405-1447)</t>
         </is>
       </c>
       <c r="C1042" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>3990000012372</t>
+          <t>9789751623522</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>Minorities and The Destruction of The Ottoman Empire</t>
+          <t>Mir’atü’z - Zaman Fi Tarihi’l - Ayan’da Selçuklular (Ciltli)</t>
         </is>
       </c>
       <c r="C1043" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" s="1" t="inlineStr">
         <is>
-          <t>3990000012257</t>
+          <t>3990000012372</t>
         </is>
       </c>
       <c r="B1044" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadelede Trabzon</t>
+          <t>Minorities and The Destruction of The Ottoman Empire</t>
         </is>
       </c>
       <c r="C1044" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" s="1" t="inlineStr">
         <is>
-          <t>9789751623218</t>
+          <t>3990000012257</t>
         </is>
       </c>
       <c r="B1045" s="1" t="inlineStr">
         <is>
-          <t>Mufassal Osmanlı Tarihi (6 Cilt Takım) - Resimli, Haritalı (Ciltli)</t>
+          <t>Milli Mücadelede Trabzon</t>
         </is>
       </c>
       <c r="C1045" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" s="1" t="inlineStr">
         <is>
-          <t>3990000007029</t>
+          <t>9789751623218</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
-          <t>Midhat ve Rüştü Paşaların Tevkiflerine Dair Vesikalar</t>
+          <t>Mufassal Osmanlı Tarihi (6 Cilt Takım) - Resimli, Haritalı (Ciltli)</t>
         </is>
       </c>
       <c r="C1046" s="1">
-        <v>10</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" s="1" t="inlineStr">
         <is>
-          <t>9799751613454</t>
+          <t>3990000007029</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
-          <t>Midhat Paşa ve Yıldız Mahkemesi</t>
+          <t>Midhat ve Rüştü Paşaların Tevkiflerine Dair Vesikalar</t>
         </is>
       </c>
       <c r="C1047" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" s="1" t="inlineStr">
         <is>
-          <t>3990000007030</t>
+          <t>9799751613454</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
-          <t>Midhat Paşa ve Taif Mahkumları</t>
+          <t>Midhat Paşa ve Yıldız Mahkemesi</t>
         </is>
       </c>
       <c r="C1048" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" s="1" t="inlineStr">
         <is>
-          <t>3990000008297</t>
+          <t>3990000007030</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Müzesi Yazmalar Kataloğu 4</t>
+          <t>Midhat Paşa ve Taif Mahkumları</t>
         </is>
       </c>
       <c r="C1049" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" s="1" t="inlineStr">
         <is>
-          <t>9789751616135</t>
+          <t>3990000008297</t>
         </is>
       </c>
       <c r="B1050" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Müzesi Müzelik Yazma Kitaplar Kataloğu</t>
+          <t>Mevlana Müzesi Yazmalar Kataloğu 4</t>
         </is>
       </c>
       <c r="C1050" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" s="1" t="inlineStr">
         <is>
-          <t>9789751620118</t>
+          <t>9789751616135</t>
         </is>
       </c>
       <c r="B1051" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal (Atatürk) ve Kurtuluş Savaşı (3 Cilt Takım)</t>
+          <t>Mevlana Müzesi Müzelik Yazma Kitaplar Kataloğu</t>
         </is>
       </c>
       <c r="C1051" s="1">
-        <v>1065</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" s="1" t="inlineStr">
         <is>
-          <t>9789751616159</t>
+          <t>9789751620118</t>
         </is>
       </c>
       <c r="B1052" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Müzesi Abdülbaki Gölpınarlı Kütüphanesi Yazma Kitaplar Kataloğu</t>
+          <t>Mustafa Kemal (Atatürk) ve Kurtuluş Savaşı (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1052" s="1">
-        <v>100</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" s="1" t="inlineStr">
         <is>
-          <t>9789751622600</t>
+          <t>9789751616159</t>
         </is>
       </c>
       <c r="B1053" s="1" t="inlineStr">
         <is>
-          <t>Meşhur Rumeli Ayanlarından Tirsinikli İsmail, Yılık Oğlu Süleyman Ağalar ve Alemdar Mustafa Paşa (Ciltli)</t>
+          <t>Mevlana Müzesi Abdülbaki Gölpınarlı Kütüphanesi Yazma Kitaplar Kataloğu</t>
         </is>
       </c>
       <c r="C1053" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" s="1" t="inlineStr">
         <is>
-          <t>3990000004391</t>
+          <t>9789751622600</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
-          <t>Mesail-i Mühimme-i Siyasiyye Cilt: 3</t>
+          <t>Meşhur Rumeli Ayanlarından Tirsinikli İsmail, Yılık Oğlu Süleyman Ağalar ve Alemdar Mustafa Paşa (Ciltli)</t>
         </is>
       </c>
       <c r="C1054" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" s="1" t="inlineStr">
         <is>
-          <t>3990000004392</t>
+          <t>3990000004391</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
-          <t>Mesail-i Mühimme-i Siyasiyye 1. Cilt</t>
+          <t>Mesail-i Mühimme-i Siyasiyye Cilt: 3</t>
         </is>
       </c>
       <c r="C1055" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" s="1" t="inlineStr">
         <is>
-          <t>9789751622785</t>
+          <t>3990000004392</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
-          <t>Menteşe Sancağı 1830 (Ciltli)</t>
+          <t>Mesail-i Mühimme-i Siyasiyye 1. Cilt</t>
         </is>
       </c>
       <c r="C1056" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" s="1" t="inlineStr">
         <is>
-          <t>9789751630612</t>
+          <t>9789751622785</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
-          <t>15 Numaralı Mühimme-i Mısır Defteri (Ciltli)</t>
+          <t>Menteşe Sancağı 1830 (Ciltli)</t>
         </is>
       </c>
       <c r="C1057" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" s="1" t="inlineStr">
         <is>
-          <t>9789751630445</t>
+          <t>9789751630612</t>
         </is>
       </c>
       <c r="B1058" s="1" t="inlineStr">
         <is>
-          <t>Uluğ Beg ve Zamanı (Ciltli)</t>
+          <t>15 Numaralı Mühimme-i Mısır Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C1058" s="1">
-        <v>22</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" s="1" t="inlineStr">
         <is>
-          <t>9789751630537</t>
+          <t>9789751630445</t>
         </is>
       </c>
       <c r="B1059" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki Fırkası'nın Paramiliter Gençlik Kuruluşları (Ciltli)</t>
+          <t>Uluğ Beg ve Zamanı (Ciltli)</t>
         </is>
       </c>
       <c r="C1059" s="1">
-        <v>63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" s="1" t="inlineStr">
         <is>
-          <t>9789751630728</t>
+          <t>9789751630537</t>
         </is>
       </c>
       <c r="B1060" s="1" t="inlineStr">
         <is>
-          <t>Zübdetü'l-Hakayık 93 Harbi'nin Arka Planı (Ciltli)</t>
+          <t>İttihat ve Terakki Fırkası'nın Paramiliter Gençlik Kuruluşları (Ciltli)</t>
         </is>
       </c>
       <c r="C1060" s="1">
-        <v>26</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" s="1" t="inlineStr">
         <is>
-          <t>9789751630575</t>
+          <t>9789751630728</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
-          <t>Mihaloğulları'na Ait 1586 Tarihli Akıncı Defteri (Ciltli)</t>
+          <t>Zübdetü'l-Hakayık 93 Harbi'nin Arka Planı (Ciltli)</t>
         </is>
       </c>
       <c r="C1061" s="1">
-        <v>200</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" s="1" t="inlineStr">
         <is>
-          <t>9789751630506</t>
+          <t>9789751630575</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
-          <t>Tahkiku Ma'li'l-Hind</t>
+          <t>Mihaloğulları'na Ait 1586 Tarihli Akıncı Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C1062" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" s="1" t="inlineStr">
         <is>
-          <t>9789751629494</t>
+          <t>9789751630506</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
-          <t>Ankara'nın İki Numaralı Şer'iye Sicili (Ciltli)</t>
+          <t>Tahkiku Ma'li'l-Hind</t>
         </is>
       </c>
       <c r="C1063" s="1">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" s="1" t="inlineStr">
         <is>
-          <t>9789751629500</t>
+          <t>9789751629494</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular ve Bizans (Ciltli)</t>
+          <t>Ankara'nın İki Numaralı Şer'iye Sicili (Ciltli)</t>
         </is>
       </c>
       <c r="C1064" s="1">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" s="1" t="inlineStr">
         <is>
-          <t>3990000009628</t>
+          <t>9789751629500</t>
         </is>
       </c>
       <c r="B1065" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Reşid Paşa ve Dönemi Semineri Bildiriler</t>
+          <t>Selçuklular ve Bizans (Ciltli)</t>
         </is>
       </c>
       <c r="C1065" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" s="1" t="inlineStr">
         <is>
-          <t>3990000014423</t>
+          <t>3990000009628</t>
         </is>
       </c>
       <c r="B1066" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk’ün Söyleyip Yazdıkları 1. Kitap</t>
+          <t>Mustafa Reşid Paşa ve Dönemi Semineri Bildiriler</t>
         </is>
       </c>
       <c r="C1066" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" s="1" t="inlineStr">
         <is>
-          <t>3990000061022</t>
+          <t>3990000014423</t>
         </is>
       </c>
       <c r="B1067" s="1" t="inlineStr">
         <is>
-          <t>The Proceedings of the 10. International Congress of Classical Archaeology Vol.3 (Ciltli)</t>
+          <t>Mustafa Kemal Atatürk’ün Söyleyip Yazdıkları 1. Kitap</t>
         </is>
       </c>
       <c r="C1067" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" s="1" t="inlineStr">
         <is>
-          <t>9789751626233</t>
+          <t>3990000061022</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
-          <t>18-19. Yüzyılda'da Birecik Sancağında İktisadi ve Sosyal Yapı</t>
+          <t>The Proceedings of the 10. International Congress of Classical Archaeology Vol.3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1068" s="1">
-        <v>125</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" s="1" t="inlineStr">
         <is>
-          <t>9789751626295</t>
+          <t>9789751626233</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
-          <t>Tokat Şer'iye Sicili</t>
+          <t>18-19. Yüzyılda'da Birecik Sancağında İktisadi ve Sosyal Yapı</t>
         </is>
       </c>
       <c r="C1069" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" s="1" t="inlineStr">
         <is>
-          <t>3990000742769</t>
+          <t>9789751626295</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Alem-Ara-yi Abbasi 2.Cilt-2.Kitap</t>
+          <t>Tokat Şer'iye Sicili</t>
         </is>
       </c>
       <c r="C1070" s="1">
-        <v>46.4</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" s="1" t="inlineStr">
         <is>
-          <t>3990000742767</t>
+          <t>3990000742769</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Alem-Ara-yi Abbasi 1.Cilt</t>
+          <t>Tarih-i Alem-Ara-yi Abbasi 2.Cilt-2.Kitap</t>
         </is>
       </c>
       <c r="C1071" s="1">
         <v>46.4</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" s="1" t="inlineStr">
         <is>
-          <t>3990000742766</t>
+          <t>3990000742767</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Alem-Ara-yi Abbasi 3.Cilt</t>
+          <t>Tarih-i Alem-Ara-yi Abbasi 1.Cilt</t>
         </is>
       </c>
       <c r="C1072" s="1">
         <v>46.4</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" s="1" t="inlineStr">
         <is>
-          <t>9789751748812</t>
+          <t>3990000742766</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Kafkasya Siyaseti</t>
+          <t>Tarih-i Alem-Ara-yi Abbasi 3.Cilt</t>
         </is>
       </c>
       <c r="C1073" s="1">
-        <v>70</v>
+        <v>46.4</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="1" t="inlineStr">
         <is>
-          <t>9789751748898</t>
+          <t>9789751748812</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Belgelerine Göre Fener Rum Patrikhanesi'nde 1. Athenagoras Dönemi (1949-1972)</t>
+          <t>Rusya'nın Kafkasya Siyaseti</t>
         </is>
       </c>
       <c r="C1074" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="1" t="inlineStr">
         <is>
-          <t>9789751748713</t>
+          <t>9789751748898</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklu Döneminde Gayrimüslimler</t>
+          <t>Amerikan Belgelerine Göre Fener Rum Patrikhanesi'nde 1. Athenagoras Dönemi (1949-1972)</t>
         </is>
       </c>
       <c r="C1075" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="1" t="inlineStr">
         <is>
-          <t>9789751748607</t>
+          <t>9789751748713</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
-          <t>19.Yüzyıl Osmanlı Devlet Adamlarından İbrahim Edhem Paşa</t>
+          <t>Türkiye Selçuklu Döneminde Gayrimüslimler</t>
         </is>
       </c>
       <c r="C1076" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="1" t="inlineStr">
         <is>
-          <t>9789751748751</t>
+          <t>9789751748607</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
-          <t>Merv Vahası 2.Cilt</t>
+          <t>19.Yüzyıl Osmanlı Devlet Adamlarından İbrahim Edhem Paşa</t>
         </is>
       </c>
       <c r="C1077" s="1">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="1" t="inlineStr">
         <is>
-          <t>9789751748720</t>
+          <t>9789751748751</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
-          <t>Delhi Türk Sultanlığında Tuğluklular Dönemi Siyasi Tarihi (1320-1414)</t>
+          <t>Merv Vahası 2.Cilt</t>
         </is>
       </c>
       <c r="C1078" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" s="1" t="inlineStr">
         <is>
-          <t>9789751748706</t>
+          <t>9789751748720</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçukluları Kültür Hayatı</t>
+          <t>Delhi Türk Sultanlığında Tuğluklular Dönemi Siyasi Tarihi (1320-1414)</t>
         </is>
       </c>
       <c r="C1079" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" s="1" t="inlineStr">
         <is>
-          <t>3990000003199</t>
+          <t>9789751748706</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber Cilt:1 (Ciltli)</t>
+          <t>Türkiye Selçukluları Kültür Hayatı</t>
         </is>
       </c>
       <c r="C1080" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" s="1" t="inlineStr">
         <is>
-          <t>9789751746702</t>
+          <t>3990000003199</t>
         </is>
       </c>
       <c r="B1081" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Nafia Nezareti</t>
+          <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber Cilt:1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1081" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" s="1" t="inlineStr">
         <is>
-          <t>3990564515037</t>
+          <t>9789751746702</t>
         </is>
       </c>
       <c r="B1082" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 301 Cilt: 84 Aralık 2020</t>
+          <t>Osmanlı Devleti'nde Nafia Nezareti</t>
         </is>
       </c>
       <c r="C1082" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" s="1" t="inlineStr">
         <is>
-          <t>9789751625274</t>
+          <t>3990564515037</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı - Karadağ Siyasi İlişkileri</t>
+          <t>Belleten Sayı: 301 Cilt: 84 Aralık 2020</t>
         </is>
       </c>
       <c r="C1083" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" s="1" t="inlineStr">
         <is>
-          <t>9799751611443</t>
+          <t>9789751625274</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
-          <t>Millî Mücadele’de Adana ve Havalisi</t>
+          <t>Osmanlı - Karadağ Siyasi İlişkileri</t>
         </is>
       </c>
       <c r="C1084" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" s="1" t="inlineStr">
         <is>
-          <t>3990000007288</t>
+          <t>9799751611443</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele 2. Cilt Belgeler</t>
+          <t>Millî Mücadele’de Adana ve Havalisi</t>
         </is>
       </c>
       <c r="C1085" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" s="1" t="inlineStr">
         <is>
-          <t>9789751609939</t>
+          <t>3990000007288</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele 1. Cilt</t>
+          <t>Milli Mücadele 2. Cilt Belgeler</t>
         </is>
       </c>
       <c r="C1086" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" s="1" t="inlineStr">
         <is>
-          <t>9799751611948</t>
+          <t>9789751609939</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
-          <t>Miletopolis Kökenli Figürlü Mezar Stelleri ve Adak Levhaları (Ciltli)</t>
+          <t>Milli Mücadele 1. Cilt</t>
         </is>
       </c>
       <c r="C1087" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" s="1" t="inlineStr">
         <is>
-          <t>3990000006784</t>
+          <t>9799751611948</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
-          <t>Mikhail Psellos’un Khronographia’sı (Ciltli)</t>
+          <t>Miletopolis Kökenli Figürlü Mezar Stelleri ve Adak Levhaları (Ciltli)</t>
         </is>
       </c>
       <c r="C1088" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" s="1" t="inlineStr">
         <is>
-          <t>9799751610736</t>
+          <t>3990000006784</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
-          <t>Manakib-i Camal Al-din-i Savi</t>
+          <t>Mikhail Psellos’un Khronographia’sı (Ciltli)</t>
         </is>
       </c>
       <c r="C1089" s="1">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" s="1" t="inlineStr">
         <is>
-          <t>3990000012835</t>
+          <t>9799751610736</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
-          <t>Manakib Al-Arifin (Metin) 2. Cilt (Ciltli)</t>
+          <t>Manakib-i Camal Al-din-i Savi</t>
         </is>
       </c>
       <c r="C1090" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" s="1" t="inlineStr">
         <is>
-          <t>3990000012836</t>
+          <t>3990000012835</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
-          <t>Manakib Al-Arifin (Metin) 1. Cilt (Ciltli)</t>
+          <t>Manakib Al-Arifin (Metin) 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1091" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" s="1" t="inlineStr">
         <is>
-          <t>3990000009686</t>
+          <t>3990000012836</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Armağanı</t>
+          <t>Manakib Al-Arifin (Metin) 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1092" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" s="1" t="inlineStr">
         <is>
-          <t>9799751611191</t>
+          <t>3990000009686</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
-          <t>Makedonya Eşkiyalık Tarihi ve Son Osmanlı Yönetimi</t>
+          <t>Malazgirt Armağanı</t>
         </is>
       </c>
       <c r="C1093" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" s="1" t="inlineStr">
         <is>
-          <t>3990000006841</t>
+          <t>9799751611191</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
-          <t>Karaman Ahval-i İctimaiyye Coğrafiyye ve Tarihiyyesi 1338 R.-1341 H. 1. Kitab</t>
+          <t>Makedonya Eşkiyalık Tarihi ve Son Osmanlı Yönetimi</t>
         </is>
       </c>
       <c r="C1094" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" s="1" t="inlineStr">
         <is>
-          <t>9789751620781</t>
+          <t>3990000006841</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
-          <t>Karakalpak Türkleri ve Karakalpakistan Tarihi</t>
+          <t>Karaman Ahval-i İctimaiyye Coğrafiyye ve Tarihiyyesi 1338 R.-1341 H. 1. Kitab</t>
         </is>
       </c>
       <c r="C1095" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" s="1" t="inlineStr">
         <is>
-          <t>9789751618641</t>
+          <t>9789751620781</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
-          <t>Karahisar-ı Şarki ve Koyluhisar Kazaları Örneğinde Osmanlı Taşra İdaresi</t>
+          <t>Karakalpak Türkleri ve Karakalpakistan Tarihi</t>
         </is>
       </c>
       <c r="C1096" s="1">
-        <v>16</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" s="1" t="inlineStr">
         <is>
-          <t>9799751615397</t>
+          <t>9789751618641</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
-          <t>Karahanlı Devlet Teşkilatı</t>
+          <t>Karahisar-ı Şarki ve Koyluhisar Kazaları Örneğinde Osmanlı Taşra İdaresi</t>
         </is>
       </c>
       <c r="C1097" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" s="1" t="inlineStr">
         <is>
-          <t>3990000005999</t>
+          <t>9799751615397</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
-          <t>Kara Koyunlular (Başlangıçtan Cihan-Şah’a Kadar) 1.Cilt</t>
+          <t>Karahanlı Devlet Teşkilatı</t>
         </is>
       </c>
       <c r="C1098" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" s="1" t="inlineStr">
         <is>
-          <t>9789751619228</t>
+          <t>3990000005999</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 7 1930-1933 / British Documents on Atatürk (1919 - 1938) Volume: 7 1930-1933</t>
+          <t>Kara Koyunlular (Başlangıçtan Cihan-Şah’a Kadar) 1.Cilt</t>
         </is>
       </c>
       <c r="C1099" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" s="1" t="inlineStr">
         <is>
-          <t>9789751616685</t>
+          <t>9789751619228</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk Cilt: 6 / British Documents on Atatürk (1919 - 1938) Volume:6</t>
+          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 7 1930-1933 / British Documents on Atatürk (1919 - 1938) Volume: 7 1930-1933</t>
         </is>
       </c>
       <c r="C1100" s="1">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" s="1" t="inlineStr">
         <is>
-          <t>9789751616678</t>
+          <t>9789751616685</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 5 Ekim 1922-Aralık 1925 / British Documents on Atatürk (1919 - 1938) Volume: 5 October1922-December 1925</t>
+          <t>İngiliz Belgelerinde Atatürk Cilt: 6 / British Documents on Atatürk (1919 - 1938) Volume:6</t>
         </is>
       </c>
       <c r="C1101" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" s="1" t="inlineStr">
         <is>
-          <t>9799751612617</t>
+          <t>9789751616678</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 4 Ekim 1921-Ekim 1922 / British Documents on Atatürk (1919 - 1938) Volume:4 October1921-October 1922</t>
+          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 5 Ekim 1922-Aralık 1925 / British Documents on Atatürk (1919 - 1938) Volume: 5 October1922-December 1925</t>
         </is>
       </c>
       <c r="C1102" s="1">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" s="1" t="inlineStr">
         <is>
-          <t>9799751613027</t>
+          <t>9799751612617</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk Cilt: 31921 / British Documents on Atatürk  Volume: 3</t>
+          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 4 Ekim 1921-Ekim 1922 / British Documents on Atatürk (1919 - 1938) Volume:4 October1921-October 1922</t>
         </is>
       </c>
       <c r="C1103" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" s="1" t="inlineStr">
         <is>
-          <t>9799751613010</t>
+          <t>9799751613027</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 2 Nisan-Aralık 1920 / British Documents on Atatürk (1919-1938) Volume: 2 April-December 1920</t>
+          <t>İngiliz Belgelerinde Atatürk Cilt: 31921 / British Documents on Atatürk  Volume: 3</t>
         </is>
       </c>
       <c r="C1104" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" s="1" t="inlineStr">
         <is>
-          <t>9789751741721</t>
+          <t>9799751613010</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
-          <t>Mondros'tan Mudanya'ya Kadar 2. Cilt</t>
+          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 2 Nisan-Aralık 1920 / British Documents on Atatürk (1919-1938) Volume: 2 April-December 1920</t>
         </is>
       </c>
       <c r="C1105" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" s="1" t="inlineStr">
         <is>
-          <t>3999951601408</t>
+          <t>9789751741721</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev 4 (Ciltli)</t>
+          <t>Mondros'tan Mudanya'ya Kadar 2. Cilt</t>
         </is>
       </c>
       <c r="C1106" s="1">
-        <v>26.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" s="1" t="inlineStr">
         <is>
-          <t>9789751622666</t>
+          <t>3999951601408</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
-          <t>Yeni Assur Sanatı 2 - Resim</t>
+          <t>Nutuk Söylev 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1107" s="1">
-        <v>100</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" s="1" t="inlineStr">
         <is>
-          <t>9789751746634</t>
+          <t>9789751622666</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
-          <t>Sovyetler'in Türkistan'ı Dönüştürme Politikasına Muhalefet Yaş Türkistan Dergisi (1929-1939) (Ciltli)</t>
+          <t>Yeni Assur Sanatı 2 - Resim</t>
         </is>
       </c>
       <c r="C1108" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" s="1" t="inlineStr">
         <is>
-          <t>3998975174545</t>
+          <t>9789751746634</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'in Orta Çağ Dönemi Eserleri ve Topoğrafyası 1. Cilt (Ciltli)</t>
+          <t>Sovyetler'in Türkistan'ı Dönüştürme Politikasına Muhalefet Yaş Türkistan Dergisi (1929-1939) (Ciltli)</t>
         </is>
       </c>
       <c r="C1109" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" s="1" t="inlineStr">
         <is>
-          <t>9789751746108</t>
+          <t>3998975174545</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
-          <t>Mütareke Döneminde Göç ve İskan</t>
+          <t>Karadeniz'in Orta Çağ Dönemi Eserleri ve Topoğrafyası 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1110" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" s="1" t="inlineStr">
         <is>
-          <t>9789751746023</t>
+          <t>9789751746108</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Anzaklar / Atatürk and The Anzacs</t>
+          <t>Mütareke Döneminde Göç ve İskan</t>
         </is>
       </c>
       <c r="C1111" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" s="1" t="inlineStr">
         <is>
-          <t>9789751748911</t>
+          <t>9789751746023</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
-          <t>Kalmuk İstilası ve Türk Dünyasına Etkileri</t>
+          <t>Atatürk ve Anzaklar / Atatürk and The Anzacs</t>
         </is>
       </c>
       <c r="C1112" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" s="1" t="inlineStr">
         <is>
-          <t>3990000017988</t>
+          <t>9789751748911</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
-          <t>İambus'lar Lirik Şiirler Satura'lar Mektup'lar</t>
+          <t>Kalmuk İstilası ve Türk Dünyasına Etkileri</t>
         </is>
       </c>
       <c r="C1113" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" s="1" t="inlineStr">
         <is>
-          <t>9789751745491</t>
+          <t>3990000017988</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
-          <t>Divanu Lugati't Türk'teki Arapça Söz Varlığının Dizini</t>
+          <t>İambus'lar Lirik Şiirler Satura'lar Mektup'lar</t>
         </is>
       </c>
       <c r="C1114" s="1">
-        <v>115</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" s="1" t="inlineStr">
         <is>
-          <t>3990000746061</t>
+          <t>9789751745491</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
-          <t>Side (Ciltli)</t>
+          <t>Divanu Lugati't Türk'teki Arapça Söz Varlığının Dizini</t>
         </is>
       </c>
       <c r="C1115" s="1">
-        <v>55</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" s="1" t="inlineStr">
         <is>
-          <t>9789751603333</t>
+          <t>3990000746061</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
-          <t>Makaleler ve İncelemeler 1-2 Cilt (Takım)</t>
+          <t>Side (Ciltli)</t>
         </is>
       </c>
       <c r="C1116" s="1">
-        <v>105</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" s="1" t="inlineStr">
         <is>
-          <t>9789751746429</t>
+          <t>9789751603333</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
-          <t>Jakob Philipp Fallmerayer ve Eserlerinde Bizans-Osmanlı Doğusu İmgesi</t>
+          <t>Makaleler ve İncelemeler 1-2 Cilt (Takım)</t>
         </is>
       </c>
       <c r="C1117" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" s="1" t="inlineStr">
         <is>
-          <t>9789751746535</t>
+          <t>9789751746429</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
-          <t>Mekteb-i Mülkiye (1859-1960) (Ciltli)</t>
+          <t>Jakob Philipp Fallmerayer ve Eserlerinde Bizans-Osmanlı Doğusu İmgesi</t>
         </is>
       </c>
       <c r="C1118" s="1">
-        <v>185</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" s="1" t="inlineStr">
         <is>
-          <t>9789751746030</t>
+          <t>9789751746535</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
-          <t>Rahat-Üs-Sudür ve Ayet-Üs-Sürür (Cilt 1-2) (Ciltli)</t>
+          <t>Mekteb-i Mülkiye (1859-1960) (Ciltli)</t>
         </is>
       </c>
       <c r="C1119" s="1">
-        <v>65</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" s="1" t="inlineStr">
         <is>
-          <t>9789751600523</t>
+          <t>9789751746030</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Yıllarındaki Kuruluşlar</t>
+          <t>Rahat-Üs-Sudür ve Ayet-Üs-Sürür (Cilt 1-2) (Ciltli)</t>
         </is>
       </c>
       <c r="C1120" s="1">
-        <v>20</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" s="1" t="inlineStr">
         <is>
-          <t>3990564515038</t>
+          <t>9789751600523</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 302 Cilt: 85 Nisan 2021</t>
+          <t>Milli Mücadele Yıllarındaki Kuruluşlar</t>
         </is>
       </c>
       <c r="C1121" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" s="1" t="inlineStr">
         <is>
-          <t>9789751745187</t>
+          <t>3990564515038</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-İtalya İlişkileri 1 (Ciltli)</t>
+          <t>Belleten Sayı: 302 Cilt: 85 Nisan 2021</t>
         </is>
       </c>
       <c r="C1122" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" s="1" t="inlineStr">
         <is>
-          <t>3990000131308</t>
+          <t>9789751745187</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
-          <t>İdil - Ural Tarihi Sempozyumu 2.Cilt (Ciltli)</t>
+          <t>Türkiye-İtalya İlişkileri 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1123" s="1">
-        <v>33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" s="1" t="inlineStr">
         <is>
-          <t>9789751745453</t>
+          <t>3990000131308</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'in Orta Çağ Dönemi Eserleri ve Topoğrafyası 1-2. Cilt Takım</t>
+          <t>İdil - Ural Tarihi Sempozyumu 2.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1124" s="1">
-        <v>180</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" s="1" t="inlineStr">
         <is>
-          <t>9789751749239</t>
+          <t>9789751745453</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
-          <t>Kazak Hanlığı'nın Çarlık Rusyası ve Cungarlarla İlişkileri</t>
+          <t>Karadeniz'in Orta Çağ Dönemi Eserleri ve Topoğrafyası 1-2. Cilt Takım</t>
         </is>
       </c>
       <c r="C1125" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" s="1" t="inlineStr">
         <is>
-          <t>9789751748928</t>
+          <t>9789751749239</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
-          <t>Yanya Sancağı</t>
+          <t>Kazak Hanlığı'nın Çarlık Rusyası ve Cungarlarla İlişkileri</t>
         </is>
       </c>
       <c r="C1126" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" s="1" t="inlineStr">
         <is>
-          <t>9789751626851</t>
+          <t>9789751748928</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 4 (Ciltli)</t>
+          <t>Yanya Sancağı</t>
         </is>
       </c>
       <c r="C1127" s="1">
-        <v>40.33</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" s="1" t="inlineStr">
         <is>
-          <t>3990000008415</t>
+          <t>9789751626851</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
-          <t>1. Türk Tıp Tarihi Kongresi</t>
+          <t>Osmanlı İmparatorluğu ve Türkiye Cumhuriyeti Çağlarında Türk Kazı Tarihi Cilt 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1128" s="1">
-        <v>10</v>
+        <v>40.33</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" s="1" t="inlineStr">
         <is>
-          <t>3990000013382</t>
+          <t>3990000008415</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
-          <t>1. Selim Kanunnameleri (1512-1520)</t>
+          <t>1. Türk Tıp Tarihi Kongresi</t>
         </is>
       </c>
       <c r="C1129" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" s="1" t="inlineStr">
         <is>
-          <t>9789751618672</t>
+          <t>3990000013382</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
-          <t>1. Gıyaseddin Keyhüsrev ve 2. Süleymanşah Dönemi Selçuklu Tarihi (1192 - 1211)</t>
+          <t>1. Selim Kanunnameleri (1512-1520)</t>
         </is>
       </c>
       <c r="C1130" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" s="1" t="inlineStr">
         <is>
-          <t>9799751608399</t>
+          <t>9789751618672</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
-          <t>1. Gıyaseddin Keyhusrev (1164 - 1211) Gazi - Şehit</t>
+          <t>1. Gıyaseddin Keyhüsrev ve 2. Süleymanşah Dönemi Selçuklu Tarihi (1192 - 1211)</t>
         </is>
       </c>
       <c r="C1131" s="1">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" s="1" t="inlineStr">
         <is>
-          <t>9789751622952</t>
+          <t>9799751608399</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi 3. Cilt Selçuklu Devleti ve Beylikler Dönemi Tarihi (Ciltli)</t>
+          <t>1. Gıyaseddin Keyhusrev (1164 - 1211) Gazi - Şehit</t>
         </is>
       </c>
       <c r="C1132" s="1">
-        <v>50</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" s="1" t="inlineStr">
         <is>
-          <t>9789751622969</t>
+          <t>9789751622952</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi - 6. Cilt Birinci Dünya Savaşı (Ciltli)</t>
+          <t>15. Türk Tarih Kongresi 3. Cilt Selçuklu Devleti ve Beylikler Dönemi Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1133" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" s="1" t="inlineStr">
         <is>
-          <t>9789751746412</t>
+          <t>9789751622969</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
-          <t>Tuna'nın Kuzeyine Yönelik Osmanlı Siyaseti ve Eflak-Boğdan Özerkliğinin Restorasyonu</t>
+          <t>15. Türk Tarih Kongresi - 6. Cilt Birinci Dünya Savaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C1134" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" s="1" t="inlineStr">
         <is>
-          <t>9789751600462</t>
+          <t>9789751746412</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
-          <t>Medeni Bilgiler ve M. Kemal Atatürk'ün El Yazıları</t>
+          <t>Tuna'nın Kuzeyine Yönelik Osmanlı Siyaseti ve Eflak-Boğdan Özerkliğinin Restorasyonu</t>
         </is>
       </c>
       <c r="C1135" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" s="1" t="inlineStr">
         <is>
-          <t>3999751634641</t>
+          <t>9789751600462</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa Tarih-i Cevdet I. Cilt</t>
+          <t>Medeni Bilgiler ve M. Kemal Atatürk'ün El Yazıları</t>
         </is>
       </c>
       <c r="C1136" s="1">
-        <v>30.8</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" s="1" t="inlineStr">
         <is>
-          <t>3990000002889</t>
+          <t>3999751634641</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
-          <t>Mansel'e Armağan (3 KitapTakım)</t>
+          <t>Ahmed Cevdet Paşa Tarih-i Cevdet I. Cilt</t>
         </is>
       </c>
       <c r="C1137" s="1">
-        <v>20</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" s="1" t="inlineStr">
         <is>
-          <t>3990000016189</t>
+          <t>3990000002889</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
-          <t>Ahlak-ı Ala'i (Ciltli)</t>
+          <t>Mansel'e Armağan (3 KitapTakım)</t>
         </is>
       </c>
       <c r="C1138" s="1">
-        <v>36</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" s="1" t="inlineStr">
         <is>
-          <t>9789751749208</t>
+          <t>3990000016189</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
-          <t>Lykia Kitabı (Ciltli)</t>
+          <t>Ahlak-ı Ala'i (Ciltli)</t>
         </is>
       </c>
       <c r="C1139" s="1">
-        <v>240</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" s="1" t="inlineStr">
         <is>
-          <t>9789751749291</t>
+          <t>9789751749208</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Osmanlı Devleti'nden Latin Amerika'ya Göç Hareketi</t>
+          <t>Lykia Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C1140" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" s="1" t="inlineStr">
         <is>
-          <t>9789751743817</t>
+          <t>9789751749291</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler 2.Cilt (Ciltli)</t>
+          <t>19. Yüzyılda Osmanlı Devleti'nden Latin Amerika'ya Göç Hareketi</t>
         </is>
       </c>
       <c r="C1141" s="1">
-        <v>117</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" s="1" t="inlineStr">
         <is>
-          <t>3990564515039</t>
+          <t>9789751743817</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 303 Cilt: 85 Ağustos 2021</t>
+          <t>Toplu Makaleler 2.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1142" s="1">
-        <v>10</v>
+        <v>117</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" s="1" t="inlineStr">
         <is>
-          <t>9789751602664</t>
+          <t>3990564515039</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
-          <t>Lozan Telgrafları 1922-1923 - Cilt 1</t>
+          <t>Belleten Sayı: 303 Cilt: 85 Ağustos 2021</t>
         </is>
       </c>
       <c r="C1143" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" s="1" t="inlineStr">
         <is>
-          <t>3990000017139</t>
+          <t>9789751602664</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılın İkinci Yarısında İstanbul Cilt: 1</t>
+          <t>Lozan Telgrafları 1922-1923 - Cilt 1</t>
         </is>
       </c>
       <c r="C1144" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" s="1" t="inlineStr">
         <is>
-          <t>9789751623676</t>
+          <t>3990000017139</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
-          <t>Vatanım Türkiye (Ciltli)</t>
+          <t>17. Yüzyılın İkinci Yarısında İstanbul Cilt: 1</t>
         </is>
       </c>
       <c r="C1145" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" s="1" t="inlineStr">
         <is>
-          <t>9789751618320</t>
+          <t>9789751623676</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
-          <t>Sufism And Sufis İn Ottoman Society</t>
+          <t>Vatanım Türkiye (Ciltli)</t>
         </is>
       </c>
       <c r="C1146" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" s="1" t="inlineStr">
         <is>
-          <t>3990000033243</t>
+          <t>9789751618320</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Edebiyatı Araştırmaları Cilt 1 (Ciltli)</t>
+          <t>Sufism And Sufis İn Ottoman Society</t>
         </is>
       </c>
       <c r="C1147" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" s="1" t="inlineStr">
         <is>
-          <t>9789751648477</t>
+          <t>3990000033243</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
-          <t>Mir'at-ı İstanbul</t>
+          <t>Eski Türk Edebiyatı Araştırmaları Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1148" s="1">
-        <v>90</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" s="1" t="inlineStr">
         <is>
-          <t>3990000003201</t>
+          <t>9789751648477</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber Cilt: 2 (Ciltli)</t>
+          <t>Mir'at-ı İstanbul</t>
         </is>
       </c>
       <c r="C1149" s="1">
-        <v>12</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" s="1" t="inlineStr">
         <is>
-          <t>9789751624826</t>
+          <t>3990000003201</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nun Halihazırının Tarihi 17. Yüzyıl</t>
+          <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1150" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" s="1" t="inlineStr">
         <is>
-          <t>9789751741738</t>
+          <t>9789751624826</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
-          <t>Mondros'tan Mudanya'ya Kadar 3. Cilt</t>
+          <t>Osmanlı İmparatorluğu'nun Halihazırının Tarihi 17. Yüzyıl</t>
         </is>
       </c>
       <c r="C1151" s="1">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" s="1" t="inlineStr">
         <is>
-          <t>9789751746504</t>
+          <t>9789751741738</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
-          <t>Hatıra-yı Seyahat</t>
+          <t>Mondros'tan Mudanya'ya Kadar 3. Cilt</t>
         </is>
       </c>
       <c r="C1152" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" s="1" t="inlineStr">
         <is>
-          <t>9789751746788</t>
+          <t>9789751746504</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
-          <t>Urartu Krallığı Yönetim ve Organizasyon (Ciltli)</t>
+          <t>Hatıra-yı Seyahat</t>
         </is>
       </c>
       <c r="C1153" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" s="1" t="inlineStr">
         <is>
-          <t>9789751746825</t>
+          <t>9789751746788</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Behişti 1 (Ciltli)</t>
+          <t>Urartu Krallığı Yönetim ve Organizasyon (Ciltli)</t>
         </is>
       </c>
       <c r="C1154" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" s="1" t="inlineStr">
         <is>
-          <t>9789751746054</t>
+          <t>9789751746825</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - Suudi Arabistan İlişkileri (Ciltli)</t>
+          <t>Tarih-i Behişti 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1155" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" s="1" t="inlineStr">
         <is>
-          <t>9789751746597</t>
+          <t>9789751746054</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
-          <t>Fener Rum Ortodoks Patrikhanesi'nin Siyasi Faaliyetleri (1908-1923) (Ciltli)</t>
+          <t>Türkiye - Suudi Arabistan İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C1156" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" s="1" t="inlineStr">
         <is>
-          <t>9789751746481</t>
+          <t>9789751746597</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Belgeleri İle İngiliz Elçilik ve Konsolosluk Raporlarında Vilayat-ı Sitte Islahatı(1878-1899) (Ciltli)</t>
+          <t>Fener Rum Ortodoks Patrikhanesi'nin Siyasi Faaliyetleri (1908-1923) (Ciltli)</t>
         </is>
       </c>
       <c r="C1157" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" s="1" t="inlineStr">
         <is>
-          <t>9789751746658</t>
+          <t>9789751746481</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Haçlı Krallığı Siyasi Tarihi (1099-1187) (Ciltli)</t>
+          <t>Osmanlı Belgeleri İle İngiliz Elçilik ve Konsolosluk Raporlarında Vilayat-ı Sitte Islahatı(1878-1899) (Ciltli)</t>
         </is>
       </c>
       <c r="C1158" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" s="1" t="inlineStr">
         <is>
-          <t>9789751746665</t>
+          <t>9789751746658</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş'ta Bulunmuş Yeni Asurca Tabletler (Ciltli)</t>
+          <t>Kudüs Haçlı Krallığı Siyasi Tarihi (1099-1187) (Ciltli)</t>
         </is>
       </c>
       <c r="C1159" s="1">
-        <v>150</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" s="1" t="inlineStr">
         <is>
-          <t>9789751604859</t>
+          <t>9789751746665</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
-          <t>Mikhail Psellos'un Khronographia'sı</t>
+          <t>Kahramanmaraş'ta Bulunmuş Yeni Asurca Tabletler (Ciltli)</t>
         </is>
       </c>
       <c r="C1160" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" s="1" t="inlineStr">
         <is>
-          <t>9789751746719</t>
+          <t>9789751604859</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Özdeyişleri</t>
+          <t>Mikhail Psellos'un Khronographia'sı</t>
         </is>
       </c>
       <c r="C1161" s="1">
-        <v>15</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" s="1" t="inlineStr">
         <is>
-          <t>9789751746559</t>
+          <t>9789751746719</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
-          <t>Ermeni - Müslüman Çatışması (1905 - 1906)</t>
+          <t>Atatürk'ün Özdeyişleri</t>
         </is>
       </c>
       <c r="C1162" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="1" t="inlineStr">
         <is>
-          <t>9789751746405</t>
+          <t>9789751746559</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-İtalya Siyasi İlişkileri (1923-1939) (Ciltli)</t>
+          <t>Ermeni - Müslüman Çatışması (1905 - 1906)</t>
         </is>
       </c>
       <c r="C1163" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="1" t="inlineStr">
         <is>
-          <t>9789751746139</t>
+          <t>9789751746405</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
-          <t>Kıpçak Uruk ve Boyları</t>
+          <t>Türkiye-İtalya Siyasi İlişkileri (1923-1939) (Ciltli)</t>
         </is>
       </c>
       <c r="C1164" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="1" t="inlineStr">
         <is>
-          <t>9789751627346</t>
+          <t>9789751746139</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
-          <t>Sivas Şehri</t>
+          <t>Kıpçak Uruk ve Boyları</t>
         </is>
       </c>
       <c r="C1165" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" s="1" t="inlineStr">
         <is>
-          <t>3990000003911</t>
+          <t>9789751627346</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
-          <t>Fransa İnkılabının Siyasi Tarihi 1 (Ciltli)</t>
+          <t>Sivas Şehri</t>
         </is>
       </c>
       <c r="C1166" s="1">
-        <v>14</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" s="1" t="inlineStr">
         <is>
-          <t>9789751633026</t>
+          <t>3990000003911</t>
         </is>
       </c>
       <c r="B1167" s="1" t="inlineStr">
         <is>
-          <t>Resimli Kitap Seti 2.Cilt (Ciltli)</t>
+          <t>Fransa İnkılabının Siyasi Tarihi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1167" s="1">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" s="1" t="inlineStr">
         <is>
-          <t>9789751741714</t>
+          <t>9789751633026</t>
         </is>
       </c>
       <c r="B1168" s="1" t="inlineStr">
         <is>
-          <t>Mondros'tan Mudanya'ya Kadar 1. Cilt</t>
+          <t>Resimli Kitap Seti 2.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1168" s="1">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" s="1" t="inlineStr">
         <is>
-          <t>9789751632265</t>
+          <t>9789751741714</t>
         </is>
       </c>
       <c r="B1169" s="1" t="inlineStr">
         <is>
-          <t>Miralay Bekir Sami Günsav'ın Milli Mücadele Anıları  1, Cilt (Ciltli)</t>
+          <t>Mondros'tan Mudanya'ya Kadar 1. Cilt</t>
         </is>
       </c>
       <c r="C1169" s="1">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" s="1" t="inlineStr">
         <is>
-          <t>9789751746474</t>
+          <t>9789751632265</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
-          <t>Kadıasker Mülazım Ruznamçelerinden Bostanzade Mehmed Efendi Defteri</t>
+          <t>Miralay Bekir Sami Günsav'ın Milli Mücadele Anıları  1, Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1170" s="1">
-        <v>200</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" s="1" t="inlineStr">
         <is>
-          <t>9789751747006</t>
+          <t>9789751746474</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
-          <t>Es-Seb'ü's-Seyyar Fi-Ahbar-ı Mülüki't-Tatar (Ciltli)</t>
+          <t>Kadıasker Mülazım Ruznamçelerinden Bostanzade Mehmed Efendi Defteri</t>
         </is>
       </c>
       <c r="C1171" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" s="1" t="inlineStr">
         <is>
-          <t>9789751746993</t>
+          <t>9789751747006</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
-          <t>Merasidü'l-Ittıla' Ala Esmai'l-Emkine Ve'l-Bika' 3. Cilt</t>
+          <t>Es-Seb'ü's-Seyyar Fi-Ahbar-ı Mülüki't-Tatar (Ciltli)</t>
         </is>
       </c>
       <c r="C1172" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" s="1" t="inlineStr">
         <is>
-          <t>9789751746580</t>
+          <t>9789751746993</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Rıza</t>
+          <t>Merasidü'l-Ittıla' Ala Esmai'l-Emkine Ve'l-Bika' 3. Cilt</t>
         </is>
       </c>
       <c r="C1173" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" s="1" t="inlineStr">
         <is>
-          <t>9789751636102</t>
+          <t>9789751746580</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
-          <t>Mimar Koca Sinan</t>
+          <t>Tezkire-i Rıza</t>
         </is>
       </c>
       <c r="C1174" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" s="1" t="inlineStr">
         <is>
-          <t>3990051746689</t>
+          <t>9789751636102</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
-          <t>Güney Afrika'da Osmanlı Kültürel Mirası (Ciltli)</t>
+          <t>Mimar Koca Sinan</t>
         </is>
       </c>
       <c r="C1175" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" s="1" t="inlineStr">
         <is>
-          <t>9789751602084</t>
+          <t>3990051746689</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
-          <t>Alt ve Orta Paleolitik Yontmataş Endüstrileri Biçimsel Tipolojisi ve Karain Mağarası (Ciltli)</t>
+          <t>Güney Afrika'da Osmanlı Kültürel Mirası (Ciltli)</t>
         </is>
       </c>
       <c r="C1176" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" s="1" t="inlineStr">
         <is>
-          <t>9789751746498</t>
+          <t>9789751602084</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet Döneminde Siyasi Sürgünler (1908-1918) (Ciltli)</t>
+          <t>Alt ve Orta Paleolitik Yontmataş Endüstrileri Biçimsel Tipolojisi ve Karain Mağarası (Ciltli)</t>
         </is>
       </c>
       <c r="C1177" s="1">
-        <v>440</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" s="1" t="inlineStr">
         <is>
-          <t>9789751746740</t>
+          <t>9789751746498</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Ulu Yörük Teşekkülleri (Etrak-ı Büzürg) (Ciltli)</t>
+          <t>2. Meşrutiyet Döneminde Siyasi Sürgünler (1908-1918) (Ciltli)</t>
         </is>
       </c>
       <c r="C1178" s="1">
-        <v>65</v>
+        <v>440</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" s="1" t="inlineStr">
         <is>
-          <t>9789751746085</t>
+          <t>9789751746740</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Mühür Baskılarında Anadolu Grubu (Ciltli)</t>
+          <t>16. Yüzyılda Ulu Yörük Teşekkülleri (Etrak-ı Büzürg) (Ciltli)</t>
         </is>
       </c>
       <c r="C1179" s="1">
-        <v>30</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" s="1" t="inlineStr">
         <is>
-          <t>9789751746511</t>
+          <t>9789751746085</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
-          <t>Yanarlar Afyon Yöresinde Bir Hitit Mezarlığı (Ciltli)</t>
+          <t>Kültepe Mühür Baskılarında Anadolu Grubu (Ciltli)</t>
         </is>
       </c>
       <c r="C1180" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" s="1" t="inlineStr">
         <is>
-          <t>9789751626226</t>
+          <t>9789751746511</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Rum İmparatorluğu ve Türkler 1204-1404</t>
+          <t>Yanarlar Afyon Yöresinde Bir Hitit Mezarlığı (Ciltli)</t>
         </is>
       </c>
       <c r="C1181" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" s="1" t="inlineStr">
         <is>
-          <t>9789751604576</t>
+          <t>9789751626226</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sefirleri ve Sefaretnameleri</t>
+          <t>Trabzon Rum İmparatorluğu ve Türkler 1204-1404</t>
         </is>
       </c>
       <c r="C1182" s="1">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" s="1" t="inlineStr">
         <is>
-          <t>9799751615380</t>
+          <t>9789751604576</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Para Vakıfları</t>
+          <t>Osmanlı Sefirleri ve Sefaretnameleri</t>
         </is>
       </c>
       <c r="C1183" s="1">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" s="1" t="inlineStr">
         <is>
-          <t>9799751618596</t>
+          <t>9799751615380</t>
         </is>
       </c>
       <c r="B1184" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Baruthane-i Amire</t>
+          <t>Osmanlı Para Vakıfları</t>
         </is>
       </c>
       <c r="C1184" s="1">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" s="1" t="inlineStr">
         <is>
-          <t>3990000007025</t>
+          <t>9799751618596</t>
         </is>
       </c>
       <c r="B1185" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Teşkilatından Kapukulu Ocakları 2</t>
+          <t>Osmanlı Devleti’nde Baruthane-i Amire</t>
         </is>
       </c>
       <c r="C1185" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" s="1" t="inlineStr">
         <is>
-          <t>3990000007026</t>
+          <t>3990000007025</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Teşkilatından Kapukulu Ocakları 1</t>
+          <t>Osmanlı Devleti Teşkilatından Kapukulu Ocakları 2</t>
         </is>
       </c>
       <c r="C1186" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" s="1" t="inlineStr">
         <is>
-          <t>3990000007032</t>
+          <t>3990000007026</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Teşkilatına Medhal</t>
+          <t>Osmanlı Devleti Teşkilatından Kapukulu Ocakları 1</t>
         </is>
       </c>
       <c r="C1187" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" s="1" t="inlineStr">
         <is>
-          <t>9789751605054</t>
+          <t>3990000007032</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
-          <t>On Yıllık Harbin Kadrosu 1912 - 1922</t>
+          <t>Osmanlı Devleti Teşkilatına Medhal</t>
         </is>
       </c>
       <c r="C1188" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" s="1" t="inlineStr">
         <is>
-          <t>9789751620972</t>
+          <t>9789751605054</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
-          <t>On İki Caesar’ın Yaşamı (Ciltli)</t>
+          <t>On Yıllık Harbin Kadrosu 1912 - 1922</t>
         </is>
       </c>
       <c r="C1189" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" s="1" t="inlineStr">
         <is>
-          <t>9789751605528</t>
+          <t>9789751620972</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev Cilt: 4  Genel Dizin</t>
+          <t>On İki Caesar’ın Yaşamı (Ciltli)</t>
         </is>
       </c>
       <c r="C1190" s="1">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" s="1" t="inlineStr">
         <is>
-          <t>9789751601414</t>
+          <t>9789751605528</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev Cilt: 3 Vesikalar / Belgeler</t>
+          <t>Nutuk Söylev Cilt: 4  Genel Dizin</t>
         </is>
       </c>
       <c r="C1191" s="1">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" s="1" t="inlineStr">
         <is>
-          <t>9789751601957</t>
+          <t>9789751601414</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev Cilt: 2  (1920 - 1927)</t>
+          <t>Nutuk Söylev Cilt: 3 Vesikalar / Belgeler</t>
         </is>
       </c>
       <c r="C1192" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" s="1" t="inlineStr">
         <is>
-          <t>9789751607263</t>
+          <t>9789751601957</t>
         </is>
       </c>
       <c r="B1193" s="1" t="inlineStr">
         <is>
-          <t>Ege ve Yunan Tarihi (Ciltli)</t>
+          <t>Nutuk Söylev Cilt: 2  (1920 - 1927)</t>
         </is>
       </c>
       <c r="C1193" s="1">
-        <v>140</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" s="1" t="inlineStr">
         <is>
-          <t>9789751748423</t>
+          <t>9789751607263</t>
         </is>
       </c>
       <c r="B1194" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yönetimi Döneminde Kıbrıs Türklerinin Siyasi Örgütlenmeleri</t>
+          <t>Ege ve Yunan Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1194" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" s="1" t="inlineStr">
         <is>
-          <t>9789751616326</t>
+          <t>9789751748423</t>
         </is>
       </c>
       <c r="B1195" s="1" t="inlineStr">
         <is>
-          <t>Yemen’de Osmanlı İdaresi ve Rumuzi Tarihi 1. Cilt</t>
+          <t>İngiliz Yönetimi Döneminde Kıbrıs Türklerinin Siyasi Örgütlenmeleri</t>
         </is>
       </c>
       <c r="C1195" s="1">
-        <v>40</v>
+        <v>260</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" s="1" t="inlineStr">
         <is>
-          <t>3990000010531</t>
+          <t>9789751616326</t>
         </is>
       </c>
       <c r="B1196" s="1" t="inlineStr">
         <is>
-          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 13</t>
+          <t>Yemen’de Osmanlı İdaresi ve Rumuzi Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C1196" s="1">
-        <v>5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" s="1" t="inlineStr">
         <is>
-          <t>3990000010529</t>
+          <t>3990000010531</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
-          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 12</t>
+          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 13</t>
         </is>
       </c>
       <c r="C1197" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" s="1" t="inlineStr">
         <is>
-          <t>3990000010532</t>
+          <t>3990000010529</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
-          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 11</t>
+          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 12</t>
         </is>
       </c>
       <c r="C1198" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" s="1" t="inlineStr">
         <is>
-          <t>3990000010530</t>
+          <t>3990000010532</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
-          <t>Vak’a-Nüvis Ahmed Lutfi Efendi Tarihi C. 15</t>
+          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 11</t>
         </is>
       </c>
       <c r="C1199" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" s="1" t="inlineStr">
         <is>
-          <t>9789751602480</t>
+          <t>3990000010530</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Selçuklu Komutanları (Ciltli)</t>
+          <t>Vak’a-Nüvis Ahmed Lutfi Efendi Tarihi C. 15</t>
         </is>
       </c>
       <c r="C1200" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" s="1" t="inlineStr">
         <is>
-          <t>9789751625151</t>
+          <t>9789751602480</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Kişiler</t>
+          <t>Ünlü Selçuklu Komutanları (Ciltli)</t>
         </is>
       </c>
       <c r="C1201" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" s="1" t="inlineStr">
         <is>
-          <t>9789751610195</t>
+          <t>9789751625151</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
-          <t>Üçtepe - 1 (Ciltli)</t>
+          <t>Ünlü Kişiler</t>
         </is>
       </c>
       <c r="C1202" s="1">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" s="1" t="inlineStr">
         <is>
-          <t>9799751603684</t>
+          <t>9789751610195</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
-          <t>Üç Tarz-ı Siyaset</t>
+          <t>Üçtepe - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1203" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" s="1" t="inlineStr">
         <is>
-          <t>9799751612228</t>
+          <t>9799751603684</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
-          <t>Urartu Kaya Mezarları ve Ölü Gömme Gelenekleri</t>
+          <t>Üç Tarz-ı Siyaset</t>
         </is>
       </c>
       <c r="C1204" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" s="1" t="inlineStr">
         <is>
-          <t>9789751624154</t>
+          <t>9799751612228</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukuk Açısından Ermeni Sorunu (Ciltli)</t>
+          <t>Urartu Kaya Mezarları ve Ölü Gömme Gelenekleri</t>
         </is>
       </c>
       <c r="C1205" s="1">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" s="1" t="inlineStr">
         <is>
-          <t>9789751623959</t>
+          <t>9789751624154</t>
         </is>
       </c>
       <c r="B1206" s="1" t="inlineStr">
         <is>
-          <t>Uluğ Bey (Ciltli)</t>
+          <t>Uluslararası Hukuk Açısından Ermeni Sorunu (Ciltli)</t>
         </is>
       </c>
       <c r="C1206" s="1">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" s="1" t="inlineStr">
         <is>
-          <t>9799751607255</t>
+          <t>9789751623959</t>
         </is>
       </c>
       <c r="B1207" s="1" t="inlineStr">
         <is>
-          <t>Uluğ Beg ve Zamanı</t>
+          <t>Uluğ Bey (Ciltli)</t>
         </is>
       </c>
       <c r="C1207" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" s="1" t="inlineStr">
         <is>
-          <t>9799751603189</t>
+          <t>9799751607255</t>
         </is>
       </c>
       <c r="B1208" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Uluslararası Siyasal Bağıtları Cilt: 2 (1945-1990)</t>
+          <t>Uluğ Beg ve Zamanı</t>
         </is>
       </c>
       <c r="C1208" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" s="1" t="inlineStr">
         <is>
-          <t>9799751601857</t>
+          <t>9799751603189</t>
         </is>
       </c>
       <c r="B1209" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Siyasal Andlaşmaları 1. Cilt (1920-1945)</t>
+          <t>Türkiye’nin Uluslararası Siyasal Bağıtları Cilt: 2 (1945-1990)</t>
         </is>
       </c>
       <c r="C1209" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" s="1" t="inlineStr">
         <is>
-          <t>3990000004529</t>
+          <t>9799751601857</t>
         </is>
       </c>
       <c r="B1210" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Arkeoloji, Epigrafi ve Tarihi Coğrafyası için Bibliyografya</t>
+          <t>Türkiye’nin Siyasal Andlaşmaları 1. Cilt (1920-1945)</t>
         </is>
       </c>
       <c r="C1210" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" s="1" t="inlineStr">
         <is>
-          <t>9789751616227</t>
+          <t>3990000004529</t>
         </is>
       </c>
       <c r="B1211" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Terörizm</t>
+          <t>Türkiye’nin Arkeoloji, Epigrafi ve Tarihi Coğrafyası için Bibliyografya</t>
         </is>
       </c>
       <c r="C1211" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" s="1" t="inlineStr">
         <is>
-          <t>9789751624093</t>
+          <t>9789751616227</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Popüler Tarihçilik 1908 - 1960 (Ciltli)</t>
+          <t>Türkiye’de Terörizm</t>
         </is>
       </c>
       <c r="C1212" s="1">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" s="1" t="inlineStr">
         <is>
-          <t>9789751624048</t>
+          <t>9789751624093</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Rusya 18. Yüzyıl Sonundan Kurtuluş Savaşına Kadar Türk - Rus İlişkileri (Ciltli)</t>
+          <t>Türkiye’de Popüler Tarihçilik 1908 - 1960 (Ciltli)</t>
         </is>
       </c>
       <c r="C1213" s="1">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="1" t="inlineStr">
         <is>
-          <t>9789751625342</t>
+          <t>9789751624048</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Selçuklular Devri 1. Cilt</t>
+          <t>Türkiye ve Rusya 18. Yüzyıl Sonundan Kurtuluş Savaşına Kadar Türk - Rus İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C1214" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="1" t="inlineStr">
         <is>
-          <t>3990000003801</t>
+          <t>9789751625342</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi 4</t>
+          <t>Türkiye Tarihi Selçuklular Devri 1. Cilt</t>
         </is>
       </c>
       <c r="C1215" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" s="1" t="inlineStr">
         <is>
-          <t>9789751622723</t>
+          <t>3990000003801</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklularında Ordu</t>
+          <t>Türkiye Tarihi 4</t>
         </is>
       </c>
       <c r="C1216" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" s="1" t="inlineStr">
         <is>
-          <t>9789751600011</t>
+          <t>9789751622723</t>
         </is>
       </c>
       <c r="B1217" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçukluları Hakkında Resmi Vesikalar</t>
+          <t>Türkiye Selçuklularında Ordu</t>
         </is>
       </c>
       <c r="C1217" s="1">
-        <v>22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" s="1" t="inlineStr">
         <is>
-          <t>9789751626738</t>
+          <t>9789751600011</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklu Hükümdarı Sultan 1. Kılıç Arslan</t>
+          <t>Türkiye Selçukluları Hakkında Resmi Vesikalar</t>
         </is>
       </c>
       <c r="C1218" s="1">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="1" t="inlineStr">
         <is>
-          <t>9789751615633</t>
+          <t>9789751626738</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklu Devleti Tarihi (Ciltli)</t>
+          <t>Türkiye Selçuklu Hükümdarı Sultan 1. Kılıç Arslan</t>
         </is>
       </c>
       <c r="C1219" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="1" t="inlineStr">
         <is>
-          <t>3990000006257</t>
+          <t>9789751615633</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kronolojisi 1938-1945</t>
+          <t>Türkiye Selçuklu Devleti Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1220" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="1" t="inlineStr">
         <is>
-          <t>9789751623935</t>
+          <t>3990000006257</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Hakkında İngiliz Tetkikleri (Ciltli)</t>
+          <t>Türkiye Kronolojisi 1938-1945</t>
         </is>
       </c>
       <c r="C1221" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" s="1" t="inlineStr">
         <is>
-          <t>3990000013517</t>
+          <t>9789751623935</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Devletinin Dış Siyasası</t>
+          <t>Türkiye Hakkında İngiliz Tetkikleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1222" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" s="1" t="inlineStr">
         <is>
-          <t>9789751610447</t>
+          <t>3990000013517</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin Yetmişbeş Yılı Armağanı</t>
+          <t>Türkiye Devletinin Dış Siyasası</t>
         </is>
       </c>
       <c r="C1223" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" s="1" t="inlineStr">
         <is>
-          <t>3990000004106</t>
+          <t>9789751610447</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyetinin İkinci Sanayi Planı 1936</t>
+          <t>Türkiye Cumhuriyeti’nin Yetmişbeş Yılı Armağanı</t>
         </is>
       </c>
       <c r="C1224" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" s="1" t="inlineStr">
         <is>
-          <t>9789751602947</t>
+          <t>3990000004106</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti ve Türk Devrimi</t>
+          <t>Türkiye Cumhuriyetinin İkinci Sanayi Planı 1936</t>
         </is>
       </c>
       <c r="C1225" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" s="1" t="inlineStr">
         <is>
-          <t>9789751618757</t>
+          <t>9789751602947</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Bibliyografyası</t>
+          <t>Türkiye Cumhuriyeti ve Türk Devrimi</t>
         </is>
       </c>
       <c r="C1226" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" s="1" t="inlineStr">
         <is>
-          <t>9789751619662</t>
+          <t>9789751618757</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - Kore İlişkileri</t>
+          <t>Türkiye Bibliyografyası</t>
         </is>
       </c>
       <c r="C1227" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" s="1" t="inlineStr">
         <is>
-          <t>9789751619587</t>
+          <t>9789751619662</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
-          <t>Türkistan’da Rus Hakimiyetine Karşı Mücadele</t>
+          <t>Türkiye - Kore İlişkileri</t>
         </is>
       </c>
       <c r="C1228" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" s="1" t="inlineStr">
         <is>
-          <t>9799751609181</t>
+          <t>9789751619587</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Seyahatnamesi</t>
+          <t>Türkistan’da Rus Hakimiyetine Karşı Mücadele</t>
         </is>
       </c>
       <c r="C1229" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" s="1" t="inlineStr">
         <is>
-          <t>9789751606877</t>
+          <t>9799751609181</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Devletlerinin Milli Mücadeleleri Tarihi</t>
+          <t>Türkistan Seyahatnamesi</t>
         </is>
       </c>
       <c r="C1230" s="1">
-        <v>32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" s="1" t="inlineStr">
         <is>
-          <t>9789751622082</t>
+          <t>9789751606877</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
-          <t>Türk Yılı 1928 (Ciltli)</t>
+          <t>Türkistan Devletlerinin Milli Mücadeleleri Tarihi</t>
         </is>
       </c>
       <c r="C1231" s="1">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" s="1" t="inlineStr">
         <is>
-          <t>9789751628497</t>
+          <t>9789751622082</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
-          <t>Türk Mitolojisi 1. Cilt</t>
+          <t>Türk Yılı 1928 (Ciltli)</t>
         </is>
       </c>
       <c r="C1232" s="1">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" s="1" t="inlineStr">
         <is>
-          <t>9789751621092</t>
+          <t>9789751628497</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri Karaman - 70 (Ciltli)</t>
+          <t>Türk Mitolojisi 1. Cilt</t>
         </is>
       </c>
       <c r="C1233" s="1">
-        <v>250</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" s="1" t="inlineStr">
         <is>
-          <t>9789751619907</t>
+          <t>9789751621092</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri Kahramanmaraş - 46 (2 Cilt Takım) (Ciltli)</t>
+          <t>Türk Kültür Varlıkları Envanteri Karaman - 70 (Ciltli)</t>
         </is>
       </c>
       <c r="C1234" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" s="1" t="inlineStr">
         <is>
-          <t>3990000013525</t>
+          <t>9789751619907</t>
         </is>
       </c>
       <c r="B1235" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkilabı Tarihi Cilt 3 1914- 1918 Genel Savaşı Kısım 3 Savaşın Sonu</t>
+          <t>Türk Kültür Varlıkları Envanteri Kahramanmaraş - 46 (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1235" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" s="1" t="inlineStr">
         <is>
-          <t>3990000013523</t>
+          <t>3990000013525</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 3 Kısım: 4 Savaşın Sonu</t>
+          <t>Türk İnkilabı Tarihi Cilt 3 1914- 1918 Genel Savaşı Kısım 3 Savaşın Sonu</t>
         </is>
       </c>
       <c r="C1236" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" s="1" t="inlineStr">
         <is>
-          <t>3990000013521</t>
+          <t>3990000013523</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 3 Kısım: 1</t>
+          <t>Türk İnkılabı Tarihi Cilt: 3 Kısım: 4 Savaşın Sonu</t>
         </is>
       </c>
       <c r="C1237" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" s="1" t="inlineStr">
         <is>
-          <t>3990000013520</t>
+          <t>3990000013521</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 3 Kısım: 3</t>
+          <t>Türk İnkılabı Tarihi Cilt: 3 Kısım: 1</t>
         </is>
       </c>
       <c r="C1238" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" s="1" t="inlineStr">
         <is>
-          <t>3990000013524</t>
+          <t>3990000013520</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 4</t>
+          <t>Türk İnkılabı Tarihi Cilt: 3 Kısım: 3</t>
         </is>
       </c>
       <c r="C1239" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" s="1" t="inlineStr">
         <is>
-          <t>3990000013516</t>
+          <t>3990000013524</t>
         </is>
       </c>
       <c r="B1240" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 3</t>
+          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 4</t>
         </is>
       </c>
       <c r="C1240" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" s="1" t="inlineStr">
         <is>
-          <t>3990000013518</t>
+          <t>3990000013516</t>
         </is>
       </c>
       <c r="B1241" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 2</t>
+          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 3</t>
         </is>
       </c>
       <c r="C1241" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" s="1" t="inlineStr">
         <is>
-          <t>3990000013522</t>
+          <t>3990000013518</t>
         </is>
       </c>
       <c r="B1242" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 1</t>
+          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 2</t>
         </is>
       </c>
       <c r="C1242" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" s="1" t="inlineStr">
         <is>
-          <t>3990000013513</t>
+          <t>3990000013522</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt: 1 Kısım: 1</t>
+          <t>Türk İnkılabı Tarihi Cilt: 2 Kısım: 1</t>
         </is>
       </c>
       <c r="C1243" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" s="1" t="inlineStr">
         <is>
-          <t>3990000013515</t>
+          <t>3990000013513</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt 3 Kısım 2</t>
+          <t>Türk İnkılabı Tarihi Cilt: 1 Kısım: 1</t>
         </is>
       </c>
       <c r="C1244" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" s="1" t="inlineStr">
         <is>
-          <t>3990000013519</t>
+          <t>3990000013515</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılabı Tarihi Cilt 1 Kısım: 2</t>
+          <t>Türk İnkılabı Tarihi Cilt 3 Kısım 2</t>
         </is>
       </c>
       <c r="C1245" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" s="1" t="inlineStr">
         <is>
-          <t>3990000013088</t>
+          <t>3990000013519</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
-          <t>Türk Gümrük Tarihi 1. Cilt</t>
+          <t>Türk İnkılabı Tarihi Cilt 1 Kısım: 2</t>
         </is>
       </c>
       <c r="C1246" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" s="1" t="inlineStr">
         <is>
-          <t>9789751623645</t>
+          <t>3990000013088</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Tarihi 1-4 (Ciltli)</t>
+          <t>Türk Gümrük Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C1247" s="1">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" s="1" t="inlineStr">
         <is>
-          <t>9789751610089</t>
+          <t>9789751623645</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Tarihi 1. Cilt</t>
+          <t>Türk Edebiyatı Tarihi 1-4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1248" s="1">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" s="1" t="inlineStr">
         <is>
-          <t>3990000006082</t>
+          <t>9789751610089</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
-          <t>Türk Bayrağı ve Ay Yıldız</t>
+          <t>Türk Edebiyatı Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C1249" s="1">
-        <v>10</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" s="1" t="inlineStr">
         <is>
-          <t>9789751603418</t>
+          <t>3990000006082</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
-          <t>Türk - Sovyet İlişkileri (1920-1953) (Ciltli)</t>
+          <t>Türk Bayrağı ve Ay Yıldız</t>
         </is>
       </c>
       <c r="C1250" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" s="1" t="inlineStr">
         <is>
-          <t>9799751610699</t>
+          <t>9789751603418</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
-          <t>Türk - Rus İlişkilerinde 500 Yıl 1491 - 1992</t>
+          <t>Türk - Sovyet İlişkileri (1920-1953) (Ciltli)</t>
         </is>
       </c>
       <c r="C1251" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" s="1" t="inlineStr">
         <is>
-          <t>9789751618689</t>
+          <t>9799751610699</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
-          <t>Türk - Moğol Ulusları Tarihi</t>
+          <t>Türk - Rus İlişkilerinde 500 Yıl 1491 - 1992</t>
         </is>
       </c>
       <c r="C1252" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" s="1" t="inlineStr">
         <is>
-          <t>3990000014291</t>
+          <t>9789751618689</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
-          <t>Türk - İtalyan İlişkileri</t>
+          <t>Türk - Moğol Ulusları Tarihi</t>
         </is>
       </c>
       <c r="C1253" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" s="1" t="inlineStr">
         <is>
-          <t>9789751617149</t>
+          <t>3990000014291</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
-          <t>Türk - Ermeni İlişkileri Bibliyografyası / Bibliography of Turco - Armenian Relations</t>
+          <t>Türk - İtalyan İlişkileri</t>
         </is>
       </c>
       <c r="C1254" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" s="1" t="inlineStr">
         <is>
-          <t>3990000003665</t>
+          <t>9789751617149</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
-          <t>Tunus’ta Osmanlı Mimari Eserleri (Ciltli)</t>
+          <t>Türk - Ermeni İlişkileri Bibliyografyası / Bibliography of Turco - Armenian Relations</t>
         </is>
       </c>
       <c r="C1255" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" s="1" t="inlineStr">
         <is>
-          <t>9789751617187</t>
+          <t>3990000003665</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
-          <t>Tuna Vilayeti’nin Köy Nüfusu</t>
+          <t>Tunus’ta Osmanlı Mimari Eserleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1256" s="1">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" s="1" t="inlineStr">
         <is>
-          <t>3990000012987</t>
+          <t>9789751617187</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
-          <t>Trakya’da Milli Mücadele 2. Cilt</t>
+          <t>Tuna Vilayeti’nin Köy Nüfusu</t>
         </is>
       </c>
       <c r="C1257" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" s="1" t="inlineStr">
         <is>
-          <t>3990000012986</t>
+          <t>3990000012987</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
-          <t>Trakya’da Milli Mücadele 1. Cilt</t>
+          <t>Trakya’da Milli Mücadele 2. Cilt</t>
         </is>
       </c>
       <c r="C1258" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" s="1" t="inlineStr">
         <is>
-          <t>9799751615434</t>
+          <t>3990000012986</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
-          <t>Trabzon ve Batum Konferansları ve Antlaşmaları</t>
+          <t>Trakya’da Milli Mücadele 1. Cilt</t>
         </is>
       </c>
       <c r="C1259" s="1">
-        <v>32</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" s="1" t="inlineStr">
         <is>
-          <t>9789751624727</t>
+          <t>9799751615434</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
-          <t>Trabzon İmparatorluğunun Tarihi (Ciltli)</t>
+          <t>Trabzon ve Batum Konferansları ve Antlaşmaları</t>
         </is>
       </c>
       <c r="C1260" s="1">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" s="1" t="inlineStr">
         <is>
-          <t>3990000012930</t>
+          <t>9789751624727</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
-          <t>Topkapı Sarayında Fatih Sultan Mehmet 2.ye Ait Eserler</t>
+          <t>Trabzon İmparatorluğunun Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1261" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" s="1" t="inlineStr">
         <is>
-          <t>9789751615862</t>
+          <t>3990000012930</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
-          <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi 1. Cilt</t>
+          <t>Topkapı Sarayında Fatih Sultan Mehmet 2.ye Ait Eserler</t>
         </is>
       </c>
       <c r="C1262" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" s="1" t="inlineStr">
         <is>
-          <t>9789751621924</t>
+          <t>9789751615862</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
-          <t>Timurlularda Din-Devlet İlişkisi</t>
+          <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C1263" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" s="1" t="inlineStr">
         <is>
-          <t>3990000014164</t>
+          <t>9789751621924</t>
         </is>
       </c>
       <c r="B1264" s="1" t="inlineStr">
         <is>
-          <t>Timurlular Zamanında Hindistan Türk İmparatorluğu</t>
+          <t>Timurlularda Din-Devlet İlişkisi</t>
         </is>
       </c>
       <c r="C1264" s="1">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" s="1" t="inlineStr">
         <is>
-          <t>9789751627001</t>
+          <t>3990000014164</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
-          <t>Timur ve Devleti</t>
+          <t>Timurlular Zamanında Hindistan Türk İmparatorluğu</t>
         </is>
       </c>
       <c r="C1265" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" s="1" t="inlineStr">
         <is>
-          <t>3990000013753</t>
+          <t>9789751627001</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
-          <t>The Twilight Zones in The Aegean (Un)Fogetten Turkish Islands / Ege’de Gri Bölgeler Unutul(may)an Türk Adaları</t>
+          <t>Timur ve Devleti</t>
         </is>
       </c>
       <c r="C1266" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" s="1" t="inlineStr">
         <is>
-          <t>3990000005107</t>
+          <t>3990000013753</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
-          <t>The Turks of Bulgaria in International Fora Documents Volume 2 (1986)</t>
+          <t>The Twilight Zones in The Aegean (Un)Fogetten Turkish Islands / Ege’de Gri Bölgeler Unutul(may)an Türk Adaları</t>
         </is>
       </c>
       <c r="C1267" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" s="1" t="inlineStr">
         <is>
-          <t>3990000005109</t>
+          <t>3990000005107</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
-          <t>The Turks Of Bulgaria In International Fora Documents Volum 1 (1985)</t>
+          <t>The Turks of Bulgaria in International Fora Documents Volume 2 (1986)</t>
         </is>
       </c>
       <c r="C1268" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" s="1" t="inlineStr">
         <is>
-          <t>3990000010870</t>
+          <t>3990000005109</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
-          <t>The Turkmens in The Age Of Imperialism: A Study of The Turkmen People and Their Incorporation Into The Russian Empire</t>
+          <t>The Turks Of Bulgaria In International Fora Documents Volum 1 (1985)</t>
         </is>
       </c>
       <c r="C1269" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" s="1" t="inlineStr">
         <is>
-          <t>3990000009678</t>
+          <t>3990000010870</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
-          <t>The Turkish Presence in Bulgaria 1</t>
+          <t>The Turkmens in The Age Of Imperialism: A Study of The Turkmen People and Their Incorporation Into The Russian Empire</t>
         </is>
       </c>
       <c r="C1270" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" s="1" t="inlineStr">
         <is>
-          <t>9789751609557</t>
+          <t>3990000009678</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
-          <t>The Turkish Minority in Bulgaria (1878 - 1908)</t>
+          <t>The Turkish Presence in Bulgaria 1</t>
         </is>
       </c>
       <c r="C1271" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" s="1" t="inlineStr">
         <is>
-          <t>9799751617674</t>
+          <t>9789751609557</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
-          <t>The Tricolor Over the Taurus 1918-1922</t>
+          <t>The Turkish Minority in Bulgaria (1878 - 1908)</t>
         </is>
       </c>
       <c r="C1272" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" s="1" t="inlineStr">
         <is>
-          <t>9789751620408</t>
+          <t>9799751617674</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
-          <t>The Story of 1915 - What Happened to the Ottoman Armenians</t>
+          <t>The Tricolor Over the Taurus 1918-1922</t>
         </is>
       </c>
       <c r="C1273" s="1">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" s="1" t="inlineStr">
         <is>
-          <t>9789751616654</t>
+          <t>9789751620408</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
-          <t>The Russian, British, Chinese and Ottoman Rivalry in Turkestan</t>
+          <t>The Story of 1915 - What Happened to the Ottoman Armenians</t>
         </is>
       </c>
       <c r="C1274" s="1">
-        <v>26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" s="1" t="inlineStr">
         <is>
-          <t>9799751614031</t>
+          <t>9789751616654</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
-          <t>The Question Of The Sanjak Of Alexandretta</t>
+          <t>The Russian, British, Chinese and Ottoman Rivalry in Turkestan</t>
         </is>
       </c>
       <c r="C1275" s="1">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" s="1" t="inlineStr">
         <is>
-          <t>3990000005614</t>
+          <t>9799751614031</t>
         </is>
       </c>
       <c r="B1276" s="1" t="inlineStr">
         <is>
-          <t>The Proceedings of the 10. International Congress of Classical Archaeology (3 Kitap Takım) (Ciltli)</t>
+          <t>The Question Of The Sanjak Of Alexandretta</t>
         </is>
       </c>
       <c r="C1276" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" s="1" t="inlineStr">
         <is>
-          <t>9789751618825</t>
+          <t>3990000005614</t>
         </is>
       </c>
       <c r="B1277" s="1" t="inlineStr">
         <is>
-          <t>The Ottoman Empire in World War I: Prelude to War Volume 1</t>
+          <t>The Proceedings of the 10. International Congress of Classical Archaeology (3 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1277" s="1">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" s="1" t="inlineStr">
         <is>
-          <t>9789751618832</t>
+          <t>9789751618825</t>
         </is>
       </c>
       <c r="B1278" s="1" t="inlineStr">
         <is>
-          <t>The Ottoman Empire in World War 1 Volume 2</t>
+          <t>The Ottoman Empire in World War I: Prelude to War Volume 1</t>
         </is>
       </c>
       <c r="C1278" s="1">
-        <v>80</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" s="1" t="inlineStr">
         <is>
-          <t>9799751615465</t>
+          <t>9789751618832</t>
         </is>
       </c>
       <c r="B1279" s="1" t="inlineStr">
         <is>
-          <t>The Old Assyrian List Of Year Eponyms From Karum Kanish And Its Chronological Implications</t>
+          <t>The Ottoman Empire in World War 1 Volume 2</t>
         </is>
       </c>
       <c r="C1279" s="1">
-        <v>8</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" s="1" t="inlineStr">
         <is>
-          <t>3990000004672</t>
+          <t>9799751615465</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
-          <t>The Observatory ın Islam and Its Place In The General History Of The Observatory</t>
+          <t>The Old Assyrian List Of Year Eponyms From Karum Kanish And Its Chronological Implications</t>
         </is>
       </c>
       <c r="C1280" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" s="1" t="inlineStr">
         <is>
-          <t>9799751608078</t>
+          <t>3990000004672</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
-          <t>The Hittite Ritual of Hantitassu from the City of Hurma Against Troublesome Years</t>
+          <t>The Observatory ın Islam and Its Place In The General History Of The Observatory</t>
         </is>
       </c>
       <c r="C1281" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" s="1" t="inlineStr">
         <is>
-          <t>9799751612273</t>
+          <t>9799751608078</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
-          <t>The Great War And The Tragedy of Anatolia</t>
+          <t>The Hittite Ritual of Hantitassu from the City of Hurma Against Troublesome Years</t>
         </is>
       </c>
       <c r="C1282" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" s="1" t="inlineStr">
         <is>
-          <t>9799751612969</t>
+          <t>9799751612273</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
-          <t>The Assyrians Of Turkey Victims Of Major Power Policy</t>
+          <t>The Great War And The Tragedy of Anatolia</t>
         </is>
       </c>
       <c r="C1283" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" s="1" t="inlineStr">
         <is>
-          <t>9799751614062</t>
+          <t>9799751612969</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
-          <t>The Armenian Question</t>
+          <t>The Assyrians Of Turkey Victims Of Major Power Policy</t>
         </is>
       </c>
       <c r="C1284" s="1">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" s="1" t="inlineStr">
         <is>
-          <t>3990000006815</t>
+          <t>9799751614062</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman - 1. Defter</t>
+          <t>The Armenian Question</t>
         </is>
       </c>
       <c r="C1285" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" s="1" t="inlineStr">
         <is>
-          <t>9789751608567</t>
+          <t>3990000006815</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
-          <t>Telhisü’l - Beyan Fi Kavanin-i Al-i Osman</t>
+          <t>Tevarih-i Al-i Osman - 1. Defter</t>
         </is>
       </c>
       <c r="C1286" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" s="1" t="inlineStr">
         <is>
-          <t>9799751611436</t>
+          <t>9789751608567</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
-          <t>Tarsus</t>
+          <t>Telhisü’l - Beyan Fi Kavanin-i Al-i Osman</t>
         </is>
       </c>
       <c r="C1287" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" s="1" t="inlineStr">
         <is>
-          <t>9789751619747</t>
+          <t>9799751611436</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
-          <t>Tari-i Na’ima (4 Cilt Takım)</t>
+          <t>Tarsus</t>
         </is>
       </c>
       <c r="C1288" s="1">
-        <v>120</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" s="1" t="inlineStr">
         <is>
-          <t>9789751620156</t>
+          <t>9789751619747</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Bir Kesit, Etrüskler</t>
+          <t>Tari-i Na’ima (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1289" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" s="1" t="inlineStr">
         <is>
-          <t>9789751607386</t>
+          <t>9789751620156</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
-          <t>Tarihte ve Bugün Şamanizm Materyaller ve Araştırmalar (Ciltli)</t>
+          <t>Tarihten Bir Kesit, Etrüskler</t>
         </is>
       </c>
       <c r="C1290" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" s="1" t="inlineStr">
         <is>
-          <t>9789751619174</t>
+          <t>9789751607386</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türk-Hint İlişkileri Sempozyumu / Symposium On Turco-Indian Relations Bildiriler</t>
+          <t>Tarihte ve Bugün Şamanizm Materyaller ve Araştırmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C1291" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" s="1" t="inlineStr">
         <is>
-          <t>9789751620965</t>
+          <t>9789751619174</t>
         </is>
       </c>
       <c r="B1292" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türk - Hint İlişkileri Sempozyumu Bildirileri</t>
+          <t>Tarihte Türk-Hint İlişkileri Sempozyumu / Symposium On Turco-Indian Relations Bildiriler</t>
         </is>
       </c>
       <c r="C1292" s="1">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" s="1" t="inlineStr">
         <is>
-          <t>9799751608412</t>
+          <t>9789751620965</t>
         </is>
       </c>
       <c r="B1293" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Ayanlar</t>
+          <t>Tarihte Türk - Hint İlişkileri Sempozyumu Bildirileri</t>
         </is>
       </c>
       <c r="C1293" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" s="1" t="inlineStr">
         <is>
-          <t>9799751600003</t>
+          <t>9799751608412</t>
         </is>
       </c>
       <c r="B1294" s="1" t="inlineStr">
         <is>
-          <t>Tarihname</t>
+          <t>Tarihte Ayanlar</t>
         </is>
       </c>
       <c r="C1294" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" s="1" t="inlineStr">
         <is>
-          <t>9789751616333</t>
+          <t>9799751600003</t>
         </is>
       </c>
       <c r="B1295" s="1" t="inlineStr">
         <is>
-          <t>Tarihler ve Yorumları</t>
+          <t>Tarihname</t>
         </is>
       </c>
       <c r="C1295" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" s="1" t="inlineStr">
         <is>
-          <t>9789751624741</t>
+          <t>9789751616333</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Kebir (Ciltli)</t>
+          <t>Tarihler ve Yorumları</t>
         </is>
       </c>
       <c r="C1296" s="1">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" s="1" t="inlineStr">
         <is>
-          <t>3990000009698</t>
+          <t>9789751624741</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Gelişmeler İçinde Türkiye’nin Sorunları Sempozyumu (Dün - Bugün - Yarın)</t>
+          <t>Tarih-i Kebir (Ciltli)</t>
         </is>
       </c>
       <c r="C1297" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" s="1" t="inlineStr">
         <is>
-          <t>9789751622730</t>
+          <t>3990000009698</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tetkiklerine Giriş (Ciltli)</t>
+          <t>Tarihi Gelişmeler İçinde Türkiye’nin Sorunları Sempozyumu (Dün - Bugün - Yarın)</t>
         </is>
       </c>
       <c r="C1298" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" s="1" t="inlineStr">
         <is>
-          <t>9799751601529</t>
+          <t>9789751622730</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tenkidinin Unsurları</t>
+          <t>Tarih Tetkiklerine Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C1299" s="1">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" s="1" t="inlineStr">
         <is>
-          <t>9789751608734</t>
+          <t>9799751601529</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
-          <t>Tarih Çevirme Kılavuzu 5. Cilt (Ciltli)</t>
+          <t>Tarih Tenkidinin Unsurları</t>
         </is>
       </c>
       <c r="C1300" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" s="1" t="inlineStr">
         <is>
-          <t>9789751608727</t>
+          <t>9789751608734</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
-          <t>Tarih Çevirme Kılavuzu 4. Cilt (Ciltli)</t>
+          <t>Tarih Çevirme Kılavuzu 5. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1301" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" s="1" t="inlineStr">
         <is>
-          <t>9789751608710</t>
+          <t>9789751608727</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
-          <t>Tarih Çevirme Kılavuzu 3. Cilt (Ciltli)</t>
+          <t>Tarih Çevirme Kılavuzu 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1302" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" s="1" t="inlineStr">
         <is>
-          <t>9779751608704</t>
+          <t>9789751608710</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
-          <t>Tarih Çevirme Kılavuzu 2. Cilt (Ciltli)</t>
+          <t>Tarih Çevirme Kılavuzu 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1303" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" s="1" t="inlineStr">
         <is>
-          <t>9799751608696</t>
+          <t>9779751608704</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
-          <t>Tarih Çevirme Kılavuzu 1. Cilt (Ciltli)</t>
+          <t>Tarih Çevirme Kılavuzu 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1304" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" s="1" t="inlineStr">
         <is>
-          <t>9789751619235</t>
+          <t>9799751608696</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri Gaziantep 27 (Ciltli)</t>
+          <t>Tarih Çevirme Kılavuzu 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1305" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" s="1" t="inlineStr">
         <is>
-          <t>3990000012992</t>
+          <t>9789751619235</t>
         </is>
       </c>
       <c r="B1306" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Döneminde Osmanlı Maliyesi: Bütçeler ve Hazine Hesapları (1841-1861)</t>
+          <t>Türk Kültür Varlıkları Envanteri Gaziantep 27 (Ciltli)</t>
         </is>
       </c>
       <c r="C1306" s="1">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" s="1" t="inlineStr">
         <is>
-          <t>9789751616272</t>
+          <t>3990000012992</t>
         </is>
       </c>
       <c r="B1307" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Döneminde Fransa’ya Gönderilen Osmanlı Öğrencileri</t>
+          <t>Tanzimat Döneminde Osmanlı Maliyesi: Bütçeler ve Hazine Hesapları (1841-1861)</t>
         </is>
       </c>
       <c r="C1307" s="1">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" s="1" t="inlineStr">
         <is>
-          <t>9789751622990</t>
+          <t>9789751616272</t>
         </is>
       </c>
       <c r="B1308" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Döneminde Bosna Hersek (Ciltli)</t>
+          <t>Tanzimat Döneminde Fransa’ya Gönderilen Osmanlı Öğrencileri</t>
         </is>
       </c>
       <c r="C1308" s="1">
-        <v>250</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" s="1" t="inlineStr">
         <is>
-          <t>9789751604095</t>
+          <t>9789751622990</t>
         </is>
       </c>
       <c r="B1309" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Döneminde Anadolu Kentleri’nin Sosyal ve Ekonomik Yapısı</t>
+          <t>Tanzimat Döneminde Bosna Hersek (Ciltli)</t>
         </is>
       </c>
       <c r="C1309" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" s="1" t="inlineStr">
         <is>
-          <t>9789751612267</t>
+          <t>9789751604095</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Devrinde Osmanlı Mahalli İdareleri (1840 - 1880) (Ciltli)</t>
+          <t>Tanzimat Döneminde Anadolu Kentleri’nin Sosyal ve Ekonomik Yapısı</t>
         </is>
       </c>
       <c r="C1310" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" s="1" t="inlineStr">
         <is>
-          <t>9789751605597</t>
+          <t>9789751612267</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Devrinde Meclis-i Vala</t>
+          <t>Tanzimat Devrinde Osmanlı Mahalli İdareleri (1840 - 1880) (Ciltli)</t>
         </is>
       </c>
       <c r="C1311" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" s="1" t="inlineStr">
         <is>
-          <t>9789751604811</t>
+          <t>9789751605597</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
-          <t>Şarki Türkistan Cumhuriyeti</t>
+          <t>Tanzimat Devrinde Meclis-i Vala</t>
         </is>
       </c>
       <c r="C1312" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" s="1" t="inlineStr">
         <is>
-          <t>3990000010567</t>
+          <t>9789751604811</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
-          <t>Şarki Rumeli Vilayeti</t>
+          <t>Şarki Türkistan Cumhuriyeti</t>
         </is>
       </c>
       <c r="C1313" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" s="1" t="inlineStr">
         <is>
-          <t>9799751611047</t>
+          <t>3990000010567</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Modern Osmanlı Sağlık Müesseseleri, Hastahaneler ve Şam Tıp Fakültesi</t>
+          <t>Şarki Rumeli Vilayeti</t>
         </is>
       </c>
       <c r="C1314" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" s="1" t="inlineStr">
         <is>
-          <t>9789751622617</t>
+          <t>9799751611047</t>
         </is>
       </c>
       <c r="B1315" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri Adana - 01 (Ciltli)</t>
+          <t>Suriye’de Modern Osmanlı Sağlık Müesseseleri, Hastahaneler ve Şam Tıp Fakültesi</t>
         </is>
       </c>
       <c r="C1315" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" s="1" t="inlineStr">
         <is>
-          <t>9799751601468</t>
+          <t>9789751622617</t>
         </is>
       </c>
       <c r="B1316" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Filistin Selçukluları Tarihi</t>
+          <t>Türk Kültür Varlıkları Envanteri Adana - 01 (Ciltli)</t>
         </is>
       </c>
       <c r="C1316" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" s="1" t="inlineStr">
         <is>
-          <t>9799751601949</t>
+          <t>9799751601468</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
-          <t>Sumer, Babil, Assur Kanunları ve Ammi - Şaduqa Fermanı</t>
+          <t>Suriye ve Filistin Selçukluları Tarihi</t>
         </is>
       </c>
       <c r="C1317" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" s="1" t="inlineStr">
         <is>
-          <t>3990000013379</t>
+          <t>9799751601949</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
-          <t>Sultan Suleyman The Grand Turk</t>
+          <t>Sumer, Babil, Assur Kanunları ve Ammi - Şaduqa Fermanı</t>
         </is>
       </c>
       <c r="C1318" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" s="1" t="inlineStr">
         <is>
-          <t>3990000013300</t>
+          <t>3990000013379</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı ve Fransız Kamuoyu 1919 - 1922</t>
+          <t>Sultan Suleyman The Grand Turk</t>
         </is>
       </c>
       <c r="C1319" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" s="1" t="inlineStr">
         <is>
-          <t>9789751603708</t>
+          <t>3990000013300</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı ve Dış Politika 2</t>
+          <t>Türk Kurtuluş Savaşı ve Fransız Kamuoyu 1919 - 1922</t>
         </is>
       </c>
       <c r="C1320" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" s="1" t="inlineStr">
         <is>
-          <t>3990000006259</t>
+          <t>9789751603708</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı Kronolojisi 2</t>
+          <t>Türk Kurtuluş Savaşı ve Dış Politika 2</t>
         </is>
       </c>
       <c r="C1321" s="1">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" s="1" t="inlineStr">
         <is>
-          <t>3990000006258</t>
+          <t>3990000006259</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı Kronolojisi</t>
+          <t>Türk Kurtuluş Savaşı Kronolojisi 2</t>
         </is>
       </c>
       <c r="C1322" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" s="1" t="inlineStr">
         <is>
-          <t>9799751618619</t>
+          <t>3990000006258</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
-          <t>Tophane-i Amire ve Top Döküm Teknolojisi (Ciltli)</t>
+          <t>Türk Kurtuluş Savaşı Kronolojisi</t>
         </is>
       </c>
       <c r="C1323" s="1">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" s="1" t="inlineStr">
         <is>
-          <t>3990000004051</t>
+          <t>9799751618619</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
-          <t>Sultan Muhammed Tapar Devri Selçuklu Tarihi</t>
+          <t>Tophane-i Amire ve Top Döküm Teknolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C1324" s="1">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" s="1" t="inlineStr">
         <is>
-          <t>9799751608320</t>
+          <t>3990000004051</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
-          <t>Sultan Djem (Ciltli)</t>
+          <t>Sultan Muhammed Tapar Devri Selçuklu Tarihi</t>
         </is>
       </c>
       <c r="C1325" s="1">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" s="1" t="inlineStr">
         <is>
-          <t>9799751609389</t>
+          <t>9799751608320</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. İzzeddin Keykavus</t>
+          <t>Sultan Djem (Ciltli)</t>
         </is>
       </c>
       <c r="C1326" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" s="1" t="inlineStr">
         <is>
-          <t>9799751615656</t>
+          <t>9799751609389</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Alaeddin Keykubad Devri Türkiye Selçuklu Devleti Siyasi Tarihi (1220-1237)</t>
+          <t>Sultan 1. İzzeddin Keykavus</t>
         </is>
       </c>
       <c r="C1327" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" s="1" t="inlineStr">
         <is>
-          <t>9799751608160</t>
+          <t>9799751615656</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
-          <t>Son Vak’anüvis Abdurrahman Şeref Efendi Tarihi</t>
+          <t>Sultan 1. Alaeddin Keykubad Devri Türkiye Selçuklu Devleti Siyasi Tarihi (1220-1237)</t>
         </is>
       </c>
       <c r="C1328" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" s="1" t="inlineStr">
         <is>
-          <t>9789751616975</t>
+          <t>9799751608160</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
-          <t>Son Osmanlı Meclis-i Mebusan Seçimleri</t>
+          <t>Son Vak’anüvis Abdurrahman Şeref Efendi Tarihi</t>
         </is>
       </c>
       <c r="C1329" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" s="1" t="inlineStr">
         <is>
-          <t>9789751620538</t>
+          <t>9789751616975</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli (19 Cilt Takım)</t>
+          <t>Son Osmanlı Meclis-i Mebusan Seçimleri</t>
         </is>
       </c>
       <c r="C1330" s="1">
-        <v>240</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" s="1" t="inlineStr">
         <is>
-          <t>9799751606609</t>
+          <t>9789751620538</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
-          <t>Sicillere Göre Bursa’da İhtida Hareketleri ve Sosyal Sonuçları</t>
+          <t>Sicill-i Osmani Zeyli (19 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1331" s="1">
-        <v>6</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" s="1" t="inlineStr">
         <is>
-          <t>9789751619808</t>
+          <t>9799751606609</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ali Sultan (Kızıldeli) ve Velayetnamesi</t>
+          <t>Sicillere Göre Bursa’da İhtida Hareketleri ve Sosyal Sonuçları</t>
         </is>
       </c>
       <c r="C1332" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" s="1" t="inlineStr">
         <is>
-          <t>9789751600251</t>
+          <t>9789751619808</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
-          <t>Selim 3’ün Hat-tı Hümayunları -Nizam-ı Cedit- 1789-1807</t>
+          <t>Seyyid Ali Sultan (Kızıldeli) ve Velayetnamesi</t>
         </is>
       </c>
       <c r="C1333" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" s="1" t="inlineStr">
         <is>
-          <t>9799751611429</t>
+          <t>9789751600251</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
-          <t>Selim 3’ün Hatt-ı Humayunları</t>
+          <t>Selim 3’ün Hat-tı Hümayunları -Nizam-ı Cedit- 1789-1807</t>
         </is>
       </c>
       <c r="C1334" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" s="1" t="inlineStr">
         <is>
-          <t>9789751619549</t>
+          <t>9799751611429</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular’da Hükümdarlık Alametleri</t>
+          <t>Selim 3’ün Hatt-ı Humayunları</t>
         </is>
       </c>
       <c r="C1335" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" s="1" t="inlineStr">
         <is>
-          <t>9789751619631</t>
+          <t>9789751619549</t>
         </is>
       </c>
       <c r="B1336" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Zamanında Anadolu’da Ermeniler</t>
+          <t>Selçuklular’da Hükümdarlık Alametleri</t>
         </is>
       </c>
       <c r="C1336" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" s="1" t="inlineStr">
         <is>
-          <t>9789751602428</t>
+          <t>9789751619631</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Devrinde Doğu Anadolu’da Türk Beylikleri</t>
+          <t>Selçuklular Zamanında Anadolu’da Ermeniler</t>
         </is>
       </c>
       <c r="C1337" s="1">
-        <v>10</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" s="1" t="inlineStr">
         <is>
-          <t>9789751601193</t>
+          <t>9789751602428</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Devri Türk Tarihi</t>
+          <t>Selçuklular Devrinde Doğu Anadolu’da Türk Beylikleri</t>
         </is>
       </c>
       <c r="C1338" s="1">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" s="1" t="inlineStr">
         <is>
-          <t>9789751615879</t>
+          <t>9789751601193</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
-          <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi 2. Cilt</t>
+          <t>Selçuklu Devri Türk Tarihi</t>
         </is>
       </c>
       <c r="C1339" s="1">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" s="1" t="inlineStr">
         <is>
-          <t>9799751614093</t>
+          <t>9789751615879</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
-          <t>Selatin - Name</t>
+          <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi 2. Cilt</t>
         </is>
       </c>
       <c r="C1340" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" s="1" t="inlineStr">
         <is>
-          <t>9799751608948</t>
+          <t>9799751614093</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
-          <t>Selaniki Mustafa Efendi Tarih-i Selaniki 1. Cilt</t>
+          <t>Selatin - Name</t>
         </is>
       </c>
       <c r="C1341" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" s="1" t="inlineStr">
         <is>
-          <t>9799751611177</t>
+          <t>9799751608948</t>
         </is>
       </c>
       <c r="B1342" s="1" t="inlineStr">
         <is>
-          <t>Selaniki Mustafa Efendi Tarih-i Selaniki  2. Cilt</t>
+          <t>Selaniki Mustafa Efendi Tarih-i Selaniki 1. Cilt</t>
         </is>
       </c>
       <c r="C1342" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" s="1" t="inlineStr">
         <is>
-          <t>3990000010894</t>
+          <t>9799751611177</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
-          <t>Selanik (Thessaloniki)’in Son Zaptı Hakkında Bir Tarih</t>
+          <t>Selaniki Mustafa Efendi Tarih-i Selaniki  2. Cilt</t>
         </is>
       </c>
       <c r="C1343" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" s="1" t="inlineStr">
         <is>
-          <t>9789751624017</t>
+          <t>3990000010894</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltık (Ciltli)</t>
+          <t>Selanik (Thessaloniki)’in Son Zaptı Hakkında Bir Tarih</t>
         </is>
       </c>
       <c r="C1344" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" s="1" t="inlineStr">
         <is>
-          <t>9789751622099</t>
+          <t>9789751624017</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
-          <t>Samsat (Ciltli)</t>
+          <t>Sarı Saltık (Ciltli)</t>
         </is>
       </c>
       <c r="C1345" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" s="1" t="inlineStr">
         <is>
-          <t>9789751622860</t>
+          <t>9789751622099</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
-          <t>Salgın Hastalıklardan Ölümler (Ciltli)</t>
+          <t>Samsat (Ciltli)</t>
         </is>
       </c>
       <c r="C1346" s="1">
-        <v>95</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" s="1" t="inlineStr">
         <is>
-          <t>9799751604469</t>
+          <t>9789751622860</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
-          <t>Safevi Devletinin Kuruluşu ve Gelişmesinde Anadolu Türklerinin Rolü</t>
+          <t>Salgın Hastalıklardan Ölümler (Ciltli)</t>
         </is>
       </c>
       <c r="C1347" s="1">
-        <v>10</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" s="1" t="inlineStr">
         <is>
-          <t>9789751615374</t>
+          <t>9799751604469</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
-          <t>The Genesis of The Armenian Question</t>
+          <t>Safevi Devletinin Kuruluşu ve Gelişmesinde Anadolu Türklerinin Rolü</t>
         </is>
       </c>
       <c r="C1348" s="1">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" s="1" t="inlineStr">
         <is>
-          <t>9789751624000</t>
+          <t>9789751615374</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
-          <t>Rusya Sefaretnamesi 1757-1758 (Ciltli)</t>
+          <t>The Genesis of The Armenian Question</t>
         </is>
       </c>
       <c r="C1349" s="1">
-        <v>150</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" s="1" t="inlineStr">
         <is>
-          <t>9789751622631</t>
+          <t>9789751624000</t>
         </is>
       </c>
       <c r="B1350" s="1" t="inlineStr">
         <is>
-          <t>Rus Seyyahların Gözüyle Kaşgar (Ciltli)</t>
+          <t>Rusya Sefaretnamesi 1757-1758 (Ciltli)</t>
         </is>
       </c>
       <c r="C1350" s="1">
-        <v>288</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" s="1" t="inlineStr">
         <is>
-          <t>3990000010869</t>
+          <t>9789751622631</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
-          <t>Rus İşgali Devrinde Osmanlı Devleti ile Türkistan Hanlıkları Arasındaki Siyasi Münasebetler</t>
+          <t>Rus Seyyahların Gözüyle Kaşgar (Ciltli)</t>
         </is>
       </c>
       <c r="C1351" s="1">
-        <v>8</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" s="1" t="inlineStr">
         <is>
-          <t>9789751623966</t>
+          <t>3990000010869</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
-          <t>Rus Elçi Raporlarında Astrahan Seferi (Ciltli)</t>
+          <t>Rus İşgali Devrinde Osmanlı Devleti ile Türkistan Hanlıkları Arasındaki Siyasi Münasebetler</t>
         </is>
       </c>
       <c r="C1352" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" s="1" t="inlineStr">
         <is>
-          <t>3990000005106</t>
+          <t>9789751623966</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
-          <t>Rumeli’den Türk Göçleri / Emigrations Turques Des Balkans / Turkish Emigrations From The Balkans Cilt: 3</t>
+          <t>Rus Elçi Raporlarında Astrahan Seferi (Ciltli)</t>
         </is>
       </c>
       <c r="C1353" s="1">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" s="1" t="inlineStr">
         <is>
-          <t>3990000005100</t>
+          <t>3990000005106</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
-          <t>Rumeli’den Türk Göçleri Cilt: 2</t>
+          <t>Rumeli’den Türk Göçleri / Emigrations Turques Des Balkans / Turkish Emigrations From The Balkans Cilt: 3</t>
         </is>
       </c>
       <c r="C1354" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" s="1" t="inlineStr">
         <is>
-          <t>3990000005105</t>
+          <t>3990000005100</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
-          <t>Rumeli’den Türk Göçleri Cilt: 1</t>
+          <t>Rumeli’den Türk Göçleri Cilt: 2</t>
         </is>
       </c>
       <c r="C1355" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" s="1" t="inlineStr">
         <is>
-          <t>9799751605961</t>
+          <t>3990000005105</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
-          <t>Rumeli’den Anadolu’ya Türk Göçleri</t>
+          <t>Rumeli’den Türk Göçleri Cilt: 1</t>
         </is>
       </c>
       <c r="C1356" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" s="1" t="inlineStr">
         <is>
-          <t>3990000010737</t>
+          <t>9799751605961</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
-          <t>Romen Kaynak ve Eserlerinde Türk Tarihi 1 Kronikler</t>
+          <t>Rumeli’den Anadolu’ya Türk Göçleri</t>
         </is>
       </c>
       <c r="C1357" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" s="1" t="inlineStr">
         <is>
-          <t>9789751604569</t>
+          <t>3990000010737</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
-          <t>Roma Tarihi 1.Cilt Cumhuriyet 1.Kısım (Ciltli)</t>
+          <t>Romen Kaynak ve Eserlerinde Türk Tarihi 1 Kronikler</t>
         </is>
       </c>
       <c r="C1358" s="1">
-        <v>160</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" s="1" t="inlineStr">
         <is>
-          <t>3990000013569</t>
+          <t>9789751604569</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
-          <t>Rodos’taki Türk Eserleri ve Tarihçe (Ciltli)</t>
+          <t>Roma Tarihi 1.Cilt Cumhuriyet 1.Kısım (Ciltli)</t>
         </is>
       </c>
       <c r="C1359" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" s="1" t="inlineStr">
         <is>
-          <t>9789751623607</t>
+          <t>3990000013569</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
-          <t>Ravzat Al-Kuttab va Hadikat Al-Albab (Ciltli)</t>
+          <t>Rodos’taki Türk Eserleri ve Tarihçe (Ciltli)</t>
         </is>
       </c>
       <c r="C1360" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" s="1" t="inlineStr">
         <is>
-          <t>9799751611528</t>
+          <t>9789751623607</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
-          <t>Rahat-üs Sudur ve Ayet-üs-Sürur 2. Cilt</t>
+          <t>Ravzat Al-Kuttab va Hadikat Al-Albab (Ciltli)</t>
         </is>
       </c>
       <c r="C1361" s="1">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" s="1" t="inlineStr">
         <is>
-          <t>9799751611405</t>
+          <t>9799751611528</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
-          <t>Rahat-Üs-Sudur ve Ayet-Üs-Sürur 1. Cilt</t>
+          <t>Rahat-üs Sudur ve Ayet-üs-Sürur 2. Cilt</t>
         </is>
       </c>
       <c r="C1362" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" s="1" t="inlineStr">
         <is>
-          <t>3990000004101</t>
+          <t>9799751611405</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
-          <t>Perge Tarihi</t>
+          <t>Rahat-Üs-Sudur ve Ayet-Üs-Sürur 1. Cilt</t>
         </is>
       </c>
       <c r="C1363" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" s="1" t="inlineStr">
         <is>
-          <t>3990000014167</t>
+          <t>3990000004101</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
-          <t>Perge Roma Devri Mimarisinde Arşitravların Soffit Bezemeleri (Ciltli)</t>
+          <t>Perge Tarihi</t>
         </is>
       </c>
       <c r="C1364" s="1">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" s="1" t="inlineStr">
         <is>
-          <t>9799751609501</t>
+          <t>3990000014167</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
-          <t>Panaztepe 2 (Ciltli)</t>
+          <t>Perge Roma Devri Mimarisinde Arşitravların Soffit Bezemeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1365" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" s="1" t="inlineStr">
         <is>
-          <t>9799751604312</t>
+          <t>9799751609501</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
-          <t>Padişahların Kadınları ve Kızları</t>
+          <t>Panaztepe 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1366" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" s="1" t="inlineStr">
         <is>
-          <t>9789751625199</t>
+          <t>9799751604312</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Sürgün</t>
+          <t>Padişahların Kadınları ve Kızları</t>
         </is>
       </c>
       <c r="C1367" s="1">
-        <v>110</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" s="1" t="inlineStr">
         <is>
-          <t>9789751604583</t>
+          <t>9789751625199</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar’ın Kafkas-Elleri’ni Fethi (1451 - 1590)</t>
+          <t>Ölüm ve Sürgün</t>
         </is>
       </c>
       <c r="C1368" s="1">
-        <v>15</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" s="1" t="inlineStr">
         <is>
-          <t>9789751616494</t>
+          <t>9789751604583</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Tıp Terimleri Sözlüğü (Ciltli)</t>
+          <t>Osmanlılar’ın Kafkas-Elleri’ni Fethi (1451 - 1590)</t>
         </is>
       </c>
       <c r="C1369" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" s="1" t="inlineStr">
         <is>
-          <t>9799751614529</t>
+          <t>9789751616494</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yönetiminden Sovyet Yönetimine Kadar Nahçıvan</t>
+          <t>Osmanlıca Tıp Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C1370" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" s="1" t="inlineStr">
         <is>
-          <t>9799751612938</t>
+          <t>9799751614529</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Vakıf-Şehir İlişkisine Bir Örnek: Sivas Şehir Hayatında Vakıfların Rolü</t>
+          <t>Osmanlı Yönetiminden Sovyet Yönetimine Kadar Nahçıvan</t>
         </is>
       </c>
       <c r="C1371" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" s="1" t="inlineStr">
         <is>
-          <t>9789751620514</t>
+          <t>9799751612938</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Vakıf Kütüphaneleri</t>
+          <t>Osmanlı Vakıf-Şehir İlişkisine Bir Örnek: Sivas Şehir Hayatında Vakıfların Rolü</t>
         </is>
       </c>
       <c r="C1372" s="1">
-        <v>72</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" s="1" t="inlineStr">
         <is>
-          <t>9789751618313</t>
+          <t>9789751620514</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Tasavvuf ve Sufiler</t>
+          <t>Osmanlı Vakıf Kütüphaneleri</t>
         </is>
       </c>
       <c r="C1373" s="1">
-        <v>62</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" s="1" t="inlineStr">
         <is>
-          <t>9789751622334</t>
+          <t>9789751618313</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Teşkilat ve Kıyafet-i Askeriyesi (Ciltli)</t>
+          <t>Osmanlı Toplumunda Tasavvuf ve Sufiler</t>
         </is>
       </c>
       <c r="C1374" s="1">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" s="1" t="inlineStr">
         <is>
-          <t>9789751607850</t>
+          <t>9789751622334</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Cilt: 9 (Ciltli)</t>
+          <t>Osmanlı Teşkilat ve Kıyafet-i Askeriyesi (Ciltli)</t>
         </is>
       </c>
       <c r="C1375" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" s="1" t="inlineStr">
         <is>
-          <t>9789751600202</t>
+          <t>9789751607850</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi Cilt: 8 (Ciltli)</t>
+          <t>Osmanlı Tarihi Cilt: 9 (Ciltli)</t>
         </is>
       </c>
       <c r="C1376" s="1">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" s="1" t="inlineStr">
         <is>
-          <t>9789751600196</t>
+          <t>9789751600202</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 7. Cilt Islahat Fermanı Devri (1861- 1876) (Ciltli)</t>
+          <t>Osmanlı Tarihi Cilt: 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C1377" s="1">
-        <v>100</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" s="1" t="inlineStr">
         <is>
-          <t>9789751600189</t>
+          <t>9789751600196</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 6. Cilt Islahat Fermanı Devri 1856 - 1861 (Ciltli)</t>
+          <t>Osmanlı Tarihi 7. Cilt Islahat Fermanı Devri (1861- 1876) (Ciltli)</t>
         </is>
       </c>
       <c r="C1378" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" s="1" t="inlineStr">
         <is>
-          <t>9799751608542</t>
+          <t>9789751600189</t>
         </is>
       </c>
       <c r="B1379" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Medreselerinde Eğitim - Öğretim ve Bunlar Arasında Daru’l-Hadislerin Yeri</t>
+          <t>Osmanlı Tarihi 6. Cilt Islahat Fermanı Devri 1856 - 1861 (Ciltli)</t>
         </is>
       </c>
       <c r="C1379" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" s="1" t="inlineStr">
         <is>
-          <t>3990000013594</t>
+          <t>9799751608542</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mali Tarihi Hakkında Tetkikler</t>
+          <t>Osmanlı Medreselerinde Eğitim - Öğretim ve Bunlar Arasında Daru’l-Hadislerin Yeri</t>
         </is>
       </c>
       <c r="C1380" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" s="1" t="inlineStr">
         <is>
-          <t>9789751610812</t>
+          <t>3990000013594</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kaynaklarına Göre Fatih Sultan Mehmed’in Siyasi ve Askeri Faaliyeti</t>
+          <t>Osmanlı Mali Tarihi Hakkında Tetkikler</t>
         </is>
       </c>
       <c r="C1381" s="1">
-        <v>190</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" s="1" t="inlineStr">
         <is>
-          <t>3990000013203</t>
+          <t>9789751610812</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nun İktisadi Şartları Hakkında Bir Tetkik</t>
+          <t>Osmanlı Kaynaklarına Göre Fatih Sultan Mehmed’in Siyasi ve Askeri Faaliyeti</t>
         </is>
       </c>
       <c r="C1382" s="1">
-        <v>10</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" s="1" t="inlineStr">
         <is>
-          <t>9799751607989</t>
+          <t>3990000013203</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nun Güney Siyaseti Habeş Eyaleti</t>
+          <t>Osmanlı İmparatorluğu’nun İktisadi Şartları Hakkında Bir Tetkik</t>
         </is>
       </c>
       <c r="C1383" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" s="1" t="inlineStr">
         <is>
-          <t>9799751614109</t>
+          <t>9799751607989</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Nakibü’l - Eşraflık Müessesesi</t>
+          <t>Osmanlı İmparatorluğu’nun Güney Siyaseti Habeş Eyaleti</t>
         </is>
       </c>
       <c r="C1384" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" s="1" t="inlineStr">
         <is>
-          <t>9799751605350</t>
+          <t>9799751614109</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Eğitim ve Bilgi Üretim  Sisteminin Oluşumu ve Dönüşümü</t>
+          <t>Osmanlı İmparatorluğu’nda Nakibü’l - Eşraflık Müessesesi</t>
         </is>
       </c>
       <c r="C1385" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" s="1" t="inlineStr">
         <is>
-          <t>3990000013398</t>
+          <t>9799751605350</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğunda Bulgarlar ve Voynuklar</t>
+          <t>Osmanlı İmparatorluğu’nda Eğitim ve Bilgi Üretim  Sisteminin Oluşumu ve Dönüşümü</t>
         </is>
       </c>
       <c r="C1386" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" s="1" t="inlineStr">
         <is>
-          <t>3990000015048</t>
+          <t>3990000013398</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Ayanlık</t>
+          <t>Osmanlı İmparatorluğunda Bulgarlar ve Voynuklar</t>
         </is>
       </c>
       <c r="C1387" s="1">
-        <v>46</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" s="1" t="inlineStr">
         <is>
-          <t>9799751613737</t>
+          <t>3990000015048</t>
         </is>
       </c>
       <c r="B1388" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu ve Girit Bunalımı</t>
+          <t>Osmanlı İmparatorluğu’nda Ayanlık</t>
         </is>
       </c>
       <c r="C1388" s="1">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" s="1" t="inlineStr">
         <is>
-          <t>9789751608598</t>
+          <t>9799751613737</t>
         </is>
       </c>
       <c r="B1389" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Eyalet Tevcihatı</t>
+          <t>Osmanlı İmparatorluğu ve Girit Bunalımı</t>
         </is>
       </c>
       <c r="C1389" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" s="1" t="inlineStr">
         <is>
-          <t>9799751608832</t>
+          <t>9789751608598</t>
         </is>
       </c>
       <c r="B1390" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Döneminde Keban-Ergani Yöresinde Madencilik (1775-1850)</t>
+          <t>Osmanlı Eyalet Tevcihatı</t>
         </is>
       </c>
       <c r="C1390" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" s="1" t="inlineStr">
         <is>
-          <t>9789751600424</t>
+          <t>9799751608832</t>
         </is>
       </c>
       <c r="B1391" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devletinin Merkez ve Bahriye Teşkilatı</t>
+          <t>Osmanlı Döneminde Keban-Ergani Yöresinde Madencilik (1775-1850)</t>
         </is>
       </c>
       <c r="C1391" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" s="1" t="inlineStr">
         <is>
-          <t>9789751600431</t>
+          <t>9789751600424</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devletinin İlmiye Teşkilatı</t>
+          <t>Osmanlı Devletinin Merkez ve Bahriye Teşkilatı</t>
         </is>
       </c>
       <c r="C1392" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" s="1" t="inlineStr">
         <is>
-          <t>9789751622754</t>
+          <t>9789751600431</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devletinin Dağılma Devri (Ciltli)</t>
+          <t>Osmanlı Devletinin İlmiye Teşkilatı</t>
         </is>
       </c>
       <c r="C1393" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" s="1" t="inlineStr">
         <is>
-          <t>3990000010520</t>
+          <t>9789751622754</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Bulgar Meselesi</t>
+          <t>Osmanlı Devletinin Dağılma Devri (Ciltli)</t>
         </is>
       </c>
       <c r="C1394" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" s="1" t="inlineStr">
         <is>
-          <t>9789751604316</t>
+          <t>3990000010520</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Bahriye Teşkilatı: 17. Yüzyılda Tersane-i Amire</t>
+          <t>Osmanlı Devleti’nde Bulgar Meselesi</t>
         </is>
       </c>
       <c r="C1395" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" s="1" t="inlineStr">
         <is>
-          <t>9789751617026</t>
+          <t>9789751604316</t>
         </is>
       </c>
       <c r="B1396" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’da Aktöbe - Aktöbe in The Medieval Ages (Ciltli)</t>
+          <t>Osmanlı Bahriye Teşkilatı: 17. Yüzyılda Tersane-i Amire</t>
         </is>
       </c>
       <c r="C1396" s="1">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" s="1" t="inlineStr">
         <is>
-          <t>9789751620101</t>
+          <t>9789751617026</t>
         </is>
       </c>
       <c r="B1397" s="1" t="inlineStr">
         <is>
-          <t>Orta Karadeniz Tarihinin Kaynakları - 8</t>
+          <t>Ortaçağ’da Aktöbe - Aktöbe in The Medieval Ages (Ciltli)</t>
         </is>
       </c>
       <c r="C1397" s="1">
-        <v>250</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" s="1" t="inlineStr">
         <is>
-          <t>9789751620095</t>
+          <t>9789751620101</t>
         </is>
       </c>
       <c r="B1398" s="1" t="inlineStr">
         <is>
-          <t>Orta Karadeniz Tarihinin Kaynakları - 7</t>
+          <t>Orta Karadeniz Tarihinin Kaynakları - 8</t>
         </is>
       </c>
       <c r="C1398" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" s="1" t="inlineStr">
         <is>
-          <t>9789751614490</t>
+          <t>9789751620095</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Türk Tarihi (Ciltli)</t>
+          <t>Orta Karadeniz Tarihinin Kaynakları - 7</t>
         </is>
       </c>
       <c r="C1399" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" s="1" t="inlineStr">
         <is>
-          <t>3990000014251</t>
+          <t>9789751614490</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
-          <t>Organisation et Fonctionnement Des İnstitutions Ottomanes En Egypte (1517-1917)</t>
+          <t>Orta Asya Türk Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1400" s="1">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" s="1" t="inlineStr">
         <is>
-          <t>9789751618795</t>
+          <t>3990000014251</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
-          <t>Ordu Yöresi Tarihinin Kaynakları - 9</t>
+          <t>Organisation et Fonctionnement Des İnstitutions Ottomanes En Egypte (1517-1917)</t>
         </is>
       </c>
       <c r="C1401" s="1">
-        <v>28</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" s="1" t="inlineStr">
         <is>
-          <t>9799751614925</t>
+          <t>9789751618795</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
-          <t>Ordu Yöresi Tarihinin Kaynakları - 3</t>
+          <t>Ordu Yöresi Tarihinin Kaynakları - 9</t>
         </is>
       </c>
       <c r="C1402" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" s="1" t="inlineStr">
         <is>
-          <t>9799751609532</t>
+          <t>9799751614925</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
-          <t>Ordu Yöresi Tarihinin Kaynakları - 2</t>
+          <t>Ordu Yöresi Tarihinin Kaynakları - 3</t>
         </is>
       </c>
       <c r="C1403" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" s="1" t="inlineStr">
         <is>
-          <t>9799751605046</t>
+          <t>9799751609532</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
-          <t>Ordu Yöresi Tarihinin Kaynakları - 1</t>
+          <t>Ordu Yöresi Tarihinin Kaynakları - 2</t>
         </is>
       </c>
       <c r="C1404" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" s="1" t="inlineStr">
         <is>
-          <t>9799751613140</t>
+          <t>9799751605046</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
-          <t>Onüç ve Ondördüncü Yüzyıllarda Anadolu Mihrabları (Ciltli)</t>
+          <t>Ordu Yöresi Tarihinin Kaynakları - 1</t>
         </is>
       </c>
       <c r="C1405" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" s="1" t="inlineStr">
         <is>
-          <t>3990000013233</t>
+          <t>9799751613140</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
-          <t>Ninurta-Tukulti-Assur Zamanına Ait Orta Asur İdari Belgeleri (Ciltli)</t>
+          <t>Onüç ve Ondördüncü Yüzyıllarda Anadolu Mihrabları (Ciltli)</t>
         </is>
       </c>
       <c r="C1406" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" s="1" t="inlineStr">
         <is>
-          <t>9799751614611</t>
+          <t>3990000013233</t>
         </is>
       </c>
       <c r="B1407" s="1" t="inlineStr">
         <is>
-          <t>Niğde’de Türk Mimarisi (Ciltli)</t>
+          <t>Ninurta-Tukulti-Assur Zamanına Ait Orta Asur İdari Belgeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1407" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" s="1" t="inlineStr">
         <is>
-          <t>3990000011293</t>
+          <t>9799751614611</t>
         </is>
       </c>
       <c r="B1408" s="1" t="inlineStr">
         <is>
-          <t>Netayic Ül-Vukuat Kurumları ve Örgütleriyle Osmanlı Tarihi Cilt 3 - 4</t>
+          <t>Niğde’de Türk Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C1408" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" s="1" t="inlineStr">
         <is>
-          <t>3990000011294</t>
+          <t>3990000011293</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
-          <t>Netayic Ül-Vukuat Kurumları ve Örgütleriyle Osmanlı Tarihi Cilt 1-2</t>
+          <t>Netayic Ül-Vukuat Kurumları ve Örgütleriyle Osmanlı Tarihi Cilt 3 - 4</t>
         </is>
       </c>
       <c r="C1409" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" s="1" t="inlineStr">
         <is>
-          <t>9789751609793</t>
+          <t>3990000011294</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
-          <t>Necid ve Ahsa’da Osmanlı Hakimiyeti</t>
+          <t>Netayic Ül-Vukuat Kurumları ve Örgütleriyle Osmanlı Tarihi Cilt 1-2</t>
         </is>
       </c>
       <c r="C1410" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" s="1" t="inlineStr">
         <is>
-          <t>3990000006979</t>
+          <t>9789751609793</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal’in Tarihi Biyografileri</t>
+          <t>Necid ve Ahsa’da Osmanlı Hakimiyeti</t>
         </is>
       </c>
       <c r="C1411" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" s="1" t="inlineStr">
         <is>
-          <t>9789751626998</t>
+          <t>3990000006979</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal’in Hususi Mektupları 4. Cilt</t>
+          <t>Namık Kemal’in Tarihi Biyografileri</t>
         </is>
       </c>
       <c r="C1412" s="1">
-        <v>15.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" s="1" t="inlineStr">
         <is>
-          <t>9789751626981</t>
+          <t>9789751626998</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
-          <t>Namık Kemal’in Hususi Mektupları 3. Cilt</t>
+          <t>Namık Kemal’in Hususi Mektupları 4. Cilt</t>
         </is>
       </c>
       <c r="C1413" s="1">
         <v>15.5</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" s="1" t="inlineStr">
         <is>
-          <t>9789751622112</t>
+          <t>9789751626981</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
-          <t>Mütarekede İzmir Olayları (Ciltli)</t>
+          <t>Namık Kemal’in Hususi Mektupları 3. Cilt</t>
         </is>
       </c>
       <c r="C1414" s="1">
-        <v>7</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" s="1" t="inlineStr">
         <is>
-          <t>3990000014198</t>
+          <t>9789751622112</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
-          <t>Mütareke ve İşgal Anıları</t>
+          <t>Mütarekede İzmir Olayları (Ciltli)</t>
         </is>
       </c>
       <c r="C1415" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" s="1" t="inlineStr">
         <is>
-          <t>9799751611573</t>
+          <t>3990000014198</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
-          <t>Müsameret Ül-Ahbar</t>
+          <t>Mütareke ve İşgal Anıları</t>
         </is>
       </c>
       <c r="C1416" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" s="1" t="inlineStr">
         <is>
-          <t>9789751614575</t>
+          <t>9799751611573</t>
         </is>
       </c>
       <c r="B1417" s="1" t="inlineStr">
         <is>
-          <t>Mü’minzade Seyyid Ahmed Hasib Efendi Ravzatü’l- Kübera</t>
+          <t>Müsameret Ül-Ahbar</t>
         </is>
       </c>
       <c r="C1417" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" s="1" t="inlineStr">
         <is>
-          <t>9799751613752</t>
+          <t>9789751614575</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
-          <t>Mübadele ve Samsun</t>
+          <t>Mü’minzade Seyyid Ahmed Hasib Efendi Ravzatü’l- Kübera</t>
         </is>
       </c>
       <c r="C1418" s="1">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" s="1" t="inlineStr">
         <is>
-          <t>3990000068896</t>
+          <t>9799751613752</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
-          <t>Nizam-ı Cedid Kanunları (Ciltli)</t>
+          <t>Mübadele ve Samsun</t>
         </is>
       </c>
       <c r="C1419" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" s="1" t="inlineStr">
         <is>
-          <t>9799751613720</t>
+          <t>3990000068896</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
-          <t>Mütareke Döneminde Ordunun Durumu ve Yeniden Yapılanması</t>
+          <t>Nizam-ı Cedid Kanunları (Ciltli)</t>
         </is>
       </c>
       <c r="C1420" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" s="1" t="inlineStr">
         <is>
-          <t>9799751612211</t>
+          <t>9799751613720</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
-          <t>Müsameretü’l - Ahbar</t>
+          <t>Mütareke Döneminde Ordunun Durumu ve Yeniden Yapılanması</t>
         </is>
       </c>
       <c r="C1421" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" s="1" t="inlineStr">
         <is>
-          <t>9799751611207</t>
+          <t>9799751612211</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
-          <t>Menteşe Beyliği</t>
+          <t>Müsameretü’l - Ahbar</t>
         </is>
       </c>
       <c r="C1422" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" s="1" t="inlineStr">
         <is>
-          <t>9789751621931</t>
+          <t>9799751611207</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
-          <t>Memluk Devleti’nin Kuzey Sınırı (Ciltli)</t>
+          <t>Menteşe Beyliği</t>
         </is>
       </c>
       <c r="C1423" s="1">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" s="1" t="inlineStr">
         <is>
-          <t>9789751625236</t>
+          <t>9789751621931</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
-          <t>Memleket Hatıraları 2 Cilt Takım</t>
+          <t>Memluk Devleti’nin Kuzey Sınırı (Ciltli)</t>
         </is>
       </c>
       <c r="C1424" s="1">
-        <v>325</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" s="1" t="inlineStr">
         <is>
-          <t>3990000010528</t>
+          <t>9789751625236</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Emni Beyefendi (Paşa)’nın Rusya Sefareti ve Sefaret - Namesi</t>
+          <t>Memleket Hatıraları 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C1425" s="1">
-        <v>10</v>
+        <v>325</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" s="1" t="inlineStr">
         <is>
-          <t>3990000004149</t>
+          <t>3990000010528</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
-          <t>Mehasinü’l-Asar ve Hakaikü’l-Ahbar</t>
+          <t>Mehmed Emni Beyefendi (Paşa)’nın Rusya Sefareti ve Sefaret - Namesi</t>
         </is>
       </c>
       <c r="C1426" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" s="1" t="inlineStr">
         <is>
-          <t>9789751620798</t>
+          <t>3990000004149</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
-          <t>Meclis-i Kebir-i Maarif 1869-1922</t>
+          <t>Mehasinü’l-Asar ve Hakaikü’l-Ahbar</t>
         </is>
       </c>
       <c r="C1427" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" s="1" t="inlineStr">
         <is>
-          <t>3990000012931</t>
+          <t>9789751620798</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
-          <t>Maşat Höyük Kazıları ve Çevresindeki Araştırmalar /Excavatıons At Maşat Höyük And Investıgatıons In Its Vıcınıty (Ciltli)</t>
+          <t>Meclis-i Kebir-i Maarif 1869-1922</t>
         </is>
       </c>
       <c r="C1428" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" s="1" t="inlineStr">
         <is>
-          <t>3990000012417</t>
+          <t>3990000012931</t>
         </is>
       </c>
       <c r="B1429" s="1" t="inlineStr">
         <is>
-          <t>Maşat - Höyük’te Bulunan Çivi Yazılı Hitit Tabletleri / Hethıtısche Keılschrıfttafeln Aus Maşat -Höyük (Ciltli)</t>
+          <t>Maşat Höyük Kazıları ve Çevresindeki Araştırmalar /Excavatıons At Maşat Höyük And Investıgatıons In Its Vıcınıty (Ciltli)</t>
         </is>
       </c>
       <c r="C1429" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" s="1" t="inlineStr">
         <is>
-          <t>9789751604378</t>
+          <t>3990000012417</t>
         </is>
       </c>
       <c r="B1430" s="1" t="inlineStr">
         <is>
-          <t>Marcus Antonius</t>
+          <t>Maşat - Höyük’te Bulunan Çivi Yazılı Hitit Tabletleri / Hethıtısche Keılschrıfttafeln Aus Maşat -Höyük (Ciltli)</t>
         </is>
       </c>
       <c r="C1430" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" s="1" t="inlineStr">
         <is>
-          <t>9799751611412</t>
+          <t>9789751604378</t>
         </is>
       </c>
       <c r="B1431" s="1" t="inlineStr">
         <is>
-          <t>Manisa’da Türk Devri Yapıları (Ciltli)</t>
+          <t>Marcus Antonius</t>
         </is>
       </c>
       <c r="C1431" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" s="1" t="inlineStr">
         <is>
-          <t>9789751603340</t>
+          <t>9799751611412</t>
         </is>
       </c>
       <c r="B1432" s="1" t="inlineStr">
         <is>
-          <t>Makaleler ve İncelemeler 2. Cilt</t>
+          <t>Manisa’da Türk Devri Yapıları (Ciltli)</t>
         </is>
       </c>
       <c r="C1432" s="1">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" s="1" t="inlineStr">
         <is>
-          <t>9789751610300</t>
+          <t>9789751603340</t>
         </is>
       </c>
       <c r="B1433" s="1" t="inlineStr">
         <is>
-          <t>Makaleler ve İncelemeler 1. Cilt</t>
+          <t>Makaleler ve İncelemeler 2. Cilt</t>
         </is>
       </c>
       <c r="C1433" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" s="1" t="inlineStr">
         <is>
-          <t>9789751623546</t>
+          <t>9789751610300</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
-          <t>Makaleler Hatıralar (Ciltli)</t>
+          <t>Makaleler ve İncelemeler 1. Cilt</t>
         </is>
       </c>
       <c r="C1434" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" s="1" t="inlineStr">
         <is>
-          <t>9789751623553</t>
+          <t>9789751623546</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
-          <t>Mahsul-i Meşrutiyet (Ciltli)</t>
+          <t>Makaleler Hatıralar (Ciltli)</t>
         </is>
       </c>
       <c r="C1435" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" s="1" t="inlineStr">
         <is>
-          <t>9799751611931</t>
+          <t>9789751623553</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
-          <t>Mahmud Raif Efendi ve Nizam-ı Cedid’e Dair Eseri</t>
+          <t>Mahsul-i Meşrutiyet (Ciltli)</t>
         </is>
       </c>
       <c r="C1436" s="1">
-        <v>14</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" s="1" t="inlineStr">
         <is>
-          <t>3990000007227</t>
+          <t>9799751611931</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
-          <t>Macaristan’daki Türk Anıtları - Monuments Turcs En Hongrie</t>
+          <t>Mahmud Raif Efendi ve Nizam-ı Cedid’e Dair Eseri</t>
         </is>
       </c>
       <c r="C1437" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" s="1" t="inlineStr">
         <is>
-          <t>3990000006974</t>
+          <t>3990000007227</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
-          <t>Lübnan Bunalımı ve Filistin Sorunu</t>
+          <t>Macaristan’daki Türk Anıtları - Monuments Turcs En Hongrie</t>
         </is>
       </c>
       <c r="C1438" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" s="1" t="inlineStr">
         <is>
-          <t>3990000005108</t>
+          <t>3990000006974</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
-          <t>Lozan Telgrafları 2</t>
+          <t>Lübnan Bunalımı ve Filistin Sorunu</t>
         </is>
       </c>
       <c r="C1439" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" s="1" t="inlineStr">
         <is>
-          <t>3990000005104</t>
+          <t>3990000005108</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
-          <t>Lozan Telgrafları 1 (1922-1923)</t>
+          <t>Lozan Telgrafları 2</t>
         </is>
       </c>
       <c r="C1440" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" s="1" t="inlineStr">
         <is>
-          <t>9789751621870</t>
+          <t>3990000005104</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
-          <t>Liva-i Resmo Tahrir Defteri (Ciltli)</t>
+          <t>Lozan Telgrafları 1 (1922-1923)</t>
         </is>
       </c>
       <c r="C1441" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" s="1" t="inlineStr">
         <is>
-          <t>9799751604605</t>
+          <t>9789751621870</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
         <is>
-          <t>Likya Lahitleri (Ciltli)</t>
+          <t>Liva-i Resmo Tahrir Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C1442" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" s="1" t="inlineStr">
         <is>
-          <t>9789751620415</t>
+          <t>9799751604605</t>
         </is>
       </c>
       <c r="B1443" s="1" t="inlineStr">
         <is>
-          <t>Life and Works of Piri Reis</t>
+          <t>Likya Lahitleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1443" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" s="1" t="inlineStr">
         <is>
-          <t>3990000003906</t>
+          <t>9789751620415</t>
         </is>
       </c>
       <c r="B1444" s="1" t="inlineStr">
         <is>
-          <t>L’Histoire Economique de L’Empire Turc-Ottoman</t>
+          <t>Life and Works of Piri Reis</t>
         </is>
       </c>
       <c r="C1444" s="1">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" s="1" t="inlineStr">
         <is>
-          <t>3990000012682</t>
+          <t>3990000003906</t>
         </is>
       </c>
       <c r="B1445" s="1" t="inlineStr">
         <is>
-          <t>Les Voyageurs Dans L’empire Ottoman (14.-16. Siecles)</t>
+          <t>L’Histoire Economique de L’Empire Turc-Ottoman</t>
         </is>
       </c>
       <c r="C1445" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" s="1" t="inlineStr">
         <is>
-          <t>9799751614536</t>
+          <t>3990000012682</t>
         </is>
       </c>
       <c r="B1446" s="1" t="inlineStr">
         <is>
-          <t>Les Villages Pomaks De Lofça</t>
+          <t>Les Voyageurs Dans L’empire Ottoman (14.-16. Siecles)</t>
         </is>
       </c>
       <c r="C1446" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" s="1" t="inlineStr">
         <is>
-          <t>3990000013294</t>
+          <t>9799751614536</t>
         </is>
       </c>
       <c r="B1447" s="1" t="inlineStr">
         <is>
-          <t>Les Turcs Au Moyen - Age</t>
+          <t>Les Villages Pomaks De Lofça</t>
         </is>
       </c>
       <c r="C1447" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" s="1" t="inlineStr">
         <is>
-          <t>3990000004862</t>
+          <t>3990000013294</t>
         </is>
       </c>
       <c r="B1448" s="1" t="inlineStr">
         <is>
-          <t>Les Ambassades de Moustapha Rechid Pacha a Paris</t>
+          <t>Les Turcs Au Moyen - Age</t>
         </is>
       </c>
       <c r="C1448" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" s="1" t="inlineStr">
         <is>
-          <t>3990000003866</t>
+          <t>3990000004862</t>
         </is>
       </c>
       <c r="B1449" s="1" t="inlineStr">
         <is>
-          <t>Le Code (Kanunname) De Selim 1. (15212-1520) et Certaines Autres Lois De La Deuxieme Moitie Du 16. Siecle</t>
+          <t>Les Ambassades de Moustapha Rechid Pacha a Paris</t>
         </is>
       </c>
       <c r="C1449" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" s="1" t="inlineStr">
         <is>
-          <t>3990000009682</t>
+          <t>3990000003866</t>
         </is>
       </c>
       <c r="B1450" s="1" t="inlineStr">
         <is>
-          <t>Macaristan ve Bulgaristan’daki Türk Sanat Eserleri</t>
+          <t>Le Code (Kanunname) De Selim 1. (15212-1520) et Certaines Autres Lois De La Deuxieme Moitie Du 16. Siecle</t>
         </is>
       </c>
       <c r="C1450" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" s="1" t="inlineStr">
         <is>
-          <t>9789751613608</t>
+          <t>3990000009682</t>
         </is>
       </c>
       <c r="B1451" s="1" t="inlineStr">
         <is>
-          <t>Lale ile Başladı - It Began with Tulip (Ciltli)</t>
+          <t>Macaristan ve Bulgaristan’daki Türk Sanat Eserleri</t>
         </is>
       </c>
       <c r="C1451" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" s="1" t="inlineStr">
         <is>
-          <t>3990000004308</t>
+          <t>9789751613608</t>
         </is>
       </c>
       <c r="B1452" s="1" t="inlineStr">
         <is>
-          <t>La Revolte De Baba Resul Ou La Formation De L’Heterodoxie Musulmane En Anatolie Au 18. Siecle</t>
+          <t>Lale ile Başladı - It Began with Tulip (Ciltli)</t>
         </is>
       </c>
       <c r="C1452" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" s="1" t="inlineStr">
         <is>
-          <t>3990000004018</t>
+          <t>3990000004308</t>
         </is>
       </c>
       <c r="B1453" s="1" t="inlineStr">
         <is>
-          <t>La Question Tunisienne et La Politique Ottomane</t>
+          <t>La Revolte De Baba Resul Ou La Formation De L’Heterodoxie Musulmane En Anatolie Au 18. Siecle</t>
         </is>
       </c>
       <c r="C1453" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" s="1" t="inlineStr">
         <is>
-          <t>9789751622273</t>
+          <t>3990000004018</t>
         </is>
       </c>
       <c r="B1454" s="1" t="inlineStr">
         <is>
-          <t>Künhü’l-Ahbar Cilt: 1 Dördüncü Rükn: Osmanlı Tarihi (Kutulu) (Ciltli)</t>
+          <t>La Question Tunisienne et La Politique Ottomane</t>
         </is>
       </c>
       <c r="C1454" s="1">
-        <v>100</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" s="1" t="inlineStr">
         <is>
-          <t>9789751616371</t>
+          <t>9789751622273</t>
         </is>
       </c>
       <c r="B1455" s="1" t="inlineStr">
         <is>
-          <t>Künhü’l-Ahbar Cilt:2</t>
+          <t>Künhü’l-Ahbar Cilt: 1 Dördüncü Rükn: Osmanlı Tarihi (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C1455" s="1">
-        <v>28</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" s="1" t="inlineStr">
         <is>
-          <t>9789751604842</t>
+          <t>9789751616371</t>
         </is>
       </c>
       <c r="B1456" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi Kaynağı Olarak Menakıbnameler (Ciltli)</t>
+          <t>Künhü’l-Ahbar Cilt:2</t>
         </is>
       </c>
       <c r="C1456" s="1">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" s="1" t="inlineStr">
         <is>
-          <t>9789751623010</t>
+          <t>9789751604842</t>
         </is>
       </c>
       <c r="B1457" s="1" t="inlineStr">
         <is>
-          <t>Macaristan Tarihi (Ciltli)</t>
+          <t>Kültür Tarihi Kaynağı Olarak Menakıbnameler (Ciltli)</t>
         </is>
       </c>
       <c r="C1457" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" s="1" t="inlineStr">
         <is>
-          <t>9789751608840</t>
+          <t>9789751623010</t>
         </is>
       </c>
       <c r="B1458" s="1" t="inlineStr">
         <is>
-          <t>M.Ö. 2. Binde Anadolu’da Ölü Gömme Adetleri (Ciltli)</t>
+          <t>Macaristan Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1458" s="1">
-        <v>240</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" s="1" t="inlineStr">
         <is>
-          <t>9799751610668</t>
+          <t>9789751608840</t>
         </is>
       </c>
       <c r="B1459" s="1" t="inlineStr">
         <is>
-          <t>Kültepe-Kanis/Nesa Sarayları ve Mabetleri (Ciltli)</t>
+          <t>M.Ö. 2. Binde Anadolu’da Ölü Gömme Adetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1459" s="1">
-        <v>20</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" s="1" t="inlineStr">
         <is>
-          <t>9789751618542</t>
+          <t>9799751610668</t>
         </is>
       </c>
       <c r="B1460" s="1" t="inlineStr">
         <is>
-          <t>Kültepe-Kanis/Nesa (Ciltli)</t>
+          <t>Kültepe-Kanis/Nesa Sarayları ve Mabetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1460" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" s="1" t="inlineStr">
         <is>
-          <t>9799751613898</t>
+          <t>9789751618542</t>
         </is>
       </c>
       <c r="B1461" s="1" t="inlineStr">
         <is>
-          <t>Kültepe-Kanis (Ciltli)</t>
+          <t>Kültepe-Kanis/Nesa (Ciltli)</t>
         </is>
       </c>
       <c r="C1461" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" s="1" t="inlineStr">
         <is>
-          <t>9789751622365</t>
+          <t>9799751613898</t>
         </is>
       </c>
       <c r="B1462" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 6-a (Ciltli)</t>
+          <t>Kültepe-Kanis (Ciltli)</t>
         </is>
       </c>
       <c r="C1462" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" s="1" t="inlineStr">
         <is>
-          <t>9799751619203</t>
+          <t>9789751622365</t>
         </is>
       </c>
       <c r="B1463" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri - 4</t>
+          <t>Kültepe Tabletleri 6-a (Ciltli)</t>
         </is>
       </c>
       <c r="C1463" s="1">
-        <v>16</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" s="1" t="inlineStr">
         <is>
-          <t>9789751622358</t>
+          <t>9799751619203</t>
         </is>
       </c>
       <c r="B1464" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 5 (Ciltli)</t>
+          <t>Kültepe Tabletleri - 4</t>
         </is>
       </c>
       <c r="C1464" s="1">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" s="1" t="inlineStr">
         <is>
-          <t>9799751619067</t>
+          <t>9789751622358</t>
         </is>
       </c>
       <c r="B1465" s="1" t="inlineStr">
         <is>
-          <t>Külliyat-ı Kavanin (2 Cilt Takım)</t>
+          <t>Kültepe Tabletleri 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C1465" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" s="1" t="inlineStr">
         <is>
-          <t>9789751624444</t>
+          <t>9799751619067</t>
         </is>
       </c>
       <c r="B1466" s="1" t="inlineStr">
         <is>
-          <t>Kutb-Name (Ciltli)</t>
+          <t>Külliyat-ı Kavanin (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1466" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" s="1" t="inlineStr">
         <is>
-          <t>9789751616067</t>
+          <t>9789751624444</t>
         </is>
       </c>
       <c r="B1467" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Günümüze Fatih Külliyesi</t>
+          <t>Kutb-Name (Ciltli)</t>
         </is>
       </c>
       <c r="C1467" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" s="1" t="inlineStr">
         <is>
-          <t>3990000012147</t>
+          <t>9789751616067</t>
         </is>
       </c>
       <c r="B1468" s="1" t="inlineStr">
         <is>
-          <t>Kuruçay Höyük-1 (Ciltli)</t>
+          <t>Kuruluşundan Günümüze Fatih Külliyesi</t>
         </is>
       </c>
       <c r="C1468" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" s="1" t="inlineStr">
         <is>
-          <t>9799751608085</t>
+          <t>3990000012147</t>
         </is>
       </c>
       <c r="B1469" s="1" t="inlineStr">
         <is>
-          <t>Kuruçay Höyük - 2 (Ciltli)</t>
+          <t>Kuruçay Höyük-1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1469" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" s="1" t="inlineStr">
         <is>
-          <t>9789751616296</t>
+          <t>9799751608085</t>
         </is>
       </c>
       <c r="B1470" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Sırasında Türkiye’ye Gelen Amerikan Heyetleri</t>
+          <t>Kuruçay Höyük - 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1470" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" s="1" t="inlineStr">
         <is>
-          <t>9789751603821</t>
+          <t>9789751616296</t>
         </is>
       </c>
       <c r="B1471" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ile İlgili İngiliz Belgeleri (Ciltli)</t>
+          <t>Kurtuluş Savaşı Sırasında Türkiye’ye Gelen Amerikan Heyetleri</t>
         </is>
       </c>
       <c r="C1471" s="1">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" s="1" t="inlineStr">
         <is>
-          <t>9789751608178</t>
+          <t>9789751603821</t>
         </is>
       </c>
       <c r="B1472" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Günlüğü - 4</t>
+          <t>Kurtuluş Savaşı ile İlgili İngiliz Belgeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1472" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" s="1" t="inlineStr">
         <is>
-          <t>3990000013571</t>
+          <t>9789751608178</t>
         </is>
       </c>
       <c r="B1473" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Günlüğü - 3</t>
+          <t>Kurtuluş Savaşı Günlüğü - 4</t>
         </is>
       </c>
       <c r="C1473" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" s="1" t="inlineStr">
         <is>
-          <t>3990000013572</t>
+          <t>3990000013571</t>
         </is>
       </c>
       <c r="B1474" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Günlüğü - 2</t>
+          <t>Kurtuluş Savaşı Günlüğü - 3</t>
         </is>
       </c>
       <c r="C1474" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" s="1" t="inlineStr">
         <is>
-          <t>3990000013573</t>
+          <t>3990000013572</t>
         </is>
       </c>
       <c r="B1475" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Günlüğü - 1</t>
+          <t>Kurtuluş Savaşı Günlüğü - 2</t>
         </is>
       </c>
       <c r="C1475" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" s="1" t="inlineStr">
         <is>
-          <t>9789751607072</t>
+          <t>3990000013573</t>
         </is>
       </c>
       <c r="B1476" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Günlerinde İngiliz İstihbarat Servisi’nin Türkiye’deki Eylemleri</t>
+          <t>Kurtuluş Savaşı Günlüğü - 1</t>
         </is>
       </c>
       <c r="C1476" s="1">
-        <v>130</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" s="1" t="inlineStr">
         <is>
-          <t>3990000005091</t>
+          <t>9789751607072</t>
         </is>
       </c>
       <c r="B1477" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Döneminde Türk - Fransız İlişkileri</t>
+          <t>Kurtuluş Savaşı Günlerinde İngiliz İstihbarat Servisi’nin Türkiye’deki Eylemleri</t>
         </is>
       </c>
       <c r="C1477" s="1">
-        <v>10</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" s="1" t="inlineStr">
         <is>
-          <t>9789751618290</t>
+          <t>3990000005091</t>
         </is>
       </c>
       <c r="B1478" s="1" t="inlineStr">
         <is>
-          <t>Kunu-ri Muharebeleri ve Geri Çekilmeler (26.11.1951 - 24.1.1951)</t>
+          <t>Kurtuluş Savaşı Döneminde Türk - Fransız İlişkileri</t>
         </is>
       </c>
       <c r="C1478" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" s="1" t="inlineStr">
         <is>
-          <t>9789751622228</t>
+          <t>9789751618290</t>
         </is>
       </c>
       <c r="B1479" s="1" t="inlineStr">
         <is>
-          <t>Kuleli Vak’ası Hakkında Bir Araştırma (Ciltli)</t>
+          <t>Kunu-ri Muharebeleri ve Geri Çekilmeler (26.11.1951 - 24.1.1951)</t>
         </is>
       </c>
       <c r="C1479" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" s="1" t="inlineStr">
         <is>
-          <t>3990000013397</t>
+          <t>9789751622228</t>
         </is>
       </c>
       <c r="B1480" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Ermeni Patrikhanesi</t>
+          <t>Kuleli Vak’ası Hakkında Bir Araştırma (Ciltli)</t>
         </is>
       </c>
       <c r="C1480" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" s="1" t="inlineStr">
         <is>
-          <t>9799751615595</t>
+          <t>3990000013397</t>
         </is>
       </c>
       <c r="B1481" s="1" t="inlineStr">
         <is>
-          <t>Kosova-Prizren Fatih Sultan Mehmet Namazgahı (Kırık Cami) Kazı ve Restorasyon Çalışmaları İle Şehit Başçavuş Hüseyin Kutlu Parkı</t>
+          <t>Kudüs Ermeni Patrikhanesi</t>
         </is>
       </c>
       <c r="C1481" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" s="1" t="inlineStr">
         <is>
-          <t>9789751618931</t>
+          <t>9799751615595</t>
         </is>
       </c>
       <c r="B1482" s="1" t="inlineStr">
         <is>
-          <t>Kosova’da Osmanlı Mimari Eserleri Cilt: 2 (Ciltli)</t>
+          <t>Kosova-Prizren Fatih Sultan Mehmet Namazgahı (Kırık Cami) Kazı ve Restorasyon Çalışmaları İle Şehit Başçavuş Hüseyin Kutlu Parkı</t>
         </is>
       </c>
       <c r="C1482" s="1">
-        <v>50</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" s="1" t="inlineStr">
         <is>
-          <t>3990000004107</t>
+          <t>9789751618931</t>
         </is>
       </c>
       <c r="B1483" s="1" t="inlineStr">
         <is>
-          <t>M. Kemal Atatürk’ün Karlsbad Hatıraları</t>
+          <t>Kosova’da Osmanlı Mimari Eserleri Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1483" s="1">
-        <v>4</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" s="1" t="inlineStr">
         <is>
-          <t>9789751618924</t>
+          <t>3990000004107</t>
         </is>
       </c>
       <c r="B1484" s="1" t="inlineStr">
         <is>
-          <t>Kosova’da Osmanlı Mimari Eserleri Cilt: 1 (Ciltli)</t>
+          <t>M. Kemal Atatürk’ün Karlsbad Hatıraları</t>
         </is>
       </c>
       <c r="C1484" s="1">
-        <v>300</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" s="1" t="inlineStr">
         <is>
-          <t>3990000006614</t>
+          <t>9789751618924</t>
         </is>
       </c>
       <c r="B1485" s="1" t="inlineStr">
         <is>
-          <t>Korucutepe 1</t>
+          <t>Kosova’da Osmanlı Mimari Eserleri Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1485" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" s="1" t="inlineStr">
         <is>
-          <t>3990000006311</t>
+          <t>3990000006614</t>
         </is>
       </c>
       <c r="B1486" s="1" t="inlineStr">
         <is>
-          <t>Korucutepe  2 (Ciltli)</t>
+          <t>Korucutepe 1</t>
         </is>
       </c>
       <c r="C1486" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" s="1" t="inlineStr">
         <is>
-          <t>9789751608871</t>
+          <t>3990000006311</t>
         </is>
       </c>
       <c r="B1487" s="1" t="inlineStr">
         <is>
-          <t>Konya’daki Selçuklu Yapılarının Osmanlı Devrinde Bakımı ve Kullanılması</t>
+          <t>Korucutepe  2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1487" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" s="1" t="inlineStr">
         <is>
-          <t>9799751614604</t>
+          <t>9789751608871</t>
         </is>
       </c>
       <c r="B1488" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Devri - Konya Yapı Kitabeleri (Ciltli)</t>
+          <t>Konya’daki Selçuklu Yapılarının Osmanlı Devrinde Bakımı ve Kullanılması</t>
         </is>
       </c>
       <c r="C1488" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" s="1" t="inlineStr">
         <is>
-          <t>9789751621146</t>
+          <t>9799751614604</t>
         </is>
       </c>
       <c r="B1489" s="1" t="inlineStr">
         <is>
-          <t>Konya Türk Kültür Varlıkları Envanteri (3 Cilt Takım) (Ciltli)</t>
+          <t>Selçuklu Devri - Konya Yapı Kitabeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1489" s="1">
-        <v>400</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" s="1" t="inlineStr">
         <is>
-          <t>3990000006145</t>
+          <t>9789751621146</t>
         </is>
       </c>
       <c r="B1490" s="1" t="inlineStr">
         <is>
-          <t>Konya Köşkü</t>
+          <t>Konya Türk Kültür Varlıkları Envanteri (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1490" s="1">
-        <v>8</v>
+        <v>400</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" s="1" t="inlineStr">
         <is>
-          <t>3990000012416</t>
+          <t>3990000006145</t>
         </is>
       </c>
       <c r="B1491" s="1" t="inlineStr">
         <is>
-          <t>Konya Civarında Karahöyük Kazılarında Bulunan Silindir ve Damga Mühürler (Ciltli)</t>
+          <t>Konya Köşkü</t>
         </is>
       </c>
       <c r="C1491" s="1">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" s="1" t="inlineStr">
         <is>
-          <t>9789751604101</t>
+          <t>3990000012416</t>
         </is>
       </c>
       <c r="B1492" s="1" t="inlineStr">
         <is>
-          <t>Klasik Dönemin Üç Hükümdarı Fatih, Yavuz, Kanuni</t>
+          <t>Konya Civarında Karahöyük Kazılarında Bulunan Silindir ve Damga Mühürler (Ciltli)</t>
         </is>
       </c>
       <c r="C1492" s="1">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" s="1" t="inlineStr">
         <is>
-          <t>3990000009905</t>
+          <t>9789751604101</t>
         </is>
       </c>
       <c r="B1493" s="1" t="inlineStr">
         <is>
-          <t>Kitab-i Diyarbakriyya Ak-Koyunlular Tarihi 1.Cüz</t>
+          <t>Klasik Dönemin Üç Hükümdarı Fatih, Yavuz, Kanuni</t>
         </is>
       </c>
       <c r="C1493" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" s="1" t="inlineStr">
         <is>
-          <t>3990000004064</t>
+          <t>3990000009905</t>
         </is>
       </c>
       <c r="B1494" s="1" t="inlineStr">
         <is>
-          <t>Kitab-i Diyarbakriyya - Ak-Koyunlular Tarihi 2. Cüz</t>
+          <t>Kitab-i Diyarbakriyya Ak-Koyunlular Tarihi 1.Cüz</t>
         </is>
       </c>
       <c r="C1494" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" s="1" t="inlineStr">
         <is>
-          <t>3990000012055</t>
+          <t>3990000004064</t>
         </is>
       </c>
       <c r="B1495" s="1" t="inlineStr">
         <is>
-          <t>Kitabı Bahriye (Ciltli)</t>
+          <t>Kitab-i Diyarbakriyya - Ak-Koyunlular Tarihi 2. Cüz</t>
         </is>
       </c>
       <c r="C1495" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" s="1" t="inlineStr">
         <is>
-          <t>9789751617156</t>
+          <t>3990000012055</t>
         </is>
       </c>
       <c r="B1496" s="1" t="inlineStr">
         <is>
-          <t>Kız Kulesi</t>
+          <t>Kitabı Bahriye (Ciltli)</t>
         </is>
       </c>
       <c r="C1496" s="1">
-        <v>12</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" s="1" t="inlineStr">
         <is>
-          <t>3990000004299</t>
+          <t>9789751617156</t>
         </is>
       </c>
       <c r="B1497" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Emiri Caca Oğlu Nur El-din’in 1272 Tarihli Arapça - Moğolca Vakfiyesi</t>
+          <t>Kız Kulesi</t>
         </is>
       </c>
       <c r="C1497" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" s="1" t="inlineStr">
         <is>
-          <t>9789751622105</t>
+          <t>3990000004299</t>
         </is>
       </c>
       <c r="B1498" s="1" t="inlineStr">
         <is>
-          <t>Kırım Yurtına ve Ol Taraflarga Dair Bolgan Yarlıglar ve Hatlar (Ciltli)</t>
+          <t>Kırşehir Emiri Caca Oğlu Nur El-din’in 1272 Tarihli Arapça - Moğolca Vakfiyesi</t>
         </is>
       </c>
       <c r="C1498" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" s="1" t="inlineStr">
         <is>
-          <t>9789751608604</t>
+          <t>9789751622105</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
-          <t>Kırım ve Kafkas Göçleri (Ciltli)</t>
+          <t>Kırım Yurtına ve Ol Taraflarga Dair Bolgan Yarlıglar ve Hatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C1499" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" s="1" t="inlineStr">
         <is>
-          <t>9789751612526</t>
+          <t>9789751608604</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
-          <t>Kırgızların Milli Giysileri / The Kyrgyzs Folk Clothes (Ciltli)</t>
+          <t>Kırım ve Kafkas Göçleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1500" s="1">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" s="1" t="inlineStr">
         <is>
-          <t>9789751602091</t>
+          <t>9789751612526</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
-          <t>Kınalı-zade Hasan Çelebi Tezkiretü’ş Şuara 2. Cilt</t>
+          <t>Kırgızların Milli Giysileri / The Kyrgyzs Folk Clothes (Ciltli)</t>
         </is>
       </c>
       <c r="C1501" s="1">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" s="1" t="inlineStr">
         <is>
-          <t>3990000008416</t>
+          <t>9789751602091</t>
         </is>
       </c>
       <c r="B1502" s="1" t="inlineStr">
         <is>
-          <t>Kınalı-zade Hasan Çelebi - Tezkiretü’ş - Şuara 1. Cilt</t>
+          <t>Kınalı-zade Hasan Çelebi Tezkiretü’ş Şuara 2. Cilt</t>
         </is>
       </c>
       <c r="C1502" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" s="1" t="inlineStr">
         <is>
-          <t>9799751613461</t>
+          <t>3990000008416</t>
         </is>
       </c>
       <c r="B1503" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Monarga (Boğaztepe) Ermeni Lejyonu Kampı</t>
+          <t>Kınalı-zade Hasan Çelebi - Tezkiretü’ş - Şuara 1. Cilt</t>
         </is>
       </c>
       <c r="C1503" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" s="1" t="inlineStr">
         <is>
-          <t>3990000011047</t>
+          <t>9799751613461</t>
         </is>
       </c>
       <c r="B1504" s="1" t="inlineStr">
         <is>
-          <t>Kazan Hanlığı Tarihi (Ciltli)</t>
+          <t>Kıbrıs’ta Monarga (Boğaztepe) Ermeni Lejyonu Kampı</t>
         </is>
       </c>
       <c r="C1504" s="1">
-        <v>34</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" s="1" t="inlineStr">
         <is>
-          <t>9799751617391</t>
+          <t>3990000011047</t>
         </is>
       </c>
       <c r="B1505" s="1" t="inlineStr">
         <is>
-          <t>Kazakların Yaşam Estetiği (Ciltli)</t>
+          <t>Kazan Hanlığı Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1505" s="1">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" s="1" t="inlineStr">
         <is>
-          <t>9789751619969</t>
+          <t>9799751617391</t>
         </is>
       </c>
       <c r="B1506" s="1" t="inlineStr">
         <is>
-          <t>Kazakistan Tarihi - Makaleler</t>
+          <t>Kazakların Yaşam Estetiği (Ciltli)</t>
         </is>
       </c>
       <c r="C1506" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" s="1" t="inlineStr">
         <is>
-          <t>9789751608864</t>
+          <t>9789751619969</t>
         </is>
       </c>
       <c r="B1507" s="1" t="inlineStr">
         <is>
-          <t>Kaygusuz Abdal (Alaeddin Gaybi) Menakıb-namesi (Ciltli)</t>
+          <t>Kazakistan Tarihi - Makaleler</t>
         </is>
       </c>
       <c r="C1507" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" s="1" t="inlineStr">
         <is>
-          <t>3990000005272</t>
+          <t>9789751608864</t>
         </is>
       </c>
       <c r="B1508" s="1" t="inlineStr">
         <is>
-          <t>Kaunos (Ciltli)</t>
+          <t>Kaygusuz Abdal (Alaeddin Gaybi) Menakıb-namesi (Ciltli)</t>
         </is>
       </c>
       <c r="C1508" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" s="1" t="inlineStr">
         <is>
-          <t>9789751622716</t>
+          <t>3990000005272</t>
         </is>
       </c>
       <c r="B1509" s="1" t="inlineStr">
         <is>
-          <t>Kırım Tatarlarında Milli Kimlik ve Milli Hareketler (1905-1916) (Ciltli)</t>
+          <t>Kaunos (Ciltli)</t>
         </is>
       </c>
       <c r="C1509" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" s="1" t="inlineStr">
         <is>
-          <t>3990000009638</t>
+          <t>9789751622716</t>
         </is>
       </c>
       <c r="B1510" s="1" t="inlineStr">
         <is>
-          <t>Katip Çelebi Hayatı ve Eserleri Hakkında İncelemeler</t>
+          <t>Kırım Tatarlarında Milli Kimlik ve Milli Hareketler (1905-1916) (Ciltli)</t>
         </is>
       </c>
       <c r="C1510" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" s="1" t="inlineStr">
         <is>
-          <t>9799751618589</t>
+          <t>3990000009638</t>
         </is>
       </c>
       <c r="B1511" s="1" t="inlineStr">
         <is>
-          <t>Katalog Der Türkischen Handschriften Der Österreichischen Nationalbibliothek</t>
+          <t>Katip Çelebi Hayatı ve Eserleri Hakkında İncelemeler</t>
         </is>
       </c>
       <c r="C1511" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" s="1" t="inlineStr">
         <is>
-          <t>3990000014567</t>
+          <t>9799751618589</t>
         </is>
       </c>
       <c r="B1512" s="1" t="inlineStr">
         <is>
-          <t>Kastamonu Basınında Milli Mücadelenin Yankıları</t>
+          <t>Katalog Der Türkischen Handschriften Der Österreichischen Nationalbibliothek</t>
         </is>
       </c>
       <c r="C1512" s="1">
-        <v>5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" s="1" t="inlineStr">
         <is>
-          <t>9799751610026</t>
+          <t>3990000014567</t>
         </is>
       </c>
       <c r="B1513" s="1" t="inlineStr">
         <is>
-          <t>Karası Beyliği</t>
+          <t>Kastamonu Basınında Milli Mücadelenin Yankıları</t>
         </is>
       </c>
       <c r="C1513" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" s="1" t="inlineStr">
         <is>
-          <t>9799751618510</t>
+          <t>9799751610026</t>
         </is>
       </c>
       <c r="B1514" s="1" t="inlineStr">
         <is>
-          <t>Karamanoğulları Dönemi Mimarisi</t>
+          <t>Karası Beyliği</t>
         </is>
       </c>
       <c r="C1514" s="1">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" s="1" t="inlineStr">
         <is>
-          <t>9789751616722</t>
+          <t>9799751618510</t>
         </is>
       </c>
       <c r="B1515" s="1" t="inlineStr">
         <is>
-          <t>Kara Çelebi-zade Abdülaziz Efendi Ravzatü’l-Ebrar Zeyli</t>
+          <t>Karamanoğulları Dönemi Mimarisi</t>
         </is>
       </c>
       <c r="C1515" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" s="1" t="inlineStr">
         <is>
-          <t>9799751612631</t>
+          <t>9789751616722</t>
         </is>
       </c>
       <c r="B1516" s="1" t="inlineStr">
         <is>
-          <t>Kanunname-i Sultani Ber Muceb-i Örf-i Osmani</t>
+          <t>Kara Çelebi-zade Abdülaziz Efendi Ravzatü’l-Ebrar Zeyli</t>
         </is>
       </c>
       <c r="C1516" s="1">
-        <v>5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" s="1" t="inlineStr">
         <is>
-          <t>9799751612624</t>
+          <t>9799751612631</t>
         </is>
       </c>
       <c r="B1517" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman Adına Basılan Sikkeler</t>
+          <t>Kanunname-i Sultani Ber Muceb-i Örf-i Osmani</t>
         </is>
       </c>
       <c r="C1517" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" s="1" t="inlineStr">
         <is>
-          <t>9789751614049</t>
+          <t>9799751612624</t>
         </is>
       </c>
       <c r="B1518" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Armağanı</t>
+          <t>Kanuni Sultan Süleyman Adına Basılan Sikkeler</t>
         </is>
       </c>
       <c r="C1518" s="1">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" s="1" t="inlineStr">
         <is>
-          <t>3990051602497</t>
+          <t>9789751614049</t>
         </is>
       </c>
       <c r="B1519" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Hatıraları</t>
+          <t>Kanuni Armağanı</t>
         </is>
       </c>
       <c r="C1519" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" s="1" t="inlineStr">
         <is>
-          <t>9789751601032</t>
+          <t>3990051602497</t>
         </is>
       </c>
       <c r="B1520" s="1" t="inlineStr">
         <is>
-          <t>İzmir İktisat Kongresi</t>
+          <t>Kafkasya Hatıraları</t>
         </is>
       </c>
       <c r="C1520" s="1">
-        <v>55</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" s="1" t="inlineStr">
         <is>
-          <t>9789751622327</t>
+          <t>9789751601032</t>
         </is>
       </c>
       <c r="B1521" s="1" t="inlineStr">
         <is>
-          <t>Kırım Karasubazar’da Sosyo-Ekonomik Hayat (Ciltli)</t>
+          <t>İzmir İktisat Kongresi</t>
         </is>
       </c>
       <c r="C1521" s="1">
-        <v>150</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" s="1" t="inlineStr">
         <is>
-          <t>3990000012085</t>
+          <t>9789751622327</t>
         </is>
       </c>
       <c r="B1522" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Savaşında Garp Cephesi Nasıl Kuruldu</t>
+          <t>Kırım Karasubazar’da Sosyo-Ekonomik Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C1522" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" s="1" t="inlineStr">
         <is>
-          <t>3990000013568</t>
+          <t>3990000012085</t>
         </is>
       </c>
       <c r="B1523" s="1" t="inlineStr">
         <is>
-          <t>İstanköy’deki Türk Eserleri ve Tarihçe</t>
+          <t>İstiklal Savaşında Garp Cephesi Nasıl Kuruldu</t>
         </is>
       </c>
       <c r="C1523" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" s="1" t="inlineStr">
         <is>
-          <t>9799751603783</t>
+          <t>3990000013568</t>
         </is>
       </c>
       <c r="B1524" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Zaptı (1204)</t>
+          <t>İstanköy’deki Türk Eserleri ve Tarihçe</t>
         </is>
       </c>
       <c r="C1524" s="1">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" s="1" t="inlineStr">
         <is>
-          <t>9789751616289</t>
+          <t>9799751603783</t>
         </is>
       </c>
       <c r="B1525" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un İaşesinde Devletin Rolü</t>
+          <t>İstanbul’un Zaptı (1204)</t>
         </is>
       </c>
       <c r="C1525" s="1">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" s="1" t="inlineStr">
         <is>
-          <t>9789751619525</t>
+          <t>9789751616289</t>
         </is>
       </c>
       <c r="B1526" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Fethinden Önce Yazılmış Tarihi Takvimler</t>
+          <t>İstanbul’un İaşesinde Devletin Rolü</t>
         </is>
       </c>
       <c r="C1526" s="1">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" s="1" t="inlineStr">
         <is>
-          <t>9789751624055</t>
+          <t>9789751619525</t>
         </is>
       </c>
       <c r="B1527" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Mimari Yazıları (Ciltli)</t>
+          <t>İstanbul’un Fethinden Önce Yazılmış Tarihi Takvimler</t>
         </is>
       </c>
       <c r="C1527" s="1">
-        <v>32</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" s="1" t="inlineStr">
         <is>
-          <t>9789751631503</t>
+          <t>9789751624055</t>
         </is>
       </c>
       <c r="B1528" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Camileri 1-2 (2 Cilt Birarada) (Ciltli)</t>
+          <t>İstanbul ve Mimari Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C1528" s="1">
-        <v>230</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" s="1" t="inlineStr">
         <is>
-          <t>3990000012397</t>
+          <t>9789751631503</t>
         </is>
       </c>
       <c r="B1529" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Arkeoloji Müzelerinde Bulunan Sümer Edebi Tablet ve Parçaları 2 - Sumerian Literary Tablets And Fragments İn The Archaeological Museum Of İstanbul 2</t>
+          <t>İstanbul Camileri 1-2 (2 Cilt Birarada) (Ciltli)</t>
         </is>
       </c>
       <c r="C1529" s="1">
-        <v>24</v>
+        <v>230</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" s="1" t="inlineStr">
         <is>
-          <t>9789751604170</t>
+          <t>3990000012397</t>
         </is>
       </c>
       <c r="B1530" s="1" t="inlineStr">
         <is>
-          <t>İslamiyetten Önce Türk Kültür Tarihi</t>
+          <t>İstanbul Arkeoloji Müzelerinde Bulunan Sümer Edebi Tablet ve Parçaları 2 - Sumerian Literary Tablets And Fragments İn The Archaeological Museum Of İstanbul 2</t>
         </is>
       </c>
       <c r="C1530" s="1">
-        <v>130</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" s="1" t="inlineStr">
         <is>
-          <t>9789751617880</t>
+          <t>9789751604170</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
-          <t>İşgal İstanbul’unda Tehcir Yargılamaları</t>
+          <t>İslamiyetten Önce Türk Kültür Tarihi</t>
         </is>
       </c>
       <c r="C1531" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" s="1" t="inlineStr">
         <is>
-          <t>9799751601673</t>
+          <t>9789751617880</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
-          <t>İslamiyetin İlk Devrinde Dini - Siyasi Muhalefet Partileri</t>
+          <t>İşgal İstanbul’unda Tehcir Yargılamaları</t>
         </is>
       </c>
       <c r="C1532" s="1">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" s="1" t="inlineStr">
         <is>
-          <t>9799751604766</t>
+          <t>9799751601673</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
-          <t>İslam Ulusları ve Devletleri Tarihi</t>
+          <t>İslamiyetin İlk Devrinde Dini - Siyasi Muhalefet Partileri</t>
         </is>
       </c>
       <c r="C1533" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" s="1" t="inlineStr">
         <is>
-          <t>3990000006000</t>
+          <t>9799751604766</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
-          <t>İslam Kaynaklarına Göre Malazgirt Savaşı (Ciltli)</t>
+          <t>İslam Ulusları ve Devletleri Tarihi</t>
         </is>
       </c>
       <c r="C1534" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" s="1" t="inlineStr">
         <is>
-          <t>9799751614079</t>
+          <t>3990000006000</t>
         </is>
       </c>
       <c r="B1535" s="1" t="inlineStr">
         <is>
-          <t>İslam Coğrafyalarına Göre Türkler ve Türk Ülkeleri (Ciltli)</t>
+          <t>İslam Kaynaklarına Göre Malazgirt Savaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C1535" s="1">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" s="1" t="inlineStr">
         <is>
-          <t>3990000013177</t>
+          <t>9799751614079</t>
         </is>
       </c>
       <c r="B1536" s="1" t="inlineStr">
         <is>
-          <t>İslam Ansiklopedisi İndeksi</t>
+          <t>İslam Coğrafyalarına Göre Türkler ve Türk Ülkeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1536" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" s="1" t="inlineStr">
         <is>
-          <t>9799751614055</t>
+          <t>3990000013177</t>
         </is>
       </c>
       <c r="B1537" s="1" t="inlineStr">
         <is>
-          <t>İran’da Türkmen Hakimiyeti</t>
+          <t>İslam Ansiklopedisi İndeksi</t>
         </is>
       </c>
       <c r="C1537" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" s="1" t="inlineStr">
         <is>
-          <t>9799751608856</t>
+          <t>9799751614055</t>
         </is>
       </c>
       <c r="B1538" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolu (Ciltli)</t>
+          <t>İran’da Türkmen Hakimiyeti</t>
         </is>
       </c>
       <c r="C1538" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" s="1" t="inlineStr">
         <is>
-          <t>9789751619242</t>
+          <t>9799751608856</t>
         </is>
       </c>
       <c r="B1539" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk (1919-1939) Cilt: 8 1934-1939 / British Documents on Atatürk (1919 - 1939) Volume: 8 1934-1939</t>
+          <t>İpek Yolu (Ciltli)</t>
         </is>
       </c>
       <c r="C1539" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" s="1" t="inlineStr">
         <is>
-          <t>3990000005110</t>
+          <t>9789751619242</t>
         </is>
       </c>
       <c r="B1540" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 1</t>
+          <t>İngiliz Belgelerinde Atatürk (1919-1939) Cilt: 8 1934-1939 / British Documents on Atatürk (1919 - 1939) Volume: 8 1934-1939</t>
         </is>
       </c>
       <c r="C1540" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" s="1" t="inlineStr">
         <is>
-          <t>3990000013218</t>
+          <t>3990000005110</t>
         </is>
       </c>
       <c r="B1541" s="1" t="inlineStr">
         <is>
-          <t>İmikuşağı - 1 (Ciltli)</t>
+          <t>İngiliz Belgelerinde Atatürk (1919-1938) Cilt: 1</t>
         </is>
       </c>
       <c r="C1541" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" s="1" t="inlineStr">
         <is>
-          <t>9789751623287</t>
+          <t>3990000013218</t>
         </is>
       </c>
       <c r="B1542" s="1" t="inlineStr">
         <is>
-          <t>İlkçağda Ankara (Ciltli)</t>
+          <t>İmikuşağı - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1542" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" s="1" t="inlineStr">
         <is>
-          <t>9799751600058</t>
+          <t>9789751623287</t>
         </is>
       </c>
       <c r="B1543" s="1" t="inlineStr">
         <is>
-          <t>İlk Sanayi İnkılabı</t>
+          <t>İlkçağda Ankara (Ciltli)</t>
         </is>
       </c>
       <c r="C1543" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" s="1" t="inlineStr">
         <is>
-          <t>9789751619983</t>
+          <t>9799751600058</t>
         </is>
       </c>
       <c r="B1544" s="1" t="inlineStr">
         <is>
-          <t>İlk Rus Yıllıklarına Göre Türkler</t>
+          <t>İlk Sanayi İnkılabı</t>
         </is>
       </c>
       <c r="C1544" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" s="1" t="inlineStr">
         <is>
-          <t>9789751615473</t>
+          <t>9789751619983</t>
         </is>
       </c>
       <c r="B1545" s="1" t="inlineStr">
         <is>
-          <t>İkiztepe 2 (Ciltli)</t>
+          <t>İlk Rus Yıllıklarına Göre Türkler</t>
         </is>
       </c>
       <c r="C1545" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" s="1" t="inlineStr">
         <is>
-          <t>9789751616500</t>
+          <t>9789751615473</t>
         </is>
       </c>
       <c r="B1546" s="1" t="inlineStr">
         <is>
-          <t>İkinci Haçlı Seferi (1147 - 1148)</t>
+          <t>İkiztepe 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1546" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" s="1" t="inlineStr">
         <is>
-          <t>9799751614512</t>
+          <t>9789751616500</t>
         </is>
       </c>
       <c r="B1547" s="1" t="inlineStr">
         <is>
-          <t>İbretnüma-yı Devlet (Tahlil ve Tenkitli Metin)</t>
+          <t>İkinci Haçlı Seferi (1147 - 1148)</t>
         </is>
       </c>
       <c r="C1547" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" s="1" t="inlineStr">
         <is>
-          <t>3990000005064</t>
+          <t>9799751614512</t>
         </is>
       </c>
       <c r="B1548" s="1" t="inlineStr">
         <is>
-          <t>İbretnüma</t>
+          <t>İbretnüma-yı Devlet (Tahlil ve Tenkitli Metin)</t>
         </is>
       </c>
       <c r="C1548" s="1">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" s="1" t="inlineStr">
         <is>
-          <t>9799751611566</t>
+          <t>3990000005064</t>
         </is>
       </c>
       <c r="B1549" s="1" t="inlineStr">
         <is>
-          <t>Irak ve Horasan Selçukluları Tarihi</t>
+          <t>İbretnüma</t>
         </is>
       </c>
       <c r="C1549" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" s="1" t="inlineStr">
         <is>
-          <t>9789751613820</t>
+          <t>9799751611566</t>
         </is>
       </c>
       <c r="B1550" s="1" t="inlineStr">
         <is>
-          <t>Ioannes Kinnamos’un Historia’sı (1118- 1176 )</t>
+          <t>Irak ve Horasan Selçukluları Tarihi</t>
         </is>
       </c>
       <c r="C1550" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" s="1" t="inlineStr">
         <is>
-          <t>9799751619142</t>
+          <t>9789751613820</t>
         </is>
       </c>
       <c r="B1551" s="1" t="inlineStr">
         <is>
-          <t>Imperialismus Und Die Orientalische Frage  / Deutsch-Türkische Beziehungen (1871-1908)</t>
+          <t>Ioannes Kinnamos’un Historia’sı (1118- 1176 )</t>
         </is>
       </c>
       <c r="C1551" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" s="1" t="inlineStr">
         <is>
-          <t>3990000007031</t>
+          <t>9799751619142</t>
         </is>
       </c>
       <c r="B1552" s="1" t="inlineStr">
         <is>
-          <t>Hükümler - Beratlar / Topkapı Sarayı Müzesi Osmanlı Saray Arşivi Kataloğu</t>
+          <t>Imperialismus Und Die Orientalische Frage  / Deutsch-Türkische Beziehungen (1871-1908)</t>
         </is>
       </c>
       <c r="C1552" s="1">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" s="1" t="inlineStr">
         <is>
-          <t>3990000014704</t>
+          <t>3990000007031</t>
         </is>
       </c>
       <c r="B1553" s="1" t="inlineStr">
         <is>
-          <t>Hüdavendigar Livası Tahrir Defterleri 1. Cilt (Ciltli)</t>
+          <t>Hükümler - Beratlar / Topkapı Sarayı Müzesi Osmanlı Saray Arşivi Kataloğu</t>
         </is>
       </c>
       <c r="C1553" s="1">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" s="1" t="inlineStr">
         <is>
-          <t>3990000009658</t>
+          <t>3990000014704</t>
         </is>
       </c>
       <c r="B1554" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 2</t>
+          <t>Hüdavendigar Livası Tahrir Defterleri 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1554" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" s="1" t="inlineStr">
         <is>
-          <t>3990000008418</t>
+          <t>3990000009658</t>
         </is>
       </c>
       <c r="B1555" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 1</t>
+          <t>Höyük Sayı: 2</t>
         </is>
       </c>
       <c r="C1555" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" s="1" t="inlineStr">
         <is>
-          <t>9789751616647</t>
+          <t>3990000008418</t>
         </is>
       </c>
       <c r="B1556" s="1" t="inlineStr">
         <is>
-          <t>Höyücek - 1989-1992 Yılları Arasında Yapılan Kazıların Sonuçları / Results Of The Excavations 1982 -1992 (Ciltli)</t>
+          <t>Höyük Sayı: 1</t>
         </is>
       </c>
       <c r="C1556" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" s="1" t="inlineStr">
         <is>
-          <t>3990000013136</t>
+          <t>9789751616647</t>
         </is>
       </c>
       <c r="B1557" s="1" t="inlineStr">
         <is>
-          <t>Historical Route Network Of Anatolia (Istanbul-Izmir-Konya) 1550’s to 1850’s: A Methodological Study</t>
+          <t>Höyücek - 1989-1992 Yılları Arasında Yapılan Kazıların Sonuçları / Results Of The Excavations 1982 -1992 (Ciltli)</t>
         </is>
       </c>
       <c r="C1557" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" s="1" t="inlineStr">
         <is>
-          <t>9789751606853</t>
+          <t>3990000013136</t>
         </is>
       </c>
       <c r="B1558" s="1" t="inlineStr">
         <is>
-          <t>Historia</t>
+          <t>Historical Route Network Of Anatolia (Istanbul-Izmir-Konya) 1550’s to 1850’s: A Methodological Study</t>
         </is>
       </c>
       <c r="C1558" s="1">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" s="1" t="inlineStr">
         <is>
-          <t>9789751623683</t>
+          <t>9789751606853</t>
         </is>
       </c>
       <c r="B1559" s="1" t="inlineStr">
         <is>
-          <t>Hispano-Turkish Literary, Cultural, and Political Relations (1096-1499) / İspanyol-Türk Edebi, Kültürel ve Siyasi Münasebetleri (1096-1499) (Ciltli)</t>
+          <t>Historia</t>
         </is>
       </c>
       <c r="C1559" s="1">
-        <v>13</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" s="1" t="inlineStr">
         <is>
-          <t>9799751614734</t>
+          <t>9789751623683</t>
         </is>
       </c>
       <c r="B1560" s="1" t="inlineStr">
         <is>
-          <t>Hicri 859 Tarihli Suret-i Defter-i Sancak-ı Tırhala 2. Cilt</t>
+          <t>Hispano-Turkish Literary, Cultural, and Political Relations (1096-1499) / İspanyol-Türk Edebi, Kültürel ve Siyasi Münasebetleri (1096-1499) (Ciltli)</t>
         </is>
       </c>
       <c r="C1560" s="1">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" s="1" t="inlineStr">
         <is>
-          <t>9799751614727</t>
+          <t>9799751614734</t>
         </is>
       </c>
       <c r="B1561" s="1" t="inlineStr">
         <is>
-          <t>Hicri 859 Tarihli Suret-i Defter-i Sancak-ı Tırhala Cilt: 1</t>
+          <t>Hicri 859 Tarihli Suret-i Defter-i Sancak-ı Tırhala 2. Cilt</t>
         </is>
       </c>
       <c r="C1561" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" s="1" t="inlineStr">
         <is>
-          <t>3990000006451</t>
+          <t>9799751614727</t>
         </is>
       </c>
       <c r="B1562" s="1" t="inlineStr">
         <is>
-          <t>Hicri 835 Tarihli Suret-i Defter-i Sancak-i Arvanid</t>
+          <t>Hicri 859 Tarihli Suret-i Defter-i Sancak-ı Tırhala Cilt: 1</t>
         </is>
       </c>
       <c r="C1562" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" s="1" t="inlineStr">
         <is>
-          <t>9799751607064</t>
+          <t>3990000006451</t>
         </is>
       </c>
       <c r="B1563" s="1" t="inlineStr">
         <is>
-          <t>Hicaz Karantina Teşkilatı 1865-1914</t>
+          <t>Hicri 835 Tarihli Suret-i Defter-i Sancak-i Arvanid</t>
         </is>
       </c>
       <c r="C1563" s="1">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" s="1" t="inlineStr">
         <is>
-          <t>3990000013052</t>
+          <t>9799751607064</t>
         </is>
       </c>
       <c r="B1564" s="1" t="inlineStr">
         <is>
-          <t>Hınıs ve Malazgird Sancakları Yer Adları (16. Yüzyıl)</t>
+          <t>Hicaz Karantina Teşkilatı 1865-1914</t>
         </is>
       </c>
       <c r="C1564" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" s="1" t="inlineStr">
         <is>
-          <t>9789751601988</t>
+          <t>3990000013052</t>
         </is>
       </c>
       <c r="B1565" s="1" t="inlineStr">
         <is>
-          <t>Heyet-i Temsiliye Kararları</t>
+          <t>Hınıs ve Malazgird Sancakları Yer Adları (16. Yüzyıl)</t>
         </is>
       </c>
       <c r="C1565" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" s="1" t="inlineStr">
         <is>
-          <t>3990000012418</t>
+          <t>9789751601988</t>
         </is>
       </c>
       <c r="B1566" s="1" t="inlineStr">
         <is>
-          <t>Hethitische Briefe Aus Maşat - Höyük (Ciltli)</t>
+          <t>Heyet-i Temsiliye Kararları</t>
         </is>
       </c>
       <c r="C1566" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" s="1" t="inlineStr">
         <is>
-          <t>9799751612549</t>
+          <t>3990000012418</t>
         </is>
       </c>
       <c r="B1567" s="1" t="inlineStr">
         <is>
-          <t>Hazine-i Hassa Nezareti</t>
+          <t>Hethitische Briefe Aus Maşat - Höyük (Ciltli)</t>
         </is>
       </c>
       <c r="C1567" s="1">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" s="1" t="inlineStr">
         <is>
-          <t>3990000012974</t>
+          <t>9799751612549</t>
         </is>
       </c>
       <c r="B1568" s="1" t="inlineStr">
         <is>
-          <t>Hatay’ın Kurtuluşu İçin Harcanan Çabalar</t>
+          <t>Hazine-i Hassa Nezareti</t>
         </is>
       </c>
       <c r="C1568" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" s="1" t="inlineStr">
         <is>
-          <t>9789751610010</t>
+          <t>3990000012974</t>
         </is>
       </c>
       <c r="B1569" s="1" t="inlineStr">
         <is>
-          <t>Hasan Bey-zade Tarihi Cilt: 2</t>
+          <t>Hatay’ın Kurtuluşu İçin Harcanan Çabalar</t>
         </is>
       </c>
       <c r="C1569" s="1">
-        <v>40</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" s="1" t="inlineStr">
         <is>
-          <t>9789751610003</t>
+          <t>9789751610010</t>
         </is>
       </c>
       <c r="B1570" s="1" t="inlineStr">
         <is>
-          <t>Hasan Bey-zade Tarihi Cilt: 1</t>
+          <t>Hasan Bey-zade Tarihi Cilt: 2</t>
         </is>
       </c>
       <c r="C1570" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" s="1" t="inlineStr">
         <is>
-          <t>9789751616999</t>
+          <t>9789751610003</t>
         </is>
       </c>
       <c r="B1571" s="1" t="inlineStr">
         <is>
-          <t>Hasan Bey-Zade Ahmed Paşa / Hasan Bey-Zade Tarihi Cilt: 3</t>
+          <t>Hasan Bey-zade Tarihi Cilt: 1</t>
         </is>
       </c>
       <c r="C1571" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" s="1" t="inlineStr">
         <is>
-          <t>3990000013204</t>
+          <t>9789751616999</t>
         </is>
       </c>
       <c r="B1572" s="1" t="inlineStr">
         <is>
-          <t>Harp ve Mütareke Yıllarında Osmanlı İmparatorluğu’nun Ekonomisi (Ciltli)</t>
+          <t>Hasan Bey-Zade Ahmed Paşa / Hasan Bey-Zade Tarihi Cilt: 3</t>
         </is>
       </c>
       <c r="C1572" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" s="1" t="inlineStr">
         <is>
-          <t>3990000008298</t>
+          <t>3990000013204</t>
         </is>
       </c>
       <c r="B1573" s="1" t="inlineStr">
         <is>
-          <t>Harf Devrimi’nin 50.Yılı Sempozyumu</t>
+          <t>Harp ve Mütareke Yıllarında Osmanlı İmparatorluğu’nun Ekonomisi (Ciltli)</t>
         </is>
       </c>
       <c r="C1573" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" s="1" t="inlineStr">
         <is>
-          <t>9799751604773</t>
+          <t>3990000008298</t>
         </is>
       </c>
       <c r="B1574" s="1" t="inlineStr">
         <is>
-          <t>Harezmşahlar Devleti Tarihi 485-618/1092-1221</t>
+          <t>Harf Devrimi’nin 50.Yılı Sempozyumu</t>
         </is>
       </c>
       <c r="C1574" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" s="1" t="inlineStr">
         <is>
-          <t>9799751604674</t>
+          <t>9799751604773</t>
         </is>
       </c>
       <c r="B1575" s="1" t="inlineStr">
         <is>
-          <t>Harem 2</t>
+          <t>Harezmşahlar Devleti Tarihi 485-618/1092-1221</t>
         </is>
       </c>
       <c r="C1575" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" s="1" t="inlineStr">
         <is>
-          <t>9789751617071</t>
+          <t>9799751604674</t>
         </is>
       </c>
       <c r="B1576" s="1" t="inlineStr">
         <is>
-          <t>Han Hanedanı Tarihi / Hsiung-nu  (Hun) Monografisi (Ciltli)</t>
+          <t>Harem 2</t>
         </is>
       </c>
       <c r="C1576" s="1">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" s="1" t="inlineStr">
         <is>
-          <t>9799751619159</t>
+          <t>9789751617071</t>
         </is>
       </c>
       <c r="B1577" s="1" t="inlineStr">
         <is>
-          <t>Hamidoğulları Beyliği</t>
+          <t>Han Hanedanı Tarihi / Hsiung-nu  (Hun) Monografisi (Ciltli)</t>
         </is>
       </c>
       <c r="C1577" s="1">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" s="1" t="inlineStr">
         <is>
-          <t>3990000006152</t>
+          <t>9799751619159</t>
         </is>
       </c>
       <c r="B1578" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bayram-ı Veli Cilt: 2 (Ciltli)</t>
+          <t>Hamidoğulları Beyliği</t>
         </is>
       </c>
       <c r="C1578" s="1">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" s="1" t="inlineStr">
         <is>
-          <t>3990000006153</t>
+          <t>3990000006152</t>
         </is>
       </c>
       <c r="B1579" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bayram-ı Veli Cilt: 1 (Ciltli)</t>
+          <t>Hacı Bayram-ı Veli Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1579" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" s="1" t="inlineStr">
         <is>
-          <t>9789751615411</t>
+          <t>3990000006153</t>
         </is>
       </c>
       <c r="B1580" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan Tarihi</t>
+          <t>Hacı Bayram-ı Veli Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1580" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" s="1" t="inlineStr">
         <is>
-          <t>3990000011570</t>
+          <t>9789751615411</t>
         </is>
       </c>
       <c r="B1581" s="1" t="inlineStr">
         <is>
-          <t>Güncel Konular Üzerine Makaleler</t>
+          <t>Gürcistan Tarihi</t>
         </is>
       </c>
       <c r="C1581" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" s="1" t="inlineStr">
         <is>
-          <t>3990000009688</t>
+          <t>3990000011570</t>
         </is>
       </c>
       <c r="B1582" s="1" t="inlineStr">
         <is>
-          <t>Hümayunname</t>
+          <t>Güncel Konular Üzerine Makaleler</t>
         </is>
       </c>
       <c r="C1582" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" s="1" t="inlineStr">
         <is>
-          <t>9789751622846</t>
+          <t>3990000009688</t>
         </is>
       </c>
       <c r="B1583" s="1" t="inlineStr">
         <is>
-          <t>Görüp İşittiklerim (Ciltli)</t>
+          <t>Hümayunname</t>
         </is>
       </c>
       <c r="C1583" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" s="1" t="inlineStr">
         <is>
-          <t>9789751616319</t>
+          <t>9789751622846</t>
         </is>
       </c>
       <c r="B1584" s="1" t="inlineStr">
         <is>
-          <t>Göktürkler 3</t>
+          <t>Görüp İşittiklerim (Ciltli)</t>
         </is>
       </c>
       <c r="C1584" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" s="1" t="inlineStr">
         <is>
-          <t>9789751624604</t>
+          <t>9789751616319</t>
         </is>
       </c>
       <c r="B1585" s="1" t="inlineStr">
         <is>
-          <t>Gök-Türkler</t>
+          <t>Göktürkler 3</t>
         </is>
       </c>
       <c r="C1585" s="1">
-        <v>175</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" s="1" t="inlineStr">
         <is>
-          <t>9789751624765</t>
+          <t>9789751624604</t>
         </is>
       </c>
       <c r="B1586" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarında Türkler -Han Hanedanı Tarihinde Batı Bölgeleri (Ciltli)</t>
+          <t>Gök-Türkler</t>
         </is>
       </c>
       <c r="C1586" s="1">
-        <v>12</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" s="1" t="inlineStr">
         <is>
-          <t>9789751606884</t>
+          <t>9789751624765</t>
         </is>
       </c>
       <c r="B1587" s="1" t="inlineStr">
         <is>
-          <t>Gök-Türkler 1</t>
+          <t>Çin Kaynaklarında Türkler -Han Hanedanı Tarihinde Batı Bölgeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1587" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" s="1" t="inlineStr">
         <is>
-          <t>9799751615885</t>
+          <t>9789751606884</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
-          <t>Genel Çizgileriyle Selçuklu - Ermeni İlişkileri</t>
+          <t>Gök-Türkler 1</t>
         </is>
       </c>
       <c r="C1588" s="1">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" s="1" t="inlineStr">
         <is>
-          <t>9799751608887</t>
+          <t>9799751615885</t>
         </is>
       </c>
       <c r="B1589" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Mustafa ’Ali ve Meva’ıdü’n-Nefais Fi-Kava ’Idi’l-Mecalis</t>
+          <t>Genel Çizgileriyle Selçuklu - Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C1589" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" s="1" t="inlineStr">
         <is>
-          <t>9789751622525</t>
+          <t>9799751608887</t>
         </is>
       </c>
       <c r="B1590" s="1" t="inlineStr">
         <is>
-          <t>Gedikli Karahöyük 2 (Ciltli)</t>
+          <t>Gelibolulu Mustafa ’Ali ve Meva’ıdü’n-Nefais Fi-Kava ’Idi’l-Mecalis</t>
         </is>
       </c>
       <c r="C1590" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" s="1" t="inlineStr">
         <is>
-          <t>9799751619166</t>
+          <t>9789751622525</t>
         </is>
       </c>
       <c r="B1591" s="1" t="inlineStr">
         <is>
-          <t>Gedikli Karahöyük 1 (Ciltli)</t>
+          <t>Gedikli Karahöyük 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1591" s="1">
-        <v>36</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" s="1" t="inlineStr">
         <is>
-          <t>9799751611498</t>
+          <t>9799751619166</t>
         </is>
       </c>
       <c r="B1592" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Yüzyıllarda Kıyafet Resimlerimiz</t>
+          <t>Gedikli Karahöyük 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1592" s="1">
-        <v>5</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" s="1" t="inlineStr">
         <is>
-          <t>9799751612921</t>
+          <t>9799751611498</t>
         </is>
       </c>
       <c r="B1593" s="1" t="inlineStr">
         <is>
-          <t>Gazavat-Nameler ve Mihaloğlu Ali Bey’in Gazavat-Namesi</t>
+          <t>Geçmiş Yüzyıllarda Kıyafet Resimlerimiz</t>
         </is>
       </c>
       <c r="C1593" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" s="1" t="inlineStr">
         <is>
-          <t>3990000008299</t>
+          <t>9799751612921</t>
         </is>
       </c>
       <c r="B1594" s="1" t="inlineStr">
         <is>
-          <t>Gazavat-ı Sultan Murad b. Mehemmed Han</t>
+          <t>Gazavat-Nameler ve Mihaloğlu Ali Bey’in Gazavat-Namesi</t>
         </is>
       </c>
       <c r="C1594" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" s="1" t="inlineStr">
         <is>
-          <t>9799751601666</t>
+          <t>3990000008299</t>
         </is>
       </c>
       <c r="B1595" s="1" t="inlineStr">
         <is>
-          <t>Gayri Müslim Osmanlı Vatandaşlarının Hukuki Durumu 1839-1914</t>
+          <t>Gazavat-ı Sultan Murad b. Mehemmed Han</t>
         </is>
       </c>
       <c r="C1595" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" s="1" t="inlineStr">
         <is>
-          <t>9789751603470</t>
+          <t>9799751601666</t>
         </is>
       </c>
       <c r="B1596" s="1" t="inlineStr">
         <is>
-          <t>Galat’lar</t>
+          <t>Gayri Müslim Osmanlı Vatandaşlarının Hukuki Durumu 1839-1914</t>
         </is>
       </c>
       <c r="C1596" s="1">
-        <v>95</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" s="1" t="inlineStr">
         <is>
-          <t>9799751614505</t>
+          <t>9789751603470</t>
         </is>
       </c>
       <c r="B1597" s="1" t="inlineStr">
         <is>
-          <t>Gagauzlar</t>
+          <t>Galat’lar</t>
         </is>
       </c>
       <c r="C1597" s="1">
-        <v>10</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" s="1" t="inlineStr">
         <is>
-          <t>9799751618343</t>
+          <t>9799751614505</t>
         </is>
       </c>
       <c r="B1598" s="1" t="inlineStr">
         <is>
-          <t>From History The Theology Ali In Islamic Beliefs</t>
+          <t>Gagauzlar</t>
         </is>
       </c>
       <c r="C1598" s="1">
-        <v>24.07</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" s="1" t="inlineStr">
         <is>
-          <t>9799751612341</t>
+          <t>9799751618343</t>
         </is>
       </c>
       <c r="B1599" s="1" t="inlineStr">
         <is>
-          <t>From Empire to Republic Volume 5 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
+          <t>From History The Theology Ali In Islamic Beliefs</t>
         </is>
       </c>
       <c r="C1599" s="1">
-        <v>12</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" s="1" t="inlineStr">
         <is>
-          <t>9799751612334</t>
+          <t>9799751612341</t>
         </is>
       </c>
       <c r="B1600" s="1" t="inlineStr">
         <is>
-          <t>From Empire to Republic Volume 4 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
+          <t>From Empire to Republic Volume 5 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
         </is>
       </c>
       <c r="C1600" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" s="1" t="inlineStr">
         <is>
-          <t>9799751601895</t>
+          <t>9799751612334</t>
         </is>
       </c>
       <c r="B1601" s="1" t="inlineStr">
         <is>
-          <t>Gazneliler Devleti Tarihi</t>
+          <t>From Empire to Republic Volume 4 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
         </is>
       </c>
       <c r="C1601" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" s="1" t="inlineStr">
         <is>
-          <t>9799751612327</t>
+          <t>9799751601895</t>
         </is>
       </c>
       <c r="B1602" s="1" t="inlineStr">
         <is>
-          <t>From Empire To Republic Volume 3 Part:1 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
+          <t>Gazneliler Devleti Tarihi</t>
         </is>
       </c>
       <c r="C1602" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" s="1" t="inlineStr">
         <is>
-          <t>9799751612358</t>
+          <t>9799751612327</t>
         </is>
       </c>
       <c r="B1603" s="1" t="inlineStr">
         <is>
-          <t>From Empire To Republic Volume 3 Part: 2 The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
+          <t>From Empire To Republic Volume 3 Part:1 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
         </is>
       </c>
       <c r="C1603" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" s="1" t="inlineStr">
         <is>
-          <t>9799751612303</t>
+          <t>9799751612358</t>
         </is>
       </c>
       <c r="B1604" s="1" t="inlineStr">
         <is>
-          <t>From Empire to Republic Volume 2 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
+          <t>From Empire To Republic Volume 3 Part: 2 The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
         </is>
       </c>
       <c r="C1604" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" s="1" t="inlineStr">
         <is>
-          <t>9799751612297</t>
+          <t>9799751612303</t>
         </is>
       </c>
       <c r="B1605" s="1" t="inlineStr">
         <is>
-          <t>From Empire to Republic Volume 1 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
+          <t>From Empire to Republic Volume 2 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
         </is>
       </c>
       <c r="C1605" s="1">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" s="1" t="inlineStr">
         <is>
-          <t>9799751610651</t>
+          <t>9799751612297</t>
         </is>
       </c>
       <c r="B1606" s="1" t="inlineStr">
         <is>
-          <t>Fransız İhtilali ve Türk - Fransız Diplomasi Münasebetleri</t>
+          <t>From Empire to Republic Volume 1 / The Turkish War of National Liberation 1918-1923 A Documentary Study</t>
         </is>
       </c>
       <c r="C1606" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" s="1" t="inlineStr">
         <is>
-          <t>9789751617910</t>
+          <t>9799751610651</t>
         </is>
       </c>
       <c r="B1607" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918-Cilt 4 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 4</t>
+          <t>Fransız İhtilali ve Türk - Fransız Diplomasi Münasebetleri</t>
         </is>
       </c>
       <c r="C1607" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" s="1" t="inlineStr">
         <is>
-          <t>9789751617903</t>
+          <t>9789751617910</t>
         </is>
       </c>
       <c r="B1608" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918-Cilt 3 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 3</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918-Cilt 4 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 4</t>
         </is>
       </c>
       <c r="C1608" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" s="1" t="inlineStr">
         <is>
-          <t>3990000003910</t>
+          <t>9789751617903</t>
         </is>
       </c>
       <c r="B1609" s="1" t="inlineStr">
         <is>
-          <t>Fransa İnkılabının Siyasi Tarihi ( 3 Cilt Takım) (Ciltli)</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918-Cilt 3 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 3</t>
         </is>
       </c>
       <c r="C1609" s="1">
-        <v>44</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" s="1" t="inlineStr">
         <is>
-          <t>9789751621832</t>
+          <t>3990000003910</t>
         </is>
       </c>
       <c r="B1610" s="1" t="inlineStr">
         <is>
-          <t>Fezleketü Akvali’l-Ahyar fi İlmi’t-Tarih ve’l-Ahbar (Fezleketü’t-Tevarih) (Ciltli)</t>
+          <t>Fransa İnkılabının Siyasi Tarihi ( 3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1610" s="1">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" s="1" t="inlineStr">
         <is>
-          <t>3990000007028</t>
+          <t>9789751621832</t>
         </is>
       </c>
       <c r="B1611" s="1" t="inlineStr">
         <is>
-          <t>Fermanlar - Topkapı Sarayı Müzesi Osmanlı Saray Arşivi Katoloğu</t>
+          <t>Fezleketü Akvali’l-Ahyar fi İlmi’t-Tarih ve’l-Ahbar (Fezleketü’t-Tevarih) (Ciltli)</t>
         </is>
       </c>
       <c r="C1611" s="1">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" s="1" t="inlineStr">
         <is>
-          <t>9799751607484</t>
+          <t>3990000007028</t>
         </is>
       </c>
       <c r="B1612" s="1" t="inlineStr">
         <is>
-          <t>Fatih Devri Üzerinde Tetkikler ve Vesikalar 1</t>
+          <t>Fermanlar - Topkapı Sarayı Müzesi Osmanlı Saray Arşivi Katoloğu</t>
         </is>
       </c>
       <c r="C1612" s="1">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" s="1" t="inlineStr">
         <is>
-          <t>9789751622006</t>
+          <t>9799751607484</t>
         </is>
       </c>
       <c r="B1613" s="1" t="inlineStr">
         <is>
-          <t>Fatımi Devleti’nde Türkler (Ciltli)</t>
+          <t>Fatih Devri Üzerinde Tetkikler ve Vesikalar 1</t>
         </is>
       </c>
       <c r="C1613" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" s="1" t="inlineStr">
         <is>
-          <t>9789751625175</t>
+          <t>9789751622006</t>
         </is>
       </c>
       <c r="B1614" s="1" t="inlineStr">
         <is>
-          <t>Fas Tarihi</t>
+          <t>Fatımi Devleti’nde Türkler (Ciltli)</t>
         </is>
       </c>
       <c r="C1614" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" s="1" t="inlineStr">
         <is>
-          <t>9789751603374</t>
+          <t>9789751625175</t>
         </is>
       </c>
       <c r="B1615" s="1" t="inlineStr">
         <is>
-          <t>Fars Atabegleri Salgurlular</t>
+          <t>Fas Tarihi</t>
         </is>
       </c>
       <c r="C1615" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" s="1" t="inlineStr">
         <is>
-          <t>9799751615540</t>
+          <t>9789751603374</t>
         </is>
       </c>
       <c r="B1616" s="1" t="inlineStr">
         <is>
-          <t>Facts On The Relocation Of Armenians 1914-1918</t>
+          <t>Fars Atabegleri Salgurlular</t>
         </is>
       </c>
       <c r="C1616" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" s="1" t="inlineStr">
         <is>
-          <t>9799751612426</t>
+          <t>9799751615540</t>
         </is>
       </c>
       <c r="B1617" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağda Yazı Malzemeleri ve Kitabın Oluşumu</t>
+          <t>Facts On The Relocation Of Armenians 1914-1918</t>
         </is>
       </c>
       <c r="C1617" s="1">
-        <v>38</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" s="1" t="inlineStr">
         <is>
-          <t>9789751608581</t>
+          <t>9799751612426</t>
         </is>
       </c>
       <c r="B1618" s="1" t="inlineStr">
         <is>
-          <t>Eskibatı Tarihi - 1 (Ciltli)</t>
+          <t>Eskiçağda Yazı Malzemeleri ve Kitabın Oluşumu</t>
         </is>
       </c>
       <c r="C1618" s="1">
-        <v>80</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" s="1" t="inlineStr">
         <is>
-          <t>9789751605702</t>
+          <t>9789751608581</t>
         </is>
       </c>
       <c r="B1619" s="1" t="inlineStr">
         <is>
-          <t>Eski Türklerde Şehircilik</t>
+          <t>Eskibatı Tarihi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1619" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" s="1" t="inlineStr">
         <is>
-          <t>9799751603905</t>
+          <t>9789751605702</t>
         </is>
       </c>
       <c r="B1620" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Şiiri</t>
+          <t>Eski Türklerde Şehircilik</t>
         </is>
       </c>
       <c r="C1620" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" s="1" t="inlineStr">
         <is>
-          <t>9789751603677</t>
+          <t>9799751603905</t>
         </is>
       </c>
       <c r="B1621" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Mimarlığı</t>
+          <t>Eski Türk Şiiri</t>
         </is>
       </c>
       <c r="C1621" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" s="1" t="inlineStr">
         <is>
-          <t>9789751609069</t>
+          <t>9789751603677</t>
         </is>
       </c>
       <c r="B1622" s="1" t="inlineStr">
         <is>
-          <t>Erzurum’dan Ölümüne Kadar Atatürk’le Beraber (2 Kitap Takım) (Ciltli)</t>
+          <t>Eski Anadolu Mimarlığı</t>
         </is>
       </c>
       <c r="C1622" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" s="1" t="inlineStr">
         <is>
-          <t>9789751608796</t>
+          <t>9789751609069</t>
         </is>
       </c>
       <c r="B1623" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Beylerbeyiliği ve Teşkilatı Kuruluş ve Genişleme Devri (1535-1566)</t>
+          <t>Erzurum’dan Ölümüne Kadar Atatürk’le Beraber (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1623" s="1">
-        <v>10</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" s="1" t="inlineStr">
         <is>
-          <t>9789751624796</t>
+          <t>9789751608796</t>
         </is>
       </c>
       <c r="B1624" s="1" t="inlineStr">
         <is>
-          <t>Ermenilerin Zorunlu Göçü (1915 - 1917)</t>
+          <t>Erzurum Beylerbeyiliği ve Teşkilatı Kuruluş ve Genişleme Devri (1535-1566)</t>
         </is>
       </c>
       <c r="C1624" s="1">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" s="1" t="inlineStr">
         <is>
-          <t>9789751618108</t>
+          <t>9789751624796</t>
         </is>
       </c>
       <c r="B1625" s="1" t="inlineStr">
         <is>
-          <t>Ermeniler: Sürgün ve Göç (Ciltli)</t>
+          <t>Ermenilerin Zorunlu Göçü (1915 - 1917)</t>
         </is>
       </c>
       <c r="C1625" s="1">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" s="1" t="inlineStr">
         <is>
-          <t>9789751617873</t>
+          <t>9789751618108</t>
         </is>
       </c>
       <c r="B1626" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sorunun Gelişim Sürecinde Yozgat’ta Türk Ermeni İlişkileri</t>
+          <t>Ermeniler: Sürgün ve Göç (Ciltli)</t>
         </is>
       </c>
       <c r="C1626" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" s="1" t="inlineStr">
         <is>
-          <t>3990000015590</t>
+          <t>9789751617873</t>
         </is>
       </c>
       <c r="B1627" s="1" t="inlineStr">
         <is>
-          <t>Eretna Devleti - Kadı Burhaneddin Ahmed ve Devleti - Mutahharten ve Erzincan Emirliği 2</t>
+          <t>Ermeni Sorunun Gelişim Sürecinde Yozgat’ta Türk Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C1627" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" s="1" t="inlineStr">
         <is>
-          <t>9789751606129</t>
+          <t>3990000015590</t>
         </is>
       </c>
       <c r="B1628" s="1" t="inlineStr">
         <is>
-          <t>Eratnalılar (1327-1381)</t>
+          <t>Eretna Devleti - Kadı Burhaneddin Ahmed ve Devleti - Mutahharten ve Erzincan Emirliği 2</t>
         </is>
       </c>
       <c r="C1628" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" s="1" t="inlineStr">
         <is>
-          <t>3990000005162</t>
+          <t>9789751606129</t>
         </is>
       </c>
       <c r="B1629" s="1" t="inlineStr">
         <is>
-          <t>Ephesus Yazıtları Işığında İmparator Diocletianus’a Kadar Roma Şövalye Sınıfı ve Asia Eyaletindeki Resmi Görevlileri / Der Ritterstand Und Seine Tatigkeit Im Kaiserlichen Reichsdienst in Asia bis auf Diokletian im Spiegel der ephesischen Inschriften</t>
+          <t>Eratnalılar (1327-1381)</t>
         </is>
       </c>
       <c r="C1629" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" s="1" t="inlineStr">
         <is>
-          <t>9789751622853</t>
+          <t>3990000005162</t>
         </is>
       </c>
       <c r="B1630" s="1" t="inlineStr">
         <is>
-          <t>En Eski Devirlerden Zamanımıza Kadar Uzak Doğu Tarihi (Ciltli)</t>
+          <t>Ephesus Yazıtları Işığında İmparator Diocletianus’a Kadar Roma Şövalye Sınıfı ve Asia Eyaletindeki Resmi Görevlileri / Der Ritterstand Und Seine Tatigkeit Im Kaiserlichen Reichsdienst in Asia bis auf Diokletian im Spiegel der ephesischen Inschriften</t>
         </is>
       </c>
       <c r="C1630" s="1">
-        <v>130</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" s="1" t="inlineStr">
         <is>
-          <t>3990000007006</t>
+          <t>9789751622853</t>
         </is>
       </c>
       <c r="B1631" s="1" t="inlineStr">
         <is>
-          <t>Menakıbu’l-Kudsiyye Fi Menasıbi’l-Ünsiyye</t>
+          <t>En Eski Devirlerden Zamanımıza Kadar Uzak Doğu Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1631" s="1">
-        <v>30</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" s="1" t="inlineStr">
         <is>
-          <t>9789751614476</t>
+          <t>3990000007006</t>
         </is>
       </c>
       <c r="B1632" s="1" t="inlineStr">
         <is>
-          <t>El-Cami Beyne’l-İlm Ve’l-Amel En-Nafi Fi Eş-Şınaa Ti’l-Hiyel (Ciltli)</t>
+          <t>Menakıbu’l-Kudsiyye Fi Menasıbi’l-Ünsiyye</t>
         </is>
       </c>
       <c r="C1632" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" s="1" t="inlineStr">
         <is>
-          <t>3990000006914</t>
+          <t>9789751614476</t>
         </is>
       </c>
       <c r="B1633" s="1" t="inlineStr">
         <is>
-          <t>Ege’deki Sivil Direnişten Kurtuluş Savaşı’na Geçerken Uşak Heyet-i Merkeziyesi ve İbrahim (TahtaKılıç) Bey</t>
+          <t>El-Cami Beyne’l-İlm Ve’l-Amel En-Nafi Fi Eş-Şınaa Ti’l-Hiyel (Ciltli)</t>
         </is>
       </c>
       <c r="C1633" s="1">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" s="1" t="inlineStr">
         <is>
-          <t>9799751609549</t>
+          <t>3990000006914</t>
         </is>
       </c>
       <c r="B1634" s="1" t="inlineStr">
         <is>
-          <t>Ege’de Temel Sorun Egemenliği Tartışmalı Adalar</t>
+          <t>Ege’deki Sivil Direnişten Kurtuluş Savaşı’na Geçerken Uşak Heyet-i Merkeziyesi ve İbrahim (TahtaKılıç) Bey</t>
         </is>
       </c>
       <c r="C1634" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" s="1" t="inlineStr">
         <is>
-          <t>9789751628510</t>
+          <t>9799751609549</t>
         </is>
       </c>
       <c r="B1635" s="1" t="inlineStr">
         <is>
-          <t>Ege ve Yunan Tarihi</t>
+          <t>Ege’de Temel Sorun Egemenliği Tartışmalı Adalar</t>
         </is>
       </c>
       <c r="C1635" s="1">
-        <v>38</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" s="1" t="inlineStr">
         <is>
-          <t>3990000005093</t>
+          <t>9789751628510</t>
         </is>
       </c>
       <c r="B1636" s="1" t="inlineStr">
         <is>
-          <t>Ege Sorunu Belgeler Cilt: 2 / Aegean Question Documents Volume: 2</t>
+          <t>Ege ve Yunan Tarihi</t>
         </is>
       </c>
       <c r="C1636" s="1">
-        <v>15</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" s="1" t="inlineStr">
         <is>
-          <t>3990000005094</t>
+          <t>3990000005093</t>
         </is>
       </c>
       <c r="B1637" s="1" t="inlineStr">
         <is>
-          <t>Ege Sorunu - Belgeler - Cilt 1 (1912-1913) / Aegean Question Documents Volume-1 ( 1912-1913)</t>
+          <t>Ege Sorunu Belgeler Cilt: 2 / Aegean Question Documents Volume: 2</t>
         </is>
       </c>
       <c r="C1637" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" s="1" t="inlineStr">
         <is>
-          <t>9799751604964</t>
+          <t>3990000005094</t>
         </is>
       </c>
       <c r="B1638" s="1" t="inlineStr">
         <is>
-          <t>Eski İzmir 1 (Ciltli)</t>
+          <t>Ege Sorunu - Belgeler - Cilt 1 (1912-1913) / Aegean Question Documents Volume-1 ( 1912-1913)</t>
         </is>
       </c>
       <c r="C1638" s="1">
-        <v>55</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" s="1" t="inlineStr">
         <is>
-          <t>9789751618627</t>
+          <t>9799751604964</t>
         </is>
       </c>
       <c r="B1639" s="1" t="inlineStr">
         <is>
-          <t>Eski Fotoğraflarda Bir Zamanlar Kırım (Ciltli)</t>
+          <t>Eski İzmir 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1639" s="1">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" s="1" t="inlineStr">
         <is>
-          <t>3990000009700</t>
+          <t>9789751618627</t>
         </is>
       </c>
       <c r="B1640" s="1" t="inlineStr">
         <is>
-          <t>Edirne</t>
+          <t>Eski Fotoğraflarda Bir Zamanlar Kırım (Ciltli)</t>
         </is>
       </c>
       <c r="C1640" s="1">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" s="1" t="inlineStr">
         <is>
-          <t>9799751610033</t>
+          <t>3990000009700</t>
         </is>
       </c>
       <c r="B1641" s="1" t="inlineStr">
         <is>
-          <t>Ebu Sehl Nu’man Efendi Tedbirat-ı Pesendide</t>
+          <t>Edirne</t>
         </is>
       </c>
       <c r="C1641" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" s="1" t="inlineStr">
         <is>
-          <t>9799751612433</t>
+          <t>9799751610033</t>
         </is>
       </c>
       <c r="B1642" s="1" t="inlineStr">
         <is>
-          <t>Eski Erciş-Çelebibağı Mezarlığı ve Mezar Taşları (Ciltli)</t>
+          <t>Ebu Sehl Nu’man Efendi Tedbirat-ı Pesendide</t>
         </is>
       </c>
       <c r="C1642" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" s="1" t="inlineStr">
         <is>
-          <t>3990000012208</t>
+          <t>9799751612433</t>
         </is>
       </c>
       <c r="B1643" s="1" t="inlineStr">
         <is>
-          <t>Edirne Sarayı</t>
+          <t>Eski Erciş-Çelebibağı Mezarlığı ve Mezar Taşları (Ciltli)</t>
         </is>
       </c>
       <c r="C1643" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" s="1" t="inlineStr">
         <is>
-          <t>9789751608307</t>
+          <t>3990000012208</t>
         </is>
       </c>
       <c r="B1644" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk’ün 1923 Eskişehir -İzmit Konuşmaları</t>
+          <t>Edirne Sarayı</t>
         </is>
       </c>
       <c r="C1644" s="1">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" s="1" t="inlineStr">
         <is>
-          <t>9789751617897</t>
+          <t>9789751608307</t>
         </is>
       </c>
       <c r="B1645" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918-Cilt 2 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 2</t>
+          <t>Gazi Mustafa Kemal Atatürk’ün 1923 Eskişehir -İzmit Konuşmaları</t>
         </is>
       </c>
       <c r="C1645" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" s="1" t="inlineStr">
         <is>
-          <t>3990000008482</t>
+          <t>9789751617897</t>
         </is>
       </c>
       <c r="B1646" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 185 Cilt: 47</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918-Cilt 2 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 2</t>
         </is>
       </c>
       <c r="C1646" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" s="1" t="inlineStr">
         <is>
-          <t>3990000008483</t>
+          <t>3990000008482</t>
         </is>
       </c>
       <c r="B1647" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 184 Cilt: 46</t>
+          <t>Belleten Sayı: 185 Cilt: 47</t>
         </is>
       </c>
       <c r="C1647" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" s="1" t="inlineStr">
         <is>
-          <t>3990000008508</t>
+          <t>3990000008483</t>
         </is>
       </c>
       <c r="B1648" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 183 Cilt: 46</t>
+          <t>Belleten Sayı: 184 Cilt: 46</t>
         </is>
       </c>
       <c r="C1648" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" s="1" t="inlineStr">
         <is>
-          <t>3990000008510</t>
+          <t>3990000008508</t>
         </is>
       </c>
       <c r="B1649" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 182 Cilt: 46</t>
+          <t>Belleten Sayı: 183 Cilt: 46</t>
         </is>
       </c>
       <c r="C1649" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" s="1" t="inlineStr">
         <is>
-          <t>3990000008509</t>
+          <t>3990000008510</t>
         </is>
       </c>
       <c r="B1650" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 181 Cilt: 46</t>
+          <t>Belleten Sayı: 182 Cilt: 46</t>
         </is>
       </c>
       <c r="C1650" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" s="1" t="inlineStr">
         <is>
-          <t>3990000008507</t>
+          <t>3990000008509</t>
         </is>
       </c>
       <c r="B1651" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 180 Cilt: 45/2</t>
+          <t>Belleten Sayı: 181 Cilt: 46</t>
         </is>
       </c>
       <c r="C1651" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" s="1" t="inlineStr">
         <is>
-          <t>3990000008506</t>
+          <t>3990000008507</t>
         </is>
       </c>
       <c r="B1652" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 179 Cilt: 45/2</t>
+          <t>Belleten Sayı: 180 Cilt: 45/2</t>
         </is>
       </c>
       <c r="C1652" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" s="1" t="inlineStr">
         <is>
-          <t>3990000008505</t>
+          <t>3990000008506</t>
         </is>
       </c>
       <c r="B1653" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 178 Cilt: 45/2</t>
+          <t>Belleten Sayı: 179 Cilt: 45/2</t>
         </is>
       </c>
       <c r="C1653" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" s="1" t="inlineStr">
         <is>
-          <t>3990000008485</t>
+          <t>3990000008505</t>
         </is>
       </c>
       <c r="B1654" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 177 Cilt: 45/1</t>
+          <t>Belleten Sayı: 178 Cilt: 45/2</t>
         </is>
       </c>
       <c r="C1654" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" s="1" t="inlineStr">
         <is>
-          <t>3990000009710</t>
+          <t>3990000008485</t>
         </is>
       </c>
       <c r="B1655" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 176 Cilt: 44</t>
+          <t>Belleten Sayı: 177 Cilt: 45/1</t>
         </is>
       </c>
       <c r="C1655" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" s="1" t="inlineStr">
         <is>
-          <t>3990000008484</t>
+          <t>3990000009710</t>
         </is>
       </c>
       <c r="B1656" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 175 Cilt: 44</t>
+          <t>Belleten Sayı: 176 Cilt: 44</t>
         </is>
       </c>
       <c r="C1656" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" s="1" t="inlineStr">
         <is>
-          <t>3990000008480</t>
+          <t>3990000008484</t>
         </is>
       </c>
       <c r="B1657" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 174 Cilt: 44</t>
+          <t>Belleten Sayı: 175 Cilt: 44</t>
         </is>
       </c>
       <c r="C1657" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" s="1" t="inlineStr">
         <is>
-          <t>3990000008479</t>
+          <t>3990000008480</t>
         </is>
       </c>
       <c r="B1658" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 173 Cilt: 44</t>
+          <t>Belleten Sayı: 174 Cilt: 44</t>
         </is>
       </c>
       <c r="C1658" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" s="1" t="inlineStr">
         <is>
-          <t>3990000008478</t>
+          <t>3990000008479</t>
         </is>
       </c>
       <c r="B1659" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 172 Cilt: 43</t>
+          <t>Belleten Sayı: 173 Cilt: 44</t>
         </is>
       </c>
       <c r="C1659" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" s="1" t="inlineStr">
         <is>
-          <t>3990000009650</t>
+          <t>3990000008478</t>
         </is>
       </c>
       <c r="B1660" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 17-18 Cilt: 5</t>
+          <t>Belleten Sayı: 172 Cilt: 43</t>
         </is>
       </c>
       <c r="C1660" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" s="1" t="inlineStr">
         <is>
-          <t>3990000008481</t>
+          <t>3990000009650</t>
         </is>
       </c>
       <c r="B1661" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 170 Cilt: 43</t>
+          <t>Belleten Sayı: 17-18 Cilt: 5</t>
         </is>
       </c>
       <c r="C1661" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" s="1" t="inlineStr">
         <is>
-          <t>3990000008476</t>
+          <t>3990000008481</t>
         </is>
       </c>
       <c r="B1662" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 169 Cilt: 43</t>
+          <t>Belleten Sayı: 170 Cilt: 43</t>
         </is>
       </c>
       <c r="C1662" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" s="1" t="inlineStr">
         <is>
-          <t>3990000008514</t>
+          <t>3990000008476</t>
         </is>
       </c>
       <c r="B1663" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 168 Cilt: 42</t>
+          <t>Belleten Sayı: 169 Cilt: 43</t>
         </is>
       </c>
       <c r="C1663" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" s="1" t="inlineStr">
         <is>
-          <t>3990000008512</t>
+          <t>3990000008514</t>
         </is>
       </c>
       <c r="B1664" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 167 Cilt: 42</t>
+          <t>Belleten Sayı: 168 Cilt: 42</t>
         </is>
       </c>
       <c r="C1664" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" s="1" t="inlineStr">
         <is>
-          <t>3990000008513</t>
+          <t>3990000008512</t>
         </is>
       </c>
       <c r="B1665" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 166 Cilt: 42</t>
+          <t>Belleten Sayı: 167 Cilt: 42</t>
         </is>
       </c>
       <c r="C1665" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" s="1" t="inlineStr">
         <is>
-          <t>3990000008487</t>
+          <t>3990000008513</t>
         </is>
       </c>
       <c r="B1666" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 165 Cilt: 42</t>
+          <t>Belleten Sayı: 166 Cilt: 42</t>
         </is>
       </c>
       <c r="C1666" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" s="1" t="inlineStr">
         <is>
-          <t>3990000008489</t>
+          <t>3990000008487</t>
         </is>
       </c>
       <c r="B1667" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 164 Cilt: 41</t>
+          <t>Belleten Sayı: 165 Cilt: 42</t>
         </is>
       </c>
       <c r="C1667" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" s="1" t="inlineStr">
         <is>
-          <t>3990000008491</t>
+          <t>3990000008489</t>
         </is>
       </c>
       <c r="B1668" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 163 Cilt: 41</t>
+          <t>Belleten Sayı: 164 Cilt: 41</t>
         </is>
       </c>
       <c r="C1668" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" s="1" t="inlineStr">
         <is>
-          <t>3990000008399</t>
+          <t>3990000008491</t>
         </is>
       </c>
       <c r="B1669" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 162 Cilt: 41</t>
+          <t>Belleten Sayı: 163 Cilt: 41</t>
         </is>
       </c>
       <c r="C1669" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" s="1" t="inlineStr">
         <is>
-          <t>3990000009684</t>
+          <t>3990000008399</t>
         </is>
       </c>
       <c r="B1670" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 161 Cilt: 41</t>
+          <t>Belleten Sayı: 162 Cilt: 41</t>
         </is>
       </c>
       <c r="C1670" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" s="1" t="inlineStr">
         <is>
-          <t>3990000008511</t>
+          <t>3990000009684</t>
         </is>
       </c>
       <c r="B1671" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 160 Cilt: 40</t>
+          <t>Belleten Sayı: 161 Cilt: 41</t>
         </is>
       </c>
       <c r="C1671" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" s="1" t="inlineStr">
         <is>
-          <t>3990000008348</t>
+          <t>3990000008511</t>
         </is>
       </c>
       <c r="B1672" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 16 Cilt: 4</t>
+          <t>Belleten Sayı: 160 Cilt: 40</t>
         </is>
       </c>
       <c r="C1672" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" s="1" t="inlineStr">
         <is>
-          <t>3990000008374</t>
+          <t>3990000008348</t>
         </is>
       </c>
       <c r="B1673" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 159 Cilt: 40</t>
+          <t>Belleten Sayı: 16 Cilt: 4</t>
         </is>
       </c>
       <c r="C1673" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" s="1" t="inlineStr">
         <is>
-          <t>3990000008370</t>
+          <t>3990000008374</t>
         </is>
       </c>
       <c r="B1674" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 158 Cilt: 40</t>
+          <t>Belleten Sayı: 159 Cilt: 40</t>
         </is>
       </c>
       <c r="C1674" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" s="1" t="inlineStr">
         <is>
-          <t>3990000008369</t>
+          <t>3990000008370</t>
         </is>
       </c>
       <c r="B1675" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 157 Cilt: 40</t>
+          <t>Belleten Sayı: 158 Cilt: 40</t>
         </is>
       </c>
       <c r="C1675" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" s="1" t="inlineStr">
         <is>
-          <t>3990000008490</t>
+          <t>3990000008369</t>
         </is>
       </c>
       <c r="B1676" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 156 Cilt: 39</t>
+          <t>Belleten Sayı: 157 Cilt: 40</t>
         </is>
       </c>
       <c r="C1676" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" s="1" t="inlineStr">
         <is>
-          <t>3990000008486</t>
+          <t>3990000008490</t>
         </is>
       </c>
       <c r="B1677" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 155 Cilt: 39</t>
+          <t>Belleten Sayı: 156 Cilt: 39</t>
         </is>
       </c>
       <c r="C1677" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" s="1" t="inlineStr">
         <is>
-          <t>3990000008488</t>
+          <t>3990000008486</t>
         </is>
       </c>
       <c r="B1678" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 154 Cilt: 39</t>
+          <t>Belleten Sayı: 155 Cilt: 39</t>
         </is>
       </c>
       <c r="C1678" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" s="1" t="inlineStr">
         <is>
-          <t>3990000008402</t>
+          <t>3990000008488</t>
         </is>
       </c>
       <c r="B1679" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 153 Cilt: 39</t>
+          <t>Belleten Sayı: 154 Cilt: 39</t>
         </is>
       </c>
       <c r="C1679" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" s="1" t="inlineStr">
         <is>
-          <t>3990000008396</t>
+          <t>3990000008402</t>
         </is>
       </c>
       <c r="B1680" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 152 Cilt: 38</t>
+          <t>Belleten Sayı: 153 Cilt: 39</t>
         </is>
       </c>
       <c r="C1680" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" s="1" t="inlineStr">
         <is>
-          <t>3990000008403</t>
+          <t>3990000008396</t>
         </is>
       </c>
       <c r="B1681" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 151 Cilt: 38</t>
+          <t>Belleten Sayı: 152 Cilt: 38</t>
         </is>
       </c>
       <c r="C1681" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" s="1" t="inlineStr">
         <is>
-          <t>3990000008391</t>
+          <t>3990000008403</t>
         </is>
       </c>
       <c r="B1682" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 150 Cilt: 38</t>
+          <t>Belleten Sayı: 151 Cilt: 38</t>
         </is>
       </c>
       <c r="C1682" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" s="1" t="inlineStr">
         <is>
-          <t>3990000008381</t>
+          <t>3990000008391</t>
         </is>
       </c>
       <c r="B1683" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 149 Cilt: 38</t>
+          <t>Belleten Sayı: 150 Cilt: 38</t>
         </is>
       </c>
       <c r="C1683" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" s="1" t="inlineStr">
         <is>
-          <t>3990000008382</t>
+          <t>3990000008381</t>
         </is>
       </c>
       <c r="B1684" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 148 Cilt: 37</t>
+          <t>Belleten Sayı: 149 Cilt: 38</t>
         </is>
       </c>
       <c r="C1684" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" s="1" t="inlineStr">
         <is>
-          <t>3990000008384</t>
+          <t>3990000008382</t>
         </is>
       </c>
       <c r="B1685" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 147 Cilt: 37</t>
+          <t>Belleten Sayı: 148 Cilt: 37</t>
         </is>
       </c>
       <c r="C1685" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" s="1" t="inlineStr">
         <is>
-          <t>3990000008385</t>
+          <t>3990000008384</t>
         </is>
       </c>
       <c r="B1686" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 146 Cilt: 37</t>
+          <t>Belleten Sayı: 147 Cilt: 37</t>
         </is>
       </c>
       <c r="C1686" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" s="1" t="inlineStr">
         <is>
-          <t>3990000008387</t>
+          <t>3990000008385</t>
         </is>
       </c>
       <c r="B1687" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 145 Cilt: 36</t>
+          <t>Belleten Sayı: 146 Cilt: 37</t>
         </is>
       </c>
       <c r="C1687" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" s="1" t="inlineStr">
         <is>
-          <t>3990000008389</t>
+          <t>3990000008387</t>
         </is>
       </c>
       <c r="B1688" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 144 Cilt: 36</t>
+          <t>Belleten Sayı: 145 Cilt: 36</t>
         </is>
       </c>
       <c r="C1688" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" s="1" t="inlineStr">
         <is>
-          <t>3990000008392</t>
+          <t>3990000008389</t>
         </is>
       </c>
       <c r="B1689" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 143 Cilt: 36</t>
+          <t>Belleten Sayı: 144 Cilt: 36</t>
         </is>
       </c>
       <c r="C1689" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" s="1" t="inlineStr">
         <is>
-          <t>3990000008390</t>
+          <t>3990000008392</t>
         </is>
       </c>
       <c r="B1690" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 142 Cilt: 36</t>
+          <t>Belleten Sayı: 143 Cilt: 36</t>
         </is>
       </c>
       <c r="C1690" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" s="1" t="inlineStr">
         <is>
-          <t>3990000008351</t>
+          <t>3990000008390</t>
         </is>
       </c>
       <c r="B1691" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 14-15 Cilt: 4</t>
+          <t>Belleten Sayı: 142 Cilt: 36</t>
         </is>
       </c>
       <c r="C1691" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" s="1" t="inlineStr">
         <is>
-          <t>3990000008518</t>
+          <t>3990000008351</t>
         </is>
       </c>
       <c r="B1692" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 141 Cilt: 36</t>
+          <t>Belleten Sayı: 14-15 Cilt: 4</t>
         </is>
       </c>
       <c r="C1692" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" s="1" t="inlineStr">
         <is>
-          <t>3990000008394</t>
+          <t>3990000008518</t>
         </is>
       </c>
       <c r="B1693" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 140 Cilt: 35</t>
+          <t>Belleten Sayı: 141 Cilt: 36</t>
         </is>
       </c>
       <c r="C1693" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" s="1" t="inlineStr">
         <is>
-          <t>3990000008515</t>
+          <t>3990000008394</t>
         </is>
       </c>
       <c r="B1694" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 139  Cilt: 35</t>
+          <t>Belleten Sayı: 140 Cilt: 35</t>
         </is>
       </c>
       <c r="C1694" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" s="1" t="inlineStr">
         <is>
-          <t>3990000008461</t>
+          <t>3990000008515</t>
         </is>
       </c>
       <c r="B1695" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 135 Cilt: 34</t>
+          <t>Belleten Sayı: 139  Cilt: 35</t>
         </is>
       </c>
       <c r="C1695" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" s="1" t="inlineStr">
         <is>
-          <t>3990000008462</t>
+          <t>3990000008461</t>
         </is>
       </c>
       <c r="B1696" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 134 Cilt: 34</t>
+          <t>Belleten Sayı: 135 Cilt: 34</t>
         </is>
       </c>
       <c r="C1696" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" s="1" t="inlineStr">
         <is>
-          <t>3990000008463</t>
+          <t>3990000008462</t>
         </is>
       </c>
       <c r="B1697" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 133 Cilt: 34</t>
+          <t>Belleten Sayı: 134 Cilt: 34</t>
         </is>
       </c>
       <c r="C1697" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" s="1" t="inlineStr">
         <is>
-          <t>3990000009632</t>
+          <t>3990000008463</t>
         </is>
       </c>
       <c r="B1698" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 13 Cilt: 4</t>
+          <t>Belleten Sayı: 133 Cilt: 34</t>
         </is>
       </c>
       <c r="C1698" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" s="1" t="inlineStr">
         <is>
-          <t>3990000009633</t>
+          <t>3990000009632</t>
         </is>
       </c>
       <c r="B1699" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 128 Cilt: 32</t>
+          <t>Belleten Sayı: 13 Cilt: 4</t>
         </is>
       </c>
       <c r="C1699" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" s="1" t="inlineStr">
         <is>
-          <t>3990000008497</t>
+          <t>3990000009633</t>
         </is>
       </c>
       <c r="B1700" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 126 Cilt: 32</t>
+          <t>Belleten Sayı: 128 Cilt: 32</t>
         </is>
       </c>
       <c r="C1700" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" s="1" t="inlineStr">
         <is>
-          <t>3990000008496</t>
+          <t>3990000008497</t>
         </is>
       </c>
       <c r="B1701" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 125 Cilt: 32</t>
+          <t>Belleten Sayı: 126 Cilt: 32</t>
         </is>
       </c>
       <c r="C1701" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" s="1" t="inlineStr">
         <is>
-          <t>3990000008493</t>
+          <t>3990000008496</t>
         </is>
       </c>
       <c r="B1702" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 124 Cilt: 31</t>
+          <t>Belleten Sayı: 125 Cilt: 32</t>
         </is>
       </c>
       <c r="C1702" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" s="1" t="inlineStr">
         <is>
-          <t>3990000008494</t>
+          <t>3990000008493</t>
         </is>
       </c>
       <c r="B1703" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 123 Cilt: 31</t>
+          <t>Belleten Sayı: 124 Cilt: 31</t>
         </is>
       </c>
       <c r="C1703" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" s="1" t="inlineStr">
         <is>
-          <t>3990000008375</t>
+          <t>3990000008494</t>
         </is>
       </c>
       <c r="B1704" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 122 Cilt: 31</t>
+          <t>Belleten Sayı: 123 Cilt: 31</t>
         </is>
       </c>
       <c r="C1704" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" s="1" t="inlineStr">
         <is>
-          <t>3990000009635</t>
+          <t>3990000008375</t>
         </is>
       </c>
       <c r="B1705" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 121 Cilt: 31</t>
+          <t>Belleten Sayı: 122 Cilt: 31</t>
         </is>
       </c>
       <c r="C1705" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" s="1" t="inlineStr">
         <is>
-          <t>3990000008504</t>
+          <t>3990000009635</t>
         </is>
       </c>
       <c r="B1706" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 120 Cilt: 30</t>
+          <t>Belleten Sayı: 121 Cilt: 31</t>
         </is>
       </c>
       <c r="C1706" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" s="1" t="inlineStr">
         <is>
-          <t>3990000008503</t>
+          <t>3990000008504</t>
         </is>
       </c>
       <c r="B1707" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 119 Cilt: 30</t>
+          <t>Belleten Sayı: 120 Cilt: 30</t>
         </is>
       </c>
       <c r="C1707" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" s="1" t="inlineStr">
         <is>
-          <t>3990000008502</t>
+          <t>3990000008503</t>
         </is>
       </c>
       <c r="B1708" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 117 Cilt: 30</t>
+          <t>Belleten Sayı: 119 Cilt: 30</t>
         </is>
       </c>
       <c r="C1708" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" s="1" t="inlineStr">
         <is>
-          <t>3990000008368</t>
+          <t>3990000008502</t>
         </is>
       </c>
       <c r="B1709" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 115 Cilt: 29</t>
+          <t>Belleten Sayı: 117 Cilt: 30</t>
         </is>
       </c>
       <c r="C1709" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" s="1" t="inlineStr">
         <is>
-          <t>3990000008495</t>
+          <t>3990000008368</t>
         </is>
       </c>
       <c r="B1710" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 113 Cilt: 29</t>
+          <t>Belleten Sayı: 115 Cilt: 29</t>
         </is>
       </c>
       <c r="C1710" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" s="1" t="inlineStr">
         <is>
-          <t>3990000008404</t>
+          <t>3990000008495</t>
         </is>
       </c>
       <c r="B1711" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 112 Cilt: 78</t>
+          <t>Belleten Sayı: 113 Cilt: 29</t>
         </is>
       </c>
       <c r="C1711" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" s="1" t="inlineStr">
         <is>
-          <t>9789751618047</t>
+          <t>3990000008404</t>
         </is>
       </c>
       <c r="B1712" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 Cilt 6 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 6</t>
+          <t>Belleten Sayı: 112 Cilt: 78</t>
         </is>
       </c>
       <c r="C1712" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" s="1" t="inlineStr">
         <is>
-          <t>9789751617927</t>
+          <t>9789751618047</t>
         </is>
       </c>
       <c r="B1713" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 Cilt 5 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 (Ciltli)</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 Cilt 6 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 6</t>
         </is>
       </c>
       <c r="C1713" s="1">
-        <v>150</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" s="1" t="inlineStr">
         <is>
-          <t>3990000008477</t>
+          <t>9789751617927</t>
         </is>
       </c>
       <c r="B1714" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 171 Cilt: 43</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 Cilt 5 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 (Ciltli)</t>
         </is>
       </c>
       <c r="C1714" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" s="1" t="inlineStr">
         <is>
-          <t>3990000008437</t>
+          <t>3990000008477</t>
         </is>
       </c>
       <c r="B1715" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 137 Cilt: 35</t>
+          <t>Belleten Sayı: 171 Cilt: 43</t>
         </is>
       </c>
       <c r="C1715" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" s="1" t="inlineStr">
         <is>
-          <t>3990000008450</t>
+          <t>3990000008437</t>
         </is>
       </c>
       <c r="B1716" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 136 Cilt: 34</t>
+          <t>Belleten Sayı: 137 Cilt: 35</t>
         </is>
       </c>
       <c r="C1716" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" s="1" t="inlineStr">
         <is>
-          <t>9799751611276</t>
+          <t>3990000008450</t>
         </is>
       </c>
       <c r="B1717" s="1" t="inlineStr">
         <is>
-          <t>Some Observations On The Influence Of Byzantine Institutions On Ottoman Institutions</t>
+          <t>Belleten Sayı: 136 Cilt: 34</t>
         </is>
       </c>
       <c r="C1717" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" s="1" t="inlineStr">
         <is>
-          <t>3990000005136</t>
+          <t>9799751611276</t>
         </is>
       </c>
       <c r="B1718" s="1" t="inlineStr">
         <is>
-          <t>Sirem Sancağı Mufassal Tahrir Defteri (Ciltli)</t>
+          <t>Some Observations On The Influence Of Byzantine Institutions On Ottoman Institutions</t>
         </is>
       </c>
       <c r="C1718" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" s="1" t="inlineStr">
         <is>
-          <t>9789751600165</t>
+          <t>3990000005136</t>
         </is>
       </c>
       <c r="B1719" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 4. Cilt 2. Kısım (Ciltli)</t>
+          <t>Sirem Sancağı Mufassal Tahrir Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C1719" s="1">
-        <v>135</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" s="1" t="inlineStr">
         <is>
-          <t>9789751600158</t>
+          <t>9789751600165</t>
         </is>
       </c>
       <c r="B1720" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 4. Cilt 1. Kısım (Ciltli)</t>
+          <t>Osmanlı Tarihi - 4. Cilt 2. Kısım (Ciltli)</t>
         </is>
       </c>
       <c r="C1720" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" s="1" t="inlineStr">
         <is>
-          <t>9789751600141</t>
+          <t>9789751600158</t>
         </is>
       </c>
       <c r="B1721" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 3. Cilt 2. Kısım (Ciltli)</t>
+          <t>Osmanlı Tarihi - 4. Cilt 1. Kısım (Ciltli)</t>
         </is>
       </c>
       <c r="C1721" s="1">
-        <v>50</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" s="1" t="inlineStr">
         <is>
-          <t>9789751601964</t>
+          <t>9789751600141</t>
         </is>
       </c>
       <c r="B1722" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev Cilt 1 (1919-1920)</t>
+          <t>Osmanlı Tarihi - 3. Cilt 2. Kısım (Ciltli)</t>
         </is>
       </c>
       <c r="C1722" s="1">
-        <v>11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" s="1" t="inlineStr">
         <is>
-          <t>9789751618665</t>
+          <t>9789751601964</t>
         </is>
       </c>
       <c r="B1723" s="1" t="inlineStr">
         <is>
-          <t>Nizam-ı Cedide Dair Bir Risale Zebire-i Kuşmani Fi Ta’rif-i Nizam-ı İlhami</t>
+          <t>Nutuk Söylev Cilt 1 (1919-1920)</t>
         </is>
       </c>
       <c r="C1723" s="1">
-        <v>100</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" s="1" t="inlineStr">
         <is>
-          <t>3990000008441</t>
+          <t>9789751618665</t>
         </is>
       </c>
       <c r="B1724" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 7 - 8 Cilt: 4</t>
+          <t>Nizam-ı Cedide Dair Bir Risale Zebire-i Kuşmani Fi Ta’rif-i Nizam-ı İlhami</t>
         </is>
       </c>
       <c r="C1724" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" s="1" t="inlineStr">
         <is>
-          <t>3990000009722</t>
+          <t>3990000008441</t>
         </is>
       </c>
       <c r="B1725" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 31 Sayı: 35</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 7 - 8 Cilt: 4</t>
         </is>
       </c>
       <c r="C1725" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" s="1" t="inlineStr">
         <is>
-          <t>3990000009716</t>
+          <t>3990000009722</t>
         </is>
       </c>
       <c r="B1726" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 30  Cilt: 26 (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 31 Sayı: 35</t>
         </is>
       </c>
       <c r="C1726" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" s="1" t="inlineStr">
         <is>
-          <t>3990000008443</t>
+          <t>3990000009716</t>
         </is>
       </c>
       <c r="B1727" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 5 - 6 Cilt: 3</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 30  Cilt: 26 (Ciltli)</t>
         </is>
       </c>
       <c r="C1727" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" s="1" t="inlineStr">
         <is>
-          <t>3990000009672</t>
+          <t>3990000008443</t>
         </is>
       </c>
       <c r="B1728" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 29 Cilt: 35 (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 5 - 6 Cilt: 3</t>
         </is>
       </c>
       <c r="C1728" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" s="1" t="inlineStr">
         <is>
-          <t>3990000009706</t>
+          <t>3990000009672</t>
         </is>
       </c>
       <c r="B1729" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 32 Cilt: 28</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 29 Cilt: 35 (Ciltli)</t>
         </is>
       </c>
       <c r="C1729" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" s="1" t="inlineStr">
         <is>
-          <t>3990000009705</t>
+          <t>3990000009706</t>
         </is>
       </c>
       <c r="B1730" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 31 Cilt: 27</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 32 Cilt: 28</t>
         </is>
       </c>
       <c r="C1730" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" s="1" t="inlineStr">
         <is>
-          <t>3990000008413</t>
+          <t>3990000009705</t>
         </is>
       </c>
       <c r="B1731" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 22 Cilt: 18</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 31 Cilt: 27</t>
         </is>
       </c>
       <c r="C1731" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" s="1" t="inlineStr">
         <is>
-          <t>3990000008417</t>
+          <t>3990000008413</t>
         </is>
       </c>
       <c r="B1732" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 17 Sayı: 21</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 22 Cilt: 18</t>
         </is>
       </c>
       <c r="C1732" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" s="1" t="inlineStr">
         <is>
-          <t>3990000009720</t>
+          <t>3990000008417</t>
         </is>
       </c>
       <c r="B1733" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 20 Cilt: 16</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 17 Sayı: 21</t>
         </is>
       </c>
       <c r="C1733" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" s="1" t="inlineStr">
         <is>
-          <t>3990000009721</t>
+          <t>3990000009720</t>
         </is>
       </c>
       <c r="B1734" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 19 Cilt: 15</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 20 Cilt: 16</t>
         </is>
       </c>
       <c r="C1734" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" s="1" t="inlineStr">
         <is>
-          <t>3990000009673</t>
+          <t>3990000009721</t>
         </is>
       </c>
       <c r="B1735" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi  Sayı: 18 Cilt: 14</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 19 Cilt: 15</t>
         </is>
       </c>
       <c r="C1735" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" s="1" t="inlineStr">
         <is>
-          <t>3990000009718</t>
+          <t>3990000009673</t>
         </is>
       </c>
       <c r="B1736" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 17 Cilt 13</t>
+          <t>Türk Tarih Belgeleri Dergisi  Sayı: 18 Cilt: 14</t>
         </is>
       </c>
       <c r="C1736" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" s="1" t="inlineStr">
         <is>
-          <t>3990000009674</t>
+          <t>3990000009718</t>
         </is>
       </c>
       <c r="B1737" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 16 Cilt: 12 (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 17 Cilt 13</t>
         </is>
       </c>
       <c r="C1737" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" s="1" t="inlineStr">
         <is>
-          <t>3990000009717</t>
+          <t>3990000009674</t>
         </is>
       </c>
       <c r="B1738" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 11 Sayı: 15</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 16 Cilt: 12 (Ciltli)</t>
         </is>
       </c>
       <c r="C1738" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" s="1" t="inlineStr">
         <is>
-          <t>3990000009719</t>
+          <t>3990000009717</t>
         </is>
       </c>
       <c r="B1739" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi  Sayı: 14 Cilt: 10</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 11 Sayı: 15</t>
         </is>
       </c>
       <c r="C1739" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" s="1" t="inlineStr">
         <is>
-          <t>3990000009685</t>
+          <t>3990000009719</t>
         </is>
       </c>
       <c r="B1740" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 2 Cilt: 1 (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi  Sayı: 14 Cilt: 10</t>
         </is>
       </c>
       <c r="C1740" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" s="1" t="inlineStr">
         <is>
-          <t>3990000009711</t>
+          <t>3990000009685</t>
         </is>
       </c>
       <c r="B1741" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 1 Cilt: 1 (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 2 Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1741" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" s="1" t="inlineStr">
         <is>
-          <t>9789751628572</t>
+          <t>3990000009711</t>
         </is>
       </c>
       <c r="B1742" s="1" t="inlineStr">
         <is>
-          <t>Türk Mitolojisi 2. Cilt</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 1 Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1742" s="1">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" s="1" t="inlineStr">
         <is>
-          <t>3990000003070</t>
+          <t>9789751628572</t>
         </is>
       </c>
       <c r="B1743" s="1" t="inlineStr">
         <is>
-          <t>Cerrahiyyetü'l-Haniyye 2 (Ciltli)</t>
+          <t>Türk Mitolojisi 2. Cilt</t>
         </is>
       </c>
       <c r="C1743" s="1">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" s="1" t="inlineStr">
         <is>
-          <t>3990000003068</t>
+          <t>3990000003070</t>
         </is>
       </c>
       <c r="B1744" s="1" t="inlineStr">
         <is>
-          <t>Cerrahiyyetü'l Haniyye 1 (Ciltli)</t>
+          <t>Cerrahiyyetü'l-Haniyye 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1744" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" s="1" t="inlineStr">
         <is>
-          <t>3990005029704</t>
+          <t>3990000003068</t>
         </is>
       </c>
       <c r="B1745" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları 1969 (Ciltli)</t>
+          <t>Cerrahiyyetü'l Haniyye 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1745" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" s="1" t="inlineStr">
         <is>
-          <t>3990000077359</t>
+          <t>3990005029704</t>
         </is>
       </c>
       <c r="B1746" s="1" t="inlineStr">
         <is>
-          <t>Kırkambar 2013 Tarih Yıllığı Cilt 1 (Ciltli)</t>
+          <t>Atatürk Konferansları 1969 (Ciltli)</t>
         </is>
       </c>
       <c r="C1746" s="1">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" s="1" t="inlineStr">
         <is>
-          <t>3990000077360</t>
+          <t>3990000077359</t>
         </is>
       </c>
       <c r="B1747" s="1" t="inlineStr">
         <is>
-          <t>Kırkambar 2013 Tarih Yıllığı Cilt 2 (Ciltli)</t>
+          <t>Kırkambar 2013 Tarih Yıllığı Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1747" s="1">
         <v>41</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" s="1" t="inlineStr">
         <is>
-          <t>9789751620385</t>
+          <t>3990000077360</t>
         </is>
       </c>
       <c r="B1748" s="1" t="inlineStr">
         <is>
-          <t>Muahedat Mecmuası 6.Cilt</t>
+          <t>Kırkambar 2013 Tarih Yıllığı Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1748" s="1">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" s="1" t="inlineStr">
         <is>
-          <t>9789751620392</t>
+          <t>9789751620385</t>
         </is>
       </c>
       <c r="B1749" s="1" t="inlineStr">
         <is>
-          <t>Muahedat Mecmuası 5.Cilt</t>
+          <t>Muahedat Mecmuası 6.Cilt</t>
         </is>
       </c>
       <c r="C1749" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" s="1" t="inlineStr">
         <is>
-          <t>9789751743824</t>
+          <t>9789751620392</t>
         </is>
       </c>
       <c r="B1750" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler 1.Cilt (Ciltli)</t>
+          <t>Muahedat Mecmuası 5.Cilt</t>
         </is>
       </c>
       <c r="C1750" s="1">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" s="1" t="inlineStr">
         <is>
-          <t>3990000095316</t>
+          <t>9789751743824</t>
         </is>
       </c>
       <c r="B1751" s="1" t="inlineStr">
         <is>
-          <t>Keşf-El-Zunun 1.Cilt (Ciltli)</t>
+          <t>Toplu Makaleler 1.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1751" s="1">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" s="1" t="inlineStr">
         <is>
-          <t>3990000064137</t>
+          <t>3990000095316</t>
         </is>
       </c>
       <c r="B1752" s="1" t="inlineStr">
         <is>
-          <t>Külliyat-ı Kavanin 2. Cilt</t>
+          <t>Keşf-El-Zunun 1.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1752" s="1">
-        <v>20</v>
+        <v>109</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" s="1" t="inlineStr">
         <is>
-          <t>9789751620378</t>
+          <t>3990000064137</t>
         </is>
       </c>
       <c r="B1753" s="1" t="inlineStr">
         <is>
-          <t>Muahedat Mecmuası 3.Cilt</t>
+          <t>Külliyat-ı Kavanin 2. Cilt</t>
         </is>
       </c>
       <c r="C1753" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" s="1" t="inlineStr">
         <is>
-          <t>9789751624147</t>
+          <t>9789751620378</t>
         </is>
       </c>
       <c r="B1754" s="1" t="inlineStr">
         <is>
-          <t>Fransa İnkılabının Siyasi Tarihi 2.Cilt (Ciltli)</t>
+          <t>Muahedat Mecmuası 3.Cilt</t>
         </is>
       </c>
       <c r="C1754" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" s="1" t="inlineStr">
         <is>
-          <t>3990000093016</t>
+          <t>9789751624147</t>
         </is>
       </c>
       <c r="B1755" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferleri Tarihi 3. Cilt</t>
+          <t>Fransa İnkılabının Siyasi Tarihi 2.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1755" s="1">
-        <v>32.66</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" s="1" t="inlineStr">
         <is>
-          <t>3990000746733</t>
+          <t>3990000093016</t>
         </is>
       </c>
       <c r="B1756" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele 1 - 2</t>
+          <t>Haçlı Seferleri Tarihi 3. Cilt</t>
         </is>
       </c>
       <c r="C1756" s="1">
-        <v>30</v>
+        <v>32.66</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" s="1" t="inlineStr">
         <is>
-          <t>3990000005095</t>
+          <t>3990000746733</t>
         </is>
       </c>
       <c r="B1757" s="1" t="inlineStr">
         <is>
-          <t>Documents Diplomatiques Ottomans Affaires Armeniennes Volume 2 (1894 - 1895)</t>
+          <t>Milli Mücadele 1 - 2</t>
         </is>
       </c>
       <c r="C1757" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" s="1" t="inlineStr">
         <is>
-          <t>3990000005092</t>
+          <t>3990000005095</t>
         </is>
       </c>
       <c r="B1758" s="1" t="inlineStr">
         <is>
-          <t>Documents Diplomatiques Ottomans Affaires Armeniennes Volume 1 (1886- 1893)</t>
+          <t>Documents Diplomatiques Ottomans Affaires Armeniennes Volume 2 (1894 - 1895)</t>
         </is>
       </c>
       <c r="C1758" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" s="1" t="inlineStr">
         <is>
-          <t>9799751601017</t>
+          <t>3990000005092</t>
         </is>
       </c>
       <c r="B1759" s="1" t="inlineStr">
         <is>
-          <t>Divan Rakamları</t>
+          <t>Documents Diplomatiques Ottomans Affaires Armeniennes Volume 1 (1886- 1893)</t>
         </is>
       </c>
       <c r="C1759" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" s="1" t="inlineStr">
         <is>
-          <t>9789751625304</t>
+          <t>9799751601017</t>
         </is>
       </c>
       <c r="B1760" s="1" t="inlineStr">
         <is>
-          <t>Dipnotlar (Ciltli)</t>
+          <t>Divan Rakamları</t>
         </is>
       </c>
       <c r="C1760" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" s="1" t="inlineStr">
         <is>
-          <t>3990000007027</t>
+          <t>9789751625304</t>
         </is>
       </c>
       <c r="B1761" s="1" t="inlineStr">
         <is>
-          <t>Çandarlı Vezir Ailesi</t>
+          <t>Dipnotlar (Ciltli)</t>
         </is>
       </c>
       <c r="C1761" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" s="1" t="inlineStr">
         <is>
-          <t>3990000009657</t>
+          <t>3990000007027</t>
         </is>
       </c>
       <c r="B1762" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Savaşları Sebep ve Sonuçları Uluslararası Sempozyumu</t>
+          <t>Çandarlı Vezir Ailesi</t>
         </is>
       </c>
       <c r="C1762" s="1">
-        <v>8</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" s="1" t="inlineStr">
         <is>
-          <t>3990000008293</t>
+          <t>3990000009657</t>
         </is>
       </c>
       <c r="B1763" s="1" t="inlineStr">
         <is>
-          <t>Biyografilerle Selçuklular Tarihi</t>
+          <t>Çanakkale Savaşları Sebep ve Sonuçları Uluslararası Sempozyumu</t>
         </is>
       </c>
       <c r="C1763" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" s="1" t="inlineStr">
         <is>
-          <t>9789751622808</t>
+          <t>3990000008293</t>
         </is>
       </c>
       <c r="B1764" s="1" t="inlineStr">
         <is>
-          <t>Birinci Türk Tarih Kongresi (Ciltli)</t>
+          <t>Biyografilerle Selçuklular Tarihi</t>
         </is>
       </c>
       <c r="C1764" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" s="1" t="inlineStr">
         <is>
-          <t>3990000008363</t>
+          <t>9789751622808</t>
         </is>
       </c>
       <c r="B1765" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 92 Cilt: 23</t>
+          <t>Birinci Türk Tarih Kongresi (Ciltli)</t>
         </is>
       </c>
       <c r="C1765" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" s="1" t="inlineStr">
         <is>
-          <t>3990000008360</t>
+          <t>3990000008363</t>
         </is>
       </c>
       <c r="B1766" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 91 Cilt: 23</t>
+          <t>Belleten Sayı: 92 Cilt: 23</t>
         </is>
       </c>
       <c r="C1766" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" s="1" t="inlineStr">
         <is>
-          <t>3990000008359</t>
+          <t>3990000008360</t>
         </is>
       </c>
       <c r="B1767" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 90 Cilt: 23</t>
+          <t>Belleten Sayı: 91 Cilt: 23</t>
         </is>
       </c>
       <c r="C1767" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" s="1" t="inlineStr">
         <is>
-          <t>3990000009659</t>
+          <t>3990000008359</t>
         </is>
       </c>
       <c r="B1768" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 9 Cilt: 3</t>
+          <t>Belleten Sayı: 90 Cilt: 23</t>
         </is>
       </c>
       <c r="C1768" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" s="1" t="inlineStr">
         <is>
-          <t>3990000008341</t>
+          <t>3990000009659</t>
         </is>
       </c>
       <c r="B1769" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 5/6 Cilt: 2</t>
+          <t>Belleten Sayı: 9 Cilt: 3</t>
         </is>
       </c>
       <c r="C1769" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" s="1" t="inlineStr">
         <is>
-          <t>3990000009656</t>
+          <t>3990000008341</t>
         </is>
       </c>
       <c r="B1770" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 49 Cilt: 13</t>
+          <t>Belleten Sayı: 5/6 Cilt: 2</t>
         </is>
       </c>
       <c r="C1770" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" s="1" t="inlineStr">
         <is>
-          <t>3990000009662</t>
+          <t>3990000009656</t>
         </is>
       </c>
       <c r="B1771" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 19 Cilt: 5</t>
+          <t>Belleten Sayı: 49 Cilt: 13</t>
         </is>
       </c>
       <c r="C1771" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" s="1" t="inlineStr">
         <is>
-          <t>3990000008423</t>
+          <t>3990000009662</t>
         </is>
       </c>
       <c r="B1772" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 188 Cilt: 47</t>
+          <t>Belleten Sayı: 19 Cilt: 5</t>
         </is>
       </c>
       <c r="C1772" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" s="1" t="inlineStr">
         <is>
-          <t>3990000009639</t>
+          <t>3990000008423</t>
         </is>
       </c>
       <c r="B1773" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 10 Cilt: 3</t>
+          <t>Belleten Sayı: 188 Cilt: 47</t>
         </is>
       </c>
       <c r="C1773" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" s="1" t="inlineStr">
         <is>
-          <t>9799751614550</t>
+          <t>3990000009639</t>
         </is>
       </c>
       <c r="B1774" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 3 / Atatürk And Foreign Heads Of State Volume 3</t>
+          <t>Belleten Sayı: 10 Cilt: 3</t>
         </is>
       </c>
       <c r="C1774" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" s="1" t="inlineStr">
         <is>
-          <t>9799751614543</t>
+          <t>9799751614550</t>
         </is>
       </c>
       <c r="B1775" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 2 / Atatürk And Foreign Heads Of State Volume 2</t>
+          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 3 / Atatürk And Foreign Heads Of State Volume 3</t>
         </is>
       </c>
       <c r="C1775" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" s="1" t="inlineStr">
         <is>
-          <t>3990000005103</t>
+          <t>9799751614543</t>
         </is>
       </c>
       <c r="B1776" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 1 / Atatürk And Foreign Heads Of State Volume 1</t>
+          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 2 / Atatürk And Foreign Heads Of State Volume 2</t>
         </is>
       </c>
       <c r="C1776" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" s="1" t="inlineStr">
         <is>
-          <t>9799751600720</t>
+          <t>3990000005103</t>
         </is>
       </c>
       <c r="B1777" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türkiye Cumhuriyeti Tarihi Kronolojisi</t>
+          <t>Atatürk ve Yabancı Devlet Başkanları Cilt 1 / Atatürk And Foreign Heads Of State Volume 1</t>
         </is>
       </c>
       <c r="C1777" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" s="1" t="inlineStr">
         <is>
-          <t>3990000010868</t>
+          <t>9799751600720</t>
         </is>
       </c>
       <c r="B1778" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Dünyası</t>
+          <t>Atatürk ve Türkiye Cumhuriyeti Tarihi Kronolojisi</t>
         </is>
       </c>
       <c r="C1778" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" s="1" t="inlineStr">
         <is>
-          <t>9799751612068</t>
+          <t>3990000010868</t>
         </is>
       </c>
       <c r="B1779" s="1" t="inlineStr">
         <is>
-          <t>Arnavudluk’da, Suriye’de, Trablusgarb’de Tanin 2. Cilt</t>
+          <t>Atatürk ve Türk Dünyası</t>
         </is>
       </c>
       <c r="C1779" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" s="1" t="inlineStr">
         <is>
-          <t>9789751622303</t>
+          <t>9799751612068</t>
         </is>
       </c>
       <c r="B1780" s="1" t="inlineStr">
         <is>
-          <t>Armenians (Ciltli)</t>
+          <t>Arnavudluk’da, Suriye’de, Trablusgarb’de Tanin 2. Cilt</t>
         </is>
       </c>
       <c r="C1780" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" s="1" t="inlineStr">
         <is>
-          <t>3990000013131</t>
+          <t>9789751622303</t>
         </is>
       </c>
       <c r="B1781" s="1" t="inlineStr">
         <is>
-          <t>Arıburnu Muharebeleri Raporu</t>
+          <t>Armenians (Ciltli)</t>
         </is>
       </c>
       <c r="C1781" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" s="1" t="inlineStr">
         <is>
-          <t>9789751630063</t>
+          <t>3990000013131</t>
         </is>
       </c>
       <c r="B1782" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Fatihi Kutalmışoğlu Süleymanşah</t>
+          <t>Arıburnu Muharebeleri Raporu</t>
         </is>
       </c>
       <c r="C1782" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" s="1" t="inlineStr">
         <is>
-          <t>9789751624574</t>
+          <t>9789751630063</t>
         </is>
       </c>
       <c r="B1783" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Beylikleri ve Akkoyunlu Karakoyunlu Devletleri (Ciltli)</t>
+          <t>Anadolu Fatihi Kutalmışoğlu Süleymanşah</t>
         </is>
       </c>
       <c r="C1783" s="1">
-        <v>105</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" s="1" t="inlineStr">
         <is>
-          <t>9799751613034</t>
+          <t>9789751624574</t>
         </is>
       </c>
       <c r="B1784" s="1" t="inlineStr">
         <is>
-          <t>Alt Smyrna 1 - Wohnschichten und Athenatempel (Ciltli)</t>
+          <t>Anadolu Beylikleri ve Akkoyunlu Karakoyunlu Devletleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1784" s="1">
-        <v>150</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" s="1" t="inlineStr">
         <is>
-          <t>9799751605077</t>
+          <t>9799751613034</t>
         </is>
       </c>
       <c r="B1785" s="1" t="inlineStr">
         <is>
-          <t>Altın Ordu ve Çöküşü</t>
+          <t>Alt Smyrna 1 - Wohnschichten und Athenatempel (Ciltli)</t>
         </is>
       </c>
       <c r="C1785" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" s="1" t="inlineStr">
         <is>
-          <t>9789751618771</t>
+          <t>9799751605077</t>
         </is>
       </c>
       <c r="B1786" s="1" t="inlineStr">
         <is>
-          <t>Alman İmparatorluğu’nun Doğu Siyaseti Çerçevesinde Kafkasya Politikası (1914-1918)</t>
+          <t>Altın Ordu ve Çöküşü</t>
         </is>
       </c>
       <c r="C1786" s="1">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" s="1" t="inlineStr">
         <is>
-          <t>9789751617163</t>
+          <t>9789751618771</t>
         </is>
       </c>
       <c r="B1787" s="1" t="inlineStr">
         <is>
-          <t>Ali Fethi Okyar (29 Nisan 1880 - 7 Mayıs 1943)</t>
+          <t>Alman İmparatorluğu’nun Doğu Siyaseti Çerçevesinde Kafkasya Politikası (1914-1918)</t>
         </is>
       </c>
       <c r="C1787" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" s="1" t="inlineStr">
         <is>
-          <t>3990000012526</t>
+          <t>9789751617163</t>
         </is>
       </c>
       <c r="B1788" s="1" t="inlineStr">
         <is>
-          <t>Alanya (’Ala’iyya)</t>
+          <t>Ali Fethi Okyar (29 Nisan 1880 - 7 Mayıs 1943)</t>
         </is>
       </c>
       <c r="C1788" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" s="1" t="inlineStr">
         <is>
-          <t>3990000005252</t>
+          <t>3990000012526</t>
         </is>
       </c>
       <c r="B1789" s="1" t="inlineStr">
         <is>
-          <t>Aladağ Çayı Havzası’nda Çevre Koşulları ve Bunlarla İlgili Bozulmuş Doğal Dengenin Yeniden Kurulmasına İlişkin Sorunlar ve Çözüm Yolları</t>
+          <t>Alanya (’Ala’iyya)</t>
         </is>
       </c>
       <c r="C1789" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" s="1" t="inlineStr">
         <is>
-          <t>9799751604483</t>
+          <t>3990000005252</t>
         </is>
       </c>
       <c r="B1790" s="1" t="inlineStr">
         <is>
-          <t>Akdenizde Türkler</t>
+          <t>Aladağ Çayı Havzası’nda Çevre Koşulları ve Bunlarla İlgili Bozulmuş Doğal Dengenin Yeniden Kurulmasına İlişkin Sorunlar ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C1790" s="1">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" s="1" t="inlineStr">
         <is>
-          <t>9789751620361</t>
+          <t>9799751604483</t>
         </is>
       </c>
       <c r="B1791" s="1" t="inlineStr">
         <is>
-          <t>Muahedat Mecmuası 2.Cilt</t>
+          <t>Akdenizde Türkler</t>
         </is>
       </c>
       <c r="C1791" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" s="1" t="inlineStr">
         <is>
-          <t>9789751617170</t>
+          <t>9789751620361</t>
         </is>
       </c>
       <c r="B1792" s="1" t="inlineStr">
         <is>
-          <t>80. Yılında 2003 Penceresinden Lozan Sempozyumu</t>
+          <t>Muahedat Mecmuası 2.Cilt</t>
         </is>
       </c>
       <c r="C1792" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" s="1" t="inlineStr">
         <is>
-          <t>3990000009667</t>
+          <t>9789751617170</t>
         </is>
       </c>
       <c r="B1793" s="1" t="inlineStr">
         <is>
-          <t>8. Türk Tarih Kongresi Cilt: 3 (Ciltli)</t>
+          <t>80. Yılında 2003 Penceresinden Lozan Sempozyumu</t>
         </is>
       </c>
       <c r="C1793" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" s="1" t="inlineStr">
         <is>
-          <t>3990000009680</t>
+          <t>3990000009667</t>
         </is>
       </c>
       <c r="B1794" s="1" t="inlineStr">
         <is>
-          <t>8. Türk Tarih Kongresi Cilt: 2</t>
+          <t>8. Türk Tarih Kongresi Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1794" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" s="1" t="inlineStr">
         <is>
-          <t>3990000009677</t>
+          <t>3990000009680</t>
         </is>
       </c>
       <c r="B1795" s="1" t="inlineStr">
         <is>
-          <t>7. Türk Tarih Kongresi 2. Cilt - Kongreye Sunulan Bildiriler</t>
+          <t>8. Türk Tarih Kongresi Cilt: 2</t>
         </is>
       </c>
       <c r="C1795" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" s="1" t="inlineStr">
         <is>
-          <t>9789751623393</t>
+          <t>3990000009677</t>
         </is>
       </c>
       <c r="B1796" s="1" t="inlineStr">
         <is>
-          <t>60. Doğum Yılı Münasebetiyle Fuad Köprülü Armağanı (Ciltli)</t>
+          <t>7. Türk Tarih Kongresi 2. Cilt - Kongreye Sunulan Bildiriler</t>
         </is>
       </c>
       <c r="C1796" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" s="1" t="inlineStr">
         <is>
-          <t>3990000006529</t>
+          <t>9789751623393</t>
         </is>
       </c>
       <c r="B1797" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 Cilt 1 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 1</t>
+          <t>60. Doğum Yılı Münasebetiyle Fuad Köprülü Armağanı (Ciltli)</t>
         </is>
       </c>
       <c r="C1797" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" s="1" t="inlineStr">
         <is>
-          <t>3999951601407</t>
+          <t>3990000006529</t>
         </is>
       </c>
       <c r="B1798" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev 3 (Ciltli)</t>
+          <t>Fransız Diplomatik Belgelerinde Ermeni Olayları 1914-1918 Cilt 1 / Les Evenements Armeniens Dans Les Documents Diplomatiques Français 1914-1918 Volume 1</t>
         </is>
       </c>
       <c r="C1798" s="1">
-        <v>26.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" s="1" t="inlineStr">
         <is>
-          <t>3999751601410</t>
+          <t>3999951601407</t>
         </is>
       </c>
       <c r="B1799" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev 2 (Ciltli)</t>
+          <t>Nutuk Söylev 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1799" s="1">
         <v>26.5</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" s="1" t="inlineStr">
         <is>
-          <t>3999751601407</t>
+          <t>3999751601410</t>
         </is>
       </c>
       <c r="B1800" s="1" t="inlineStr">
         <is>
-          <t>Nutuk Söylev 1 (Ciltli)</t>
+          <t>Nutuk Söylev 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1800" s="1">
         <v>26.5</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" s="1" t="inlineStr">
         <is>
-          <t>3999588848400</t>
+          <t>3999751601407</t>
         </is>
       </c>
       <c r="B1801" s="1" t="inlineStr">
         <is>
-          <t>Konya Türk Kültür Varlıkları Envanteri 42 Cilt: 2 (Ciltli)</t>
+          <t>Nutuk Söylev 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1801" s="1">
-        <v>60</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" s="1" t="inlineStr">
         <is>
-          <t>9789751636430</t>
+          <t>3999588848400</t>
         </is>
       </c>
       <c r="B1802" s="1" t="inlineStr">
         <is>
-          <t>Tarihçe ve Mimari Özellikleriyle Şanlıurfa Medreseleri</t>
+          <t>Konya Türk Kültür Varlıkları Envanteri 42 Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1802" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" s="1" t="inlineStr">
         <is>
-          <t>3995647125469</t>
+          <t>9789751636430</t>
         </is>
       </c>
       <c r="B1803" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Cilt 4 ve 5 (Ciltli)</t>
+          <t>Tarihçe ve Mimari Özellikleriyle Şanlıurfa Medreseleri</t>
         </is>
       </c>
       <c r="C1803" s="1">
-        <v>55.2</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" s="1" t="inlineStr">
         <is>
-          <t>3995213644785</t>
+          <t>3995647125469</t>
         </is>
       </c>
       <c r="B1804" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi Kültür ve Medeniyet ( Bildiriler 1 )</t>
+          <t>Seyahatname Cilt 4 ve 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C1804" s="1">
-        <v>22</v>
+        <v>55.2</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" s="1" t="inlineStr">
         <is>
-          <t>9789751744708</t>
+          <t>3995213644785</t>
         </is>
       </c>
       <c r="B1805" s="1" t="inlineStr">
         <is>
-          <t>Kaçar Hanedanlığı Döneminde Osmanlı - İran Siyasi İlişkileri (1795-1925) (Ciltli)</t>
+          <t>Selçuklu Tarihi Kültür ve Medeniyet ( Bildiriler 1 )</t>
         </is>
       </c>
       <c r="C1805" s="1">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" s="1" t="inlineStr">
         <is>
-          <t>9789751602275</t>
+          <t>9789751744708</t>
         </is>
       </c>
       <c r="B1806" s="1" t="inlineStr">
         <is>
-          <t>Nemrud Dağı'nın Zirvesinde Tanrıların Tahtları (Ciltli)</t>
+          <t>Kaçar Hanedanlığı Döneminde Osmanlı - İran Siyasi İlişkileri (1795-1925) (Ciltli)</t>
         </is>
       </c>
       <c r="C1806" s="1">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" s="1" t="inlineStr">
         <is>
-          <t>9789751625335</t>
+          <t>9789751602275</t>
         </is>
       </c>
       <c r="B1807" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Selçuklular Devri (1-2 Cilt Takım)</t>
+          <t>Nemrud Dağı'nın Zirvesinde Tanrıların Tahtları (Ciltli)</t>
         </is>
       </c>
       <c r="C1807" s="1">
-        <v>235</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" s="1" t="inlineStr">
         <is>
-          <t>9789751604200</t>
+          <t>9789751625335</t>
         </is>
       </c>
       <c r="B1808" s="1" t="inlineStr">
         <is>
-          <t>Türk Yazı Devrimi</t>
+          <t>Türkiye Tarihi Selçuklular Devri (1-2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1808" s="1">
-        <v>36</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" s="1" t="inlineStr">
         <is>
-          <t>9789751601681</t>
+          <t>9789751604200</t>
         </is>
       </c>
       <c r="B1809" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Batı Kamuoyunda Milli Mücadele</t>
+          <t>Türk Yazı Devrimi</t>
         </is>
       </c>
       <c r="C1809" s="1">
-        <v>105</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" s="1" t="inlineStr">
         <is>
-          <t>9799751615021</t>
+          <t>9789751601681</t>
         </is>
       </c>
       <c r="B1810" s="1" t="inlineStr">
         <is>
-          <t>Türk Taş Köprüleri (Ciltli)</t>
+          <t>Türk ve Batı Kamuoyunda Milli Mücadele</t>
         </is>
       </c>
       <c r="C1810" s="1">
-        <v>30</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" s="1" t="inlineStr">
         <is>
-          <t>3990000008445</t>
+          <t>9799751615021</t>
         </is>
       </c>
       <c r="B1811" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 3 - 4 Cilt: 2 (Ciltli)</t>
+          <t>Türk Taş Köprüleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1811" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" s="1" t="inlineStr">
         <is>
-          <t>3990000009723</t>
+          <t>3990000008445</t>
         </is>
       </c>
       <c r="B1812" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 23 Cilt: 19</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 3 - 4 Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1812" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" s="1" t="inlineStr">
         <is>
-          <t>3990000004188</t>
+          <t>3990000009723</t>
         </is>
       </c>
       <c r="B1813" s="1" t="inlineStr">
         <is>
-          <t>Tezakir 21-39</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 23 Cilt: 19</t>
         </is>
       </c>
       <c r="C1813" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" s="1" t="inlineStr">
         <is>
-          <t>9789751606587</t>
+          <t>3990000004188</t>
         </is>
       </c>
       <c r="B1814" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman 8. Defter</t>
+          <t>Tezakir 21-39</t>
         </is>
       </c>
       <c r="C1814" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" s="1" t="inlineStr">
         <is>
-          <t>3990000006814</t>
+          <t>9789751606587</t>
         </is>
       </c>
       <c r="B1815" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman 7. Defter</t>
+          <t>Tevarih-i Al-i Osman 8. Defter</t>
         </is>
       </c>
       <c r="C1815" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" s="1" t="inlineStr">
         <is>
-          <t>9799751612259</t>
+          <t>3990000006814</t>
         </is>
       </c>
       <c r="B1816" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman 4. Defter</t>
+          <t>Tevarih-i Al-i Osman 7. Defter</t>
         </is>
       </c>
       <c r="C1816" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" s="1" t="inlineStr">
         <is>
-          <t>3990000012859</t>
+          <t>9799751612259</t>
         </is>
       </c>
       <c r="B1817" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman - 2. Defter</t>
+          <t>Tevarih-i Al-i Osman 4. Defter</t>
         </is>
       </c>
       <c r="C1817" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" s="1" t="inlineStr">
         <is>
-          <t>9789751608185</t>
+          <t>3990000012859</t>
         </is>
       </c>
       <c r="B1818" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Al-i Osman - 10. Defter</t>
+          <t>Tevarih-i Al-i Osman - 2. Defter</t>
         </is>
       </c>
       <c r="C1818" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" s="1" t="inlineStr">
         <is>
-          <t>9789751627872</t>
+          <t>9789751608185</t>
         </is>
       </c>
       <c r="B1819" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Teolojiye İslam İnançlarında Hz. Ali</t>
+          <t>Tevarih-i Al-i Osman - 10. Defter</t>
         </is>
       </c>
       <c r="C1819" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" s="1" t="inlineStr">
         <is>
-          <t>3990000011067</t>
+          <t>9789751627872</t>
         </is>
       </c>
       <c r="B1820" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Sohbetler</t>
+          <t>Tarihten Teolojiye İslam İnançlarında Hz. Ali</t>
         </is>
       </c>
       <c r="C1820" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" s="1" t="inlineStr">
         <is>
-          <t>3990000008294</t>
+          <t>3990000011067</t>
         </is>
       </c>
       <c r="B1821" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze Türk - İran İlişkileri Sempozyumu</t>
+          <t>Tarihten Sohbetler</t>
         </is>
       </c>
       <c r="C1821" s="1">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" s="1" t="inlineStr">
         <is>
-          <t>3990000095317</t>
+          <t>3990000008294</t>
         </is>
       </c>
       <c r="B1822" s="1" t="inlineStr">
         <is>
-          <t>Keşf-El-Zunun 2.Cilt (Ciltli)</t>
+          <t>Tarihten Günümüze Türk - İran İlişkileri Sempozyumu</t>
         </is>
       </c>
       <c r="C1822" s="1">
-        <v>109</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" s="1" t="inlineStr">
         <is>
-          <t>3990000009724</t>
+          <t>3990000095317</t>
         </is>
       </c>
       <c r="B1823" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 25 Cilt: 21</t>
+          <t>Keşf-El-Zunun 2.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1823" s="1">
-        <v>10</v>
+        <v>109</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" s="1" t="inlineStr">
         <is>
-          <t>3990000009715</t>
+          <t>3990000009724</t>
         </is>
       </c>
       <c r="B1824" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 24 Cilt: 20</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 25 Cilt: 21</t>
         </is>
       </c>
       <c r="C1824" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" s="1" t="inlineStr">
         <is>
-          <t>3999751616357</t>
+          <t>3990000009715</t>
         </is>
       </c>
       <c r="B1825" s="1" t="inlineStr">
         <is>
-          <t>Yemen'de Osmanlı İdaresi ve Rumüzi Tarihi ( 2 Kitap Takım )</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 24 Cilt: 20</t>
         </is>
       </c>
       <c r="C1825" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" s="1" t="inlineStr">
         <is>
-          <t>9789751745095</t>
+          <t>3999751616357</t>
         </is>
       </c>
       <c r="B1826" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Afrika'da Türkler Sempozyumu Bildiriler</t>
+          <t>Yemen'de Osmanlı İdaresi ve Rumüzi Tarihi ( 2 Kitap Takım )</t>
         </is>
       </c>
       <c r="C1826" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" s="1" t="inlineStr">
         <is>
-          <t>9789751607485</t>
+          <t>9789751745095</t>
         </is>
       </c>
       <c r="B1827" s="1" t="inlineStr">
         <is>
-          <t>Fatih Devri Üzerinde Tetkikler ve Vesikalar 1</t>
+          <t>Uluslararası Afrika'da Türkler Sempozyumu Bildiriler</t>
         </is>
       </c>
       <c r="C1827" s="1">
-        <v>16</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" s="1" t="inlineStr">
         <is>
-          <t>3995284586587</t>
+          <t>9789751607485</t>
         </is>
       </c>
       <c r="B1828" s="1" t="inlineStr">
         <is>
-          <t>Mansel'e Armağan (3 Kitap Takım) (Ciltli)</t>
+          <t>Fatih Devri Üzerinde Tetkikler ve Vesikalar 1</t>
         </is>
       </c>
       <c r="C1828" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" s="1" t="inlineStr">
         <is>
-          <t>9789751744814</t>
+          <t>3995284586587</t>
         </is>
       </c>
       <c r="B1829" s="1" t="inlineStr">
         <is>
-          <t>Güney Kafkasya'da Rusya-İran Nüfuz Mücadelesi (1779-1813) (Ciltli)</t>
+          <t>Mansel'e Armağan (3 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1829" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" s="1" t="inlineStr">
         <is>
-          <t>9789751744579</t>
+          <t>9789751744814</t>
         </is>
       </c>
       <c r="B1830" s="1" t="inlineStr">
         <is>
-          <t>Avrasya Türkologları Sözlüğü 2. Cilt - Kazakistan ve Kırgızistan Türkologları (Ciltli)</t>
+          <t>Güney Kafkasya'da Rusya-İran Nüfuz Mücadelesi (1779-1813) (Ciltli)</t>
         </is>
       </c>
       <c r="C1830" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" s="1" t="inlineStr">
         <is>
-          <t>9789751742629</t>
+          <t>9789751744579</t>
         </is>
       </c>
       <c r="B1831" s="1" t="inlineStr">
         <is>
-          <t>4 - 17. Yüzyıllarda Karadeniz Kuzeyindeki Türk Kavimleri ve Devletleri (Ciltli)</t>
+          <t>Avrasya Türkologları Sözlüğü 2. Cilt - Kazakistan ve Kırgızistan Türkologları (Ciltli)</t>
         </is>
       </c>
       <c r="C1831" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" s="1" t="inlineStr">
         <is>
-          <t>9789751744739</t>
+          <t>9789751742629</t>
         </is>
       </c>
       <c r="B1832" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Trablusgarp Vilayeti (1876-1911) (Ciltli)</t>
+          <t>4 - 17. Yüzyıllarda Karadeniz Kuzeyindeki Türk Kavimleri ve Devletleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1832" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1833" spans="1:3">
       <c r="A1833" s="1" t="inlineStr">
         <is>
-          <t>9789751744791</t>
+          <t>9789751744739</t>
         </is>
       </c>
       <c r="B1833" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Vasıf Efendi ve Mehasinü'l-Asar ve Haka'iku'l-Ahbar'ı (Ciltli)</t>
+          <t>Osmanlı İdaresinde Trablusgarp Vilayeti (1876-1911) (Ciltli)</t>
         </is>
       </c>
       <c r="C1833" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" s="1" t="inlineStr">
         <is>
-          <t>9789751635822</t>
+          <t>9789751744791</t>
         </is>
       </c>
       <c r="B1834" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 4. Cilt 6. Kısım - Osmanlı Tarihi</t>
+          <t>Ahmed Vasıf Efendi ve Mehasinü'l-Asar ve Haka'iku'l-Ahbar'ı (Ciltli)</t>
         </is>
       </c>
       <c r="C1834" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" s="1" t="inlineStr">
         <is>
-          <t>9789751743107</t>
+          <t>9789751635822</t>
         </is>
       </c>
       <c r="B1835" s="1" t="inlineStr">
         <is>
-          <t>Künhü'l-Ahbar (Ciltli)</t>
+          <t>17. Türk Tarih Kongresi 4. Cilt 6. Kısım - Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1835" s="1">
-        <v>122</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" s="1" t="inlineStr">
         <is>
-          <t>9789751741745</t>
+          <t>9789751743107</t>
         </is>
       </c>
       <c r="B1836" s="1" t="inlineStr">
         <is>
-          <t>Mondros'tan Mudanya'ya Kadar 4. Cilt</t>
+          <t>Künhü'l-Ahbar (Ciltli)</t>
         </is>
       </c>
       <c r="C1836" s="1">
-        <v>35</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" s="1" t="inlineStr">
         <is>
-          <t>9789751746092</t>
+          <t>9789751741745</t>
         </is>
       </c>
       <c r="B1837" s="1" t="inlineStr">
         <is>
-          <t>Lozan'ın Bir Öncüsü Prof. Ahmet Selahattin Bey (1878 - 1920)</t>
+          <t>Mondros'tan Mudanya'ya Kadar 4. Cilt</t>
         </is>
       </c>
       <c r="C1837" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" s="1" t="inlineStr">
         <is>
-          <t>9789751746016</t>
+          <t>9789751746092</t>
         </is>
       </c>
       <c r="B1838" s="1" t="inlineStr">
         <is>
-          <t>Mama Kıralı Anum-Hirbi'nin Kaniş Kıralı Warşama'ya Gönderdiği Mektup</t>
+          <t>Lozan'ın Bir Öncüsü Prof. Ahmet Selahattin Bey (1878 - 1920)</t>
         </is>
       </c>
       <c r="C1838" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" s="1" t="inlineStr">
         <is>
-          <t>9789751630414</t>
+          <t>9789751746016</t>
         </is>
       </c>
       <c r="B1839" s="1" t="inlineStr">
         <is>
-          <t>Niğdeli Kadı Ahmed'in El-Veledü'ş-Şefik Ve'l-Hafidü'l-Halik'ı Cilt 1</t>
+          <t>Mama Kıralı Anum-Hirbi'nin Kaniş Kıralı Warşama'ya Gönderdiği Mektup</t>
         </is>
       </c>
       <c r="C1839" s="1">
-        <v>43</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" s="1" t="inlineStr">
         <is>
-          <t>3999988450254</t>
+          <t>9789751630414</t>
         </is>
       </c>
       <c r="B1840" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Varlıkları Envanteri 1 - 51 Niğde</t>
+          <t>Niğdeli Kadı Ahmed'in El-Veledü'ş-Şefik Ve'l-Hafidü'l-Halik'ı Cilt 1</t>
         </is>
       </c>
       <c r="C1840" s="1">
-        <v>167</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" s="1" t="inlineStr">
         <is>
-          <t>9789751629555</t>
+          <t>3999988450254</t>
         </is>
       </c>
       <c r="B1841" s="1" t="inlineStr">
         <is>
-          <t>Adana İtidal Gazetesi (5 Eylül 1908 - 31 Temmuz 1909) Cilt: 1 (Ciltli)</t>
+          <t>Türk Kültür Varlıkları Envanteri 1 - 51 Niğde</t>
         </is>
       </c>
       <c r="C1841" s="1">
-        <v>30</v>
+        <v>167</v>
       </c>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" s="1" t="inlineStr">
         <is>
-          <t>9789751619884</t>
+          <t>9789751629555</t>
         </is>
       </c>
       <c r="B1842" s="1" t="inlineStr">
         <is>
-          <t>Aşık Mehmed Menaziru'l-Avalim Cilt: 3 (Ciltli)</t>
+          <t>Adana İtidal Gazetesi (5 Eylül 1908 - 31 Temmuz 1909) Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1842" s="1">
-        <v>33.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" s="1" t="inlineStr">
         <is>
-          <t>3990000005917</t>
+          <t>9789751619884</t>
         </is>
       </c>
       <c r="B1843" s="1" t="inlineStr">
         <is>
-          <t>Tamu Yelleri</t>
+          <t>Aşık Mehmed Menaziru'l-Avalim Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1843" s="1">
-        <v>8</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" s="1" t="inlineStr">
         <is>
-          <t>9789751622297</t>
+          <t>3990000005917</t>
         </is>
       </c>
       <c r="B1844" s="1" t="inlineStr">
         <is>
-          <t>Takvimü’t-Tevarih (Kutulu) (Ciltli)</t>
+          <t>Tamu Yelleri</t>
         </is>
       </c>
       <c r="C1844" s="1">
-        <v>255</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" s="1" t="inlineStr">
         <is>
-          <t>3990000006085</t>
+          <t>9789751622297</t>
         </is>
       </c>
       <c r="B1845" s="1" t="inlineStr">
         <is>
-          <t>Şiirler - Mehmed Emin Yurdakul'un Eserleri -1</t>
+          <t>Takvimü’t-Tevarih (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C1845" s="1">
-        <v>20</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" s="1" t="inlineStr">
         <is>
-          <t>9789751610072</t>
+          <t>3990000006085</t>
         </is>
       </c>
       <c r="B1846" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Savunması</t>
+          <t>Şiirler - Mehmed Emin Yurdakul'un Eserleri -1</t>
         </is>
       </c>
       <c r="C1846" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" s="1" t="inlineStr">
         <is>
-          <t>9799751608610</t>
+          <t>9789751610072</t>
         </is>
       </c>
       <c r="B1847" s="1" t="inlineStr">
         <is>
-          <t>Türk Mimarisinde Selçuklu ve Osmanlı Dönemlerinde Su Yapıları (Ciltli)</t>
+          <t>Şehir ve Savunması</t>
         </is>
       </c>
       <c r="C1847" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" s="1" t="inlineStr">
         <is>
-          <t>9789751623430</t>
+          <t>9799751608610</t>
         </is>
       </c>
       <c r="B1848" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Haydar Kazgan’a Armağan: Yakın Tarihimizin İktisadi Panoraması (Ciltli)</t>
+          <t>Türk Mimarisinde Selçuklu ve Osmanlı Dönemlerinde Su Yapıları (Ciltli)</t>
         </is>
       </c>
       <c r="C1848" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" s="1" t="inlineStr">
         <is>
-          <t>9789751620200</t>
+          <t>9789751623430</t>
         </is>
       </c>
       <c r="B1849" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Fahir Armaoğlu’na Armağan (Ciltli)</t>
+          <t>Prof. Dr. Haydar Kazgan’a Armağan: Yakın Tarihimizin İktisadi Panoraması (Ciltli)</t>
         </is>
       </c>
       <c r="C1849" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" s="1" t="inlineStr">
         <is>
-          <t>9789751604439</t>
+          <t>9789751620200</t>
         </is>
       </c>
       <c r="B1850" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis’in Hayatı ve Eserleri</t>
+          <t>Prof. Dr. Fahir Armaoğlu’na Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C1850" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" s="1" t="inlineStr">
         <is>
-          <t>9789751611055</t>
+          <t>9789751604439</t>
         </is>
       </c>
       <c r="B1851" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Haritası Seti</t>
+          <t>Piri Reis’in Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C1851" s="1">
-        <v>215</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" s="1" t="inlineStr">
         <is>
-          <t>3990051609993</t>
+          <t>9789751611055</t>
         </is>
       </c>
       <c r="B1852" s="1" t="inlineStr">
         <is>
-          <t>Hasan Bey-zade Tarihi (3 Cilt Takım - Ciltli)</t>
+          <t>Piri Reis Haritası Seti</t>
         </is>
       </c>
       <c r="C1852" s="1">
-        <v>120</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" s="1" t="inlineStr">
         <is>
-          <t>3990000009679</t>
+          <t>3990051609993</t>
         </is>
       </c>
       <c r="B1853" s="1" t="inlineStr">
         <is>
-          <t>Hurufilik Metinleri Kataloğu</t>
+          <t>Hasan Bey-zade Tarihi (3 Cilt Takım - Ciltli)</t>
         </is>
       </c>
       <c r="C1853" s="1">
-        <v>5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" s="1" t="inlineStr">
         <is>
-          <t>3990000015457</t>
+          <t>3990000009679</t>
         </is>
       </c>
       <c r="B1854" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 3</t>
+          <t>Hurufilik Metinleri Kataloğu</t>
         </is>
       </c>
       <c r="C1854" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" s="1" t="inlineStr">
         <is>
-          <t>9789751618979</t>
+          <t>3990000015457</t>
         </is>
       </c>
       <c r="B1855" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarında Türkler / Eski T'ang Tarihi</t>
+          <t>Höyük Sayı: 3</t>
         </is>
       </c>
       <c r="C1855" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" s="1" t="inlineStr">
         <is>
-          <t>3990000009703</t>
+          <t>9789751618979</t>
         </is>
       </c>
       <c r="B1856" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 13 Cilt: 9</t>
+          <t>Çin Kaynaklarında Türkler / Eski T'ang Tarihi</t>
         </is>
       </c>
       <c r="C1856" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" s="1" t="inlineStr">
         <is>
-          <t>3990000009668</t>
+          <t>3990000009703</t>
         </is>
       </c>
       <c r="B1857" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Sayı: 26 Cilt: 22 (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 13 Cilt: 9</t>
         </is>
       </c>
       <c r="C1857" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" s="1" t="inlineStr">
         <is>
-          <t>3990000009663</t>
+          <t>3990000009668</t>
         </is>
       </c>
       <c r="B1858" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 25 Sayı: 29</t>
+          <t>Türk Tarih Belgeleri Dergisi Sayı: 26 Cilt: 22 (Ciltli)</t>
         </is>
       </c>
       <c r="C1858" s="1">
-        <v>520</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" s="1" t="inlineStr">
         <is>
-          <t>3990000096457</t>
+          <t>3990000009663</t>
         </is>
       </c>
       <c r="B1859" s="1" t="inlineStr">
         <is>
-          <t>Beyruni'ye Armağan (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 25 Sayı: 29</t>
         </is>
       </c>
       <c r="C1859" s="1">
-        <v>13</v>
+        <v>520</v>
       </c>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" s="1" t="inlineStr">
         <is>
-          <t>3990000099776</t>
+          <t>3990000096457</t>
         </is>
       </c>
       <c r="B1860" s="1" t="inlineStr">
         <is>
-          <t>Höyük Sayı: 8 2015</t>
+          <t>Beyruni'ye Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C1860" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" s="1" t="inlineStr">
         <is>
-          <t>9789751635839</t>
+          <t>3990000099776</t>
         </is>
       </c>
       <c r="B1861" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 5. Cilt 1. Kısım - Atatürk ve Türkiye Cumhuriyeti Tarihi</t>
+          <t>Höyük Sayı: 8 2015</t>
         </is>
       </c>
       <c r="C1861" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" s="1" t="inlineStr">
         <is>
-          <t>9789751635792</t>
+          <t>9789751635839</t>
         </is>
       </c>
       <c r="B1862" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 4. Cilt 3. Kısım - Osmanlı Tarihi</t>
+          <t>17. Türk Tarih Kongresi 5. Cilt 1. Kısım - Atatürk ve Türkiye Cumhuriyeti Tarihi</t>
         </is>
       </c>
       <c r="C1862" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" s="1" t="inlineStr">
         <is>
-          <t>9789751635785</t>
+          <t>9789751635792</t>
         </is>
       </c>
       <c r="B1863" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 4. Cilt 2. Kısım - Osmanlı Tarihi</t>
+          <t>17. Türk Tarih Kongresi 4. Cilt 3. Kısım - Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1863" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" s="1" t="inlineStr">
         <is>
-          <t>9789751635778</t>
+          <t>9789751635785</t>
         </is>
       </c>
       <c r="B1864" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 4 Cilt 1. Kısım - Kongreye Sunulan Bildiriler</t>
+          <t>17. Türk Tarih Kongresi 4. Cilt 2. Kısım - Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1864" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" s="1" t="inlineStr">
         <is>
-          <t>9789751635808</t>
+          <t>9789751635778</t>
         </is>
       </c>
       <c r="B1865" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 4 Cilt 4. Kısım - Kongreye Sunulan Bildiriler</t>
+          <t>17. Türk Tarih Kongresi 4 Cilt 1. Kısım - Kongreye Sunulan Bildiriler</t>
         </is>
       </c>
       <c r="C1865" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" s="1" t="inlineStr">
         <is>
-          <t>3990000099821</t>
+          <t>9789751635808</t>
         </is>
       </c>
       <c r="B1866" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 295 Cilt: 82</t>
+          <t>17. Türk Tarih Kongresi 4 Cilt 4. Kısım - Kongreye Sunulan Bildiriler</t>
         </is>
       </c>
       <c r="C1866" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1867" spans="1:3">
       <c r="A1867" s="1" t="inlineStr">
         <is>
-          <t>3990000093321</t>
+          <t>3990000099821</t>
         </is>
       </c>
       <c r="B1867" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 298 Cilt: 83 Aralık 2019</t>
+          <t>Belleten Sayı: 295 Cilt: 82</t>
         </is>
       </c>
       <c r="C1867" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" s="1" t="inlineStr">
         <is>
-          <t>3990000082494</t>
+          <t>3990000093321</t>
         </is>
       </c>
       <c r="B1868" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 294 Cilt: 83</t>
+          <t>Belleten Sayı: 298 Cilt: 83 Aralık 2019</t>
         </is>
       </c>
       <c r="C1868" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" s="1" t="inlineStr">
         <is>
-          <t>3990000088461</t>
+          <t>3990000082494</t>
         </is>
       </c>
       <c r="B1869" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 296 Cilt: 83</t>
+          <t>Belleten Sayı: 294 Cilt: 83</t>
         </is>
       </c>
       <c r="C1869" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" s="1" t="inlineStr">
         <is>
-          <t>3990000098437</t>
+          <t>3990000088461</t>
         </is>
       </c>
       <c r="B1870" s="1" t="inlineStr">
         <is>
-          <t>Belleten Sayı: 138 Cilt: 35</t>
+          <t>Belleten Sayı: 296 Cilt: 83</t>
         </is>
       </c>
       <c r="C1870" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" s="1" t="inlineStr">
         <is>
-          <t>9789751633163</t>
+          <t>3990000098437</t>
         </is>
       </c>
       <c r="B1871" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler Cilt 1 (Birinci Kitap) (Ciltli)</t>
+          <t>Belleten Sayı: 138 Cilt: 35</t>
         </is>
       </c>
       <c r="C1871" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" s="1" t="inlineStr">
         <is>
-          <t>9789751747013</t>
+          <t>9789751633163</t>
         </is>
       </c>
       <c r="B1872" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Yolunda</t>
+          <t>Toplu Makaleler Cilt 1 (Birinci Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C1872" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1873" spans="1:3">
       <c r="A1873" s="1" t="inlineStr">
         <is>
-          <t>3990000009712</t>
+          <t>9789751747013</t>
         </is>
       </c>
       <c r="B1873" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 24 Sayı: 28</t>
+          <t>İstiklal Yolunda</t>
         </is>
       </c>
       <c r="C1873" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" s="1" t="inlineStr">
         <is>
-          <t>3990000009713</t>
+          <t>3990000009712</t>
         </is>
       </c>
       <c r="B1874" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 23 Sayı: 27</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 24 Sayı: 28</t>
         </is>
       </c>
       <c r="C1874" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" s="1" t="inlineStr">
         <is>
-          <t>9789751745101</t>
+          <t>3990000009713</t>
         </is>
       </c>
       <c r="B1875" s="1" t="inlineStr">
         <is>
-          <t>Doğuşundan Günümüze Tasavvufa Dair Tartışmalar On Üç Asırlık İhtilaf ve Mücadele (Ciltli)</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 23 Sayı: 27</t>
         </is>
       </c>
       <c r="C1875" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" s="1" t="inlineStr">
         <is>
-          <t>9789751745149</t>
+          <t>9789751745101</t>
         </is>
       </c>
       <c r="B1876" s="1" t="inlineStr">
         <is>
-          <t>Moğol İstilası Devrinde Türkistan (Ciltli)</t>
+          <t>Doğuşundan Günümüze Tasavvufa Dair Tartışmalar On Üç Asırlık İhtilaf ve Mücadele (Ciltli)</t>
         </is>
       </c>
       <c r="C1876" s="1">
-        <v>315</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" s="1" t="inlineStr">
         <is>
-          <t>9789751605030</t>
+          <t>9789751745149</t>
         </is>
       </c>
       <c r="B1877" s="1" t="inlineStr">
         <is>
-          <t>Orta Karadeniz Tarihinin Kaynakları 11</t>
+          <t>Moğol İstilası Devrinde Türkistan (Ciltli)</t>
         </is>
       </c>
       <c r="C1877" s="1">
-        <v>250</v>
+        <v>315</v>
       </c>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" s="1" t="inlineStr">
         <is>
-          <t>9789751744548</t>
+          <t>9789751605030</t>
         </is>
       </c>
       <c r="B1878" s="1" t="inlineStr">
         <is>
-          <t>Konur Alp Gazi ve Düzce Tarihi Sempozyumu 23-24 Kasım 2018 (Ciltli)</t>
+          <t>Orta Karadeniz Tarihinin Kaynakları 11</t>
         </is>
       </c>
       <c r="C1878" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1879" spans="1:3">
       <c r="A1879" s="1" t="inlineStr">
         <is>
-          <t>9789751745941</t>
+          <t>9789751744548</t>
         </is>
       </c>
       <c r="B1879" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa Tarih-i Cevdet IV. Cilt</t>
+          <t>Konur Alp Gazi ve Düzce Tarihi Sempozyumu 23-24 Kasım 2018 (Ciltli)</t>
         </is>
       </c>
       <c r="C1879" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" s="1" t="inlineStr">
         <is>
-          <t>3990000009714</t>
+          <t>9789751745941</t>
         </is>
       </c>
       <c r="B1880" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarih Belgeleri Dergisi Cilt: 22 Sayı: 26</t>
+          <t>Ahmed Cevdet Paşa Tarih-i Cevdet IV. Cilt</t>
         </is>
       </c>
       <c r="C1880" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" s="1" t="inlineStr">
         <is>
-          <t>9789751742346</t>
+          <t>3990000009714</t>
         </is>
       </c>
       <c r="B1881" s="1" t="inlineStr">
         <is>
-          <t>Harbord Askeri Heyeti Raporu</t>
+          <t>Türk Tarih Belgeleri Dergisi Cilt: 22 Sayı: 26</t>
         </is>
       </c>
       <c r="C1881" s="1">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" s="1" t="inlineStr">
         <is>
-          <t>9789751635884</t>
+          <t>9789751742346</t>
         </is>
       </c>
       <c r="B1882" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Dulkadirli Türkmenleri</t>
+          <t>Harbord Askeri Heyeti Raporu</t>
         </is>
       </c>
       <c r="C1882" s="1">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1883" spans="1:3">
       <c r="A1883" s="1" t="inlineStr">
         <is>
-          <t>3999751619067</t>
+          <t>9789751635884</t>
         </is>
       </c>
       <c r="B1883" s="1" t="inlineStr">
         <is>
-          <t>Külliyat-ı Kavanin 1. Cilt</t>
+          <t>16. Yüzyılda Dulkadirli Türkmenleri</t>
         </is>
       </c>
       <c r="C1883" s="1">
-        <v>25</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" s="1" t="inlineStr">
         <is>
-          <t>9789751628688</t>
+          <t>3999751619067</t>
         </is>
       </c>
       <c r="B1884" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 1 (Ciltli)</t>
+          <t>Külliyat-ı Kavanin 1. Cilt</t>
         </is>
       </c>
       <c r="C1884" s="1">
-        <v>13.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" s="1" t="inlineStr">
         <is>
-          <t>9789751623911</t>
+          <t>9789751628688</t>
         </is>
       </c>
       <c r="B1885" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sabri Paşa ve Tarihçiliği (Ciltli)</t>
+          <t>Sultan Abdülaziz ve Dönemi Sempozyumu Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1885" s="1">
-        <v>150</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" s="1" t="inlineStr">
         <is>
-          <t>9789751624819</t>
+          <t>9789751623911</t>
         </is>
       </c>
       <c r="B1886" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi’nin Yazılı Kaynakları (Ciltli)</t>
+          <t>Eyüp Sabri Paşa ve Tarihçiliği (Ciltli)</t>
         </is>
       </c>
       <c r="C1886" s="1">
-        <v>19</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" s="1" t="inlineStr">
         <is>
-          <t>9789751620927</t>
+          <t>9789751624819</t>
         </is>
       </c>
       <c r="B1887" s="1" t="inlineStr">
         <is>
-          <t>Eşrefoğlu Beyliği Dönemi Mimari Eserleri</t>
+          <t>Evliya Çelebi Seyahatnamesi’nin Yazılı Kaynakları (Ciltli)</t>
         </is>
       </c>
       <c r="C1887" s="1">
-        <v>200</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" s="1" t="inlineStr">
         <is>
-          <t>9789751634641</t>
+          <t>9789751620927</t>
         </is>
       </c>
       <c r="B1888" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cevdet 1. Cilt</t>
+          <t>Eşrefoğlu Beyliği Dönemi Mimari Eserleri</t>
         </is>
       </c>
       <c r="C1888" s="1">
-        <v>85.65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" s="1" t="inlineStr">
         <is>
-          <t>9789751636171</t>
+          <t>9789751634641</t>
         </is>
       </c>
       <c r="B1889" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası 19. Ortaçağ ve Türk Dönemi Kazıları ve Sanat Tarihi Araştırmaları Sempozyumu Bildiriler (2 Cilt Takım) (Ciltli)</t>
+          <t>Tarih-i Cevdet 1. Cilt</t>
         </is>
       </c>
       <c r="C1889" s="1">
-        <v>300</v>
+        <v>85.65</v>
       </c>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" s="1" t="inlineStr">
         <is>
-          <t>9789751742964</t>
+          <t>9789751636171</t>
         </is>
       </c>
       <c r="B1890" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Ermeniler</t>
+          <t>Uluslararası 19. Ortaçağ ve Türk Dönemi Kazıları ve Sanat Tarihi Araştırmaları Sempozyumu Bildiriler (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1890" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" s="1" t="inlineStr">
         <is>
-          <t>9789751635969</t>
+          <t>9789751742964</t>
         </is>
       </c>
       <c r="B1891" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Muhacir Komisyonları ve Faaliyetleri 1860-1923 (Ciltli)</t>
+          <t>Türkler ve Ermeniler</t>
         </is>
       </c>
       <c r="C1891" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" s="1" t="inlineStr">
         <is>
-          <t>9789751744821</t>
+          <t>9789751635969</t>
         </is>
       </c>
       <c r="B1892" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sularında Rus Vapurları (Ciltli)</t>
+          <t>Osmanlı'dan Cumhuriyet'e Muhacir Komisyonları ve Faaliyetleri 1860-1923 (Ciltli)</t>
         </is>
       </c>
       <c r="C1892" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" s="1" t="inlineStr">
         <is>
-          <t>9789751742339</t>
+          <t>9789751744821</t>
         </is>
       </c>
       <c r="B1893" s="1" t="inlineStr">
         <is>
-          <t>Harbord Military Mission Report</t>
+          <t>Osmanlı Sularında Rus Vapurları (Ciltli)</t>
         </is>
       </c>
       <c r="C1893" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" s="1" t="inlineStr">
         <is>
-          <t>9789751635815</t>
+          <t>9789751742339</t>
         </is>
       </c>
       <c r="B1894" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 4. Cilt 5. Kısım - Osmanlı Tarihi</t>
+          <t>Harbord Military Mission Report</t>
         </is>
       </c>
       <c r="C1894" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" s="1" t="inlineStr">
         <is>
-          <t>9789751636331</t>
+          <t>9789751635815</t>
         </is>
       </c>
       <c r="B1895" s="1" t="inlineStr">
         <is>
-          <t>La Question Du Pont-Euxin (1914-1923) (Ciltli)</t>
+          <t>17. Türk Tarih Kongresi 4. Cilt 5. Kısım - Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1895" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" s="1" t="inlineStr">
         <is>
-          <t>9789751641704</t>
+          <t>9789751636331</t>
         </is>
       </c>
       <c r="B1896" s="1" t="inlineStr">
         <is>
-          <t>Mondros'tan Mudanya'ya Kadar ( 4 Cilt Takım)</t>
+          <t>La Question Du Pont-Euxin (1914-1923) (Ciltli)</t>
         </is>
       </c>
       <c r="C1896" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" s="1" t="inlineStr">
         <is>
-          <t>9789751741554</t>
+          <t>9789751641704</t>
         </is>
       </c>
       <c r="B1897" s="1" t="inlineStr">
         <is>
-          <t>Büyük Devletlerin Balkanlara ve Balkan Savaşlarına Bakışına Dair Bir Rapor: Carnegie Vakfı Raporu 1914 (Ciltli)</t>
+          <t>Mondros'tan Mudanya'ya Kadar ( 4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1897" s="1">
-        <v>38</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" s="1" t="inlineStr">
         <is>
-          <t>9789751635952</t>
+          <t>9789751741554</t>
         </is>
       </c>
       <c r="B1898" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülmecid Ve Prusyalı Ressamı Constantin Johann Franz Cretius (Ciltli)</t>
+          <t>Büyük Devletlerin Balkanlara ve Balkan Savaşlarına Bakışına Dair Bir Rapor: Carnegie Vakfı Raporu 1914 (Ciltli)</t>
         </is>
       </c>
       <c r="C1898" s="1">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" s="1" t="inlineStr">
         <is>
-          <t>9789751636003</t>
+          <t>9789751635952</t>
         </is>
       </c>
       <c r="B1899" s="1" t="inlineStr">
         <is>
-          <t>Elmalı Kazası (1839-1914) (Ciltli)</t>
+          <t>Sultan Abdülmecid Ve Prusyalı Ressamı Constantin Johann Franz Cretius (Ciltli)</t>
         </is>
       </c>
       <c r="C1899" s="1">
-        <v>200</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" s="1" t="inlineStr">
         <is>
-          <t>3997859874512</t>
+          <t>9789751636003</t>
         </is>
       </c>
       <c r="B1900" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan’da Türk Varlığı (Arapça)</t>
+          <t>Elmalı Kazası (1839-1914) (Ciltli)</t>
         </is>
       </c>
       <c r="C1900" s="1">
-        <v>5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" s="1" t="inlineStr">
         <is>
-          <t>9789751635853</t>
+          <t>3997859874512</t>
         </is>
       </c>
       <c r="B1901" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Merkez ve İlçelerindeki Önemli Tarihi Yapılar (Ciltli)</t>
+          <t>Bulgaristan’da Türk Varlığı (Arapça)</t>
         </is>
       </c>
       <c r="C1901" s="1">
-        <v>48</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" s="1" t="inlineStr">
         <is>
-          <t>9789751744524</t>
+          <t>9789751635853</t>
         </is>
       </c>
       <c r="B1902" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Ege Adaları Tarihi Kikladlar (2 Cilt Takım) (Ciltli)</t>
+          <t>Trabzon Merkez ve İlçelerindeki Önemli Tarihi Yapılar (Ciltli)</t>
         </is>
       </c>
       <c r="C1902" s="1">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" s="1" t="inlineStr">
         <is>
-          <t>9789751741783</t>
+          <t>9789751744524</t>
         </is>
       </c>
       <c r="B1903" s="1" t="inlineStr">
         <is>
-          <t>Merasidü'l-Ittıla' Ala Esmai'l Emkine Ve'l-Bika 2.Cilt</t>
+          <t>Osmanlı Dönemi Ege Adaları Tarihi Kikladlar (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1903" s="1">
-        <v>300</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" s="1" t="inlineStr">
         <is>
-          <t>9789751742810</t>
+          <t>9789751741783</t>
         </is>
       </c>
       <c r="B1904" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Başkenti Rey</t>
+          <t>Merasidü'l-Ittıla' Ala Esmai'l Emkine Ve'l-Bika 2.Cilt</t>
         </is>
       </c>
       <c r="C1904" s="1">
-        <v>36</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1905" spans="1:3">
       <c r="A1905" s="1" t="inlineStr">
         <is>
-          <t>3994896875125</t>
+          <t>9789751742810</t>
         </is>
       </c>
       <c r="B1905" s="1" t="inlineStr">
         <is>
-          <t>Belgeler - Türk Tarih Belgeleri Dergisi Sayı:39 Cilt: 35</t>
+          <t>Selçuklu Başkenti Rey</t>
         </is>
       </c>
       <c r="C1905" s="1">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" s="1" t="inlineStr">
         <is>
-          <t>9789751635877</t>
+          <t>3994896875125</t>
         </is>
       </c>
       <c r="B1906" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Rüşdiye Mektepleri (Ciltli)</t>
+          <t>Belgeler - Türk Tarih Belgeleri Dergisi Sayı:39 Cilt: 35</t>
         </is>
       </c>
       <c r="C1906" s="1">
-        <v>62</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" s="1" t="inlineStr">
         <is>
-          <t>9789751636348</t>
+          <t>9789751635877</t>
         </is>
       </c>
       <c r="B1907" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Afganistan</t>
+          <t>Osmanlı Devleti'nde Rüşdiye Mektepleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1907" s="1">
-        <v>44</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" s="1" t="inlineStr">
         <is>
-          <t>9789751636317</t>
+          <t>9789751636348</t>
         </is>
       </c>
       <c r="B1908" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Yıldırım Bayezid Sempozyumu Bildiriler Kitabı (Ciltli)</t>
+          <t>Atatürk ve Afganistan</t>
         </is>
       </c>
       <c r="C1908" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" s="1" t="inlineStr">
         <is>
-          <t>9789751636300</t>
+          <t>9789751636317</t>
         </is>
       </c>
       <c r="B1909" s="1" t="inlineStr">
         <is>
-          <t>Halep Eyyubileri</t>
+          <t>Uluslararası Yıldırım Bayezid Sempozyumu Bildiriler Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C1909" s="1">
-        <v>150</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" s="1" t="inlineStr">
         <is>
-          <t>9789751744845</t>
+          <t>9789751636300</t>
         </is>
       </c>
       <c r="B1910" s="1" t="inlineStr">
         <is>
-          <t>İlhanlı (İran Moğolları) Devleti'nin Askeri Teşkilatı (Ciltli)</t>
+          <t>Halep Eyyubileri</t>
         </is>
       </c>
       <c r="C1910" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" s="1" t="inlineStr">
         <is>
-          <t>9789751636355</t>
+          <t>9789751744845</t>
         </is>
       </c>
       <c r="B1911" s="1" t="inlineStr">
         <is>
-          <t>Hadikatü'ş-Şühedai's-Serhad (Ciltli)</t>
+          <t>İlhanlı (İran Moğolları) Devleti'nin Askeri Teşkilatı (Ciltli)</t>
         </is>
       </c>
       <c r="C1911" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" s="1" t="inlineStr">
         <is>
-          <t>9799751613447</t>
+          <t>9789751636355</t>
         </is>
       </c>
       <c r="B1912" s="1" t="inlineStr">
         <is>
-          <t>Yakın-Doğu Ticaret Tarihi</t>
+          <t>Hadikatü'ş-Şühedai's-Serhad (Ciltli)</t>
         </is>
       </c>
       <c r="C1912" s="1">
-        <v>14</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" s="1" t="inlineStr">
         <is>
-          <t>9789751618849</t>
+          <t>9799751613447</t>
         </is>
       </c>
       <c r="B1913" s="1" t="inlineStr">
         <is>
-          <t>Vilayat-ı Şarkiye (Doğu Anadolu Vilayetleri) Islahat Müfettişliği 1913-1914</t>
+          <t>Yakın-Doğu Ticaret Tarihi</t>
         </is>
       </c>
       <c r="C1913" s="1">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1914" spans="1:3">
       <c r="A1914" s="1" t="inlineStr">
         <is>
-          <t>3990000012177</t>
+          <t>9789751618849</t>
         </is>
       </c>
       <c r="B1914" s="1" t="inlineStr">
         <is>
-          <t>Vekayi Babur’un Hatıratı Cilt: 2</t>
+          <t>Vilayat-ı Şarkiye (Doğu Anadolu Vilayetleri) Islahat Müfettişliği 1913-1914</t>
         </is>
       </c>
       <c r="C1914" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" s="1" t="inlineStr">
         <is>
-          <t>3990000010527</t>
+          <t>3990000012177</t>
         </is>
       </c>
       <c r="B1915" s="1" t="inlineStr">
         <is>
-          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 14</t>
+          <t>Vekayi Babur’un Hatıratı Cilt: 2</t>
         </is>
       </c>
       <c r="C1915" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" s="1" t="inlineStr">
         <is>
-          <t>9789751631558</t>
+          <t>3990000010527</t>
         </is>
       </c>
       <c r="B1916" s="1" t="inlineStr">
         <is>
-          <t>Büyük Hun İmparatorluğu 2. Cilt (Ciltli)</t>
+          <t>Vak’a-Nüvis Ahmed Lütfi Efendi Tarihi C. 14</t>
         </is>
       </c>
       <c r="C1916" s="1">
-        <v>26</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" s="1" t="inlineStr">
         <is>
-          <t>9789751629562</t>
+          <t>9789751631558</t>
         </is>
       </c>
       <c r="B1917" s="1" t="inlineStr">
         <is>
-          <t>Adana İtidal Gazetesi (5 Eylül 1908-31 Temmuz 1909) 2. Cilt (Ciltli)</t>
+          <t>Büyük Hun İmparatorluğu 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1917" s="1">
-        <v>150</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1918" spans="1:3">
       <c r="A1918" s="1" t="inlineStr">
         <is>
-          <t>9789751636409</t>
+          <t>9789751629562</t>
         </is>
       </c>
       <c r="B1918" s="1" t="inlineStr">
         <is>
-          <t>Pazarcık Türkmen Alevileri (Ciltli)</t>
+          <t>Adana İtidal Gazetesi (5 Eylül 1908-31 Temmuz 1909) 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1918" s="1">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1919" spans="1:3">
       <c r="A1919" s="1" t="inlineStr">
         <is>
-          <t>3990000056978</t>
+          <t>9789751636409</t>
         </is>
       </c>
       <c r="B1919" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dünyasında Bilim ve Eğitim</t>
+          <t>Pazarcık Türkmen Alevileri (Ciltli)</t>
         </is>
       </c>
       <c r="C1919" s="1">
-        <v>165</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1920" spans="1:3">
       <c r="A1920" s="1" t="inlineStr">
         <is>
-          <t>9789751618733</t>
+          <t>3990000056978</t>
         </is>
       </c>
       <c r="B1920" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılın Sonlarında Bursa</t>
+          <t>Osmanlı Dünyasında Bilim ve Eğitim</t>
         </is>
       </c>
       <c r="C1920" s="1">
-        <v>34</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1921" spans="1:3">
       <c r="A1921" s="1" t="inlineStr">
         <is>
-          <t>9799751609563</t>
+          <t>9789751618733</t>
         </is>
       </c>
       <c r="B1921" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Musul Eyaleti</t>
+          <t>16. Yüzyılın Sonlarında Bursa</t>
         </is>
       </c>
       <c r="C1921" s="1">
-        <v>10</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1922" spans="1:3">
       <c r="A1922" s="1" t="inlineStr">
         <is>
-          <t>3990000014623</t>
+          <t>9799751609563</t>
         </is>
       </c>
       <c r="B1922" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Mardin Sancağı</t>
+          <t>16. Yüzyılda Musul Eyaleti</t>
         </is>
       </c>
       <c r="C1922" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" s="1" t="inlineStr">
         <is>
-          <t>3990000010749</t>
+          <t>3990000014623</t>
         </is>
       </c>
       <c r="B1923" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Harput Sancağı (1518-1566)</t>
+          <t>16. Yüzyılda Mardin Sancağı</t>
         </is>
       </c>
       <c r="C1923" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" s="1" t="inlineStr">
         <is>
-          <t>9799751609570</t>
+          <t>3990000010749</t>
         </is>
       </c>
       <c r="B1924" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Çemişgezek Sancağı</t>
+          <t>16. Yüzyılda Harput Sancağı (1518-1566)</t>
         </is>
       </c>
       <c r="C1924" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" s="1" t="inlineStr">
         <is>
-          <t>9799751610569</t>
+          <t>9799751609570</t>
         </is>
       </c>
       <c r="B1925" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Adıyaman</t>
+          <t>16. Yüzyılda Çemişgezek Sancağı</t>
         </is>
       </c>
       <c r="C1925" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" s="1" t="inlineStr">
         <is>
-          <t>3990000073407</t>
+          <t>9799751610569</t>
         </is>
       </c>
       <c r="B1926" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Haritası Posteri (Kutulu)</t>
+          <t>16. Yüzyılda Adıyaman</t>
         </is>
       </c>
       <c r="C1926" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" s="1" t="inlineStr">
         <is>
-          <t>3990000633002</t>
+          <t>3990000073407</t>
         </is>
       </c>
       <c r="B1927" s="1" t="inlineStr">
         <is>
-          <t>Resimli Kitap Cilt: 3 - Sayı: 13-18 (Ciltli)</t>
+          <t>Piri Reis Haritası Posteri (Kutulu)</t>
         </is>
       </c>
       <c r="C1927" s="1">
-        <v>38</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" s="1" t="inlineStr">
         <is>
-          <t>3997548123234</t>
+          <t>3990000633002</t>
         </is>
       </c>
       <c r="B1928" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferleri Tarihi 1. Cilt</t>
+          <t>Resimli Kitap Cilt: 3 - Sayı: 13-18 (Ciltli)</t>
         </is>
       </c>
       <c r="C1928" s="1">
-        <v>32.66</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1929" spans="1:3">
       <c r="A1929" s="1" t="inlineStr">
         <is>
-          <t>3998574512345</t>
+          <t>3997548123234</t>
         </is>
       </c>
       <c r="B1929" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Balkan Savaşları (1912- 1913) İhtilaflı Duruşlar Cilt 2 (Ciltli)</t>
+          <t>Haçlı Seferleri Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C1929" s="1">
-        <v>51</v>
+        <v>32.66</v>
       </c>
     </row>
     <row r="1930" spans="1:3">
       <c r="A1930" s="1" t="inlineStr">
         <is>
-          <t>9789751743794</t>
+          <t>3998574512345</t>
         </is>
       </c>
       <c r="B1930" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Zürafa</t>
+          <t>100. Yılında Balkan Savaşları (1912- 1913) İhtilaflı Duruşlar Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1930" s="1">
-        <v>150</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" s="1" t="inlineStr">
         <is>
-          <t>9789751743510</t>
+          <t>9789751743794</t>
         </is>
       </c>
       <c r="B1931" s="1" t="inlineStr">
         <is>
-          <t>Tuhfetü'l - Guzat Bir Silahşorluk Risalesi</t>
+          <t>Adab-ı Zürafa</t>
         </is>
       </c>
       <c r="C1931" s="1">
-        <v>28</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" s="1" t="inlineStr">
         <is>
-          <t>9789751745589</t>
+          <t>9789751743510</t>
         </is>
       </c>
       <c r="B1932" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da İşletmeye Açılan İlk Demiryolu</t>
+          <t>Tuhfetü'l - Guzat Bir Silahşorluk Risalesi</t>
         </is>
       </c>
       <c r="C1932" s="1">
-        <v>125</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" s="1" t="inlineStr">
         <is>
-          <t>9789751743800</t>
+          <t>9789751745589</t>
         </is>
       </c>
       <c r="B1933" s="1" t="inlineStr">
         <is>
-          <t>Selimiyye</t>
+          <t>Anadolu'da İşletmeye Açılan İlk Demiryolu</t>
         </is>
       </c>
       <c r="C1933" s="1">
-        <v>22</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" s="1" t="inlineStr">
         <is>
-          <t>9789751623225</t>
+          <t>9789751743800</t>
         </is>
       </c>
       <c r="B1934" s="1" t="inlineStr">
         <is>
-          <t>Mufassal Osmanlı Tarihi Cilt: 1 (Ciltli)</t>
+          <t>Selimiyye</t>
         </is>
       </c>
       <c r="C1934" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" s="1" t="inlineStr">
         <is>
-          <t>3999664773195</t>
+          <t>9789751623225</t>
         </is>
       </c>
       <c r="B1935" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Konferansları (Ciltli)</t>
+          <t>Mufassal Osmanlı Tarihi Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1935" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" s="1" t="inlineStr">
         <is>
-          <t>3990000031709</t>
+          <t>3999664773195</t>
         </is>
       </c>
       <c r="B1936" s="1" t="inlineStr">
         <is>
-          <t>Konsiller Tarihi</t>
+          <t>Atatürk Konferansları (Ciltli)</t>
         </is>
       </c>
       <c r="C1936" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" s="1" t="inlineStr">
         <is>
-          <t>3990000131309</t>
+          <t>3990000031709</t>
         </is>
       </c>
       <c r="B1937" s="1" t="inlineStr">
         <is>
-          <t>İdil - Ural Tarihi Sempozyumu 1.Cilt (Ciltli)</t>
+          <t>Konsiller Tarihi</t>
         </is>
       </c>
       <c r="C1937" s="1">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" s="1" t="inlineStr">
         <is>
-          <t>9789751745125</t>
+          <t>3990000131309</t>
         </is>
       </c>
       <c r="B1938" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Dağlı İsyanları (1791-1808)</t>
+          <t>İdil - Ural Tarihi Sempozyumu 1.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C1938" s="1">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" s="1" t="inlineStr">
         <is>
-          <t>3990000095520</t>
+          <t>9789751745125</t>
         </is>
       </c>
       <c r="B1939" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Bilim Tarihi Makaleleri</t>
+          <t>Osmanlı İmparatorluğu'nda Dağlı İsyanları (1791-1808)</t>
         </is>
       </c>
       <c r="C1939" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" s="1" t="inlineStr">
         <is>
-          <t>3999565210478</t>
+          <t>3990000095520</t>
         </is>
       </c>
       <c r="B1940" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 2 (Ciltli)</t>
+          <t>Orta Çağ İslam Dünyasında Bilim Tarihi Makaleleri</t>
         </is>
       </c>
       <c r="C1940" s="1">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" s="1" t="inlineStr">
         <is>
-          <t>3996544785210</t>
+          <t>3999565210478</t>
         </is>
       </c>
       <c r="B1941" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 3 (Ciltli)</t>
+          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1941" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" s="1" t="inlineStr">
         <is>
-          <t>3995526231456</t>
+          <t>3996544785210</t>
         </is>
       </c>
       <c r="B1942" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 4 (Ciltli)</t>
+          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1942" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" s="1" t="inlineStr">
         <is>
-          <t>9789751744807</t>
+          <t>3995526231456</t>
         </is>
       </c>
       <c r="B1943" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve Mali Yönleriyle Istabl-ı Amire (1500-1900)</t>
+          <t>Tarihte Türkler ve Kürtler Sempozyumu Bildiriler Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1943" s="1">
-        <v>150</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" s="1" t="inlineStr">
         <is>
-          <t>9789751635624</t>
+          <t>9789751744807</t>
         </is>
       </c>
       <c r="B1944" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler (3 Cilt Takım) (Ciltli)</t>
+          <t>İktisadi ve Mali Yönleriyle Istabl-ı Amire (1500-1900)</t>
         </is>
       </c>
       <c r="C1944" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1945" spans="1:3">
       <c r="A1945" s="1" t="inlineStr">
         <is>
-          <t>3990000030797</t>
+          <t>9789751635624</t>
         </is>
       </c>
       <c r="B1945" s="1" t="inlineStr">
         <is>
-          <t>Manakib Al-Arifin (Metin) 1. Cilt</t>
+          <t>Toplu Makaleler (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1945" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1946" spans="1:3">
       <c r="A1946" s="1" t="inlineStr">
         <is>
-          <t>9789751635006</t>
+          <t>3990000030797</t>
         </is>
       </c>
       <c r="B1946" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu İnşa Sanatı (Ciltli)</t>
+          <t>Manakib Al-Arifin (Metin) 1. Cilt</t>
         </is>
       </c>
       <c r="C1946" s="1">
-        <v>26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" s="1" t="inlineStr">
         <is>
-          <t>9789751635617</t>
+          <t>9789751635006</t>
         </is>
       </c>
       <c r="B1947" s="1" t="inlineStr">
         <is>
-          <t>Suriye: Tarih, Siyaset, Dış Politika (Ciltli)</t>
+          <t>Selçuklu İnşa Sanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C1947" s="1">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" s="1" t="inlineStr">
         <is>
-          <t>9789751635020</t>
+          <t>9789751635617</t>
         </is>
       </c>
       <c r="B1948" s="1" t="inlineStr">
         <is>
-          <t>Antakya (Ciltli)</t>
+          <t>Suriye: Tarih, Siyaset, Dış Politika (Ciltli)</t>
         </is>
       </c>
       <c r="C1948" s="1">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" s="1" t="inlineStr">
         <is>
-          <t>9789751741677</t>
+          <t>9789751635020</t>
         </is>
       </c>
       <c r="B1949" s="1" t="inlineStr">
         <is>
-          <t>16-17. Yüzyıl Üsküdar Şer'iyye Sicilleri Diplomatik Bilimi Bakımından Bir İnceleme</t>
+          <t>Antakya (Ciltli)</t>
         </is>
       </c>
       <c r="C1949" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1950" spans="1:3">
       <c r="A1950" s="1" t="inlineStr">
         <is>
-          <t>9789751635631</t>
+          <t>9789751741677</t>
         </is>
       </c>
       <c r="B1950" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler 1. Cilt Atatürk Tarih Metodolojisi Kaynaklar Biyografiler (Ciltli)</t>
+          <t>16-17. Yüzyıl Üsküdar Şer'iyye Sicilleri Diplomatik Bilimi Bakımından Bir İnceleme</t>
         </is>
       </c>
       <c r="C1950" s="1">
-        <v>78.66</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" s="1" t="inlineStr">
         <is>
-          <t>9789751635532</t>
+          <t>9789751635631</t>
         </is>
       </c>
       <c r="B1951" s="1" t="inlineStr">
         <is>
-          <t>Eşrefoğulları Beyliği (Ciltli)</t>
+          <t>Toplu Makaleler 1. Cilt Atatürk Tarih Metodolojisi Kaynaklar Biyografiler (Ciltli)</t>
         </is>
       </c>
       <c r="C1951" s="1">
-        <v>54</v>
+        <v>78.66</v>
       </c>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" s="1" t="inlineStr">
         <is>
-          <t>9789751635648</t>
+          <t>9789751635532</t>
         </is>
       </c>
       <c r="B1952" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler 2. Cilt Selçuklu Devri Türk Tarihi Araştırmaları (Ciltli)</t>
+          <t>Eşrefoğulları Beyliği (Ciltli)</t>
         </is>
       </c>
       <c r="C1952" s="1">
-        <v>78.66</v>
+        <v>54</v>
       </c>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" s="1" t="inlineStr">
         <is>
-          <t>9789751741561</t>
+          <t>9789751635648</t>
         </is>
       </c>
       <c r="B1953" s="1" t="inlineStr">
         <is>
-          <t>Fransız Diplomatik Belgelerinde Ağrı İsyanı (1926-1930) (Ciltli)</t>
+          <t>Toplu Makaleler 2. Cilt Selçuklu Devri Türk Tarihi Araştırmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C1953" s="1">
-        <v>36</v>
+        <v>78.66</v>
       </c>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" s="1" t="inlineStr">
         <is>
-          <t>3990000051923</t>
+          <t>9789751741561</t>
         </is>
       </c>
       <c r="B1954" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 2</t>
+          <t>Fransız Diplomatik Belgelerinde Ağrı İsyanı (1926-1930) (Ciltli)</t>
         </is>
       </c>
       <c r="C1954" s="1">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" s="1" t="inlineStr">
         <is>
-          <t>9789751634962</t>
+          <t>3990000051923</t>
         </is>
       </c>
       <c r="B1955" s="1" t="inlineStr">
         <is>
-          <t>Tarih Nasıl Yazılır? (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 2</t>
         </is>
       </c>
       <c r="C1955" s="1">
-        <v>56</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" s="1" t="inlineStr">
         <is>
-          <t>9789751742599</t>
+          <t>9789751634962</t>
         </is>
       </c>
       <c r="B1956" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Halkının Antropolojik Karakterleri ve Türkiye Tarihi Türk Irkının Vatanı Anadolu</t>
+          <t>Tarih Nasıl Yazılır? (Ciltli)</t>
         </is>
       </c>
       <c r="C1956" s="1">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" s="1" t="inlineStr">
         <is>
-          <t>3990000052042</t>
+          <t>9789751742599</t>
         </is>
       </c>
       <c r="B1957" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Tarihi Kültür ve Medeniyet Cilt: 2</t>
+          <t>Türkiye Halkının Antropolojik Karakterleri ve Türkiye Tarihi Türk Irkının Vatanı Anadolu</t>
         </is>
       </c>
       <c r="C1957" s="1">
-        <v>22</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" s="1" t="inlineStr">
         <is>
-          <t>9789751620590</t>
+          <t>3990000052042</t>
         </is>
       </c>
       <c r="B1958" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 7</t>
+          <t>Selçuklu Tarihi Kültür ve Medeniyet Cilt: 2</t>
         </is>
       </c>
       <c r="C1958" s="1">
-        <v>12.63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1959" spans="1:3">
       <c r="A1959" s="1" t="inlineStr">
         <is>
-          <t>9789751620583</t>
+          <t>9789751620590</t>
         </is>
       </c>
       <c r="B1959" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 6</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 7</t>
         </is>
       </c>
       <c r="C1959" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1960" spans="1:3">
       <c r="A1960" s="1" t="inlineStr">
         <is>
-          <t>9789751620576</t>
+          <t>9789751620583</t>
         </is>
       </c>
       <c r="B1960" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 5</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 6</t>
         </is>
       </c>
       <c r="C1960" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" s="1" t="inlineStr">
         <is>
-          <t>9789751620552</t>
+          <t>9789751620576</t>
         </is>
       </c>
       <c r="B1961" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 4</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 5</t>
         </is>
       </c>
       <c r="C1961" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" s="1" t="inlineStr">
         <is>
-          <t>9789751620569</t>
+          <t>9789751620552</t>
         </is>
       </c>
       <c r="B1962" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 3</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 4</t>
         </is>
       </c>
       <c r="C1962" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" s="1" t="inlineStr">
         <is>
-          <t>9789751620729</t>
+          <t>9789751620569</t>
         </is>
       </c>
       <c r="B1963" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 1</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 3</t>
         </is>
       </c>
       <c r="C1963" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" s="1" t="inlineStr">
         <is>
-          <t>9789751635136</t>
+          <t>9789751620729</t>
         </is>
       </c>
       <c r="B1964" s="1" t="inlineStr">
         <is>
-          <t>Panaztepe 1 - (2 Kitap Takım) (Ciltli)</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 1</t>
         </is>
       </c>
       <c r="C1964" s="1">
-        <v>158</v>
+        <v>12.63</v>
       </c>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" s="1" t="inlineStr">
         <is>
-          <t>9789751635495</t>
+          <t>9789751635136</t>
         </is>
       </c>
       <c r="B1965" s="1" t="inlineStr">
         <is>
-          <t>Buhara Hanlığı'nın Askeri Teşkilatı (1500 - 1868) (Ciltli)</t>
+          <t>Panaztepe 1 - (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C1965" s="1">
-        <v>18</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" s="1" t="inlineStr">
         <is>
-          <t>9789751604460</t>
+          <t>9789751635495</t>
         </is>
       </c>
       <c r="B1966" s="1" t="inlineStr">
         <is>
-          <t>Safevi Devleti'nin Kuruluşu ve Gelişmesinde Anadolu Türklerinin Rolü (Ciltli)</t>
+          <t>Buhara Hanlığı'nın Askeri Teşkilatı (1500 - 1868) (Ciltli)</t>
         </is>
       </c>
       <c r="C1966" s="1">
-        <v>80</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" s="1" t="inlineStr">
         <is>
-          <t>9789751635174</t>
+          <t>9789751604460</t>
         </is>
       </c>
       <c r="B1967" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Taksimi - Bir Diplomasi Tarihi (1913 - 1923) (Ciltli)</t>
+          <t>Safevi Devleti'nin Kuruluşu ve Gelişmesinde Anadolu Türklerinin Rolü (Ciltli)</t>
         </is>
       </c>
       <c r="C1967" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1968" spans="1:3">
       <c r="A1968" s="1" t="inlineStr">
         <is>
-          <t>9789751635709</t>
+          <t>9789751635174</t>
         </is>
       </c>
       <c r="B1968" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 6-D (Ciltli)</t>
+          <t>Türkiye'nin Taksimi - Bir Diplomasi Tarihi (1913 - 1923) (Ciltli)</t>
         </is>
       </c>
       <c r="C1968" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1969" spans="1:3">
       <c r="A1969" s="1" t="inlineStr">
         <is>
-          <t>9789751635693</t>
+          <t>9789751635709</t>
         </is>
       </c>
       <c r="B1969" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 11-A (Ciltli)</t>
+          <t>Kültepe Tabletleri 6-D (Ciltli)</t>
         </is>
       </c>
       <c r="C1969" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1970" spans="1:3">
       <c r="A1970" s="1" t="inlineStr">
         <is>
-          <t>9789751632494</t>
+          <t>9789751635693</t>
         </is>
       </c>
       <c r="B1970" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Tabletleri 10 (Ciltli)</t>
+          <t>Kültepe Tabletleri 11-A (Ciltli)</t>
         </is>
       </c>
       <c r="C1970" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="1971" spans="1:3">
       <c r="A1971" s="1" t="inlineStr">
         <is>
-          <t>9789751604972</t>
+          <t>9789751632494</t>
         </is>
       </c>
       <c r="B1971" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferleri Tarihi 2. Cilt</t>
+          <t>Kültepe Tabletleri 10 (Ciltli)</t>
         </is>
       </c>
       <c r="C1971" s="1">
-        <v>26.66</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1972" spans="1:3">
       <c r="A1972" s="1" t="inlineStr">
         <is>
-          <t>9789751623409</t>
+          <t>9789751604972</t>
         </is>
       </c>
       <c r="B1972" s="1" t="inlineStr">
         <is>
-          <t>Mufassal Osmanlı Tarihi Cilt: 2 (Ciltli)</t>
+          <t>Haçlı Seferleri Tarihi 2. Cilt</t>
         </is>
       </c>
       <c r="C1972" s="1">
-        <v>20</v>
+        <v>26.66</v>
       </c>
     </row>
     <row r="1973" spans="1:3">
       <c r="A1973" s="1" t="inlineStr">
         <is>
-          <t>9789751623461</t>
+          <t>9789751623409</t>
         </is>
       </c>
       <c r="B1973" s="1" t="inlineStr">
         <is>
-          <t>Mufassal Osmanlı Tarihi Cilt: 3 (Ciltli)</t>
+          <t>Mufassal Osmanlı Tarihi Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1973" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1974" spans="1:3">
       <c r="A1974" s="1" t="inlineStr">
         <is>
-          <t>3990000051961</t>
+          <t>9789751623461</t>
         </is>
       </c>
       <c r="B1974" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 1 (Ciltli)</t>
+          <t>Mufassal Osmanlı Tarihi Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1974" s="1">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1975" spans="1:3">
       <c r="A1975" s="1" t="inlineStr">
         <is>
-          <t>9789751629159</t>
+          <t>3990000051961</t>
         </is>
       </c>
       <c r="B1975" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 3 (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1975" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="1976" spans="1:3">
       <c r="A1976" s="1" t="inlineStr">
         <is>
-          <t>9789751629166</t>
+          <t>9789751629159</t>
         </is>
       </c>
       <c r="B1976" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 4 (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1976" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" s="1" t="inlineStr">
         <is>
-          <t>9789751629173</t>
+          <t>9789751629166</t>
         </is>
       </c>
       <c r="B1977" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 5 (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1977" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="1978" spans="1:3">
       <c r="A1978" s="1" t="inlineStr">
         <is>
-          <t>9789751629180</t>
+          <t>9789751629173</t>
         </is>
       </c>
       <c r="B1978" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 6 (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C1978" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="1979" spans="1:3">
       <c r="A1979" s="1" t="inlineStr">
         <is>
-          <t>9789751634658</t>
+          <t>9789751629180</t>
         </is>
       </c>
       <c r="B1979" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Cevdet Paşa Tarih-i Cevdet II. Cilt - 1. Kitap (Ciltli)</t>
+          <t>Uluslararası Piri Reis ve Türk Denizcilik Tarihi Sempozyumu Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C1979" s="1">
-        <v>30.8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980" s="1" t="inlineStr">
         <is>
-          <t>9789751634665</t>
+          <t>9789751634658</t>
         </is>
       </c>
       <c r="B1980" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cevdet Cilt: 2 - 2. Kitap (Ciltli)</t>
+          <t>Ahmed Cevdet Paşa Tarih-i Cevdet II. Cilt - 1. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C1980" s="1">
         <v>30.8</v>
       </c>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981" s="1" t="inlineStr">
         <is>
-          <t>9789751634450</t>
+          <t>9789751634665</t>
         </is>
       </c>
       <c r="B1981" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Cevdet Paşa (Ciltli)</t>
+          <t>Tarih-i Cevdet Cilt: 2 - 2. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C1981" s="1">
         <v>30.8</v>
       </c>
     </row>
     <row r="1982" spans="1:3">
       <c r="A1982" s="1" t="inlineStr">
         <is>
-          <t>9789751634672</t>
+          <t>9789751634450</t>
         </is>
       </c>
       <c r="B1982" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cevdet Cilt: 3 (Ciltli)</t>
+          <t>Ahmet Cevdet Paşa (Ciltli)</t>
         </is>
       </c>
       <c r="C1982" s="1">
         <v>30.8</v>
       </c>
     </row>
     <row r="1983" spans="1:3">
       <c r="A1983" s="1" t="inlineStr">
         <is>
-          <t>9789751623560</t>
+          <t>9789751634672</t>
         </is>
       </c>
       <c r="B1983" s="1" t="inlineStr">
         <is>
-          <t>Mufassal Osmanlı Tarihi Cilt: 4 (Ciltli)</t>
+          <t>Tarih-i Cevdet Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C1983" s="1">
-        <v>20</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="1984" spans="1:3">
       <c r="A1984" s="1" t="inlineStr">
         <is>
-          <t>3990008574853</t>
+          <t>9789751623560</t>
         </is>
       </c>
       <c r="B1984" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler 3. Cilt Gazete Yazıları (Ciltli)</t>
+          <t>Mufassal Osmanlı Tarihi Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C1984" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985" s="1" t="inlineStr">
         <is>
-          <t>9789751635723</t>
+          <t>3990008574853</t>
         </is>
       </c>
       <c r="B1985" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 1 Cilt - Eski Anadolu Uygarlıkları</t>
+          <t>Toplu Makaleler 3. Cilt Gazete Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C1985" s="1">
-        <v>62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1986" spans="1:3">
       <c r="A1986" s="1" t="inlineStr">
         <is>
-          <t>9789751635747</t>
+          <t>9789751635723</t>
         </is>
       </c>
       <c r="B1986" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 2 Cilt 2. Kısım - Orta Asya ve Kafkasya Tarihi</t>
+          <t>17. Türk Tarih Kongresi 1 Cilt - Eski Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C1986" s="1">
-        <v>50</v>
+        <v>62</v>
       </c>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" s="1" t="inlineStr">
         <is>
-          <t>9789751635730</t>
+          <t>9789751635747</t>
         </is>
       </c>
       <c r="B1987" s="1" t="inlineStr">
         <is>
-          <t>17. Türk Tarih Kongresi 2 Cilt 1. Kısım - Orta Asya ve Kafkasya Tarihi</t>
+          <t>17. Türk Tarih Kongresi 2 Cilt 2. Kısım - Orta Asya ve Kafkasya Tarihi</t>
         </is>
       </c>
       <c r="C1987" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1988" spans="1:3">
       <c r="A1988" s="1" t="inlineStr">
         <is>
-          <t>9789751608686</t>
+          <t>9789751635730</t>
         </is>
       </c>
       <c r="B1988" s="1" t="inlineStr">
         <is>
-          <t>Tarih Çevirme Kılavuzu (5 Kitap Takım)</t>
+          <t>17. Türk Tarih Kongresi 2 Cilt 1. Kısım - Orta Asya ve Kafkasya Tarihi</t>
         </is>
       </c>
       <c r="C1988" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" s="1" t="inlineStr">
         <is>
-          <t>9789751636294</t>
+          <t>9789751608686</t>
         </is>
       </c>
       <c r="B1989" s="1" t="inlineStr">
         <is>
-          <t>Kutü'l-Amare Kuşatması (Ciltli)</t>
+          <t>Tarih Çevirme Kılavuzu (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C1989" s="1">
-        <v>205</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" s="1" t="inlineStr">
         <is>
-          <t>9789751741813</t>
+          <t>9789751636294</t>
         </is>
       </c>
       <c r="B1990" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nin Kuruluş Döneminde Hükümdarlık Kurumunun Gelişmesi ve Saray Hayatı - Teşkilatı (Ciltli)</t>
+          <t>Kutü'l-Amare Kuşatması (Ciltli)</t>
         </is>
       </c>
       <c r="C1990" s="1">
-        <v>78</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" s="1" t="inlineStr">
         <is>
-          <t>9789751630650</t>
+          <t>9789751741813</t>
         </is>
       </c>
       <c r="B1991" s="1" t="inlineStr">
         <is>
-          <t>Kitab Adab Al-Muluk Al-Khwarazm-shahi Cilt: 1 (Ciltli)</t>
+          <t>Osmanlı Devleti'nin Kuruluş Döneminde Hükümdarlık Kurumunun Gelişmesi ve Saray Hayatı - Teşkilatı (Ciltli)</t>
         </is>
       </c>
       <c r="C1991" s="1">
-        <v>87.5</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" s="1" t="inlineStr">
         <is>
-          <t>9789751632272</t>
+          <t>9789751630650</t>
         </is>
       </c>
       <c r="B1992" s="1" t="inlineStr">
         <is>
-          <t>Miralay Bekir Sami Günsay'ın Mlli Mücadele Anıları (Ciltli)</t>
+          <t>Kitab Adab Al-Muluk Al-Khwarazm-shahi Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C1992" s="1">
-        <v>37</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" s="1" t="inlineStr">
         <is>
-          <t>9789751620712</t>
+          <t>9789751632272</t>
         </is>
       </c>
       <c r="B1993" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 19</t>
+          <t>Miralay Bekir Sami Günsay'ın Mlli Mücadele Anıları (Ciltli)</t>
         </is>
       </c>
       <c r="C1993" s="1">
-        <v>12.63</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1994" spans="1:3">
       <c r="A1994" s="1" t="inlineStr">
         <is>
-          <t>9789751620705</t>
+          <t>9789751620712</t>
         </is>
       </c>
       <c r="B1994" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 18</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 19</t>
         </is>
       </c>
       <c r="C1994" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1995" spans="1:3">
       <c r="A1995" s="1" t="inlineStr">
         <is>
-          <t>9789751620699</t>
+          <t>9789751620705</t>
         </is>
       </c>
       <c r="B1995" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 17</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 18</t>
         </is>
       </c>
       <c r="C1995" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" s="1" t="inlineStr">
         <is>
-          <t>9789751620682</t>
+          <t>9789751620699</t>
         </is>
       </c>
       <c r="B1996" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 16</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 17</t>
         </is>
       </c>
       <c r="C1996" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" s="1" t="inlineStr">
         <is>
-          <t>9789751620675</t>
+          <t>9789751620682</t>
         </is>
       </c>
       <c r="B1997" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cİlt: 15</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 16</t>
         </is>
       </c>
       <c r="C1997" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1998" spans="1:3">
       <c r="A1998" s="1" t="inlineStr">
         <is>
-          <t>9789751620668</t>
+          <t>9789751620675</t>
         </is>
       </c>
       <c r="B1998" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 14</t>
+          <t>Sicill-i Osmani Zeyli Cİlt: 15</t>
         </is>
       </c>
       <c r="C1998" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" s="1" t="inlineStr">
         <is>
-          <t>9789751620651</t>
+          <t>9789751620668</t>
         </is>
       </c>
       <c r="B1999" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 13</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 14</t>
         </is>
       </c>
       <c r="C1999" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" s="1" t="inlineStr">
         <is>
-          <t>9789751620644</t>
+          <t>9789751620651</t>
         </is>
       </c>
       <c r="B2000" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 12</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 13</t>
         </is>
       </c>
       <c r="C2000" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" s="1" t="inlineStr">
         <is>
-          <t>9789751620637</t>
+          <t>9789751620644</t>
         </is>
       </c>
       <c r="B2001" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 11</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 12</t>
         </is>
       </c>
       <c r="C2001" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" s="1" t="inlineStr">
         <is>
-          <t>9789751620620</t>
+          <t>9789751620637</t>
         </is>
       </c>
       <c r="B2002" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 10</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 11</t>
         </is>
       </c>
       <c r="C2002" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="2003" spans="1:3">
       <c r="A2003" s="1" t="inlineStr">
         <is>
-          <t>9789751620613</t>
+          <t>9789751620620</t>
         </is>
       </c>
       <c r="B2003" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osman-i Zeyli Cilt: 9</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 10</t>
         </is>
       </c>
       <c r="C2003" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="2004" spans="1:3">
       <c r="A2004" s="1" t="inlineStr">
         <is>
-          <t>9789751620606</t>
+          <t>9789751620613</t>
         </is>
       </c>
       <c r="B2004" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Osmani Zeyli Cilt: 8</t>
+          <t>Sicill-i Osman-i Zeyli Cilt: 9</t>
         </is>
       </c>
       <c r="C2004" s="1">
         <v>12.63</v>
       </c>
     </row>
     <row r="2005" spans="1:3">
       <c r="A2005" s="1" t="inlineStr">
         <is>
-          <t>9789751636393</t>
+          <t>9789751620606</t>
         </is>
       </c>
       <c r="B2005" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yazıları (Ciltli)</t>
+          <t>Sicill-i Osmani Zeyli Cilt: 8</t>
         </is>
       </c>
       <c r="C2005" s="1">
-        <v>90</v>
+        <v>12.63</v>
       </c>
     </row>
     <row r="2006" spans="1:3">
       <c r="A2006" s="1" t="inlineStr">
         <is>
-          <t>9789751604982</t>
+          <t>9789751636393</t>
         </is>
       </c>
       <c r="B2006" s="1" t="inlineStr">
         <is>
-          <t>Uzun Hasan ve Seyh Cuneyd</t>
+          <t>Tarih Yazıları (Ciltli)</t>
         </is>
       </c>
       <c r="C2006" s="1">
-        <v>8</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2007" spans="1:3">
       <c r="A2007" s="1" t="inlineStr">
         <is>
-          <t>9789751611016</t>
+          <t>9789751604982</t>
         </is>
       </c>
       <c r="B2007" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Haçlı Seferleri Sempozyumu 1997</t>
+          <t>Uzun Hasan ve Seyh Cuneyd</t>
         </is>
       </c>
       <c r="C2007" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="2008" spans="1:3">
       <c r="A2008" s="1" t="inlineStr">
         <is>
-          <t>9789751606675</t>
+          <t>9789751611016</t>
         </is>
       </c>
       <c r="B2008" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı ve Cumhuriyet Dönemleri Hariciye Tarihimiz</t>
+          <t>Uluslararası Haçlı Seferleri Sempozyumu 1997</t>
         </is>
       </c>
       <c r="C2008" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2009" spans="1:3">
       <c r="A2009" s="1" t="inlineStr">
         <is>
-          <t>9789751600639</t>
+          <t>9789751606675</t>
         </is>
       </c>
       <c r="B2009" s="1" t="inlineStr">
         <is>
-          <t>İslam Kaynaklarına Göre Malazgirt Savaşı</t>
+          <t>Osmanlı ve Cumhuriyet Dönemleri Hariciye Tarihimiz</t>
         </is>
       </c>
       <c r="C2009" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2010" spans="1:3">
       <c r="A2010" s="1" t="inlineStr">
         <is>
-          <t>9789751602312</t>
+          <t>9789751600639</t>
         </is>
       </c>
       <c r="B2010" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Türk Devletleri Tarihi (Ciltli)</t>
+          <t>İslam Kaynaklarına Göre Malazgirt Savaşı</t>
         </is>
       </c>
       <c r="C2010" s="1">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2011" spans="1:3">
       <c r="A2011" s="1" t="inlineStr">
         <is>
-          <t>9789751600278</t>
+          <t>9789751602312</t>
         </is>
       </c>
       <c r="B2011" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig</t>
+          <t>Müslüman Türk Devletleri Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C2011" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2012" spans="1:3">
       <c r="A2012" s="1" t="inlineStr">
         <is>
-          <t>9789751618606</t>
+          <t>9789751600278</t>
         </is>
       </c>
       <c r="B2012" s="1" t="inlineStr">
         <is>
-          <t>Külliyet-i Kavani'nin 2 Cilt</t>
+          <t>Kutadgu Bilig</t>
         </is>
       </c>
       <c r="C2012" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" s="1" t="inlineStr">
         <is>
-          <t>9789751635907</t>
+          <t>9789751618606</t>
         </is>
       </c>
       <c r="B2013" s="1" t="inlineStr">
         <is>
-          <t>Fatımiler Devleti Tarihi (909 - 1171) (Ciltli)</t>
+          <t>Külliyet-i Kavani'nin 2 Cilt</t>
         </is>
       </c>
       <c r="C2013" s="1">
-        <v>255</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2014" spans="1:3">
       <c r="A2014" s="1" t="inlineStr">
         <is>
-          <t>9789751600868</t>
+          <t>9789751635907</t>
         </is>
       </c>
       <c r="B2014" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Beylikleri Hakkında Araştırmalar - 2 (Ciltli)</t>
+          <t>Fatımiler Devleti Tarihi (909 - 1171) (Ciltli)</t>
         </is>
       </c>
       <c r="C2014" s="1">
-        <v>58</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2015" spans="1:3">
       <c r="A2015" s="1" t="inlineStr">
         <is>
-          <t>3990000030570</t>
+          <t>9789751600868</t>
         </is>
       </c>
       <c r="B2015" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Kaynakçası 2. Cilt (Ciltli)</t>
+          <t>Anadolu Beylikleri Hakkında Araştırmalar - 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C2015" s="1">
-        <v>5</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2016" spans="1:3">
       <c r="A2016" s="1" t="inlineStr">
         <is>
-          <t>3990000030569</t>
+          <t>3990000030570</t>
         </is>
       </c>
       <c r="B2016" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Kaynakçası 1. Cilt (Ciltli)</t>
+          <t>Atatürk Kaynakçası 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C2016" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="2017" spans="1:3">
       <c r="A2017" s="1" t="inlineStr">
         <is>
-          <t>9789751744562</t>
+          <t>3990000030569</t>
         </is>
       </c>
       <c r="B2017" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Selçuklularında Hükümet (Ciltli)</t>
+          <t>Atatürk Kaynakçası 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C2017" s="1">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="2018" spans="1:3">
       <c r="A2018" s="1" t="inlineStr">
         <is>
-          <t>9789751744500</t>
+          <t>9789751744562</t>
         </is>
       </c>
       <c r="B2018" s="1" t="inlineStr">
         <is>
-          <t>Memlükler'de Tarih ve Tarihçiler</t>
+          <t>Türkiye Selçuklularında Hükümet (Ciltli)</t>
         </is>
       </c>
       <c r="C2018" s="1">
-        <v>34</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2019" spans="1:3">
       <c r="A2019" s="1" t="inlineStr">
         <is>
-          <t>9789751744623</t>
+          <t>9789751744500</t>
         </is>
       </c>
       <c r="B2019" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve 30 Ağustos Zaferinin İlk Kutlanışı</t>
+          <t>Memlükler'de Tarih ve Tarihçiler</t>
         </is>
       </c>
       <c r="C2019" s="1">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2020" spans="1:3">
       <c r="A2020" s="1" t="inlineStr">
         <is>
-          <t>9789751744463</t>
+          <t>9789751744623</t>
         </is>
       </c>
       <c r="B2020" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid Dönemi Osmanlı Kara Ordusu 1876-1908 (Ciltli)</t>
+          <t>Atatürk ve 30 Ağustos Zaferinin İlk Kutlanışı</t>
         </is>
       </c>
       <c r="C2020" s="1">
-        <v>76</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2021" spans="1:3">
       <c r="A2021" s="1" t="inlineStr">
         <is>
-          <t>9789751744654</t>
+          <t>9789751744463</t>
         </is>
       </c>
       <c r="B2021" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan Talepleri Ege Sorunları Soru ve Cevaplarla (Ciltli)</t>
+          <t>Sultan 2. Abdülhamid Dönemi Osmanlı Kara Ordusu 1876-1908 (Ciltli)</t>
         </is>
       </c>
       <c r="C2021" s="1">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="2022" spans="1:3">
       <c r="A2022" s="1" t="inlineStr">
         <is>
-          <t>9789751634849</t>
+          <t>9789751744654</t>
         </is>
       </c>
       <c r="B2022" s="1" t="inlineStr">
         <is>
-          <t>Meclis-i Ali-i Tanzimat (1854 - 1861) (Ciltli)</t>
+          <t>Yunanistan Talepleri Ege Sorunları Soru ve Cevaplarla (Ciltli)</t>
         </is>
       </c>
       <c r="C2022" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" s="1" t="inlineStr">
         <is>
-          <t>9789751634443</t>
+          <t>9789751634849</t>
         </is>
       </c>
       <c r="B2023" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cevdet 5 Cilt Takım (Ciltli)</t>
+          <t>Meclis-i Ali-i Tanzimat (1854 - 1861) (Ciltli)</t>
         </is>
       </c>
       <c r="C2023" s="1">
-        <v>795</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2024" spans="1:3">
       <c r="A2024" s="1" t="inlineStr">
         <is>
-          <t>9789751604941</t>
+          <t>9789751634443</t>
         </is>
       </c>
       <c r="B2024" s="1" t="inlineStr">
         <is>
-          <t>Eski Mısır Tarih ve Medeniyeti</t>
+          <t>Tarih-i Cevdet 5 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C2024" s="1">
-        <v>60</v>
+        <v>795</v>
       </c>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" s="1" t="inlineStr">
         <is>
-          <t>9789751741660</t>
+          <t>9789751604941</t>
         </is>
       </c>
       <c r="B2025" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet'ten Cumhuriyet'e Tarsus (Ciltli)</t>
+          <t>Eski Mısır Tarih ve Medeniyeti</t>
         </is>
       </c>
       <c r="C2025" s="1">
-        <v>74</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" s="1" t="inlineStr">
         <is>
-          <t>9789751623539</t>
+          <t>9789751741660</t>
         </is>
       </c>
       <c r="B2026" s="1" t="inlineStr">
         <is>
-          <t>Mufassal Osmanlı Tarihi Cilt: 6 (Ciltli)</t>
+          <t>Meşrutiyet'ten Cumhuriyet'e Tarsus (Ciltli)</t>
         </is>
       </c>
       <c r="C2026" s="1">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" s="1" t="inlineStr">
         <is>
-          <t>9789751633903</t>
+          <t>9789751623539</t>
         </is>
       </c>
       <c r="B2027" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nın 100. Yılı Sempozyumu Cilt: 2 (Ciltli)</t>
+          <t>Mufassal Osmanlı Tarihi Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C2027" s="1">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" s="1" t="inlineStr">
         <is>
-          <t>9789751607000</t>
+          <t>9789751633903</t>
         </is>
       </c>
       <c r="B2028" s="1" t="inlineStr">
         <is>
-          <t>Kastamonu Basınında Milli Mücadele'nin Yankıları</t>
+          <t>Birinci Dünya Savaşı'nın 100. Yılı Sempozyumu Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C2028" s="1">
-        <v>5</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" s="1" t="inlineStr">
         <is>
-          <t>9789751635945</t>
+          <t>9789751607000</t>
         </is>
       </c>
       <c r="B2029" s="1" t="inlineStr">
         <is>
-          <t>Geç Ortaçağ Dönemi'nde Pamfilya, Pisidya ve Likya'nın Tarihi Coğrafyası (Ciltli)</t>
+          <t>Kastamonu Basınında Milli Mücadele'nin Yankıları</t>
         </is>
       </c>
       <c r="C2029" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" s="1" t="inlineStr">
         <is>
-          <t>9789751636362</t>
+          <t>9789751635945</t>
         </is>
       </c>
       <c r="B2030" s="1" t="inlineStr">
         <is>
-          <t>Rumeli Telgraf Hatları 1854-1876</t>
+          <t>Geç Ortaçağ Dönemi'nde Pamfilya, Pisidya ve Likya'nın Tarihi Coğrafyası (Ciltli)</t>
         </is>
       </c>
       <c r="C2030" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" s="1" t="inlineStr">
         <is>
-          <t>9789751742827</t>
+          <t>9789751636362</t>
         </is>
       </c>
       <c r="B2031" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Arka Planıyla Pontus Meselesi ve Yabancı Basına Yansımaları</t>
+          <t>Rumeli Telgraf Hatları 1854-1876</t>
         </is>
       </c>
       <c r="C2031" s="1">
-        <v>52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" s="1" t="inlineStr">
         <is>
-          <t>9789751743596</t>
+          <t>9789751742827</t>
         </is>
       </c>
       <c r="B2032" s="1" t="inlineStr">
         <is>
-          <t>Edward Raczynski'nin Türkiye Seyahati Günlüğü (Ciltli)</t>
+          <t>Tarihi Arka Planıyla Pontus Meselesi ve Yabancı Basına Yansımaları</t>
         </is>
       </c>
       <c r="C2032" s="1">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" s="1" t="inlineStr">
         <is>
-          <t>9789751743831</t>
+          <t>9789751743596</t>
         </is>
       </c>
       <c r="B2033" s="1" t="inlineStr">
         <is>
-          <t>Toplu Makaleler (2 Kitap Takım)</t>
+          <t>Edward Raczynski'nin Türkiye Seyahati Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C2033" s="1">
-        <v>300</v>
+        <v>44</v>
       </c>
     </row>
     <row r="2034" spans="1:3">
       <c r="A2034" s="1" t="inlineStr">
         <is>
-          <t>9789751606525</t>
+          <t>9789751743831</t>
         </is>
       </c>
       <c r="B2034" s="1" t="inlineStr">
         <is>
-          <t>Lozan Telgrafları 1922-1923 (2 Kitap Takım)</t>
+          <t>Toplu Makaleler (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C2034" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" s="1" t="inlineStr">
         <is>
-          <t>9789751601865</t>
+          <t>9789751606525</t>
         </is>
       </c>
       <c r="B2035" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferleri Tarihi (3 Cilt Takım)</t>
+          <t>Lozan Telgrafları 1922-1923 (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C2035" s="1">
-        <v>98</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" s="1" t="inlineStr">
         <is>
-          <t>9789751744494</t>
+          <t>9789751601865</t>
         </is>
       </c>
       <c r="B2036" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hakimiyetine Kadar Doğu Karadeniz'de Türkler (Ciltli)</t>
+          <t>Haçlı Seferleri Tarihi (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C2036" s="1">
-        <v>50</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" s="1" t="inlineStr">
         <is>
-          <t>9789751744449</t>
+          <t>9789751744494</t>
         </is>
       </c>
       <c r="B2037" s="1" t="inlineStr">
         <is>
-          <t>Talim ve Terbiye Kurulu Kararları (1925-1928) (Ciltli)</t>
+          <t>Osmanlı Hakimiyetine Kadar Doğu Karadeniz'de Türkler (Ciltli)</t>
         </is>
       </c>
       <c r="C2037" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" s="1" t="inlineStr">
         <is>
-          <t>9789751742773</t>
+          <t>9789751744449</t>
         </is>
       </c>
       <c r="B2038" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Alem-Ara-yi Abbasi (5 Cilt Takım)</t>
+          <t>Talim ve Terbiye Kurulu Kararları (1925-1928) (Ciltli)</t>
         </is>
       </c>
       <c r="C2038" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" s="1" t="inlineStr">
         <is>
-          <t>3990000096859</t>
+          <t>9789751742773</t>
         </is>
       </c>
       <c r="B2039" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Günümüze Fatih Külliyesi ( Ciltli)</t>
+          <t>Tarih-i Alem-Ara-yi Abbasi (5 Cilt Takım)</t>
         </is>
       </c>
       <c r="C2039" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" s="1" t="inlineStr">
         <is>
-          <t>9789751741950</t>
+          <t>3990000096859</t>
         </is>
       </c>
       <c r="B2040" s="1" t="inlineStr">
         <is>
-          <t>Çandarlı Vezir Ailesi</t>
+          <t>Kuruluşundan Günümüze Fatih Külliyesi ( Ciltli)</t>
         </is>
       </c>
       <c r="C2040" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" s="1" t="inlineStr">
         <is>
-          <t>9789751758095</t>
+          <t>9789751741950</t>
         </is>
       </c>
       <c r="B2041" s="1" t="inlineStr">
         <is>
-          <t>Oğuzlar -Türkmenler, Tarihleri-Boy Teşkilatı-Destanları</t>
+          <t>Çandarlı Vezir Ailesi</t>
         </is>
       </c>
       <c r="C2041" s="1">
-        <v>210</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" s="1" t="inlineStr">
         <is>
-          <t>9789751750099</t>
+          <t>9789751758095</t>
         </is>
       </c>
       <c r="B2042" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman ve Zamanı (Ciltli)</t>
+          <t>Oğuzlar -Türkmenler, Tarihleri-Boy Teşkilatı-Destanları</t>
         </is>
       </c>
       <c r="C2042" s="1">
-        <v>360</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" s="1" t="inlineStr">
         <is>
-          <t>9789751742292</t>
+          <t>9789751750099</t>
         </is>
       </c>
       <c r="B2043" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Meydan Savaşı</t>
+          <t>Kanuni Sultan Süleyman ve Zamanı (Ciltli)</t>
         </is>
       </c>
       <c r="C2043" s="1">
-        <v>15</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" s="1" t="inlineStr">
         <is>
-          <t>9789751627704</t>
+          <t>9789751742292</t>
         </is>
       </c>
       <c r="B2044" s="1" t="inlineStr">
         <is>
-          <t>Salname-i Vilayet-i Bosna</t>
+          <t>Malazgirt Meydan Savaşı</t>
         </is>
       </c>
       <c r="C2044" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" s="1" t="inlineStr">
         <is>
-          <t>9789751621856</t>
+          <t>9789751627704</t>
         </is>
       </c>
       <c r="B2045" s="1" t="inlineStr">
         <is>
-          <t>Çengiz-Name</t>
+          <t>Salname-i Vilayet-i Bosna</t>
         </is>
       </c>
       <c r="C2045" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" s="1" t="inlineStr">
         <is>
-          <t>9789751630124</t>
+          <t>9789751621856</t>
         </is>
       </c>
       <c r="B2046" s="1" t="inlineStr">
         <is>
-          <t>Bizans Sikkelerinde Kutsal Kişi Tasvirleri (Ciltli)</t>
+          <t>Çengiz-Name</t>
         </is>
       </c>
       <c r="C2046" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" s="1" t="inlineStr">
         <is>
-          <t>9789751628060</t>
+          <t>9789751630124</t>
         </is>
       </c>
       <c r="B2047" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nin Yıkılmasında Azınlıkların Rolü</t>
+          <t>Bizans Sikkelerinde Kutsal Kişi Tasvirleri (Ciltli)</t>
         </is>
       </c>
       <c r="C2047" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" s="1" t="inlineStr">
         <is>
-          <t>9789751610720</t>
+          <t>9789751628060</t>
         </is>
       </c>
       <c r="B2048" s="1" t="inlineStr">
         <is>
-          <t>Yunan Tarihi</t>
+          <t>Osmanlı Devleti'nin Yıkılmasında Azınlıkların Rolü</t>
         </is>
       </c>
       <c r="C2048" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" s="1" t="inlineStr">
         <is>
-          <t>9789751622914</t>
+          <t>9789751610720</t>
         </is>
       </c>
       <c r="B2049" s="1" t="inlineStr">
         <is>
-          <t>15. Türk Tarih Kongresi 2. Cilt Orta Asya - Kafkasya Tarihi (Ciltli)</t>
+          <t>Yunan Tarihi</t>
         </is>
       </c>
       <c r="C2049" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" s="1" t="inlineStr">
         <is>
-          <t>9789751600127</t>
+          <t>9789751622914</t>
         </is>
       </c>
       <c r="B2050" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 2. Cilt (Ciltli)</t>
+          <t>15. Türk Tarih Kongresi 2. Cilt Orta Asya - Kafkasya Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C2050" s="1">
-        <v>345</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" s="1" t="inlineStr">
         <is>
-          <t>9789751600110</t>
+          <t>9789751600127</t>
         </is>
       </c>
       <c r="B2051" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 1. Cilt (Ciltli)</t>
+          <t>Osmanlı Tarihi - 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C2051" s="1">
-        <v>145</v>
+        <v>345</v>
       </c>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" s="1" t="inlineStr">
         <is>
-          <t>9789751600172</t>
+          <t>9789751600110</t>
         </is>
       </c>
       <c r="B2052" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 5. Cilt Nizam-ı Cedid ve Tanzimat Devirleri (1789 - 1856)</t>
+          <t>Osmanlı Tarihi - 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C2052" s="1">
-        <v>95</v>
+        <v>145</v>
       </c>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" s="1" t="inlineStr">
         <is>
-          <t>9789751600134</t>
+          <t>9789751600172</t>
         </is>
       </c>
       <c r="B2053" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi - 3. Cilt 1. Kısım (Ciltli)</t>
+          <t>Osmanlı Tarihi 5. Cilt Nizam-ı Cedid ve Tanzimat Devirleri (1789 - 1856)</t>
         </is>
       </c>
       <c r="C2053" s="1">
-        <v>130</v>
+        <v>95</v>
       </c>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" s="1" t="inlineStr">
         <is>
-          <t>9789751619976</t>
+          <t>9789751600134</t>
         </is>
       </c>
       <c r="B2054" s="1" t="inlineStr">
         <is>
-          <t>Nahcivan’da Türk Mimarisi</t>
+          <t>Osmanlı Tarihi - 3. Cilt 1. Kısım (Ciltli)</t>
         </is>
       </c>
       <c r="C2054" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" s="1" t="inlineStr">
         <is>
-          <t>9789751628596</t>
+          <t>9789751619976</t>
         </is>
       </c>
       <c r="B2055" s="1" t="inlineStr">
         <is>
-          <t>El-Evamirü’l-’Ala’iyye Fi’l-Umuri’l-Ala’iyye Selçukname 2. Tercüme (Ciltli)</t>
+          <t>Nahcivan’da Türk Mimarisi</t>
         </is>
       </c>
       <c r="C2055" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" s="1" t="inlineStr">
         <is>
-          <t>9789751603487</t>
+          <t>9789751628596</t>
         </is>
       </c>
       <c r="B2056" s="1" t="inlineStr">
         <is>
-          <t>Bizans Devleti Tarihi (Ciltli)</t>
+          <t>El-Evamirü’l-’Ala’iyye Fi’l-Umuri’l-Ala’iyye Selçukname 2. Tercüme (Ciltli)</t>
         </is>
       </c>
       <c r="C2056" s="1">
-        <v>245</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" s="1" t="inlineStr">
         <is>
-          <t>9789751624086</t>
+          <t>9789751603487</t>
         </is>
       </c>
       <c r="B2057" s="1" t="inlineStr">
         <is>
-          <t>Stepler İmparatorluğu: Attila, Cengiz Han, Timur</t>
+          <t>Bizans Devleti Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C2057" s="1">
-        <v>135</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" s="1" t="inlineStr">
         <is>
-          <t>9789751744098</t>
+          <t>9789751624086</t>
         </is>
       </c>
       <c r="B2058" s="1" t="inlineStr">
         <is>
-          <t>Eski Orta Asya Türk Devletleri'nde Aile</t>
+          <t>Stepler İmparatorluğu: Attila, Cengiz Han, Timur</t>
         </is>
       </c>
       <c r="C2058" s="1">
-        <v>45</v>
+        <v>135</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" s="1" t="inlineStr">
         <is>
+          <t>9789751744098</t>
+        </is>
+      </c>
+      <c r="B2059" s="1" t="inlineStr">
+        <is>
+          <t>Eski Orta Asya Türk Devletleri'nde Aile</t>
+        </is>
+      </c>
+      <c r="C2059" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:3">
+      <c r="A2060" s="1" t="inlineStr">
+        <is>
           <t>9789751602121</t>
         </is>
       </c>
-      <c r="B2059" s="1" t="inlineStr">
+      <c r="B2060" s="1" t="inlineStr">
         <is>
           <t>Çanakkale'de Savaşanlar Dediler ki</t>
         </is>
       </c>
-      <c r="C2059" s="1">
+      <c r="C2060" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>