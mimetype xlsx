--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -2149,66 +2149,66 @@
         <is>
           <t>9789751759153</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Mora Katliamı ve Anadolu'da Yunan Mezalimi Sempozyumu (15-16 Kasım 2021) Bildiriler Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>455</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789751747891</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Atatürk Dönemi Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789751747884</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>İstanbul Kuşatması ve Fetih 1453</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>4444444443038</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Höyük 13. Sayı 2024</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789751753847</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
@@ -2299,51 +2299,51 @@
         <is>
           <t>9789751636157</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Gupta Tarihi ve Kültürü</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789751609083</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Erzurum'dan Ölümüne Kadar Atatürk'le Beraber (I-II. Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789751615428</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Çanakkale 1915 - Buzdağının Altı</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789751754493</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
@@ -2404,51 +2404,51 @@
         <is>
           <t>9789751755810</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Osmanlı-İran İlişkileri 1914-1918</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789751754516</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>1768-1774 Savaşı Öncesi Osmanlı Diplomasisi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789751746733</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Milli Mücadele 1919-1922 1-2 (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789751755735</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
@@ -2659,51 +2659,51 @@
         <is>
           <t>9789751752109</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Darbeler</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9789751752307</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Orta Anadolu ve Akdeniz Beylikleri Tarihi, Kültürü ve Medeniyet Sempozyumu 5 Hamidoğulları Beyliği Bildiriler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>335</v>
+        <v>355</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9789751752352</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Trakya Bölgesi'ne İskan Edilen Göçmenler (1923-1960)</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9789751751805</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
@@ -2794,51 +2794,51 @@
         <is>
           <t>9789751635754</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>17. Türk Tarih Kongresi 3. Cilt - Selçuklu Devleti ve Beylikler Dönemi Tarihi</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9789751605061</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Türklerin Anadolu'ya İlk Girişi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9789751749888</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Kemal Atatürk'ü Anarken - Atatürk'ten Hatıralar 2</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9789751749352</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
@@ -3169,51 +3169,51 @@
         <is>
           <t>3990000022494</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Belleten Sayı: 297 Ağustos 2019</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9789751742254</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Çarlık Rusyası'nda Tiflis Vilayeti (Ciltli)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9789751742278</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Midhat Paşa İdari ve Siyasi Faaliyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>114</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>3990000019044</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
@@ -4189,51 +4189,51 @@
         <is>
           <t>9789751629364</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>Kültepe Tabletleri 6-C (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9789751627865</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>Rusya Tarihi : Başlangıçtan 1917'ye Kadar (Ciltli)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>54</v>
+        <v>135</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9789751626783</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Selçuklu Devletleri Tarihi</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9789751626288</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
@@ -4579,51 +4579,51 @@
         <is>
           <t>9789751627087</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'nın Arap Ülkelerini Fethi 1516-1574</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>9789751627117</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Kırgızlar ve Kıpçaklar</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>63</v>
+        <v>185</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>9789751627025</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>Camiu't - Tevarih</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>3990000017256</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
@@ -5509,51 +5509,51 @@
         <is>
           <t>3990000017799</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Sivas Şehri</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>9789751627360</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>Bulgaristan'daki Ermeni Komitelerinin Osmanlı Devleti Aleyhine Faaliyetleri</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>26</v>
+        <v>175</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>3990000027204</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Namık Kemal'in Hususi Mektupları (4 Takım Kitap)</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>62</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>3990000027203</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
@@ -6259,51 +6259,51 @@
         <is>
           <t>9789751743916</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>Dış Basında Atatürk ve Türk Devrimi Cilt 1 1922-1924</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>9789751621849</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>Demirci Akıncıları (Ciltli)</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>66</v>
+        <v>315</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>9789751617002</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>Das Osmanische Heerwesen Im 15. Und 16. (Ciltli)</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>9789751623140</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
@@ -6394,51 +6394,51 @@
         <is>
           <t>9799751607798</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>Çin’in Şimal Komşuları</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>9789751607249</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>Çin Tarihi</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>80</v>
+        <v>195</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>9789751616302</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>Çin Kaynaklarına Göre Eski Türk Boyları</t>
         </is>
       </c>
       <c r="C423" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>9799751618558</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
@@ -9619,51 +9619,51 @@
         <is>
           <t>9789751635679</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>Nuhbetü'l-Asar Fi-Fera'idi'l-Eş'ar (Ciltli)</t>
         </is>
       </c>
       <c r="C636" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>9789751602145</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>Atatürk'ün Hatıra Defteri</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>9789751635860</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>Yüz Fıkra Yüz Tarih</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>9789751634801</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
@@ -10009,96 +10009,96 @@
         <is>
           <t>9789751632203</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İmparatorluğu ve Floransa (Ciltli)</t>
         </is>
       </c>
       <c r="C662" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>9789751632012</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>Divan-ı Muhasebat Osmanlı Devleti'nde Mali Denetim (1862-1908) (Ciltli)</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>36</v>
+        <v>285</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>9789751631930</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devlet - Toplum İlişkisinde Şikayet Mekanizması ve İşleyiş Biçimi (Ciltli)</t>
         </is>
       </c>
       <c r="C664" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>3990000048598</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>Belleten Sayı: 293 Nisan 2018</t>
         </is>
       </c>
       <c r="C665" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>9789751631701</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>et-Tuhfetu'l-Mulukiyye fi'd-Devleti't-Turkiyye / Türk Devleti Konusunda Sultanlara Armağan (1252-1312) (Ciltli)</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>18</v>
+        <v>90</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>9789751631718</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>Mangışlak'taki Türkmen ve Kırgızlar</t>
         </is>
       </c>
       <c r="C667" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>9789751631640</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
@@ -10474,51 +10474,51 @@
         <is>
           <t>9789751631862</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>Kültepe Tabletleri IX-a (Ciltli)</t>
         </is>
       </c>
       <c r="C693" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>9789751604866</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>Cerrahiyetü'l Haniyye (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>250</v>
+        <v>645</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>3990000031997</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>M. Kemal Atatürk'ün Karlsbad Hatıraları (Ciltli)</t>
         </is>
       </c>
       <c r="C695" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>9789751631305</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
@@ -12244,51 +12244,51 @@
         <is>
           <t>9789751603814</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>18. Yüzyılda Osmanlı İmparatorluğu’nun İskan Siyaseti ve Aşiretlerin Yerleştirilmesi</t>
         </is>
       </c>
       <c r="C811" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>9789751618658</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>1774 Küçük Kaynarca Andlaşması</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>55</v>
+        <v>250</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>3990000012219</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>17. Yüzyılın İkinci Yarısında İstanbul Cilt: 2</t>
         </is>
       </c>
       <c r="C813" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>9789751623973</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
@@ -13414,51 +13414,51 @@
         <is>
           <t>9789751629463</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>Roma Tarihi'nin Ana Hatları</t>
         </is>
       </c>
       <c r="C889" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>9789751629081</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>Mehmet Talat Paşa 1874 - 1921 (Ciltli)</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>38</v>
+        <v>245</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>9789751602213</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>Urfa Haçlı Kontluğu Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C891" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>9789751629074</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
@@ -14419,96 +14419,96 @@
         <is>
           <t>9789751626363</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>Heşt Behişt 7. Ketibe</t>
         </is>
       </c>
       <c r="C956" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>9789751626714</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
           <t>Bektaşi Tekkelerinin Kapatılması (1826) Ve Bektaşîliğin Yasaklı Yılları</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>9789751623508</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>6. Türk Tarih Kongresi</t>
         </is>
       </c>
       <c r="C958" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>3990000015878</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>Belleten Sayı: 277 Cilt: 76</t>
         </is>
       </c>
       <c r="C959" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>9789751612793</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
           <t>Urfalı Mateos Vekayi-Namesi (952-1136) ve Papaz Grigor'un Zeyli (1136- 1162) (Ciltli)</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>20</v>
+        <v>185</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>3990000017125</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>Urartu İğneleri (Ciltli)</t>
         </is>
       </c>
       <c r="C961" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>9789751627308</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
@@ -15124,51 +15124,51 @@
         <is>
           <t>9789751630605</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
           <t>Ali Emiri'nin Osmanlı Tarih ve Edebiyat Mecmuası (Ciltli)</t>
         </is>
       </c>
       <c r="C1003" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>9789751630421</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
           <t>Ahilik Araştırmaları 1913-1932 (Ciltli)</t>
         </is>
       </c>
       <c r="C1004" s="1">
-        <v>34</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
           <t>9789751629890</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
           <t>16. Türk Tarih Kongresi 4. Cilt-3. Kısım Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C1005" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
           <t>9789751629906</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
@@ -16174,81 +16174,81 @@
         <is>
           <t>3990000742766</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
           <t>Tarih-i Alem-Ara-yi Abbasi 3.Cilt</t>
         </is>
       </c>
       <c r="C1073" s="1">
         <v>46.4</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="1" t="inlineStr">
         <is>
           <t>9789751748812</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
           <t>Rusya'nın Kafkasya Siyaseti</t>
         </is>
       </c>
       <c r="C1074" s="1">
-        <v>70</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="1" t="inlineStr">
         <is>
           <t>9789751748898</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
           <t>Amerikan Belgelerine Göre Fener Rum Patrikhanesi'nde 1. Athenagoras Dönemi (1949-1972)</t>
         </is>
       </c>
       <c r="C1075" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="1" t="inlineStr">
         <is>
           <t>9789751748713</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
           <t>Türkiye Selçuklu Döneminde Gayrimüslimler</t>
         </is>
       </c>
       <c r="C1076" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="1" t="inlineStr">
         <is>
           <t>9789751748607</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
           <t>19.Yüzyıl Osmanlı Devlet Adamlarından İbrahim Edhem Paşa</t>
         </is>
       </c>
       <c r="C1077" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="1" t="inlineStr">
         <is>
           <t>9789751748751</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
@@ -17509,51 +17509,51 @@
         <is>
           <t>9789751746719</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
           <t>Atatürk'ün Özdeyişleri</t>
         </is>
       </c>
       <c r="C1162" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="1" t="inlineStr">
         <is>
           <t>9789751746559</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
           <t>Ermeni - Müslüman Çatışması (1905 - 1906)</t>
         </is>
       </c>
       <c r="C1163" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="1" t="inlineStr">
         <is>
           <t>9789751746405</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
           <t>Türkiye-İtalya Siyasi İlişkileri (1923-1939) (Ciltli)</t>
         </is>
       </c>
       <c r="C1164" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="1" t="inlineStr">
         <is>
           <t>9789751746139</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
@@ -18259,51 +18259,51 @@
         <is>
           <t>9789751616227</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Terörizm</t>
         </is>
       </c>
       <c r="C1212" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" s="1" t="inlineStr">
         <is>
           <t>9789751624093</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Popüler Tarihçilik 1908 - 1960 (Ciltli)</t>
         </is>
       </c>
       <c r="C1213" s="1">
-        <v>26</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="1" t="inlineStr">
         <is>
           <t>9789751624048</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
           <t>Türkiye ve Rusya 18. Yüzyıl Sonundan Kurtuluş Savaşına Kadar Türk - Rus İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C1214" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="1" t="inlineStr">
         <is>
           <t>9789751625342</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
@@ -18349,51 +18349,51 @@
         <is>
           <t>9789751600011</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
           <t>Türkiye Selçukluları Hakkında Resmi Vesikalar</t>
         </is>
       </c>
       <c r="C1218" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="1" t="inlineStr">
         <is>
           <t>9789751626738</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
           <t>Türkiye Selçuklu Hükümdarı Sultan 1. Kılıç Arslan</t>
         </is>
       </c>
       <c r="C1219" s="1">
-        <v>8</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="1" t="inlineStr">
         <is>
           <t>9789751615633</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
           <t>Türkiye Selçuklu Devleti Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1220" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="1" t="inlineStr">
         <is>
           <t>3990000006257</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
@@ -20149,51 +20149,51 @@
         <is>
           <t>9789751602428</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
           <t>Selçuklular Devrinde Doğu Anadolu’da Türk Beylikleri</t>
         </is>
       </c>
       <c r="C1338" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" s="1" t="inlineStr">
         <is>
           <t>9789751601193</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
           <t>Selçuklu Devri Türk Tarihi</t>
         </is>
       </c>
       <c r="C1339" s="1">
-        <v>22</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" s="1" t="inlineStr">
         <is>
           <t>9789751615879</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
           <t>Topçular Katibi Abdülkadir (Kadri) Efendi Tarihi 2. Cilt</t>
         </is>
       </c>
       <c r="C1340" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" s="1" t="inlineStr">
         <is>
           <t>9799751614093</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
@@ -20584,51 +20584,51 @@
         <is>
           <t>9799751604312</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
           <t>Padişahların Kadınları ve Kızları</t>
         </is>
       </c>
       <c r="C1367" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" s="1" t="inlineStr">
         <is>
           <t>9789751625199</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
           <t>Ölüm ve Sürgün</t>
         </is>
       </c>
       <c r="C1368" s="1">
-        <v>110</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" s="1" t="inlineStr">
         <is>
           <t>9789751604583</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
           <t>Osmanlılar’ın Kafkas-Elleri’ni Fethi (1451 - 1590)</t>
         </is>
       </c>
       <c r="C1369" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" s="1" t="inlineStr">
         <is>
           <t>9789751616494</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
@@ -20959,51 +20959,51 @@
         <is>
           <t>9789751600424</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devletinin Merkez ve Bahriye Teşkilatı</t>
         </is>
       </c>
       <c r="C1392" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" s="1" t="inlineStr">
         <is>
           <t>9789751600431</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devletinin İlmiye Teşkilatı</t>
         </is>
       </c>
       <c r="C1393" s="1">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" s="1" t="inlineStr">
         <is>
           <t>9789751622754</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devletinin Dağılma Devri (Ciltli)</t>
         </is>
       </c>
       <c r="C1394" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" s="1" t="inlineStr">
         <is>
           <t>3990000010520</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
@@ -21064,51 +21064,51 @@
         <is>
           <t>9789751620095</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
           <t>Orta Karadeniz Tarihinin Kaynakları - 7</t>
         </is>
       </c>
       <c r="C1399" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" s="1" t="inlineStr">
         <is>
           <t>9789751614490</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
           <t>Orta Asya Türk Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C1400" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" s="1" t="inlineStr">
         <is>
           <t>3990000014251</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
           <t>Organisation et Fonctionnement Des İnstitutions Ottomanes En Egypte (1517-1917)</t>
         </is>
       </c>
       <c r="C1401" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" s="1" t="inlineStr">
         <is>
           <t>9789751618795</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
@@ -22564,51 +22564,51 @@
         <is>
           <t>9789751622105</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
           <t>Kırım Yurtına ve Ol Taraflarga Dair Bolgan Yarlıglar ve Hatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C1499" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" s="1" t="inlineStr">
         <is>
           <t>9789751608604</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
           <t>Kırım ve Kafkas Göçleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1500" s="1">
-        <v>30</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" s="1" t="inlineStr">
         <is>
           <t>9789751612526</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
           <t>Kırgızların Milli Giysileri / The Kyrgyzs Folk Clothes (Ciltli)</t>
         </is>
       </c>
       <c r="C1501" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" s="1" t="inlineStr">
         <is>
           <t>9789751602091</t>
         </is>
       </c>
       <c r="B1502" s="1" t="inlineStr">
         <is>
@@ -23044,51 +23044,51 @@
         <is>
           <t>9789751604170</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
           <t>İslamiyetten Önce Türk Kültür Tarihi</t>
         </is>
       </c>
       <c r="C1531" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" s="1" t="inlineStr">
         <is>
           <t>9789751617880</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
           <t>İşgal İstanbul’unda Tehcir Yargılamaları</t>
         </is>
       </c>
       <c r="C1532" s="1">
-        <v>40</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" s="1" t="inlineStr">
         <is>
           <t>9799751601673</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
           <t>İslamiyetin İlk Devrinde Dini - Siyasi Muhalefet Partileri</t>
         </is>
       </c>
       <c r="C1533" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" s="1" t="inlineStr">
         <is>
           <t>9799751604766</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
@@ -23824,81 +23824,81 @@
         <is>
           <t>3990000009688</t>
         </is>
       </c>
       <c r="B1583" s="1" t="inlineStr">
         <is>
           <t>Hümayunname</t>
         </is>
       </c>
       <c r="C1583" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" s="1" t="inlineStr">
         <is>
           <t>9789751622846</t>
         </is>
       </c>
       <c r="B1584" s="1" t="inlineStr">
         <is>
           <t>Görüp İşittiklerim (Ciltli)</t>
         </is>
       </c>
       <c r="C1584" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" s="1" t="inlineStr">
         <is>
           <t>9789751616319</t>
         </is>
       </c>
       <c r="B1585" s="1" t="inlineStr">
         <is>
           <t>Göktürkler 3</t>
         </is>
       </c>
       <c r="C1585" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" s="1" t="inlineStr">
         <is>
           <t>9789751624604</t>
         </is>
       </c>
       <c r="B1586" s="1" t="inlineStr">
         <is>
           <t>Gök-Türkler</t>
         </is>
       </c>
       <c r="C1586" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" s="1" t="inlineStr">
         <is>
           <t>9789751624765</t>
         </is>
       </c>
       <c r="B1587" s="1" t="inlineStr">
         <is>
           <t>Çin Kaynaklarında Türkler -Han Hanedanı Tarihinde Batı Bölgeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C1587" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" s="1" t="inlineStr">
         <is>
           <t>9789751606884</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
@@ -28459,51 +28459,51 @@
         <is>
           <t>9789751635969</t>
         </is>
       </c>
       <c r="B1892" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'dan Cumhuriyet'e Muhacir Komisyonları ve Faaliyetleri 1860-1923 (Ciltli)</t>
         </is>
       </c>
       <c r="C1892" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" s="1" t="inlineStr">
         <is>
           <t>9789751744821</t>
         </is>
       </c>
       <c r="B1893" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Sularında Rus Vapurları (Ciltli)</t>
         </is>
       </c>
       <c r="C1893" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" s="1" t="inlineStr">
         <is>
           <t>9789751742339</t>
         </is>
       </c>
       <c r="B1894" s="1" t="inlineStr">
         <is>
           <t>Harbord Military Mission Report</t>
         </is>
       </c>
       <c r="C1894" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" s="1" t="inlineStr">
         <is>
           <t>9789751635815</t>
         </is>
       </c>
       <c r="B1895" s="1" t="inlineStr">
         <is>
@@ -28729,51 +28729,51 @@
         <is>
           <t>9789751636300</t>
         </is>
       </c>
       <c r="B1910" s="1" t="inlineStr">
         <is>
           <t>Halep Eyyubileri</t>
         </is>
       </c>
       <c r="C1910" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" s="1" t="inlineStr">
         <is>
           <t>9789751744845</t>
         </is>
       </c>
       <c r="B1911" s="1" t="inlineStr">
         <is>
           <t>İlhanlı (İran Moğolları) Devleti'nin Askeri Teşkilatı (Ciltli)</t>
         </is>
       </c>
       <c r="C1911" s="1">
-        <v>40</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" s="1" t="inlineStr">
         <is>
           <t>9789751636355</t>
         </is>
       </c>
       <c r="B1912" s="1" t="inlineStr">
         <is>
           <t>Hadikatü'ş-Şühedai's-Serhad (Ciltli)</t>
         </is>
       </c>
       <c r="C1912" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" s="1" t="inlineStr">
         <is>
           <t>9799751613447</t>
         </is>
       </c>
       <c r="B1913" s="1" t="inlineStr">
         <is>
@@ -30619,51 +30619,51 @@
         <is>
           <t>9789751601865</t>
         </is>
       </c>
       <c r="B2036" s="1" t="inlineStr">
         <is>
           <t>Haçlı Seferleri Tarihi (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C2036" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" s="1" t="inlineStr">
         <is>
           <t>9789751744494</t>
         </is>
       </c>
       <c r="B2037" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Hakimiyetine Kadar Doğu Karadeniz'de Türkler (Ciltli)</t>
         </is>
       </c>
       <c r="C2037" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" s="1" t="inlineStr">
         <is>
           <t>9789751744449</t>
         </is>
       </c>
       <c r="B2038" s="1" t="inlineStr">
         <is>
           <t>Talim ve Terbiye Kurulu Kararları (1925-1928) (Ciltli)</t>
         </is>
       </c>
       <c r="C2038" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" s="1" t="inlineStr">
         <is>
           <t>9789751742773</t>
         </is>
       </c>
       <c r="B2039" s="1" t="inlineStr">
         <is>