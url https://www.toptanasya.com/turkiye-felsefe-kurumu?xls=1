--- v0 (2026-02-08)
+++ v1 (2026-11-05)
@@ -85,1120 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757748809</t>
+          <t>9789757748823</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Türkiye’de Felsefe - Cilt 3</t>
+          <t>Hümanizmi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757748793</t>
+          <t>9789757748397</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Felsefe Kurumu Seminerleri 1-2-3</t>
+          <t>Barışın Felsefesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757748779</t>
+          <t>9789757748809</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Türkiye’de Felsefe 2. Cilt</t>
+          <t>Cumhuriyetin 100. Yılında Türkiye’de Felsefe - Cilt 3</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757748762</t>
+          <t>9789757748793</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Türkiye’de Felsefe - Cilt 1</t>
+          <t>Türkiye Felsefe Kurumu Seminerleri 1-2-3</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757748748</t>
+          <t>9789757748779</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Işığında Gazetecinin İşi</t>
+          <t>Cumhuriyetin 100. Yılında Türkiye’de Felsefe 2. Cilt</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757748731</t>
+          <t>9789757748762</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kriz Zamanlarında Hukuk ve Felsefe / Law and Philosophy in Crisis Times</t>
+          <t>Cumhuriyetin 100. Yılında Türkiye’de Felsefe - Cilt 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757748724</t>
+          <t>9789757748748</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Gerektirdiği Hukuk</t>
+          <t>İnsan Hakları Işığında Gazetecinin İşi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757748717</t>
+          <t>9789757748731</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Düşüncenin Gelişmesine Bir Katkı</t>
+          <t>Kriz Zamanlarında Hukuk ve Felsefe / Law and Philosophy in Crisis Times</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757748700</t>
+          <t>9789757748724</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Erdem Etiği</t>
+          <t>Adaletin Gerektirdiği Hukuk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757748694</t>
+          <t>9789757748717</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nicolai Hartmann-Takiyettin Mengüşoğlu, Felsefi Tartışma Çevreleri: Berlin-İstanbul</t>
+          <t>İnsancıl Düşüncenin Gelişmesine Bir Katkı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757748670</t>
+          <t>9789757748700</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Eserlerini Doğru Değerlendirme Problemi ve İki Çağdaş Düşünür: I. A. Richards ve N. Hartmann</t>
+          <t>Erdem Etiği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757748649</t>
+          <t>9789757748694</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Etik ve Etikler</t>
+          <t>Nicolai Hartmann-Takiyettin Mengüşoğlu, Felsefi Tartışma Çevreleri: Berlin-İstanbul</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757748618</t>
+          <t>9789757748670</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Varlık ve Bilgi</t>
+          <t>Edebiyat Eserlerini Doğru Değerlendirme Problemi ve İki Çağdaş Düşünür: I. A. Richards ve N. Hartmann</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>270</v>
+        <v>195</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757748566</t>
+          <t>9789757748649</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2007 Dünya Felsefe Günü</t>
+          <t>Ahlak Etik ve Etikler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757748540</t>
+          <t>9789757748618</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hümanizm Üzerine</t>
+          <t>Varlık ve Bilgi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757748052</t>
+          <t>9789757748566</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uludağ Konuşmaları</t>
+          <t>2007 Dünya Felsefe Günü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757748242</t>
+          <t>9789757748540</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Felsefe Yayınları Kaynakçası</t>
+          <t>Hümanizm Üzerine</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>10</v>
+        <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000004578</t>
+          <t>9789757748052</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türk Felsefe Araştırmalarında ve Üniversite Öğretiminde Alman Filozofları</t>
+          <t>Uludağ Konuşmaları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757748374</t>
+          <t>9789757748242</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Volume 2: Social and Political Philosophy (Ciltli)</t>
+          <t>Türkiye Felsefe Yayınları Kaynakçası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>950</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757748380</t>
+          <t>3990000004578</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Schopenhauer ve İnsan</t>
+          <t>Türk Felsefe Araştırmalarında ve Üniversite Öğretiminde Alman Filozofları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757748007</t>
+          <t>9789757748374</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Nedir?</t>
+          <t>Volume 2: Social and Political Philosophy (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>950</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757748427</t>
+          <t>9789757748380</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Volume 5: Logic and Philosophy of the Sciences (Ciltli)</t>
+          <t>Schopenhauer ve İnsan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757748175</t>
+          <t>9789757748007</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kesin Bilim Olarak Felsefe</t>
+          <t>Metafizik Nedir?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757748226</t>
+          <t>9789757748427</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kadın Felsefecilerimiz</t>
+          <t>Volume 5: Logic and Philosophy of the Sciences (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>10</v>
+        <v>950</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757748199</t>
+          <t>9789757748175</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Değerleri</t>
+          <t>Kesin Bilim Olarak Felsefe</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757748144</t>
+          <t>9789757748226</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İnsan Haklarının Felsefi Temelleri</t>
+          <t>Kadın Felsefecilerimiz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789754911819</t>
+          <t>9789757748199</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsan Haklarına Yönelik Tehditler</t>
+          <t>İnsan ve Değerleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757748358</t>
+          <t>9789757748144</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Philosophy of Religion Volume 3 (Ciltli)</t>
+          <t>İnsan Haklarının Felsefi Temelleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>950</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757748366</t>
+          <t>9789754911819</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Volume 4: Philosophy of Education (Ciltli)</t>
+          <t>İnsan Haklarına Yönelik Tehditler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>950</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757748472</t>
+          <t>9789757748358</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Volume 7: Philosophy of Culture(s) (Ciltli)</t>
+          <t>Philosophy of Religion Volume 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757748421</t>
+          <t>9789757748366</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Volume 13: Philosophy Facing World Problems (Ciltli)</t>
+          <t>Volume 4: Philosophy of Education (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757748588</t>
+          <t>9789757748472</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretimde Felsefe Eğitimi</t>
+          <t>Volume 7: Philosophy of Culture(s) (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757748205</t>
+          <t>9789757748421</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Teaching Philosophy on the Eve of the Twenty-First Century</t>
+          <t>Volume 13: Philosophy Facing World Problems (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757748557</t>
+          <t>9789757748588</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Felsefe Eğitimi</t>
+          <t>Yükseköğretimde Felsefe Eğitimi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757748168</t>
+          <t>9789757748205</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılımızda İnsan Felsefesi</t>
+          <t>Teaching Philosophy on the Eve of the Twenty-First Century</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>470</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757748323</t>
+          <t>9789757748557</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları - Elli Yıllık Deneyimlerin Işığında Türkiye'de ve Dünyada</t>
+          <t>Çocuklar İçin Felsefe Eğitimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757748625</t>
+          <t>9789757748168</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çağımızda Metafizik Sorunu</t>
+          <t>Yüzyılımızda İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>470</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757748496</t>
+          <t>9789757748323</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Epistemology - The Proceedings of the Twenty-first World Congress of Philosophy Volume 6 (Ciltli)</t>
+          <t>İnsan Hakları - Elli Yıllık Deneyimlerin Işığında Türkiye'de ve Dünyada</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>950</v>
+        <v>480</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000035678</t>
+          <t>9789757748625</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Philosophy of Religion Volume 8 (Ciltli)</t>
+          <t>Çağımızda Metafizik Sorunu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>58</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757748595</t>
+          <t>9789757748496</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sinoplu Filozof Diogenes</t>
+          <t>Epistemology - The Proceedings of the Twenty-first World Congress of Philosophy Volume 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>270</v>
+        <v>950</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757748601</t>
+          <t>3990000035678</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Miletli Filozoflar: Thales, Anaksimandros ve Anaksimenes</t>
+          <t>Philosophy of Religion Volume 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>340</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757748564</t>
+          <t>9789757748595</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hukukta Adaletsizliği Görmek</t>
+          <t>Sinoplu Filozof Diogenes</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757748571</t>
+          <t>9789757748601</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Epiktetos - Hierapolisli Bir Filozof</t>
+          <t>Miletli Filozoflar: Thales, Anaksimandros ve Anaksimenes</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757748120</t>
+          <t>9789757748564</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>The Idea and the Documents of Human Rights</t>
+          <t>Hukukta Adaletsizliği Görmek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>24</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757748090</t>
+          <t>9789757748571</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve İnsan</t>
+          <t>Epiktetos - Hierapolisli Bir Filozof</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757748410</t>
+          <t>9789757748120</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Kavramları ve Sorunları</t>
+          <t>The Idea and the Documents of Human Rights</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>390</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789754911304</t>
+          <t>9789757748090</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Human Rights in Turkey and World in the Light of Fifty-year Experience</t>
+          <t>Nietzsche ve İnsan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>95</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757748489</t>
+          <t>9789757748410</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Human Rights Volume 3 (Ciltli)</t>
+          <t>İnsan Hakları Kavramları ve Sorunları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>950</v>
+        <v>390</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757748106</t>
+          <t>9789754911304</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gelecekte Bilim Olarak Ortaya Çıkabilecek Her Metafiziğe Prolegomena</t>
+          <t>Human Rights in Turkey and World in the Light of Fifty-year Experience</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>470</v>
+        <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789757748014</t>
+          <t>9789757748489</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Etik ve Metaetik</t>
+          <t>Human Rights Volume 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>950</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757748465</t>
+          <t>9789757748106</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Volume 1: Ethics (Ciltli)</t>
+          <t>Gelecekte Bilim Olarak Ortaya Çıkabilecek Her Metafiziğe Prolegomena</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>950</v>
+        <v>470</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757748533</t>
+          <t>9789757748014</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çağın Olayları Arasında</t>
+          <t>Etik ve Metaetik</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757748250</t>
+          <t>9789757748465</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Türkiye’de Öğretim ve Araştırma Alanı Olarak Felsefe</t>
+          <t>Volume 1: Ethics (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>390</v>
+        <v>950</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757748502</t>
+          <t>9789757748533</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Volume 11: Contemporary Philosophy (Ciltli)</t>
+          <t>Çağın Olayları Arasında</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>950</v>
+        <v>380</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757748331</t>
+          <t>9789757748250</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Biyoetik Terimleri Sözlüğü</t>
+          <t>Cumhuriyet Döneminde Türkiye’de Öğretim ve Araştırma Alanı Olarak Felsefe</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>90</v>
+        <v>390</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757748390</t>
+          <t>9789757748502</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Barışın Felsefesi</t>
+          <t>Volume 11: Contemporary Philosophy (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>950</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757748434</t>
+          <t>9789757748331</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Volume 10: Ancient and Modern Philosophy (Ciltli)</t>
+          <t>Biyoetik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>950</v>
+        <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757748113</t>
+          <t>9789757748390</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Metafiziğinin Temellendirilmesi</t>
+          <t>Barışın Felsefesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757748274</t>
+          <t>9789757748434</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Adalet Kavramı</t>
+          <t>Volume 10: Ancient and Modern Philosophy (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>410</v>
+        <v>950</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789757748663</t>
+          <t>9789757748113</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Etik, Hukuk ve İnsan Hakları</t>
+          <t>Ahlak Metafiziğinin Temellendirilmesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>470</v>
+        <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757748519</t>
+          <t>9789757748274</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sanata Felsefeyle Bakmak</t>
+          <t>Adalet Kavramı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>340</v>
+        <v>410</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789757748076</t>
+          <t>9789757748663</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Pratik Aklın Eleştirisi</t>
+          <t>Etik, Hukuk ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>510</v>
+        <v>470</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000012482</t>
+          <t>9789757748519</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Philosopy Facing World Problems</t>
+          <t>Sanata Felsefeyle Bakmak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>10</v>
+        <v>340</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757748045</t>
+          <t>9789757748076</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Philosophy and Cultural Development</t>
+          <t>Pratik Aklın Eleştirisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>55</v>
+        <v>510</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757748458</t>
+          <t>3990000012482</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Philosophical Trends in the XXth Century Volume 12 (Ciltli)</t>
+          <t>Philosopy Facing World Problems</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>950</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757748404</t>
+          <t>9789757748045</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Volume 9: Philosophical Anthropology (Ciltli)</t>
+          <t>Philosophy and Cultural Development</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>950</v>
+        <v>55</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757748212</t>
+          <t>9789757748458</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ontolojinin Işığında Bilgi</t>
+          <t>Philosophical Trends in the XXth Century Volume 12 (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>235</v>
+        <v>950</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757748267</t>
+          <t>9789757748404</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Etik ve Meslek Etikleri</t>
+          <t>Volume 9: Philosophical Anthropology (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757748137</t>
+          <t>9789757748212</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Etik</t>
+          <t>Ontolojinin Işığında Bilgi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>390</v>
+        <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757748656</t>
+          <t>9789757748267</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de ve Dünyada İnsan Hakları Eğitimi</t>
+          <t>Etik ve Meslek Etikleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757748632</t>
+          <t>9789757748137</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Urlalı Bir Filozof - Anaksagoras</t>
+          <t>Etik</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9789757748656</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de ve Dünyada İnsan Hakları Eğitimi</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789757748632</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Urlalı Bir Filozof - Anaksagoras</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9789757748687</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Eğitim Hakkı Açısından Ezberci Eğitim</t>
         </is>
       </c>
-      <c r="C73" s="1">
+      <c r="C75" s="1">
         <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>