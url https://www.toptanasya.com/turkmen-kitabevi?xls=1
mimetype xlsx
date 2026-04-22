--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,7630 +85,7780 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259450575</t>
+          <t>9786259450582</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
+          <t>IBNR I;Non-Parametrik Bootstrap Chain Ladder</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>850</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259450568</t>
+          <t>9786259450599</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Vergi Beyannamelerinde İhtirazi Kayıt ve Sonuçları</t>
+          <t>IBNR II Hasar Şiddet Metodu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259450551</t>
+          <t>9786259339696</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetiminde Matris Örgüt Yapısı ve Oluşumu</t>
+          <t>Prens Adaları; Surlar, Saraylar ve Kiliseler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259450544</t>
+          <t>9786259310619</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Finansal Raporlama</t>
+          <t>Fatih İstanbul'da</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259450537</t>
+          <t>9786259339665</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Toplumsal İlişkiler ve Sağlıklı Olmanın Ekonomi-Politiği</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259450520</t>
+          <t>9786259339658</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>750</v>
+        <v>185</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259946399</t>
+          <t>9786259339603</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Davranışsal Finans Teorisine Giriş</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>395</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259450513</t>
+          <t>9786259339627</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Revizyon</t>
+          <t>Kuyrukluyıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052184967</t>
+          <t>9786259339641</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>MYO İçin Temel İşletme Bilgileri</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>185</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259946344</t>
+          <t>9786259339634</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Şıpsevdi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259946382</t>
+          <t>9786259450575</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Vergi İcra Hukukunda Teferruğ</t>
+          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052184943</t>
+          <t>9786259450568</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yıkılış Senfonisi</t>
+          <t>Vergi Beyannamelerinde İhtirazi Kayıt ve Sonuçları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259946375</t>
+          <t>9786259450551</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bizans’a Giden Yol</t>
+          <t>İşletme Yönetiminde Matris Örgüt Yapısı ve Oluşumu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259946306</t>
+          <t>9786259450544</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>Finansal Raporlama</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259946368</t>
+          <t>9786259450537</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Kapitalist Toplumsal İlişkiler ve Sağlıklı Olmanın Ekonomi-Politiği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259946351</t>
+          <t>9786259450520</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dağlar ve Rüzgar</t>
+          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>50</v>
+        <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259946337</t>
+          <t>9786259946399</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Davranışsal Finans Teorisine Giriş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052184950</t>
+          <t>9786259450513</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Vergi Hukukunda Revizyon</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052184974</t>
+          <t>9786052184967</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>MYO İçin Temel İşletme Bilgileri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052184998</t>
+          <t>9786259946344</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259946313</t>
+          <t>9786259946382</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kağnı - Ses</t>
+          <t>Vergi İcra Hukukunda Teferruğ</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052184981</t>
+          <t>9786052184943</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Yıkılış Senfonisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259946320</t>
+          <t>9786259946375</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Bizans’a Giden Yol</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052184936</t>
+          <t>9786259946306</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Tahakkuk</t>
+          <t>Kızılelma</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>800</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052184882</t>
+          <t>9786259946368</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Marka Sadakati Eğiliminde Bilişsel Yanılgıların Rolü</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052184905</t>
+          <t>9786259946351</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bireylerin Kişilik Özellikleri, Temel Değerleri, İletişim Becerileri ile Öznel İyi Oluş Hali Düzeyleri Arasında Nedenselliğin İncelenmesi</t>
+          <t>Dağlar ve Rüzgar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052184929</t>
+          <t>9786259946337</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>FOMO'nun Satın Alma Davranışlarına Etkisi ve Bir Araştırma</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052184912</t>
+          <t>9786052184950</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Zaman Serilerinin Modellemesinde Bayesci Analizlerin Etkinliği</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052184899</t>
+          <t>9786052184974</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>800</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052184868</t>
+          <t>9786052184998</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Garantiler, URDG ve ISDGP Rehberi</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052184875</t>
+          <t>9786259946313</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Muhasebede Değerleme</t>
+          <t>Kağnı - Ses</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052184820</t>
+          <t>9786052184981</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Sistemi</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>650</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052184783</t>
+          <t>9786259946320</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şansın Matematiği</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052184851</t>
+          <t>9786052184936</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ekonometriye Giriş</t>
+          <t>Vergi Hukukunda Tahakkuk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052184790</t>
+          <t>9786052184882</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İşin Anlamı İşte Mutluluk ve Psikolojik Dayanıklılık</t>
+          <t>Marka Sadakati Eğiliminde Bilişsel Yanılgıların Rolü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052184813</t>
+          <t>9786052184905</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Bireylerin Kişilik Özellikleri, Temel Değerleri, İletişim Becerileri ile Öznel İyi Oluş Hali Düzeyleri Arasında Nedenselliğin İncelenmesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052184806</t>
+          <t>9786052184929</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hibrid Sözleşmelerdeki Saklı Türevler</t>
+          <t>FOMO'nun Satın Alma Davranışlarına Etkisi ve Bir Araştırma</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052184837</t>
+          <t>9786052184912</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İktisatçılar İçin Matematik</t>
+          <t>İktisadi Zaman Serilerinin Modellemesinde Bayesci Analizlerin Etkinliği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052184844</t>
+          <t>9786052184899</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Modern İşletmecilik</t>
+          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052184721</t>
+          <t>9786052184868</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>FVAÖK Faiz Vergi Amortisman Öncesi Karın Hesaplanması Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
+          <t>Garantiler, URDG ve ISDGP Rehberi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052184646</t>
+          <t>9786052184875</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Adli Muhasebe ve Veri Analitiği</t>
+          <t>Muhasebede Değerleme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052184776</t>
+          <t>9786052184820</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Bilim, Teknoloji ve İnovasyon Politikaları</t>
+          <t>Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052184172</t>
+          <t>9786052184783</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Şansın Matematiği</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052184240</t>
+          <t>9786052184851</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Ekonometriye Giriş</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>45</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9780537100213</t>
+          <t>9786052184790</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Neyzen Tevfik Fıkraları</t>
+          <t>İşin Anlamı İşte Mutluluk ve Psikolojik Dayanıklılık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052184738</t>
+          <t>9786052184813</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052184745</t>
+          <t>9786052184806</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
+          <t>Hibrid Sözleşmelerdeki Saklı Türevler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052184752</t>
+          <t>9786052184837</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Muhasebeye Giriş</t>
+          <t>İktisatçılar İçin Matematik</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052184622</t>
+          <t>9786052184844</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Yönetiminde Yeni Yaklaşımlar</t>
+          <t>Modern İşletmecilik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054749294</t>
+          <t>9786052184721</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Denetim ve Güvence Hizmetleri</t>
+          <t>FVAÖK Faiz Vergi Amortisman Öncesi Karın Hesaplanması Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054749973</t>
+          <t>9786052184646</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin (Çanta Boy)</t>
+          <t>Adli Muhasebe ve Veri Analitiği</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756392256</t>
+          <t>9786052184776</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>24 Ders'te Bilgisayar ve İnternet Kullanımı</t>
+          <t>21. Yüzyılda Bilim, Teknoloji ve İnovasyon Politikaları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052184295</t>
+          <t>9786052184172</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>MCMC ve Temel Uygulamaları</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052184059</t>
+          <t>9786052184240</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Profili, Tutum ve Davranışlarının Belirlenmesinde Logaritmik Doğrusal Modellerin Kullanımı</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054749997</t>
+          <t>9780537100213</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>R ile Programlama</t>
+          <t>En Güzel Neyzen Tevfik Fıkraları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>500</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052184004</t>
+          <t>9786052184738</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin İngilizce Dilbilgisi - English Grammar For Everyone</t>
+          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054259571</t>
+          <t>9786052184745</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İktisatçılar İçin Matematik</t>
+          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054749720</t>
+          <t>9786052184752</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Türkiye'de Uygulanan Sanayi Politikalarının Sanayi Sektörü Üzerindeki Etkiler</t>
+          <t>Muhasebeye Giriş</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054749744</t>
+          <t>9786052184622</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Acentelerinde Yönetim ve Muhasebe Uygulamaları</t>
+          <t>Muhasebe Yönetiminde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054749607</t>
+          <t>9786054749294</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Denetim ve Güvence Hizmetleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054749706</t>
+          <t>9786054749973</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Emeklilik Fonlarında Portföy Yönetimi</t>
+          <t>41 Yasin (Çanta Boy)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054749546</t>
+          <t>9789756392256</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bizans Olmadı</t>
+          <t>24 Ders'te Bilgisayar ve İnternet Kullanımı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054749560</t>
+          <t>9786052184295</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Creme De La Creme</t>
+          <t>MCMC ve Temel Uygulamaları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054749539</t>
+          <t>9786052184059</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynaklarında Yeni Bir Vizyon: Mutluluk Yönetimi</t>
+          <t>Öğrenci Profili, Tutum ve Davranışlarının Belirlenmesinde Logaritmik Doğrusal Modellerin Kullanımı</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054749515</t>
+          <t>9786054749997</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Entegre Raporlama</t>
+          <t>R ile Programlama</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054749522</t>
+          <t>9786052184004</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi Açısından Cari İşlemler Açığı</t>
+          <t>Herkes İçin İngilizce Dilbilgisi - English Grammar For Everyone</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>850</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052184066</t>
+          <t>9786054259571</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yürürlükteki Tüm Vergi Kanunları (Ciltli)</t>
+          <t>İktisatçılar İçin Matematik</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054749478</t>
+          <t>9786054749720</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Konuşma Kılavuzu</t>
+          <t>Küreselleşme Sürecinde Türkiye'de Uygulanan Sanayi Politikalarının Sanayi Sektörü Üzerindeki Etkiler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054749461</t>
+          <t>9786054749744</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Rusça Konuşma Kılavuzu</t>
+          <t>Sigorta Acentelerinde Yönetim ve Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757337997</t>
+          <t>9786054749607</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Internet 2000</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756392812</t>
+          <t>9786054749706</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar için Bilgisayar</t>
+          <t>Bireysel Emeklilik Fonlarında Portföy Yönetimi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054259151</t>
+          <t>9786054749546</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeminli Mali Müşavirlik Vergi Mevzuatı Soru ve Cevapları</t>
+          <t>Hiç Bizans Olmadı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3000537100109</t>
+          <t>9786054749560</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Creme De La Creme</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756812891</t>
+          <t>9786054749539</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Windows XP Home Edition</t>
+          <t>İnsan Kaynaklarında Yeni Bir Vizyon: Mutluluk Yönetimi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756392737</t>
+          <t>9786054749515</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Web Tasarımcısının Yol Haritası</t>
+          <t>Entegre Raporlama</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>1100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756392263</t>
+          <t>9786054749522</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Yönetim Sistemleri</t>
+          <t>Kamu Maliyesi Açısından Cari İşlemler Açığı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50.93</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052184769</t>
+          <t>9786052184066</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Yönetim Sistemleri</t>
+          <t>Yürürlükteki Tüm Vergi Kanunları (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756392294</t>
+          <t>9786054749478</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Sap2000</t>
+          <t>İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50.93</v>
+        <v>650</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757337010</t>
+          <t>9786054749461</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Clipper</t>
+          <t>Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>20.37</v>
+        <v>650</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054259717</t>
+          <t>9789757337997</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Türküler Antolojisi</t>
+          <t>Yeni Başlayanlar İçin Internet 2000</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054259700</t>
+          <t>9789756392812</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Şarkılar Antolojisi</t>
+          <t>Yeni Başlayanlar için Bilgisayar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757337911</t>
+          <t>9786054259151</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Türklerde İsimler Ad Verme ve Soyadları Sözlüğü</t>
+          <t>Yeminli Mali Müşavirlik Vergi Mevzuatı Soru ve Cevapları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>22</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757337126</t>
+          <t>3000537100109</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türkler İçin İngilizce Gramer</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>27.78</v>
+        <v>130</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756812884</t>
+          <t>9789756812891</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - İspanyolca Konuşma Kılavuzu</t>
+          <t>Windows XP Home Edition</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756812907</t>
+          <t>9789756392737</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Fransızca Konuşma Kılavuzu</t>
+          <t>Web Tasarımcısının Yol Haritası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3000537100949</t>
+          <t>9789756392263</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Arnavutça Konuşma Kılavuzu</t>
+          <t>Veritabanı Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756812877</t>
+          <t>9786052184769</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Almanca Konuşma Kılavuzu</t>
+          <t>Veritabanı Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757337528</t>
+          <t>9789756392294</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfağında Tatlı ve Pastalar Ansiklopedisi</t>
+          <t>Uygulamalı Sap2000</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>700</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3000537100989</t>
+          <t>9789757337010</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Turistik Sözlük Türkçe - Macarca Macarca - Türkçe</t>
+          <t>Uygulamalı Clipper</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>600</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9759787337164</t>
+          <t>9786054259717</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Turbo Pascal 7.0</t>
+          <t>Unutulmaz Türküler Antolojisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>20.37</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054259458</t>
+          <t>9786054259700</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yapı Yöneticisinin El Kitabı</t>
+          <t>Unutulmaz Şarkılar Antolojisi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756812686</t>
+          <t>9789757337911</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tıp Sözlüğü (Ciltli)</t>
+          <t>Türklerde İsimler Ad Verme ve Soyadları Sözlüğü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>1450</v>
+        <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756812198</t>
+          <t>9789757337126</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İngilizce - Türkçe / Televizyon Terimleri Sözlüğü</t>
+          <t>Türkler İçin İngilizce Gramer</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3000537100939</t>
+          <t>9789756812884</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Rusça Konuşma Kılavuzu</t>
+          <t>Türkçe - İspanyolca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3000537100029</t>
+          <t>9789756812907</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Romence Sözlük / Dictionar Romin Turc.</t>
+          <t>Türkçe - Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789757337874</t>
+          <t>3000537100949</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Teknik İngilizce Çeviri Kılavuzu</t>
+          <t>Türkçe - Arnavutça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789757337263</t>
+          <t>9789756812877</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze Kadar Türk Yemekleri Ansiklopedisi</t>
+          <t>Türkçe - Almanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757337099</t>
+          <t>9789757337528</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Quick Basic 7.0 ve Programlama Teknikleri</t>
+          <t>Türk Mutfağında Tatlı ve Pastalar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054259625</t>
+          <t>3000537100989</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik ve Mistik Gereksinimler İçin Türkçe Dua</t>
+          <t>Turistik Sözlük Türkçe - Macarca Macarca - Türkçe</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3000537100079</t>
+          <t>9759787337164</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Pratik Rus Dili Grameri</t>
+          <t>Turbo Pascal 7.0</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3000537100019</t>
+          <t>9786054259458</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Romence Konuşma Kılavuzu</t>
+          <t>Toplu Yapı Yöneticisinin El Kitabı</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054259755</t>
+          <t>9789756812686</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Romence / Romence - Türkçe Sözlük</t>
+          <t>Tıp Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3000537100069</t>
+          <t>9789756812198</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Macarca Konuşma Kılavuzu</t>
+          <t>İngilizce - Türkçe / Televizyon Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3000537100929</t>
+          <t>3000537100939</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - İtalyanca Konuşma Kılavuzu</t>
+          <t>Türkçe - Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054749553</t>
+          <t>3000537100029</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İşletmecilik</t>
+          <t>Türkçe - Romence Sözlük / Dictionar Romin Turc.</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054749225</t>
+          <t>9789757337874</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe Uygulamaları Çalışma Kitabı Cilt:2</t>
+          <t>Teknik İngilizce Çeviri Kılavuzu</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757337027</t>
+          <t>9789757337263</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Karayolları Haritası / Türkiye Road Map</t>
+          <t>Tarihten Günümüze Kadar Türk Yemekleri Ansiklopedisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>4.63</v>
+        <v>900</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>3000537100049</t>
+          <t>9789757337099</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Yunanca Konuşma Kılavuzu</t>
+          <t>Quick Basic 7.0 ve Programlama Teknikleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3000537100039</t>
+          <t>9786054259625</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Yugoslavca Konuşma Kılavuzu</t>
+          <t>Psikolojik ve Mistik Gereksinimler İçin Türkçe Dua</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3000537100059</t>
+          <t>3000537100079</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Slovakça Konuşma Kılavuzu</t>
+          <t>Pratik Rus Dili Grameri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054749409</t>
+          <t>3000537100019</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İstatistikte Altın Oran</t>
+          <t>Türkçe - Romence Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054259939</t>
+          <t>9786054259755</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Şifalı Kaplıcalar, İçmeler, Çamurlar, Güzellikler El Kitabı</t>
+          <t>Türkçe - Romence / Romence - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054749331</t>
+          <t>3000537100069</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İslami Sigorta (Takaful)</t>
+          <t>Türkçe - Macarca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054749348</t>
+          <t>3000537100929</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kredi Talepleri</t>
+          <t>Türkçe - İtalyanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054749942</t>
+          <t>9786054749553</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat</t>
+          <t>Uluslararası İşletmecilik</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756812563</t>
+          <t>9786054749225</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Pascal ile Programlama Teknikleri</t>
+          <t>Finansal Muhasebe Uygulamaları Çalışma Kitabı Cilt:2</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756392348</t>
+          <t>9789757337027</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle C ++ Programlama Dili</t>
+          <t>Türkiye Karayolları Haritası / Türkiye Road Map</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>22.22</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3000537100249</t>
+          <t>3000537100049</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Novell Netware İşletim Sistemi</t>
+          <t>Türkçe - Yunanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3000537100800</t>
+          <t>3000537100039</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Network</t>
+          <t>Türkçe - Yugoslavca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789757337072</t>
+          <t>3000537100059</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>MS-DOS 6.0 Debug / Memmaker / Interlnk / Msbackup / Defrag / Doublespace / Msav / Mscdex Anti-Virus for Windows / Backup for Windows / Undelete for Windows</t>
+          <t>Türkçe - Slovakça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756812204</t>
+          <t>9786054749409</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Word 2000</t>
+          <t>İstatistikte Altın Oran</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756812426</t>
+          <t>9786054259939</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows Me Türkçe</t>
+          <t>A’dan Z’ye Şifalı Kaplıcalar, İçmeler, Çamurlar, Güzellikler El Kitabı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>11.11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756812365</t>
+          <t>9786054749331</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows Me Millennium Edition</t>
+          <t>İslami Sigorta (Takaful)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789757337454</t>
+          <t>9786054749348</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows 2000 Professional</t>
+          <t>Kredi Talepleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789756812969</t>
+          <t>9786054749942</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Microsoft VisualBasic.Net</t>
+          <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>80</v>
+        <v>750</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756392706</t>
+          <t>9789756812563</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Microsoft VisualBasic 2005</t>
+          <t>Pascal ile Programlama Teknikleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>750</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756392324</t>
+          <t>9789756392348</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual C#. Net Visual C# .Net 2003 ile Veritabanı Uygulamaları ve ADO.Net</t>
+          <t>Örneklerle C ++ Programlama Dili</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>1100</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756392096</t>
+          <t>3000537100249</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic.Net Başlangıç Rehberi</t>
+          <t>Novell Netware İşletim Sistemi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>60.19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789756812082</t>
+          <t>3000537100800</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic 6.0 Pro</t>
+          <t>Network</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789756812075</t>
+          <t>9789757337072</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic 6.0</t>
+          <t>MS-DOS 6.0 Debug / Memmaker / Interlnk / Msbackup / Defrag / Doublespace / Msav / Mscdex Anti-Virus for Windows / Backup for Windows / Undelete for Windows</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756392317</t>
+          <t>9789756812204</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic .net Veritabanı Uygulamaları ve Ado.Net</t>
+          <t>Microsoft Word 2000</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>1100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756392843</t>
+          <t>9789756812426</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office Excel 2007</t>
+          <t>Microsoft Windows Me Türkçe</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>400</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789756812259</t>
+          <t>9789756812365</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office 2000</t>
+          <t>Microsoft Windows Me Millennium Edition</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789756812938</t>
+          <t>9789757337454</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Microsoft FrontPage 2002</t>
+          <t>Microsoft Windows 2000 Professional</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789756392485</t>
+          <t>9789756812969</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Asp.Net ile Adım Adım Web Uygulamaları</t>
+          <t>Microsoft VisualBasic.Net</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757337775</t>
+          <t>9789756392706</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Access 8.0</t>
+          <t>Microsoft VisualBasic 2005</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>40</v>
+        <v>750</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756392386</t>
+          <t>9789756392324</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Matlab ile Risk Yönetimi</t>
+          <t>Microsoft Visual C#. Net Visual C# .Net 2003 ile Veritabanı Uygulamaları ve ADO.Net</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>60.19</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756812556</t>
+          <t>9789756392096</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Flash 5 ActionScript</t>
+          <t>Microsoft Visual Basic.Net Başlangıç Rehberi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756812327</t>
+          <t>9789756812082</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Dreamweaver 3 İle Web Tasarımı</t>
+          <t>Microsoft Visual Basic 6.0 Pro</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>25</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757337269</t>
+          <t>9789756812075</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Lokman Hekim ve İbni Sina’dan Günümüze Kadar Şifalı Bitkiler ve Şifalı Sular Ansiklopedisi</t>
+          <t>Microsoft Visual Basic 6.0</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>175</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789756812105</t>
+          <t>9789756392317</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>LightWave 3D</t>
+          <t>Microsoft Visual Basic .net Veritabanı Uygulamaları ve Ado.Net</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3000537100919</t>
+          <t>9789756392843</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Köroğlu</t>
+          <t>Microsoft Office Excel 2007</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>12.04</v>
+        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756392072</t>
+          <t>9789756812259</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Her Yönü ile Matlab</t>
+          <t>Microsoft Office 2000</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>50.93</v>
+        <v>550</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3000537100119</t>
+          <t>9789756812938</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Gizli Mabed</t>
+          <t>Microsoft FrontPage 2002</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3000537100139</t>
+          <t>9789756392485</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Microsoft Asp.Net ile Adım Adım Web Uygulamaları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3000537100179</t>
+          <t>9789757337775</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ferman</t>
+          <t>Microsoft Access 8.0</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3000537100149</t>
+          <t>9789756392386</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Matlab ile Risk Yönetimi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789756392805</t>
+          <t>9789756812556</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>English For All Levels - Her Düzey İçin İngilizce (CD’li)</t>
+          <t>Macromedia Flash 5 ActionScript</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3000537100229</t>
+          <t>9789756812327</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Seks Fıkraları</t>
+          <t>Macromedia Dreamweaver 3 İle Web Tasarımı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3000537100209</t>
+          <t>9789757337269</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Öğrenci Fıkraları</t>
+          <t>Lokman Hekim ve İbni Sina’dan Günümüze Kadar Şifalı Bitkiler ve Şifalı Sular Ansiklopedisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3000537100239</t>
+          <t>9789756812105</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kayseri Fıkraları</t>
+          <t>LightWave 3D</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3000537100230</t>
+          <t>3000537100919</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Karadeniz Fıkraları</t>
+          <t>Köroğlu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3000547100909</t>
+          <t>9789756392072</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Elektroniğe Giriş</t>
+          <t>Her Yönü ile Matlab</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>500</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756392607</t>
+          <t>3000537100119</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Dreamweaver 8</t>
+          <t>Gizli Mabed</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3000537100129</t>
+          <t>3000537100139</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Diyet</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054259441</t>
+          <t>3000537100179</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Dilekçe Kitabı</t>
+          <t>Ferman</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756812334</t>
+          <t>3000537100149</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Chat Rehberi</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>10.18</v>
+        <v>130</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756812754</t>
+          <t>9789756392805</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>C++Builder 6</t>
+          <t>English For All Levels - Her Düzey İçin İngilizce (CD’li)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756392034</t>
+          <t>3000537100229</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>C++ Builder ile İnternet Programcılığı</t>
+          <t>En Güzel Seks Fıkraları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>550</v>
+        <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054259076</t>
+          <t>3000537100209</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>C# ile Asp.Net Web Programlama</t>
+          <t>En Güzel Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>1100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>3000537100089</t>
+          <t>3000537100239</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>İtalyanca - Türkçe Sözlük ve İtalyanca Fiiller</t>
+          <t>En Güzel Kayseri Fıkraları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>10.18</v>
+        <v>110</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756392164</t>
+          <t>3000537100230</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>C# Builder .Net Başlangıç Rehberi</t>
+          <t>En Güzel Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>1100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789756812839</t>
+          <t>3000547100909</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi İnternet Programcılığı</t>
+          <t>Elektroniğe Giriş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756392300</t>
+          <t>9789756392607</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi 8 VCL.Net Başlangıç Rehberi</t>
+          <t>Dreamweaver 8</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>1100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789756812976</t>
+          <t>3000537100129</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Delphi 7</t>
+          <t>Diyet</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>850</v>
+        <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789756392010</t>
+          <t>9786054259441</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi 7</t>
+          <t>Uygulamalı Dilekçe Kitabı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>60.19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789756392546</t>
+          <t>9789756812334</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi 2006 Programlama</t>
+          <t>Chat Rehberi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>1100</v>
+        <v>10.18</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789756812662</t>
+          <t>9789756812754</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Borland C++ Builder İle Veritabanı</t>
+          <t>C++Builder 6</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3000537100199</t>
+          <t>9789756392034</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>C++ Builder ile İnternet Programcılığı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054259342</t>
+          <t>9786054259076</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Teknolojileri ve Microsoft Office 2007 Kullanımı</t>
+          <t>C# ile Asp.Net Web Programlama</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789756392041</t>
+          <t>3000537100089</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Donanımı</t>
+          <t>İtalyanca - Türkçe Sözlük ve İtalyanca Fiiller</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>23.15</v>
+        <v>10.18</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>3000537100259</t>
+          <t>9789756392164</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İleri Excel Uygulamaları</t>
+          <t>C# Builder .Net Başlangıç Rehberi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789756812600</t>
+          <t>9789756812839</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İleri Düzeyde Pascal</t>
+          <t>Borland Delphi İnternet Programcılığı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>20.37</v>
+        <v>550</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>3000537100169</t>
+          <t>9789756392300</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Borland Delphi 8 VCL.Net Başlangıç Rehberi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054259403</t>
+          <t>9789756812976</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Benim Avukatım</t>
+          <t>Delphi 7</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>38</v>
+        <v>850</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054259328</t>
+          <t>9789756392010</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ben Muhtarım</t>
+          <t>Borland Delphi 7</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>350</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>3000537100159</t>
+          <t>9789756392546</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Başını Vermeyen Şehit</t>
+          <t>Borland Delphi 2006 Programlama</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>100</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789757337218</t>
+          <t>9789756812662</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Autolisp</t>
+          <t>Borland C++ Builder İle Veritabanı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>11.11</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789756812761</t>
+          <t>3000537100199</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2002</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>700</v>
+        <v>130</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789756812747</t>
+          <t>9786054259342</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>ASP İçin Visual Basic Script</t>
+          <t>Bilgisayar Teknolojileri ve Microsoft Office 2007 Kullanımı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789756392508</t>
+          <t>9789756392041</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Artık Herkes İtalyanca Konuşacak</t>
+          <t>Bilgisayar Donanımı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>600</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054749201</t>
+          <t>3000537100259</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Apartman Yöneticisinin El Kitabı</t>
+          <t>İleri Excel Uygulamaları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>23.15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054259632</t>
+          <t>9789756812600</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Rüya Yorumları Sözlüğü</t>
+          <t>İleri Düzeyde Pascal</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3000537101019</t>
+          <t>3000537100169</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Rüya Yorumları Fallar - Burçlar - Yıldızlar - Büyüler Sözlüğü</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054259090</t>
+          <t>9786054259403</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Ekonomi Terimleri Sözlüğü / Türkçe - İngilizce</t>
+          <t>Benim Avukatım</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>350</v>
+        <v>38</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789756392775</t>
+          <t>9786054259328</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Adobe Photoshop CS3</t>
+          <t>Ben Muhtarım</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756392515</t>
+          <t>3000537100159</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Adobe Photoshop CS2 9.0</t>
+          <t>Başını Vermeyen Şehit</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789757337226</t>
+          <t>9789757337218</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Turbo C</t>
+          <t>Autolisp</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>450</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054259274</t>
+          <t>9789756812761</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Şifalı Bitkiler Ansiklopedisi</t>
+          <t>AutoCAD 2002</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054259519</t>
+          <t>9789756812747</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>A Practical Course in Turkish</t>
+          <t>ASP İçin Visual Basic Script</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054259427</t>
+          <t>9789756392508</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>65 Fal</t>
+          <t>Artık Herkes İtalyanca Konuşacak</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054259335</t>
+          <t>9786054749201</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>634 Sayılı Kat Mülkiyeti Kanunu</t>
+          <t>Apartman Yöneticisinin El Kitabı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054259908</t>
+          <t>9786054259632</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin ( Fihristi , Cami Boy ) (Kod: YAS005)</t>
+          <t>Ansiklopedik Rüya Yorumları Sözlüğü</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054259823</t>
+          <t>3000537101019</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS004)</t>
+          <t>Ansiklopedik Rüya Yorumları Fallar - Burçlar - Yıldızlar - Büyüler Sözlüğü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054259830</t>
+          <t>9786054259090</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin</t>
+          <t>Ansiklopedik Ekonomi Terimleri Sözlüğü / Türkçe - İngilizce</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054259915</t>
+          <t>9789756392775</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS002) - (Rahle Boy)</t>
+          <t>Adobe Photoshop CS3</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054259922</t>
+          <t>9789756392515</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS001)</t>
+          <t>Adobe Photoshop CS2 9.0</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>75</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054259038</t>
+          <t>9789757337226</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>3ds Max 2010 - Modelleme ve Görselleştirme</t>
+          <t>A’dan Z’ye Turbo C</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789756812945</t>
+          <t>9786054259274</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İleri ASP</t>
+          <t>A’dan Z’ye Şifalı Bitkiler Ansiklopedisi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054259564</t>
+          <t>9786054259519</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Terimleri Sözlüğü</t>
+          <t>A Practical Course in Turkish</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789756812624</t>
+          <t>9786054259427</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin JavaScript</t>
+          <t>65 Fal</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789756812822</t>
+          <t>9786054259335</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Access 2002 Access XP</t>
+          <t>634 Sayılı Kat Mülkiyeti Kanunu</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>40.28</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000006916</t>
+          <t>9786054259908</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Excel 7.0 Sihirbazı</t>
+          <t>41 Ya-sin ( Fihristi , Cami Boy ) (Kod: YAS005)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>9.26</v>
+        <v>180</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>3000537100140</t>
+          <t>9786054259823</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>41 Ya-sin (Kod: YAS004)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789757337898</t>
+          <t>9786054259830</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows 98 Office 97 Pro Türkçe</t>
+          <t>41 Yasin</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>20.37</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052184028</t>
+          <t>9786054259915</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öğren</t>
+          <t>41 Ya-sin (Kod: YAS002) - (Rahle Boy)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>1400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054749959</t>
+          <t>9786054259922</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kültür Pazarlaması</t>
+          <t>41 Ya-sin (Kod: YAS001)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054749935</t>
+          <t>9786054259038</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>ATT ve Paramediklerin Yasal Sorumlulukları</t>
+          <t>3ds Max 2010 - Modelleme ve Görselleştirme</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054749577</t>
+          <t>9789756812945</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Şimdi İşveren Markası Zamanı</t>
+          <t>İleri ASP</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>35</v>
+        <v>450</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054749485</t>
+          <t>9786054259564</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Pazarlama</t>
+          <t>Hukuk Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054749423</t>
+          <t>9789756812624</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Yeni ISBP'ye Göre Akreditif ve Uygulama</t>
+          <t>Herkes İçin JavaScript</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052184189</t>
+          <t>9789756812822</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Katma Değer (EVA)</t>
+          <t>Access 2002 Access XP</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>400</v>
+        <v>40.28</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052184158</t>
+          <t>3990000006916</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasalarında Değişen Dinamikler</t>
+          <t>Microsoft Excel 7.0 Sihirbazı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>350</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052184141</t>
+          <t>3000537100140</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Matematik - 1</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>600</v>
+        <v>130</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054749355</t>
+          <t>9789757337898</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İktisat Bilimine Giriş</t>
+          <t>Microsoft Windows 98 Office 97 Pro Türkçe</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>750</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054749584</t>
+          <t>9786052184028</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Global Oyuncu Çokuluslu Şirketlerin (MNEs) Rekabet Stratejileri ve Maliyet Yönetimleri</t>
+          <t>Türkçe Öğren</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054749386</t>
+          <t>9786054749959</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Yalın Üretim Çevresinde Maliyet Yönetimi</t>
+          <t>Kültür Pazarlaması</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054749492</t>
+          <t>9786054749935</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Verim Hedefli Yönetim</t>
+          <t>ATT ve Paramediklerin Yasal Sorumlulukları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052184165</t>
+          <t>9786054749577</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Sistemi</t>
+          <t>Şimdi İşveren Markası Zamanı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054749713</t>
+          <t>9786054749485</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Trade Finance In Turkey</t>
+          <t>Siyasal Pazarlama</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054749591</t>
+          <t>9786054749423</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Franchising</t>
+          <t>Yeni ISBP'ye Göre Akreditif ve Uygulama</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>280</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054749850</t>
+          <t>9786052184189</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Moda Tüketicilerinin Mağaza Atmosferine Verdikleri Önem</t>
+          <t>Ekonomik Katma Değer (EVA)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054749737</t>
+          <t>9786052184158</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Polish Consumer Sentiment Indices</t>
+          <t>Sermaye Piyasalarında Değişen Dinamikler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054749904</t>
+          <t>9786052184141</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Perakende Metrikleri</t>
+          <t>Matematik - 1</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>280</v>
+        <v>650</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054749881</t>
+          <t>9786054749355</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Estetiği: Marka Şehir İstanbul</t>
+          <t>İktisat Bilimine Giriş</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>280</v>
+        <v>850</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054749416</t>
+          <t>9786054749584</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Nüfus Defterlerinde Pütürge - Şiro</t>
+          <t>Global Oyuncu Çokuluslu Şirketlerin (MNEs) Rekabet Stratejileri ve Maliyet Yönetimleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054749812</t>
+          <t>9786054749386</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Ekonomisi</t>
+          <t>Yalın Üretim Çevresinde Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054749690</t>
+          <t>9786054749492</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kamu Alacaklarında İhtiyati Haciz Uygulaması</t>
+          <t>Verim Hedefli Yönetim</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054749928</t>
+          <t>9786052184165</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İnternet Bankacılığı ve İnternette Yatırım Nedir ve Nasıl Yapılır?</t>
+          <t>Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054749454</t>
+          <t>9786054749713</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Hesap Verebilirlik</t>
+          <t>Trade Finance In Turkey</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054749874</t>
+          <t>9786054749591</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Entegre Raporlama Endeksi</t>
+          <t>Sosyal Franchising</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054749867</t>
+          <t>9786054749850</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>E-Ekonomi</t>
+          <t>Hızlı Moda Tüketicilerinin Mağaza Atmosferine Verdikleri Önem</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054749836</t>
+          <t>9786054749737</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Emek ve Tinsel Emek</t>
+          <t>Polish Consumer Sentiment Indices</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054749911</t>
+          <t>9786054749904</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık ve Finans Sektöründe Yapay Sinir Ağı Uygulamaları</t>
+          <t>Perakende Metrikleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054749829</t>
+          <t>9786054749881</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Pazarlama</t>
+          <t>Pazarlama Estetiği: Marka Şehir İstanbul</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054749768</t>
+          <t>9786054749416</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Japonca Konuşma Kılavuzu</t>
+          <t>Osmanlı Nüfus Defterlerinde Pütürge - Şiro</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786054749751</t>
+          <t>9786054749812</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>İtalyanca Konuşma Kılavuzu</t>
+          <t>Mutluluk Ekonomisi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>650</v>
+        <v>190</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054749782</t>
+          <t>9786054749690</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Turkish For English Speakers - İngilizce Konuşanlar İçin Türkçe</t>
+          <t>Kamu Alacaklarında İhtiyati Haciz Uygulaması</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786054749508</t>
+          <t>9786054749928</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Konuşma Kılavuzu</t>
+          <t>İnternet Bankacılığı ve İnternette Yatırım Nedir ve Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786054749621</t>
+          <t>9786054749454</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Kolay Türkçe Konuşma Kılavuzu</t>
+          <t>Hesap Verebilirlik</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054749638</t>
+          <t>9786054749874</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma Kılavuzu</t>
+          <t>Entegre Raporlama Endeksi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054749270</t>
+          <t>9786054749867</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS006)</t>
+          <t>E-Ekonomi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>8.91</v>
+        <v>400</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786054749775</t>
+          <t>9786054749836</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Romence Konuşma Kılavuzu</t>
+          <t>Duygusal Emek ve Tinsel Emek</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052184127</t>
+          <t>9786054749911</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İşten Ayrılma Niyeti</t>
+          <t>Bankacılık ve Finans Sektöründe Yapay Sinir Ağı Uygulamaları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052184103</t>
+          <t>9786054749829</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Geleceği Okumak</t>
+          <t>101 Soruda Pazarlama</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052184073</t>
+          <t>9786054749768</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaretin Finansmanı, Prensipleri ve Blockchain</t>
+          <t>Japonca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052184134</t>
+          <t>9786054749751</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Sürdürülebilirlik ve Sürdürülebilirlik Performansının Ölçümü</t>
+          <t>İtalyanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052184011</t>
+          <t>9786054749782</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Çok Aşamalı Lojistik Regresyon ve Finans Sektörüne Bir Uygulama</t>
+          <t>Turkish For English Speakers - İngilizce Konuşanlar İçin Türkçe</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052184042</t>
+          <t>9786054749508</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Emeklilik Matematiği ve Aktüeryal Maliyet Yöntemleri</t>
+          <t>Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052184035</t>
+          <t>9786054749621</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Entegre Raporlama</t>
+          <t>Araplar İçin Kolay Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054749799</t>
+          <t>9786054749638</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinde Kurumsallaşma Ve Kurumsal Yönetim Uygulamaları</t>
+          <t>Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052184196</t>
+          <t>9786054749270</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Yavaş Gazetecilik</t>
+          <t>41 Ya-sin (Kod: YAS006)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>350</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054259946</t>
+          <t>9786054749775</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sözleşme Kitabım</t>
+          <t>Romence Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>1300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054259984</t>
+          <t>9786052184127</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Risk Odaklı İç Denetimde Risklerin Saptanması ve Değerlendirilmesi</t>
+          <t>İşten Ayrılma Niyeti</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054259953</t>
+          <t>9786052184103</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri</t>
+          <t>Ekonomide Geleceği Okumak</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>27.78</v>
+        <v>300</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052184349</t>
+          <t>9786052184073</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Hastane İşletmelerinde Maliyet Hesaplamaları ve Muhasebesi</t>
+          <t>Uluslararası Ticaretin Finansmanı, Prensipleri ve Blockchain</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054259748</t>
+          <t>9786052184134</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Genel Kimya</t>
+          <t>Kurumsal Sürdürülebilirlik ve Sürdürülebilirlik Performansının Ölçümü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054749096</t>
+          <t>9786052184011</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Kredi Kartları ve Tüketici Davranışı</t>
+          <t>Çok Aşamalı Lojistik Regresyon ve Finans Sektörüne Bir Uygulama</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054749447</t>
+          <t>9786052184042</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Enerji Sektöründe Yatırım Projelerinin Değerlendirilmesi</t>
+          <t>Emeklilik Matematiği ve Aktüeryal Maliyet Yöntemleri</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054749232</t>
+          <t>9786052184035</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Davranışı</t>
+          <t>Entegre Raporlama</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054749195</t>
+          <t>9786054749799</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yerel Yönetimlerde Hizmet Harcamalarına İlişkin Karar Alma Süreci</t>
+          <t>Aile Şirketlerinde Kurumsallaşma Ve Kurumsal Yönetim Uygulamaları</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054749249</t>
+          <t>9786052184196</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürü ve Örgütsel Bağlılık</t>
+          <t>Yavaş Gazetecilik</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054749164</t>
+          <t>9786054259946</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>İş Sürekliliği Yönetimi -Stratejik Bir Değerlendirme</t>
+          <t>Sözleşme Kitabım</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054749157</t>
+          <t>9786054259984</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bizans Olmadı 'Romulus'tan Fatih'e Roma Devleti' Cilt: 1</t>
+          <t>Risk Odaklı İç Denetimde Risklerin Saptanması ve Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054749140</t>
+          <t>9786054259953</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Global Ekonomide Küçük ve Orta Boy Firmaların (SMEs) Rekabet Gücü ve Mal.Yön.</t>
+          <t>Pazarlama İlkeleri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789756392577</t>
+          <t>9786052184349</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması</t>
+          <t>Hastane İşletmelerinde Maliyet Hesaplamaları ve Muhasebesi</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054259359</t>
+          <t>9786054259748</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması</t>
+          <t>Genel Kimya</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789757337812</t>
+          <t>9786054749096</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiler İçin: İnsan Kaynaklarının Etkin Yönetimi</t>
+          <t>Bireysel Kredi Kartları ve Tüketici Davranışı</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9799756812036</t>
+          <t>9786054749447</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiler İçin Muhasebe ve Finans Bilgileri</t>
+          <t>Enerji Sektöründe Yatırım Projelerinin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>32.41</v>
+        <v>350</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054749805</t>
+          <t>9786054749232</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Pazarlama</t>
+          <t>Tüketici Davranışı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789757337966</t>
+          <t>9786054749195</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yasal Düzenlemelere Göre Aracı Kurumlarca Düzenlenecek Özel Finansal Tablolar</t>
+          <t>Türkiye'de Yerel Yönetimlerde Hizmet Harcamalarına İlişkin Karar Alma Süreci</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756392058</t>
+          <t>9786054749249</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Yazışma Kuralları ve Hızlı Yazma Tekniği</t>
+          <t>Örgüt Kültürü ve Örgütsel Bağlılık</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756392904</t>
+          <t>9786054749164</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yaygın Hesaplama Teknolojisi ve RFID</t>
+          <t>İş Sürekliliği Yönetimi -Stratejik Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054259694</t>
+          <t>9786054749157</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Worldcom Skandalı: Muhasebe Hileleri</t>
+          <t>Hiç Bizans Olmadı 'Romulus'tan Fatih'e Roma Devleti' Cilt: 1</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054259236</t>
+          <t>9786054749140</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Vergi Muhasebesi ve Uygulamaları</t>
+          <t>Global Ekonomide Küçük ve Orta Boy Firmaların (SMEs) Rekabet Gücü ve Mal.Yön.</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052184547</t>
+          <t>9789756392577</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Yöneylem Araştırması</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756392744</t>
+          <t>9786054259359</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Üretim Yönetimi</t>
+          <t>Yöneylem Araştırması</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>32.41</v>
+        <v>800</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789756392157</t>
+          <t>9789757337812</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Maliyet Yönetimi</t>
+          <t>Yöneticiler İçin: İnsan Kaynaklarının Etkin Yönetimi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>25.93</v>
+        <v>300</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789756392874</t>
+          <t>9799756812036</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Üniversitelerde Türk Dili</t>
+          <t>Yöneticiler İçin Muhasebe ve Finans Bilgileri</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>600</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054259885</t>
+          <t>9786054749805</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
+          <t>Yeşil Pazarlama</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789757337768</t>
+          <t>9789757337966</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Dönem İçi ve Dönem Sonu Muhasebe İşlemleri</t>
+          <t>Yeni Yasal Düzenlemelere Göre Aracı Kurumlarca Düzenlenecek Özel Finansal Tablolar</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756392188</t>
+          <t>9789756392058</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Yeni Kurallar Işığında Dış Ticaret’te Teslim ve Ödeme Şekilleri</t>
+          <t>Yazışma Kuralları ve Hızlı Yazma Tekniği</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>45</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756392461</t>
+          <t>9789756392904</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
+          <t>Yaygın Hesaplama Teknolojisi ve RFID</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054259878</t>
+          <t>9786054259694</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret Kültürü</t>
+          <t>Worldcom Skandalı: Muhasebe Hileleri</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789756812341</t>
+          <t>9786054259236</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret Alternatif Finansman Teknikleri ve Muhasabeleştirilmesi Ticari Yazışma Örnekleri</t>
+          <t>Vergi Muhasebesi ve Uygulamaları</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>27.78</v>
+        <v>500</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789756812303</t>
+          <t>9786052184547</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Pazarlama</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>23.15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054259762</t>
+          <t>9789756392744</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Pazarlama</t>
+          <t>Üretim Yönetimi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>500</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789757337617</t>
+          <t>9789756392157</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Özel Sermaye Akımları</t>
+          <t>Stratejik Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>30</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756812921</t>
+          <t>9789756392874</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Muhasebe Standartları</t>
+          <t>Üniversitelerde Türk Dili</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054259083</t>
+          <t>9786054259885</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukuk Temel Metinler</t>
+          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>65</v>
+        <v>900</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054259014</t>
+          <t>9789757337768</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Deniz Hukuku</t>
+          <t>Uygulamalı Dönem İçi ve Dönem Sonu Muhasebe İşlemleri</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>41.67</v>
+        <v>500</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756392959</t>
+          <t>9789756392188</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>UFRS Finansal Araçlar ve Karşılıklar</t>
+          <t>Uluslararası Yeni Kurallar Işığında Dış Ticaret’te Teslim ve Ödeme Şekilleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786052184691</t>
+          <t>9789756392461</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>UCP 600’ın Kullanılması ve Akreditif</t>
+          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054259496</t>
+          <t>9786054259878</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yönetim Yapısı ve Kamu Personeli</t>
+          <t>Uluslararası Ticaret Kültürü</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789756812297</t>
+          <t>9789756812341</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kredi Kartı Uygulaması ve Ekonomik Etkileri</t>
+          <t>Uluslararası Ticaret Alternatif Finansman Teknikleri ve Muhasabeleştirilmesi Ticari Yazışma Örnekleri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789756392355</t>
+          <t>9789756812303</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Türkiye, Avrupa Birliği ve ABD’de Sigorta Uygulamaları Muhasebesi ve Yükümlülük Karşılama Yeterliliği</t>
+          <t>Uluslararası Pazarlama</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>350</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054259526</t>
+          <t>9786054259762</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Muhasebe ve Finansal Raporlama Standartlarında Konsolide Finansal Tablolar</t>
+          <t>Uluslararası Pazarlama</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789756392638</t>
+          <t>9789757337617</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Muhasebe Standartları ve Uygulamalar</t>
+          <t>Uluslararası Özel Sermaye Akımları</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054259472</t>
+          <t>9789756812921</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Finansal Raporlama Standartları Uygulamaları</t>
+          <t>Uluslararası Muhasebe Standartları</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>50.93</v>
+        <v>500</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054259854</t>
+          <t>9786054259083</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Uluslararası Hukuk Temel Metinler</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>750</v>
+        <v>65</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054749010</t>
+          <t>9786054259014</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Hukukunda Fer’i Borç ve Alacak Olarak Faiz ve Zam</t>
+          <t>Uluslararası Deniz Hukuku</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>400</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789756392980</t>
+          <t>9789756392959</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Türk Turizm Sektöründe Teşvikler ve TMS - 20 Çerçevesinde Muhasebeleştirilmesi</t>
+          <t>UFRS Finansal Araçlar ve Karşılıklar</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054259168</t>
+          <t>9786052184691</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Türk Medya Sektöründe Finansal Performans ve Toplam Faktör Verimliliği Analizi</t>
+          <t>UCP 600’ın Kullanılması ve Akreditif</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>13.89</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054259595</t>
+          <t>9786054259496</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili ve Anlatım Bilgileri</t>
+          <t>Türkiye’nin Yönetim Yapısı ve Kamu Personeli</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789756812273</t>
+          <t>9789756812297</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Türk Denetim Kurumları</t>
+          <t>Türkiye’de Kredi Kartı Uygulaması ve Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054259861</t>
+          <t>9789756392355</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Transfer Fiyatlandırmasında Emsallere Uygunluk İlkesi</t>
+          <t>Türkiye, Avrupa Birliği ve ABD’de Sigorta Uygulamaları Muhasebesi ve Yükümlülük Karşılama Yeterliliği</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789757337942</t>
+          <t>9786054259526</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Grup Dinamiği ve Çatışma Yönetimi</t>
+          <t>Türkiye Muhasebe ve Finansal Raporlama Standartlarında Konsolide Finansal Tablolar</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>35</v>
+        <v>500</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789756812419</t>
+          <t>9789756392638</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ticari Örf ve Adet Hukuku</t>
+          <t>Türkiye Muhasebe Standartları ve Uygulamalar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789756812471</t>
+          <t>9786054259472</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ticari İngilizce Commercial English</t>
+          <t>Türkiye Finansal Raporlama Standartları Uygulamaları</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>18.52</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756392270</t>
+          <t>9786054259854</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ticari Bilgi ve Belgeler</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756392119</t>
+          <t>9786054749010</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Ticari Bankalarda Sorunlu Kredilerin Yönetimi Çözüm Yolları ve Takibi</t>
+          <t>Türk Vergi Hukukunda Fer’i Borç ve Alacak Olarak Faiz ve Zam</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054259588</t>
+          <t>9789756392980</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
+          <t>Türk Turizm Sektöründe Teşvikler ve TMS - 20 Çerçevesinde Muhasebeleştirilmesi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054749218</t>
+          <t>9786054259168</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Temel Pazarlama Bilgileri</t>
+          <t>Türk Medya Sektöründe Finansal Performans ve Toplam Faktör Verimliliği Analizi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054259380</t>
+          <t>9786054259595</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Temel Matematik ve İşletme Uygulamaları</t>
+          <t>Türk Dili ve Anlatım Bilgileri</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>450</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054259960</t>
+          <t>9789756812273</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Temel İşletme Bilgileri</t>
+          <t>Türk Denetim Kurumları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789756392836</t>
+          <t>9786054259861</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Yönetimi</t>
+          <t>Transfer Fiyatlandırmasında Emsallere Uygunluk İlkesi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789757337706</t>
+          <t>9789757337942</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Tekdüzen Hesap Planı ve Mali Tablolar (Ciltli)</t>
+          <t>Grup Dinamiği ve Çatışma Yönetimi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789756812136</t>
+          <t>9789756812419</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Tam Zamanında Yönetim Yeni Üretim Temellerinin Uygulanması</t>
+          <t>Ticari Örf ve Adet Hukuku</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>380</v>
+        <v>40</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054259892</t>
+          <t>9789756812471</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Finansal Açıdan Sorunlu Olmasına İlişkin Model Çalışması</t>
+          <t>Ticari İngilizce Commercial English</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789757337270</t>
+          <t>9789756392270</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Muhasebesi</t>
+          <t>Ticari Bilgi ve Belgeler</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>17</v>
+        <v>280</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054259045</t>
+          <t>9789756392119</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Şirket Değerlemesinin Esasları</t>
+          <t>Ticari Bankalarda Sorunlu Kredilerin Yönetimi Çözüm Yolları ve Takibi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054259656</t>
+          <t>9786054259588</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Şansın Matematiği</t>
+          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>45</v>
+        <v>850</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054259175</t>
+          <t>9786054749218</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Stok Muhasebesi</t>
+          <t>Temel Pazarlama Bilgileri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>17.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054259670</t>
+          <t>9786054259380</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Spiker Olabilir Miyim?</t>
+          <t>Temel Matematik ve İşletme Uygulamaları</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054259373</t>
+          <t>9786054259960</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumunun Sağlık Harcamalarının Denetimi ve Stratejik Bir Model Önerisi</t>
+          <t>Temel İşletme Bilgileri</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789756392287</t>
+          <t>9789756392836</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Son Finansal Krizler Ertesinde Türkiye’de Bankacılık</t>
+          <t>Teknoloji Yönetimi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054259120</t>
+          <t>9789757337706</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Sistem Analizi ve Tasarım</t>
+          <t>Tekdüzen Hesap Planı ve Mali Tablolar (Ciltli)</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>28</v>
+        <v>220</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756392829</t>
+          <t>9789756812136</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Sigortacılıkta Risk Yönetimi</t>
+          <t>Tam Zamanında Yönetim Yeni Üretim Temellerinin Uygulanması</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>30</v>
+        <v>380</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789756392881</t>
+          <t>9786054259892</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Matematiğine Giriş</t>
+          <t>Şirketlerin Finansal Açıdan Sorunlu Olmasına İlişkin Model Çalışması</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789756812730</t>
+          <t>9789757337270</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Türkiye, Merkez ve Doğu Avrupa Ülkeleri Menkul Kıymet Borsaları</t>
+          <t>Şirketler Muhasebesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>300</v>
+        <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789756812396</t>
+          <t>9786054259045</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sektörel Dış Ticaret Şirketleri</t>
+          <t>Şirket Değerlemesinin Esasları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>350</v>
+        <v>45</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789756812228</t>
+          <t>9786054259656</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Yöntemler Cilt 1</t>
+          <t>Şansın Matematiği</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>35</v>
+        <v>270</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054259298</t>
+          <t>9786054259175</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Satış Arkadaşınız</t>
+          <t>Stok Muhasebesi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>400</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789756812457</t>
+          <t>9786054259670</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Risk Sermayesi ve Türkiye’deki Geleceği</t>
+          <t>Spiker Olabilir Miyim?</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054259847</t>
+          <t>9786054259373</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Stratejisinde Maliyet Yönetimi</t>
+          <t>Sosyal Güvenlik Kurumunun Sağlık Harcamalarının Denetimi ve Stratejik Bir Model Önerisi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>240</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9799756812067</t>
+          <t>9789756392287</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Yöneticilerde Güç Yönetimi</t>
+          <t>Son Finansal Krizler Ertesinde Türkiye’de Bankacılık</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789756392218</t>
+          <t>9786054259120</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
+          <t>Sistem Analizi ve Tasarım</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054749324</t>
+          <t>9789756392829</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri</t>
+          <t>Sigortacılıkta Risk Yönetimi</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>600</v>
+        <v>30</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054259052</t>
+          <t>9789756392881</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Sigortanın Temel Prensipleri</t>
+          <t>Sigorta Matematiğine Giriş</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054259021</t>
+          <t>9789756812730</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Esasları</t>
+          <t>Türkiye, Merkez ve Doğu Avrupa Ülkeleri Menkul Kıymet Borsaları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054749058</t>
+          <t>9789756812396</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Para Teorisi ve Para Politikası</t>
+          <t>Sektörel Dış Ticaret Şirketleri</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>55</v>
+        <v>350</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054259663</t>
+          <t>9789756812228</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla Vergi İhtilafları ve Vergi Yargısı İlke ve Esasları</t>
+          <t>Sayısal Yöntemler Cilt 1</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>1100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789756392690</t>
+          <t>9786054259298</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürü ve İş Tatmini</t>
+          <t>Satış Arkadaşınız</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>38</v>
+        <v>400</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789756392973</t>
+          <t>9789756812457</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Teorisi</t>
+          <t>Risk Sermayesi ve Türkiye’deki Geleceği</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>13.89</v>
+        <v>280</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054259533</t>
+          <t>9786054259847</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Teorisi</t>
+          <t>Rekabet Stratejisinde Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>32.41</v>
+        <v>240</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054749300</t>
+          <t>9799756812067</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Modern İşletmecilik</t>
+          <t>Profesyonel Yöneticilerde Güç Yönetimi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>125</v>
+        <v>280</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789756392492</t>
+          <t>9789756392218</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksek Okulları İçin İşletme Becerileri Grup Çalışması</t>
+          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789756392409</t>
+          <t>9786054749324</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Tüketim Kültürü Üzerine</t>
+          <t>Pazarlama İlkeleri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789756392966</t>
+          <t>9786054259052</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve İstatistik Uygulamalarıyla Mathematica</t>
+          <t>Sigortanın Temel Prensipleri</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054259557</t>
+          <t>9786054259021</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Marka İmajı</t>
+          <t>Pazarlama Esasları</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789756812693</t>
+          <t>9786054749058</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesinde Güncel Yaklaşımlar</t>
+          <t>Para Teorisi ve Para Politikası</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786052184097</t>
+          <t>9786054259663</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Örnek Olaylarla Vergi İhtilafları ve Vergi Yargısı İlke ve Esasları</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>65</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054259410</t>
+          <t>9789756392690</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Örgüt Kültürü ve İş Tatmini</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054749072</t>
+          <t>9789756392973</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat</t>
+          <t>Muhasebe Teorisi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>800</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789756392065</t>
+          <t>9786054259533</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Makro Ekonomik Göstergelerin İMKB Üzerindeki Etkilerini İncelemeye Yönelik Bir Araştırma</t>
+          <t>Muhasebe Teorisi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>300</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789756392232</t>
+          <t>9786054749300</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Leasing İşlemleri ve Muhasebesi</t>
+          <t>Modern İşletmecilik</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789756812983</t>
+          <t>9789756392492</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde İşletmelerde Bilgi Yönetimi</t>
+          <t>Meslek Yüksek Okulları İçin İşletme Becerileri Grup Çalışması</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054749003</t>
+          <t>9789756392409</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ortamda İktisat Politikaları</t>
+          <t>Medya ve Tüketim Kültürü Üzerine</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054259243</t>
+          <t>9789756392966</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>KPSS ve Kamu Sınavlarına Hazırlık Maliye Soru Bankası</t>
+          <t>Matematik ve İstatistik Uygulamalarıyla Mathematica</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054259106</t>
+          <t>9786054259557</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı</t>
+          <t>Marka İmajı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786052184226</t>
+          <t>9789756812693</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Maliyet Muhasebesinde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789756392249</t>
+          <t>9786052184097</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kalite Maliyetleri</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>300</v>
+        <v>65</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789757337447</t>
+          <t>9786054259410</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerin Yönetimi ve Örgüt Kültürü</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789757337799</t>
+          <t>9786054749072</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi ve Organizasyonu</t>
+          <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756812402</t>
+          <t>9789756392065</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Makro Ekonomik Göstergelerin İMKB Üzerindeki Etkilerini İncelemeye Yönelik Bir Araştırma</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>1200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786054259007</t>
+          <t>9789756392232</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Leasing İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789756392447</t>
+          <t>9789756812983</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Pazarlama Satış</t>
+          <t>Küreselleşme Sürecinde İşletmelerde Bilgi Yönetimi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>3000537100269</t>
+          <t>9786054749003</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>İşletme Birleşmeleri ve Muhasebesi</t>
+          <t>Küresel Ortamda İktisat Politikaları</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789756812143</t>
+          <t>9786054259243</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>İş Hayatında Krizden Kurtulma Yolları</t>
+          <t>KPSS ve Kamu Sınavlarına Hazırlık Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789756812372</t>
+          <t>9786054259106</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>İstikrar Politikaları ve Ülke Örnekleri</t>
+          <t>Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789756392751</t>
+          <t>9786052184226</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Çağında İşletmelerde Eğitim Yönetimi</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>45</v>
+        <v>400</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054259267</t>
+          <t>9789756392249</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>İktisatta Kullanılan Doğrusal Olmayan Zaman Serisi Yöntemleri</t>
+          <t>Kalite Maliyetleri</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789756392720</t>
+          <t>9789757337447</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>İktisata Giriş</t>
+          <t>İşletmelerin Yönetimi ve Örgüt Kültürü</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789756392997</t>
+          <t>9789757337799</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İktisat Tarihinin Evrimi</t>
+          <t>İşletme Yönetimi ve Organizasyonu</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789756392201</t>
+          <t>9789756812402</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>İhracat Uygulamaları</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>180</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789756392553</t>
+          <t>9786054259007</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>İhracat Hakkında Her Şey</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054259540</t>
+          <t>9789756392447</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>İç Denetim Süreci ve Kontrol Prosedürleri</t>
+          <t>Yönetim Pazarlama Satış</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054259144</t>
+          <t>3000537100269</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İstatistik ve Ekonometri Uygulamaları ile R</t>
+          <t>İşletme Birleşmeleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>18.52</v>
+        <v>600</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789756392539</t>
+          <t>9789756812143</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Ürünlerinde Kalite, Müşteri Tatmini ve Sadakati</t>
+          <t>İş Hayatında Krizden Kurtulma Yolları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>38</v>
+        <v>400</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789757337959</t>
+          <t>9789756812372</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Hisse Senetleri’nin Gerçek Değerinin Hesaplanması</t>
+          <t>İstikrar Politikaları ve Ülke Örnekleri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>25</v>
+        <v>350</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789756392942</t>
+          <t>9789756392751</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Hileli Finansal Raporlamada Yaratıcı Muhasebe</t>
+          <t>İnsan Kaynakları Çağında İşletmelerde Eğitim Yönetimi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>18.52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789756812495</t>
+          <t>9786054259267</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Hayat Sigorta Şirketlerinde</t>
+          <t>İktisatta Kullanılan Doğrusal Olmayan Zaman Serisi Yöntemleri</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789756812990</t>
+          <t>9789756392720</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Hayali İhracat ve Dış Ticarette Usulsüz İşlemler</t>
+          <t>İktisata Giriş</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789756812914</t>
+          <t>9789756392997</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Muhasebesi</t>
+          <t>İktisat Tarihinin Evrimi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>50.93</v>
+        <v>500</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786054259731</t>
+          <t>9789756392201</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Halka Açık Şirketlerin Bağımsız Denetiminin Kalitesi</t>
+          <t>İhracat Uygulamaları</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789756392768</t>
+          <t>9789756392553</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Haberciliğin Temel Kuralları ve Röportaj Teknikleri</t>
+          <t>İhracat Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9799757337927</t>
+          <t>9786054259540</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Globalleşen Dünyanın Süper Yöneticilerine</t>
+          <t>İç Denetim Süreci ve Kontrol Prosedürleri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789757337935</t>
+          <t>9786054259144</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Globalleşen Dünyanın Lider Yöneticilerine</t>
+          <t>İstatistik ve Ekonometri Uygulamaları ile R</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786054259601</t>
+          <t>9789756392539</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>GIS Tabanlı Karar Verme</t>
+          <t>Hizmet Ürünlerinde Kalite, Müşteri Tatmini ve Sadakati</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>350</v>
+        <v>38</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789757337836</t>
+          <t>9789757337959</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Uygulamaları</t>
+          <t>Hisse Senetleri’nin Gerçek Değerinin Hesaplanması</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789756392713</t>
+          <t>9789756392942</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Problemleri</t>
+          <t>Hileli Finansal Raporlamada Yaratıcı Muhasebe</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789757337478</t>
+          <t>9789756812495</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Cilt: 2</t>
+          <t>Hayat Sigorta Şirketlerinde</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786054749188</t>
+          <t>9789756812990</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Cilt: 1</t>
+          <t>Hayali İhracat ve Dış Ticarette Usulsüz İşlemler</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>30.56</v>
+        <v>250</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789756392898</t>
+          <t>9789756812914</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe</t>
+          <t>İnşaat Muhasebesi</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>400</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786054259991</t>
+          <t>9786054259731</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Gazetecilik ve Halkla İlişkiler Mesleği</t>
+          <t>Halka Açık Şirketlerin Bağımsız Denetiminin Kalitesi</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789756392430</t>
+          <t>9789756392768</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Fransız Genel Hesap Planı ile Türk Tekdüzen Hesap Planının İncelenmesi, Karşılaştırılması ve Uygulamaları</t>
+          <t>Haberciliğin Temel Kuralları ve Röportaj Teknikleri</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786054749287</t>
+          <t>9799757337927</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Firmalar ve Bankalar için Dış Ticaret Yazışmaları</t>
+          <t>Globalleşen Dünyanın Süper Yöneticilerine</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786054749393</t>
+          <t>9789757337935</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Globalleşen Dünyanın Lider Yöneticilerine</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>1300</v>
+        <v>300</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>3000537100099</t>
+          <t>9786054259601</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Finansal Terimler Sözlüğü / Glossary of Financial Terms</t>
+          <t>GIS Tabanlı Karar Verme</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786054259793</t>
+          <t>9789757337836</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Finansal Raporlamada Gerçeğe Uygun Değer Yaklaşımı</t>
+          <t>Genel Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>350</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786054749027</t>
+          <t>9789756392713</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe ve Tekdüzen Muhasebe Sistemi</t>
+          <t>Genel Muhasebe Problemleri</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786054259687</t>
+          <t>9789757337478</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe Cilt: 1</t>
+          <t>Genel Muhasebe Cilt: 2</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789756812785</t>
+          <t>9786054749188</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe</t>
+          <t>Genel Muhasebe Cilt: 1</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>40</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789756812013</t>
+          <t>9789756392898</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Finans Matematiği</t>
+          <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C405" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789756812648</t>
+          <t>9786054259991</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Faaliyet Tabanlı Maliyet Yönetimi</t>
+          <t>Gazetecilik ve Halkla İlişkiler Mesleği</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786054259816</t>
+          <t>9789756392430</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Ertelenmiş Vergilerin Finansal Raporlamadaki Yeri ve Önemi</t>
+          <t>Fransız Genel Hesap Planı ile Türk Tekdüzen Hesap Planının İncelenmesi, Karşılaştırılması ve Uygulamaları</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786054259618</t>
+          <t>9786054749287</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Hedeflemesi Uygulayan Ülkelerde Enflasyon-Döviz Kuru İlişkisi ve Türkiye Uygulaması</t>
+          <t>Firmalar ve Bankalar için Dış Ticaret Yazışmaları</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786054259182</t>
+          <t>9786054749393</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>E - Views Uygulamalı Temel Ekonometri</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>500</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786054259304</t>
+          <t>3000537100099</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ticaret Örgütü Gümrük Birliği ve Türkiye</t>
+          <t>Finansal Terimler Sözlüğü / Glossary of Financial Terms</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789756392089</t>
+          <t>9786054259793</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Dönem Sonu İşlemleri ve Muhasebe Uygulamaları</t>
+          <t>Finansal Raporlamada Gerçeğe Uygun Değer Yaklaşımı</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>35</v>
+        <v>450</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789756392850</t>
+          <t>9786054749027</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Dönem Sonu İşlemleri Muhasebesi</t>
+          <t>Finansal Muhasebe ve Tekdüzen Muhasebe Sistemi</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>18</v>
+        <v>450</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789756812488</t>
+          <t>9786054259687</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Dışa Açık Ekonomilerde İktisat Politikaları</t>
+          <t>Finansal Muhasebe Cilt: 1</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789757337539</t>
+          <t>9789756812785</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri ve Muhasebesi Yeni Mevzuata Göre Düzenlenmiş</t>
+          <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>550</v>
+        <v>40</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789756392003</t>
+          <t>9789756812013</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Devlet Muhasebesi</t>
+          <t>Finans Matematiği</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786052184530</t>
+          <t>9789756812648</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Denetim ve Güvence Hizmetleri</t>
+          <t>Faaliyet Tabanlı Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786054259434</t>
+          <t>9786054259816</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Dahilde İşleme Rejimi ve Muhasebe Kayıtları</t>
+          <t>Ertelenmiş Vergilerin Finansal Raporlamadaki Yeri ve Önemi</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789756392652</t>
+          <t>9786054259618</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Dağıtım Kanallarında Çatışma</t>
+          <t>Enflasyon Hedeflemesi Uygulayan Ülkelerde Enflasyon-Döviz Kuru İlişkisi ve Türkiye Uygulaması</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786054259212</t>
+          <t>9786054259182</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Akreditif Riskler ve UCP</t>
+          <t>E - Views Uygulamalı Temel Ekonometri</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>850</v>
+        <v>550</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789756392669</t>
+          <t>9786054259304</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Çin</t>
+          <t>Dünya Ticaret Örgütü Gümrük Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789756392454</t>
+          <t>9789756392089</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe İlkeleri ve Uygulamaları</t>
+          <t>Dönem Sonu İşlemleri ve Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786054259311</t>
+          <t>9789756392850</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Sermaye</t>
+          <t>Dönem Sonu İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>400</v>
+        <v>18</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789756810347</t>
+          <t>9789756812488</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Muhasebesi Uygulamaları</t>
+          <t>Dışa Açık Ekonomilerde İktisat Politikaları</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9799756812005</t>
+          <t>9789757337539</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Yönetici Sekreterinin El Kitabı</t>
+          <t>Dış Ticaret İşlemleri ve Muhasebesi Yeni Mevzuata Göre Düzenlenmiş</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789756812310</t>
+          <t>9789756392003</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Barter İşlemleri</t>
+          <t>Devlet Muhasebesi</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786054259366</t>
+          <t>9786052184530</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık İşlemleri ve Muhasebesi</t>
+          <t>Denetim ve Güvence Hizmetleri</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789756812181</t>
+          <t>9786054259434</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Banka İşlemleri ve Muhasebesi</t>
+          <t>Dahilde İşleme Rejimi ve Muhasebe Kayıtları</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>27.78</v>
+        <v>350</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786054259724</t>
+          <t>9789756392652</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Denetim ve Vergi Denetimi Dışındaki Güvence Hizmetleri</t>
+          <t>Dağıtım Kanallarında Çatışma</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786054259779</t>
+          <t>9786054259212</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’dan Karşılaştırmalı Yerel Yönetim Örnekleri</t>
+          <t>Dış Ticarette Akreditif Riskler ve UCP</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786054259205</t>
+          <t>9789756392669</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği İstihdam Projeleri ve Meslek Yüksek Okulları</t>
+          <t>Çin</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786054259199</t>
+          <t>9789756392454</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Yöntemleri</t>
+          <t>Genel Muhasebe İlkeleri ve Uygulamaları</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786054259502</t>
+          <t>9786054259311</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Analitik Hiyerarşi Prosesi</t>
+          <t>Entelektüel Sermaye</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789756812464</t>
+          <t>9789756810347</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Altın ve Gümüş İşlemleri Muhasebesi</t>
+          <t>Enflasyon Muhasebesi Uygulamaları</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>900</v>
+        <v>200</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786054259809</t>
+          <t>9799756812005</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Akreditif ve Standby L/C Rezerv Konuları</t>
+          <t>Çağdaş Yönetici Sekreterinin El Kitabı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>850</v>
+        <v>250</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789756392478</t>
+          <t>9789756812310</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Adli ve İdari Yargı Hakimlik Sınavı Soruları</t>
+          <t>Barter İşlemleri</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>25</v>
+        <v>280</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789756392799</t>
+          <t>9786054259366</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>A Brief History of Social Sciences and Political Thought</t>
+          <t>Bankacılık İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>23.15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789756392225</t>
+          <t>9789756812181</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Bir Aktör Olarak Markalar</t>
+          <t>Banka İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789756812518</t>
+          <t>9786054259724</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Basics for Consumer Behavior</t>
+          <t>Bağımsız Denetim ve Vergi Denetimi Dışındaki Güvence Hizmetleri</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789756392621</t>
+          <t>9786054259779</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>6183 Sayılı Kanununda Amme Alacaklarının Korunması</t>
+          <t>Avrupa’dan Karşılaştırmalı Yerel Yönetim Örnekleri</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789756392645</t>
+          <t>9786054259205</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Rusya, AB ve Türkiye’den Yansımalar</t>
+          <t>Avrupa Birliği İstihdam Projeleri ve Meslek Yüksek Okulları</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789756812778</t>
+          <t>9786054259199</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Muhasebesi</t>
+          <t>Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789756392935</t>
+          <t>9786054259502</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>İthalat Hakkında Her Şey</t>
+          <t>Analitik Hiyerarşi Prosesi</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>900</v>
+        <v>130</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786054259465</t>
+          <t>9789756812464</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Doğrudan Satış ve Şebeke Yoluyla Pazarlama Sistemi</t>
+          <t>Altın ve Gümüş İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>280</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786052184080</t>
+          <t>9786054259809</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>FVAÖK (EBITDA) Faiz, Vergi, Amortisman Öncesi Kar’ın Hesaplanması, Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
+          <t>Akreditif ve Standby L/C Rezerv Konuları</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>180</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786054749669</t>
+          <t>9789756392478</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Genetik Algoritmalar</t>
+          <t>Adli ve İdari Yargı Hakimlik Sınavı Soruları</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786054749676</t>
+          <t>9789756392799</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret'te Sahtecilik ve Dolandırıcılık (FRAUD)</t>
+          <t>A Brief History of Social Sciences and Political Thought</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>650</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786054749430</t>
+          <t>9789756392225</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Vergi Kanunları ve Vergilendirmeyle İlgili Temel Mevzuat</t>
+          <t>Bir Aktör Olarak Markalar</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786054749256</t>
+          <t>9789756812518</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Yeni Ödeme Yöntemi BPO'nun Kullanılması</t>
+          <t>Basics for Consumer Behavior</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786054749034</t>
+          <t>9789756392621</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Ticaret Kanunu'nun Muhasebe Mesleğine ve Uygulamalarına Etkisi</t>
+          <t>6183 Sayılı Kanununda Amme Alacaklarının Korunması</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786054749171</t>
+          <t>9789756392645</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Küresel Finans</t>
+          <t>21. Yüzyılda Rusya, AB ve Türkiye’den Yansımalar</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786054749133</t>
+          <t>9789756812778</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri ve Muhasebe Uygulamaları</t>
+          <t>Enflasyon Muhasebesi</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786054749263</t>
+          <t>9789756392935</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Öğrenci Sözlüğü</t>
+          <t>İthalat Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786054259786</t>
+          <t>9786054259465</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - İngilizce / İngilizce - Türkçe Dönüşümlü Sözlük</t>
+          <t>Doğrudan Satış ve Şebeke Yoluyla Pazarlama Sistemi</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789757337829</t>
+          <t>9786052184080</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows 98</t>
+          <t>FVAÖK (EBITDA) Faiz, Vergi, Amortisman Öncesi Kar’ın Hesaplanması, Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>3000537100801</t>
+          <t>9786054749669</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Unix - Xenix İşletim Sistemi</t>
+          <t>Genetik Algoritmalar</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>30</v>
+        <v>550</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786052184400</t>
+          <t>9786054749676</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Bankalarda Riskten Korunma Muhasebesi</t>
+          <t>Dış Ticaret'te Sahtecilik ve Dolandırıcılık (FRAUD)</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786052184448</t>
+          <t>9786054749430</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Interdisciplinary Reflections of Digital Transformation</t>
+          <t>Vergi Kanunları ve Vergilendirmeyle İlgili Temel Mevzuat</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786052184653</t>
+          <t>9786054749256</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarlama</t>
+          <t>Dış Ticarette Yeni Ödeme Yöntemi BPO'nun Kullanılması</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786052184417</t>
+          <t>9786054749034</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürünün ve Terfi Uygulamalarının Örgütsel Bağlılık Üzerindeki Etkisi</t>
+          <t>Yeni Türk Ticaret Kanunu'nun Muhasebe Mesleğine ve Uygulamalarına Etkisi</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786052184714</t>
+          <t>9786054749171</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçmenlerin Siyasi Kimlik Temelli Profil Analizi</t>
+          <t>Küresel Finans</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786052184707</t>
+          <t>9786054749133</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Bunları Biliyor Musunuz ?</t>
+          <t>Dış Ticaret İşlemleri ve Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786052184523</t>
+          <t>9786054749263</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Çevrecilik Ekseninde Kurumsal Değişim Türkiye Kimya Sektörü</t>
+          <t>Hukuk Öğrenci Sözlüğü</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786052184493</t>
+          <t>9786054259786</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Spor Pazarlaması ve Bisiklet Sporunda Tutundurma Stratejileri</t>
+          <t>Türkçe - İngilizce / İngilizce - Türkçe Dönüşümlü Sözlük</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786052184509</t>
+          <t>9789757337829</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Konularla Türkiye’de Döviz Kuru</t>
+          <t>Microsoft Windows 98</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786052184516</t>
+          <t>3000537100801</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kobi'lerde Yapısallaşma</t>
+          <t>Unix - Xenix İşletim Sistemi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786052184486</t>
+          <t>9786052184400</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Tebaadan Ulusa Erken Dönem Sinema Tarihi 1896-1943 Arası Bir Tarihselleştirme Önerisi</t>
+          <t>Bankalarda Riskten Korunma Muhasebesi</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786054259229</t>
+          <t>9786052184448</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Muhasebe</t>
+          <t>Interdisciplinary Reflections of Digital Transformation</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789756392522</t>
+          <t>9786052184653</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Uygulamaları ile Yapı Mekaniği’nde Nümerik Metodlar ve Matris - Deplasman Yöntemi</t>
+          <t>Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>50.93</v>
+        <v>350</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786052184431</t>
+          <t>9786052184417</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Sermayeye Dayalı Teşviklerden Faydalandırma Planları</t>
+          <t>Örgüt Kültürünün ve Terfi Uygulamalarının Örgütsel Bağlılık Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786052184264</t>
+          <t>9786052184714</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Financial and Physical Assets Management</t>
+          <t>Türkiye’de Seçmenlerin Siyasi Kimlik Temelli Profil Analizi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786054749898</t>
+          <t>9786052184707</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Finansal Olmayan Verilerin Raporlanması</t>
+          <t>Dış Ticarette Bunları Biliyor Musunuz ?</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786052184455</t>
+          <t>9786052184523</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Hileleri</t>
+          <t>Çevrecilik Ekseninde Kurumsal Değişim Türkiye Kimya Sektörü</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789757337980</t>
+          <t>9786052184493</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayardan Dünyaya Açılan Kapı İnternet</t>
+          <t>Spor Pazarlaması ve Bisiklet Sporunda Tutundurma Stratejileri</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786052184424</t>
+          <t>9786052184509</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Phyton ile Programlama ve Dijital Sinyal İşleme</t>
+          <t>Seçilmiş Konularla Türkiye’de Döviz Kuru</t>
         </is>
       </c>
       <c r="C474" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786052184462</t>
+          <t>9786052184516</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Şirketlerinde Hisse Değişimi</t>
+          <t>Kobi'lerde Yapısallaşma</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786052184608</t>
+          <t>9786052184486</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Girişimcilik</t>
+          <t>Tebaadan Ulusa Erken Dönem Sinema Tarihi 1896-1943 Arası Bir Tarihselleştirme Önerisi</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786054749980</t>
+          <t>9786054259229</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Vekalet Teorisi Ve Kaynak Bağımlılığı Teorisi Bağlamında, Yönetim Kurulu Özellikleri Ve Finansal Performans</t>
+          <t>Bilgisayarlı Muhasebe</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786054749966</t>
+          <t>9789756392522</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Tevkifattan Doğan Sorumluluk</t>
+          <t>Bilgisayar Uygulamaları ile Yapı Mekaniği’nde Nümerik Metodlar ve Matris - Deplasman Yöntemi</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>400</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786052184592</t>
+          <t>9786052184431</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel ve Ekonomik Rekabet Alanı: Arktika</t>
+          <t>Çalışanları Sermayeye Dayalı Teşviklerden Faydalandırma Planları</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786052184615</t>
+          <t>9786052184264</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>İşletmeciliği Yeniden Düşünmek</t>
+          <t>Financial and Physical Assets Management</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786052184639</t>
+          <t>9786054749898</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Tasarlama Atölyesi</t>
+          <t>İşletmelerde Finansal Olmayan Verilerin Raporlanması</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786052184684</t>
+          <t>9786052184455</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Masallar ve Çizgi Filmlerde Güç Elde Etme Stratejileri</t>
+          <t>Muhasebe Hileleri</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786052184677</t>
+          <t>9789757337980</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Dijital Muhasebe ve XBRL Sınıflandırma Sistemleri (Toksonomiler)</t>
+          <t>Bilgisayardan Dünyaya Açılan Kapı İnternet</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786052184660</t>
+          <t>9786052184424</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Mesleki Yönlendirme ve İnsan Gücü Planlaması</t>
+          <t>Phyton ile Programlama ve Dijital Sinyal İşleme</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786052184394</t>
+          <t>9786052184462</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Sessizlik</t>
+          <t>Sermaye Şirketlerinde Hisse Değişimi</t>
         </is>
       </c>
       <c r="C485" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786052184554</t>
+          <t>9786052184608</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Perakendecilik Tarihi</t>
+          <t>Sosyal Girişimcilik</t>
         </is>
       </c>
       <c r="C486" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786052184585</t>
+          <t>9786054749980</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Çok Kriterli Karar Verme Yöntemleri ile Finansal Performans Analizi ve Tahmin Modeli</t>
+          <t>Vekalet Teorisi Ve Kaynak Bağımlılığı Teorisi Bağlamında, Yönetim Kurulu Özellikleri Ve Finansal Performans</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786052184578</t>
+          <t>9786054749966</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Kadın Girişimcilerin Öyküleri ve Kişilik Özellikleri</t>
+          <t>Vergi Hukukunda Tevkifattan Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786052184561</t>
+          <t>9786052184592</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Davranışsal Finans</t>
+          <t>Yeni Küresel ve Ekonomik Rekabet Alanı: Arktika</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786052184219</t>
+          <t>9786052184615</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik Raporlaması</t>
+          <t>İşletmeciliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786052184110</t>
+          <t>9786052184639</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Ekoloji Teorisi Bağlamında Türkiye Bankacılık Popülasyonunun İncelenmesi: Hukuki, Politik ve Ekonomik Değişikliklerin Etkisi 1923-2011</t>
+          <t>Veritabanı Tasarlama Atölyesi</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786054749317</t>
+          <t>9786052184684</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat</t>
+          <t>Masallar ve Çizgi Filmlerde Güç Elde Etme Stratejileri</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786052184288</t>
+          <t>9786052184677</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Genel Muhasebe</t>
+          <t>Dijital Muhasebe ve XBRL Sınıflandırma Sistemleri (Toksonomiler)</t>
         </is>
       </c>
       <c r="C493" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786052184271</t>
+          <t>9786052184660</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Yıkıldıktan Sonra Adı Değiştirilen Devlet Roma İmparatorluğu (İ.Ö 753 - İ.S 1453)</t>
+          <t>Mesleki Yönlendirme ve İnsan Gücü Planlaması</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786052184202</t>
+          <t>9786052184394</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>İş'te Bağlılık</t>
+          <t>Örgütlerde Sessizlik</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786052184479</t>
+          <t>9786052184554</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Liderlik Tarzları</t>
+          <t>Perakendecilik Tarihi</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786054749843</t>
+          <t>9786052184585</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Bankalarda İç Kontrol İç Denetim ve Banka Müfettişliği</t>
+          <t>Çok Kriterli Karar Verme Yöntemleri ile Finansal Performans Analizi ve Tahmin Modeli</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786052184233</t>
+          <t>9786052184578</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Matematik 3 - Analiz 3</t>
+          <t>Kadın Girişimcilerin Öyküleri ve Kişilik Özellikleri</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786052184257</t>
+          <t>9786052184561</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Finansal Etkinlik</t>
+          <t>Uygulamalı Davranışsal Finans</t>
         </is>
       </c>
       <c r="C499" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786052184387</t>
+          <t>9786052184219</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Denetim Beklenti Farkları</t>
+          <t>Sürdürülebilirlik Raporlaması</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786052184332</t>
+          <t>9786052184110</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Kobiler İçin Girişimcilik</t>
+          <t>Örgütsel Ekoloji Teorisi Bağlamında Türkiye Bankacılık Popülasyonunun İncelenmesi: Hukuki, Politik ve Ekonomik Değişikliklerin Etkisi 1923-2011</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786052184318</t>
+          <t>9786054749317</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Ticari Krediler ve Kredi Türleri</t>
+          <t>Mikro İktisat</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786052184325</t>
+          <t>9786052184288</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Kobilere Yönelik Hibe Teşvik ve Destekler</t>
+          <t>Yeni Başlayanlar İçin Genel Muhasebe</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786052184301</t>
+          <t>9786052184271</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Banka Muhasebesi</t>
+          <t>Yıkıldıktan Sonra Adı Değiştirilen Devlet Roma İmparatorluğu (İ.Ö 753 - İ.S 1453)</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786052184370</t>
+          <t>9786052184202</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Bankalarda Vergi Uygulamaları Türk Vergi Sistemi</t>
+          <t>İş'te Bağlılık</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786052184356</t>
+          <t>9786052184479</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Genel Bankacılık</t>
+          <t>Örgütlerde Liderlik Tarzları</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
+          <t>9786054749843</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Bankalarda İç Kontrol İç Denetim ve Banka Müfettişliği</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786052184233</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Matematik 3 - Analiz 3</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786052184257</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Finansal Etkinlik</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786052184387</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Bağımsız Denetim Beklenti Farkları</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786052184332</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Kobiler İçin Girişimcilik</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786052184318</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Ticari Krediler ve Kredi Türleri</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786052184325</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Kobilere Yönelik Hibe Teşvik ve Destekler</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786052184301</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Banka Muhasebesi</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786052184370</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Bankalarda Vergi Uygulamaları Türk Vergi Sistemi</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786052184356</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Genel Bankacılık</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
           <t>9786052184363</t>
         </is>
       </c>
-      <c r="B507" s="1" t="inlineStr">
+      <c r="B517" s="1" t="inlineStr">
         <is>
           <t>Finansal Analiz ve Kredi Süreci</t>
         </is>
       </c>
-      <c r="C507" s="1">
+      <c r="C517" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>