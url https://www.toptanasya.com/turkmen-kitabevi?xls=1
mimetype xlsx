--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,7780 +85,7840 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259450582</t>
+          <t>9786259310602</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>IBNR I;Non-Parametrik Bootstrap Chain Ladder</t>
+          <t>Bizans - Yükseliş ve Çöküş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259450599</t>
+          <t>9786259339610</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>IBNR II Hasar Şiddet Metodu</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259339696</t>
+          <t>9786259339672</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Prens Adaları; Surlar, Saraylar ve Kiliseler</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259310619</t>
+          <t>9786259339689</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fatih İstanbul'da</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259339665</t>
+          <t>9786259450582</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>IBNR I;Non-Parametrik Bootstrap Chain Ladder</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259339658</t>
+          <t>9786259450599</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>IBNR II Hasar Şiddet Metodu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259339603</t>
+          <t>9786259339696</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Prens Adaları; Surlar, Saraylar ve Kiliseler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>395</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259339627</t>
+          <t>9786259310619</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kuyrukluyıldız Altında Bir İzdivaç</t>
+          <t>Fatih İstanbul'da</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259339641</t>
+          <t>9786259339665</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mürebbiye</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>185</v>
+        <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259339634</t>
+          <t>9786259339658</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şıpsevdi</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>185</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259450575</t>
+          <t>9786259339603</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>900</v>
+        <v>395</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259450568</t>
+          <t>9786259339627</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Vergi Beyannamelerinde İhtirazi Kayıt ve Sonuçları</t>
+          <t>Kuyrukluyıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259450551</t>
+          <t>9786259339641</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetiminde Matris Örgüt Yapısı ve Oluşumu</t>
+          <t>Mürebbiye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259450544</t>
+          <t>9786259339634</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Finansal Raporlama</t>
+          <t>Şıpsevdi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259450537</t>
+          <t>9786259450575</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Toplumsal İlişkiler ve Sağlıklı Olmanın Ekonomi-Politiği</t>
+          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259450520</t>
+          <t>9786259450568</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
+          <t>Vergi Beyannamelerinde İhtirazi Kayıt ve Sonuçları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259946399</t>
+          <t>9786259450551</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Davranışsal Finans Teorisine Giriş</t>
+          <t>İşletme Yönetiminde Matris Örgüt Yapısı ve Oluşumu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259450513</t>
+          <t>9786259450544</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Revizyon</t>
+          <t>Finansal Raporlama</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052184967</t>
+          <t>9786259450537</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>MYO İçin Temel İşletme Bilgileri</t>
+          <t>Kapitalist Toplumsal İlişkiler ve Sağlıklı Olmanın Ekonomi-Politiği</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259946344</t>
+          <t>9786259450520</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>125</v>
+        <v>850</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259946382</t>
+          <t>9786259946399</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vergi İcra Hukukunda Teferruğ</t>
+          <t>Davranışsal Finans Teorisine Giriş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052184943</t>
+          <t>9786259450513</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yıkılış Senfonisi</t>
+          <t>Vergi Hukukunda Revizyon</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>275</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259946375</t>
+          <t>9786052184967</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bizans’a Giden Yol</t>
+          <t>MYO İçin Temel İşletme Bilgileri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259946306</t>
+          <t>9786259946344</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259946368</t>
+          <t>9786259946382</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Vergi İcra Hukukunda Teferruğ</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>80</v>
+        <v>900</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259946351</t>
+          <t>9786052184943</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dağlar ve Rüzgar</t>
+          <t>Yıkılış Senfonisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259946337</t>
+          <t>9786259946375</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Bizans’a Giden Yol</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052184950</t>
+          <t>9786259946306</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Kızılelma</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052184974</t>
+          <t>9786259946368</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052184998</t>
+          <t>9786259946351</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Dağlar ve Rüzgar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259946313</t>
+          <t>9786259946337</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kağnı - Ses</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052184981</t>
+          <t>9786052184950</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259946320</t>
+          <t>9786052184974</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052184936</t>
+          <t>9786052184998</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Tahakkuk</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052184882</t>
+          <t>9786259946313</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Marka Sadakati Eğiliminde Bilişsel Yanılgıların Rolü</t>
+          <t>Kağnı - Ses</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052184905</t>
+          <t>9786052184981</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bireylerin Kişilik Özellikleri, Temel Değerleri, İletişim Becerileri ile Öznel İyi Oluş Hali Düzeyleri Arasında Nedenselliğin İncelenmesi</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052184929</t>
+          <t>9786259946320</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>FOMO'nun Satın Alma Davranışlarına Etkisi ve Bir Araştırma</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052184912</t>
+          <t>9786052184936</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Zaman Serilerinin Modellemesinde Bayesci Analizlerin Etkinliği</t>
+          <t>Vergi Hukukunda Tahakkuk</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052184899</t>
+          <t>9786052184882</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
+          <t>Marka Sadakati Eğiliminde Bilişsel Yanılgıların Rolü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052184868</t>
+          <t>9786052184905</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Garantiler, URDG ve ISDGP Rehberi</t>
+          <t>Bireylerin Kişilik Özellikleri, Temel Değerleri, İletişim Becerileri ile Öznel İyi Oluş Hali Düzeyleri Arasında Nedenselliğin İncelenmesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052184875</t>
+          <t>9786052184929</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Muhasebede Değerleme</t>
+          <t>FOMO'nun Satın Alma Davranışlarına Etkisi ve Bir Araştırma</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052184820</t>
+          <t>9786052184912</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Sistemi</t>
+          <t>İktisadi Zaman Serilerinin Modellemesinde Bayesci Analizlerin Etkinliği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052184783</t>
+          <t>9786052184899</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şansın Matematiği</t>
+          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>900</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052184851</t>
+          <t>9786052184868</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ekonometriye Giriş</t>
+          <t>Garantiler, URDG ve ISDGP Rehberi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052184790</t>
+          <t>9786052184875</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İşin Anlamı İşte Mutluluk ve Psikolojik Dayanıklılık</t>
+          <t>Muhasebede Değerleme</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052184813</t>
+          <t>9786052184820</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052184806</t>
+          <t>9786052184783</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hibrid Sözleşmelerdeki Saklı Türevler</t>
+          <t>Şansın Matematiği</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052184837</t>
+          <t>9786052184851</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İktisatçılar İçin Matematik</t>
+          <t>Ekonometriye Giriş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052184844</t>
+          <t>9786052184790</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Modern İşletmecilik</t>
+          <t>İşin Anlamı İşte Mutluluk ve Psikolojik Dayanıklılık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052184721</t>
+          <t>9786052184813</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>FVAÖK Faiz Vergi Amortisman Öncesi Karın Hesaplanması Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052184646</t>
+          <t>9786052184806</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Adli Muhasebe ve Veri Analitiği</t>
+          <t>Hibrid Sözleşmelerdeki Saklı Türevler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052184776</t>
+          <t>9786052184837</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Bilim, Teknoloji ve İnovasyon Politikaları</t>
+          <t>İktisatçılar İçin Matematik</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052184172</t>
+          <t>9786052184844</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Modern İşletmecilik</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052184240</t>
+          <t>9786052184721</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>FVAÖK Faiz Vergi Amortisman Öncesi Karın Hesaplanması Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>45</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9780537100213</t>
+          <t>9786052184646</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Neyzen Tevfik Fıkraları</t>
+          <t>Adli Muhasebe ve Veri Analitiği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052184738</t>
+          <t>9786052184776</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
+          <t>21. Yüzyılda Bilim, Teknoloji ve İnovasyon Politikaları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052184745</t>
+          <t>9786052184172</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052184752</t>
+          <t>9786052184240</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Muhasebeye Giriş</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>550</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052184622</t>
+          <t>9780537100213</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Yönetiminde Yeni Yaklaşımlar</t>
+          <t>En Güzel Neyzen Tevfik Fıkraları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054749294</t>
+          <t>9786052184738</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Denetim ve Güvence Hizmetleri</t>
+          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054749973</t>
+          <t>9786052184745</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin (Çanta Boy)</t>
+          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756392256</t>
+          <t>9786052184752</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>24 Ders'te Bilgisayar ve İnternet Kullanımı</t>
+          <t>Muhasebeye Giriş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052184295</t>
+          <t>9786052184622</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>MCMC ve Temel Uygulamaları</t>
+          <t>Muhasebe Yönetiminde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052184059</t>
+          <t>9786054749294</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Profili, Tutum ve Davranışlarının Belirlenmesinde Logaritmik Doğrusal Modellerin Kullanımı</t>
+          <t>Denetim ve Güvence Hizmetleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054749997</t>
+          <t>9786054749973</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>R ile Programlama</t>
+          <t>41 Yasin (Çanta Boy)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052184004</t>
+          <t>9789756392256</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin İngilizce Dilbilgisi - English Grammar For Everyone</t>
+          <t>24 Ders'te Bilgisayar ve İnternet Kullanımı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>850</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054259571</t>
+          <t>9786052184295</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İktisatçılar İçin Matematik</t>
+          <t>MCMC ve Temel Uygulamaları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054749720</t>
+          <t>9786052184059</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Türkiye'de Uygulanan Sanayi Politikalarının Sanayi Sektörü Üzerindeki Etkiler</t>
+          <t>Öğrenci Profili, Tutum ve Davranışlarının Belirlenmesinde Logaritmik Doğrusal Modellerin Kullanımı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054749744</t>
+          <t>9786054749997</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Acentelerinde Yönetim ve Muhasebe Uygulamaları</t>
+          <t>R ile Programlama</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054749607</t>
+          <t>9786052184004</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Herkes İçin İngilizce Dilbilgisi - English Grammar For Everyone</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>650</v>
+        <v>850</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054749706</t>
+          <t>9786054259571</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Emeklilik Fonlarında Portföy Yönetimi</t>
+          <t>İktisatçılar İçin Matematik</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054749546</t>
+          <t>9786054749720</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bizans Olmadı</t>
+          <t>Küreselleşme Sürecinde Türkiye'de Uygulanan Sanayi Politikalarının Sanayi Sektörü Üzerindeki Etkiler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054749560</t>
+          <t>9786054749744</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Creme De La Creme</t>
+          <t>Sigorta Acentelerinde Yönetim ve Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054749539</t>
+          <t>9786054749607</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynaklarında Yeni Bir Vizyon: Mutluluk Yönetimi</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054749515</t>
+          <t>9786054749706</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Entegre Raporlama</t>
+          <t>Bireysel Emeklilik Fonlarında Portföy Yönetimi</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054749522</t>
+          <t>9786054749546</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi Açısından Cari İşlemler Açığı</t>
+          <t>Hiç Bizans Olmadı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052184066</t>
+          <t>9786054749560</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yürürlükteki Tüm Vergi Kanunları (Ciltli)</t>
+          <t>Creme De La Creme</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054749478</t>
+          <t>9786054749539</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Konuşma Kılavuzu</t>
+          <t>İnsan Kaynaklarında Yeni Bir Vizyon: Mutluluk Yönetimi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054749461</t>
+          <t>9786054749515</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Rusça Konuşma Kılavuzu</t>
+          <t>Entegre Raporlama</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757337997</t>
+          <t>9786054749522</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Internet 2000</t>
+          <t>Kamu Maliyesi Açısından Cari İşlemler Açığı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756392812</t>
+          <t>9786052184066</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar için Bilgisayar</t>
+          <t>Yürürlükteki Tüm Vergi Kanunları (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054259151</t>
+          <t>9786054749478</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yeminli Mali Müşavirlik Vergi Mevzuatı Soru ve Cevapları</t>
+          <t>İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3000537100109</t>
+          <t>9786054749461</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>130</v>
+        <v>650</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756812891</t>
+          <t>9789757337997</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Windows XP Home Edition</t>
+          <t>Yeni Başlayanlar İçin Internet 2000</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>20.37</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756392737</t>
+          <t>9789756392812</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Web Tasarımcısının Yol Haritası</t>
+          <t>Yeni Başlayanlar için Bilgisayar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>1100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756392263</t>
+          <t>9786054259151</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Yönetim Sistemleri</t>
+          <t>Yeminli Mali Müşavirlik Vergi Mevzuatı Soru ve Cevapları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>50.93</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052184769</t>
+          <t>3000537100109</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Yönetim Sistemleri</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756392294</t>
+          <t>9789756812891</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Sap2000</t>
+          <t>Windows XP Home Edition</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>50.93</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789757337010</t>
+          <t>9789756392737</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Clipper</t>
+          <t>Web Tasarımcısının Yol Haritası</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>20.37</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054259717</t>
+          <t>9789756392263</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Türküler Antolojisi</t>
+          <t>Veritabanı Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054259700</t>
+          <t>9786052184769</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Şarkılar Antolojisi</t>
+          <t>Veritabanı Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789757337911</t>
+          <t>9789756392294</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türklerde İsimler Ad Verme ve Soyadları Sözlüğü</t>
+          <t>Uygulamalı Sap2000</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>22</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789757337126</t>
+          <t>9789757337010</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkler İçin İngilizce Gramer</t>
+          <t>Uygulamalı Clipper</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>27.78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789756812884</t>
+          <t>9786054259717</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - İspanyolca Konuşma Kılavuzu</t>
+          <t>Unutulmaz Türküler Antolojisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756812907</t>
+          <t>9786054259700</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Fransızca Konuşma Kılavuzu</t>
+          <t>Unutulmaz Şarkılar Antolojisi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3000537100949</t>
+          <t>9789757337911</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Arnavutça Konuşma Kılavuzu</t>
+          <t>Türklerde İsimler Ad Verme ve Soyadları Sözlüğü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756812877</t>
+          <t>9789757337126</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Almanca Konuşma Kılavuzu</t>
+          <t>Türkler İçin İngilizce Gramer</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757337528</t>
+          <t>9789756812884</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfağında Tatlı ve Pastalar Ansiklopedisi</t>
+          <t>Türkçe - İspanyolca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>3000537100989</t>
+          <t>9789756812907</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Turistik Sözlük Türkçe - Macarca Macarca - Türkçe</t>
+          <t>Türkçe - Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9759787337164</t>
+          <t>3000537100949</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Turbo Pascal 7.0</t>
+          <t>Türkçe - Arnavutça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>20.37</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054259458</t>
+          <t>9789756812877</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yapı Yöneticisinin El Kitabı</t>
+          <t>Türkçe - Almanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789756812686</t>
+          <t>9789757337528</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tıp Sözlüğü (Ciltli)</t>
+          <t>Türk Mutfağında Tatlı ve Pastalar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756812198</t>
+          <t>3000537100989</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İngilizce - Türkçe / Televizyon Terimleri Sözlüğü</t>
+          <t>Turistik Sözlük Türkçe - Macarca Macarca - Türkçe</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>30</v>
+        <v>600</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3000537100939</t>
+          <t>9759787337164</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Rusça Konuşma Kılavuzu</t>
+          <t>Turbo Pascal 7.0</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3000537100029</t>
+          <t>9786054259458</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Romence Sözlük / Dictionar Romin Turc.</t>
+          <t>Toplu Yapı Yöneticisinin El Kitabı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757337874</t>
+          <t>9789756812686</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Teknik İngilizce Çeviri Kılavuzu</t>
+          <t>Tıp Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>40</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757337263</t>
+          <t>9789756812198</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze Kadar Türk Yemekleri Ansiklopedisi</t>
+          <t>İngilizce - Türkçe / Televizyon Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>900</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789757337099</t>
+          <t>3000537100939</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Quick Basic 7.0 ve Programlama Teknikleri</t>
+          <t>Türkçe - Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054259625</t>
+          <t>3000537100029</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik ve Mistik Gereksinimler İçin Türkçe Dua</t>
+          <t>Türkçe - Romence Sözlük / Dictionar Romin Turc.</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3000537100079</t>
+          <t>9789757337874</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Pratik Rus Dili Grameri</t>
+          <t>Teknik İngilizce Çeviri Kılavuzu</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3000537100019</t>
+          <t>9789757337263</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Romence Konuşma Kılavuzu</t>
+          <t>Tarihten Günümüze Kadar Türk Yemekleri Ansiklopedisi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054259755</t>
+          <t>9789757337099</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Romence / Romence - Türkçe Sözlük</t>
+          <t>Quick Basic 7.0 ve Programlama Teknikleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3000537100069</t>
+          <t>9786054259625</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Macarca Konuşma Kılavuzu</t>
+          <t>Psikolojik ve Mistik Gereksinimler İçin Türkçe Dua</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3000537100929</t>
+          <t>3000537100079</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - İtalyanca Konuşma Kılavuzu</t>
+          <t>Pratik Rus Dili Grameri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054749553</t>
+          <t>3000537100019</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İşletmecilik</t>
+          <t>Türkçe - Romence Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054749225</t>
+          <t>9786054259755</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe Uygulamaları Çalışma Kitabı Cilt:2</t>
+          <t>Türkçe - Romence / Romence - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789757337027</t>
+          <t>3000537100069</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Karayolları Haritası / Türkiye Road Map</t>
+          <t>Türkçe - Macarca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>4.63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3000537100049</t>
+          <t>3000537100929</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Yunanca Konuşma Kılavuzu</t>
+          <t>Türkçe - İtalyanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3000537100039</t>
+          <t>9786054749553</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Yugoslavca Konuşma Kılavuzu</t>
+          <t>Uluslararası İşletmecilik</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3000537100059</t>
+          <t>9786054749225</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Slovakça Konuşma Kılavuzu</t>
+          <t>Finansal Muhasebe Uygulamaları Çalışma Kitabı Cilt:2</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054749409</t>
+          <t>9789757337027</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İstatistikte Altın Oran</t>
+          <t>Türkiye Karayolları Haritası / Türkiye Road Map</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054259939</t>
+          <t>3000537100049</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Şifalı Kaplıcalar, İçmeler, Çamurlar, Güzellikler El Kitabı</t>
+          <t>Türkçe - Yunanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054749331</t>
+          <t>3000537100039</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İslami Sigorta (Takaful)</t>
+          <t>Türkçe - Yugoslavca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054749348</t>
+          <t>3000537100059</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kredi Talepleri</t>
+          <t>Türkçe - Slovakça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054749942</t>
+          <t>9786054749409</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat</t>
+          <t>İstatistikte Altın Oran</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756812563</t>
+          <t>9786054259939</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Pascal ile Programlama Teknikleri</t>
+          <t>A’dan Z’ye Şifalı Kaplıcalar, İçmeler, Çamurlar, Güzellikler El Kitabı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756392348</t>
+          <t>9786054749331</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle C ++ Programlama Dili</t>
+          <t>İslami Sigorta (Takaful)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>22.22</v>
+        <v>700</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3000537100249</t>
+          <t>9786054749348</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Novell Netware İşletim Sistemi</t>
+          <t>Kredi Talepleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3000537100800</t>
+          <t>9786054749942</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Network</t>
+          <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>15</v>
+        <v>750</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789757337072</t>
+          <t>9789756812563</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>MS-DOS 6.0 Debug / Memmaker / Interlnk / Msbackup / Defrag / Doublespace / Msav / Mscdex Anti-Virus for Windows / Backup for Windows / Undelete for Windows</t>
+          <t>Pascal ile Programlama Teknikleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>650</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756812204</t>
+          <t>9789756392348</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Word 2000</t>
+          <t>Örneklerle C ++ Programlama Dili</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756812426</t>
+          <t>3000537100249</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows Me Türkçe</t>
+          <t>Novell Netware İşletim Sistemi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789756812365</t>
+          <t>3000537100800</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows Me Millennium Edition</t>
+          <t>Network</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789757337454</t>
+          <t>9789757337072</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows 2000 Professional</t>
+          <t>MS-DOS 6.0 Debug / Memmaker / Interlnk / Msbackup / Defrag / Doublespace / Msav / Mscdex Anti-Virus for Windows / Backup for Windows / Undelete for Windows</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789756812969</t>
+          <t>9789756812204</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Microsoft VisualBasic.Net</t>
+          <t>Microsoft Word 2000</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756392706</t>
+          <t>9789756812426</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Microsoft VisualBasic 2005</t>
+          <t>Microsoft Windows Me Türkçe</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>750</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756392324</t>
+          <t>9789756812365</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual C#. Net Visual C# .Net 2003 ile Veritabanı Uygulamaları ve ADO.Net</t>
+          <t>Microsoft Windows Me Millennium Edition</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756392096</t>
+          <t>9789757337454</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic.Net Başlangıç Rehberi</t>
+          <t>Microsoft Windows 2000 Professional</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60.19</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756812082</t>
+          <t>9789756812969</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic 6.0 Pro</t>
+          <t>Microsoft VisualBasic.Net</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>1100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756812075</t>
+          <t>9789756392706</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic 6.0</t>
+          <t>Microsoft VisualBasic 2005</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789756392317</t>
+          <t>9789756392324</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Visual Basic .net Veritabanı Uygulamaları ve Ado.Net</t>
+          <t>Microsoft Visual C#. Net Visual C# .Net 2003 ile Veritabanı Uygulamaları ve ADO.Net</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756392843</t>
+          <t>9789756392096</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office Excel 2007</t>
+          <t>Microsoft Visual Basic.Net Başlangıç Rehberi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>400</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756812259</t>
+          <t>9789756812082</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office 2000</t>
+          <t>Microsoft Visual Basic 6.0 Pro</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756812938</t>
+          <t>9789756812075</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Microsoft FrontPage 2002</t>
+          <t>Microsoft Visual Basic 6.0</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789756392485</t>
+          <t>9789756392317</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Asp.Net ile Adım Adım Web Uygulamaları</t>
+          <t>Microsoft Visual Basic .net Veritabanı Uygulamaları ve Ado.Net</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>400</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757337775</t>
+          <t>9789756392843</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Access 8.0</t>
+          <t>Microsoft Office Excel 2007</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756392386</t>
+          <t>9789756812259</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Matlab ile Risk Yönetimi</t>
+          <t>Microsoft Office 2000</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>60.19</v>
+        <v>550</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789756812556</t>
+          <t>9789756812938</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Flash 5 ActionScript</t>
+          <t>Microsoft FrontPage 2002</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789756812327</t>
+          <t>9789756392485</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Dreamweaver 3 İle Web Tasarımı</t>
+          <t>Microsoft Asp.Net ile Adım Adım Web Uygulamaları</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>25</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789757337269</t>
+          <t>9789757337775</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Lokman Hekim ve İbni Sina’dan Günümüze Kadar Şifalı Bitkiler ve Şifalı Sular Ansiklopedisi</t>
+          <t>Microsoft Access 8.0</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>175</v>
+        <v>40</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756812105</t>
+          <t>9789756392386</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>LightWave 3D</t>
+          <t>Matlab ile Risk Yönetimi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>350</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3000537100919</t>
+          <t>9789756812556</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Köroğlu</t>
+          <t>Macromedia Flash 5 ActionScript</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>12.04</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756392072</t>
+          <t>9789756812327</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Her Yönü ile Matlab</t>
+          <t>Macromedia Dreamweaver 3 İle Web Tasarımı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>50.93</v>
+        <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3000537100119</t>
+          <t>9789757337269</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Gizli Mabed</t>
+          <t>Lokman Hekim ve İbni Sina’dan Günümüze Kadar Şifalı Bitkiler ve Şifalı Sular Ansiklopedisi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>130</v>
+        <v>175</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3000537100139</t>
+          <t>9789756812105</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>LightWave 3D</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3000537100179</t>
+          <t>3000537100919</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ferman</t>
+          <t>Köroğlu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>130</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3000537100149</t>
+          <t>9789756392072</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Her Yönü ile Matlab</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>130</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756392805</t>
+          <t>3000537100119</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>English For All Levels - Her Düzey İçin İngilizce (CD’li)</t>
+          <t>Gizli Mabed</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3000537100229</t>
+          <t>3000537100139</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Seks Fıkraları</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3000537100209</t>
+          <t>3000537100179</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Öğrenci Fıkraları</t>
+          <t>Ferman</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>3000537100239</t>
+          <t>3000537100149</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kayseri Fıkraları</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>3000537100230</t>
+          <t>9789756392805</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Karadeniz Fıkraları</t>
+          <t>English For All Levels - Her Düzey İçin İngilizce (CD’li)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>110</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3000547100909</t>
+          <t>3000537100229</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Elektroniğe Giriş</t>
+          <t>En Güzel Seks Fıkraları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>500</v>
+        <v>110</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789756392607</t>
+          <t>3000537100209</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Dreamweaver 8</t>
+          <t>En Güzel Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3000537100129</t>
+          <t>3000537100239</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Diyet</t>
+          <t>En Güzel Kayseri Fıkraları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054259441</t>
+          <t>3000537100230</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Dilekçe Kitabı</t>
+          <t>En Güzel Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>45</v>
+        <v>110</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789756812334</t>
+          <t>3000547100909</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Chat Rehberi</t>
+          <t>Elektroniğe Giriş</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>10.18</v>
+        <v>500</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789756812754</t>
+          <t>9789756392607</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>C++Builder 6</t>
+          <t>Dreamweaver 8</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>1100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789756392034</t>
+          <t>3000537100129</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>C++ Builder ile İnternet Programcılığı</t>
+          <t>Diyet</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>550</v>
+        <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054259076</t>
+          <t>9786054259441</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>C# ile Asp.Net Web Programlama</t>
+          <t>Uygulamalı Dilekçe Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>1100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3000537100089</t>
+          <t>9789756812334</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İtalyanca - Türkçe Sözlük ve İtalyanca Fiiller</t>
+          <t>Chat Rehberi</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>10.18</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789756392164</t>
+          <t>9789756812754</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>C# Builder .Net Başlangıç Rehberi</t>
+          <t>C++Builder 6</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789756812839</t>
+          <t>9789756392034</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi İnternet Programcılığı</t>
+          <t>C++ Builder ile İnternet Programcılığı</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789756392300</t>
+          <t>9786054259076</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi 8 VCL.Net Başlangıç Rehberi</t>
+          <t>C# ile Asp.Net Web Programlama</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756812976</t>
+          <t>3000537100089</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Delphi 7</t>
+          <t>İtalyanca - Türkçe Sözlük ve İtalyanca Fiiller</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>850</v>
+        <v>10.18</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756392010</t>
+          <t>9789756392164</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi 7</t>
+          <t>C# Builder .Net Başlangıç Rehberi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>60.19</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789756392546</t>
+          <t>9789756812839</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Borland Delphi 2006 Programlama</t>
+          <t>Borland Delphi İnternet Programcılığı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756812662</t>
+          <t>9789756392300</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Borland C++ Builder İle Veritabanı</t>
+          <t>Borland Delphi 8 VCL.Net Başlangıç Rehberi</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3000537100199</t>
+          <t>9789756812976</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Delphi 7</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>130</v>
+        <v>850</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054259342</t>
+          <t>9789756392010</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Teknolojileri ve Microsoft Office 2007 Kullanımı</t>
+          <t>Borland Delphi 7</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>350</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789756392041</t>
+          <t>9789756392546</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Donanımı</t>
+          <t>Borland Delphi 2006 Programlama</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>23.15</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3000537100259</t>
+          <t>9789756812662</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İleri Excel Uygulamaları</t>
+          <t>Borland C++ Builder İle Veritabanı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789756812600</t>
+          <t>3000537100199</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İleri Düzeyde Pascal</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>20.37</v>
+        <v>130</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3000537100169</t>
+          <t>9786054259342</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Bilgisayar Teknolojileri ve Microsoft Office 2007 Kullanımı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054259403</t>
+          <t>9789756392041</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Benim Avukatım</t>
+          <t>Bilgisayar Donanımı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>38</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054259328</t>
+          <t>3000537100259</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ben Muhtarım</t>
+          <t>İleri Excel Uygulamaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>3000537100159</t>
+          <t>9789756812600</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Başını Vermeyen Şehit</t>
+          <t>İleri Düzeyde Pascal</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>130</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789757337218</t>
+          <t>3000537100169</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Autolisp</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>11.11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756812761</t>
+          <t>9786054259403</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2002</t>
+          <t>Benim Avukatım</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>700</v>
+        <v>38</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789756812747</t>
+          <t>9786054259328</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>ASP İçin Visual Basic Script</t>
+          <t>Ben Muhtarım</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789756392508</t>
+          <t>3000537100159</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Artık Herkes İtalyanca Konuşacak</t>
+          <t>Başını Vermeyen Şehit</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>600</v>
+        <v>130</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054749201</t>
+          <t>9789757337218</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Apartman Yöneticisinin El Kitabı</t>
+          <t>Autolisp</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054259632</t>
+          <t>9789756812761</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Rüya Yorumları Sözlüğü</t>
+          <t>AutoCAD 2002</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3000537101019</t>
+          <t>9789756812747</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Rüya Yorumları Fallar - Burçlar - Yıldızlar - Büyüler Sözlüğü</t>
+          <t>ASP İçin Visual Basic Script</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054259090</t>
+          <t>9789756392508</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Ekonomi Terimleri Sözlüğü / Türkçe - İngilizce</t>
+          <t>Artık Herkes İtalyanca Konuşacak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789756392775</t>
+          <t>9786054749201</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Adobe Photoshop CS3</t>
+          <t>Apartman Yöneticisinin El Kitabı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>400</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789756392515</t>
+          <t>9786054259632</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Adobe Photoshop CS2 9.0</t>
+          <t>Ansiklopedik Rüya Yorumları Sözlüğü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>13.89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789757337226</t>
+          <t>3000537101019</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Turbo C</t>
+          <t>Ansiklopedik Rüya Yorumları Fallar - Burçlar - Yıldızlar - Büyüler Sözlüğü</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054259274</t>
+          <t>9786054259090</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Şifalı Bitkiler Ansiklopedisi</t>
+          <t>Ansiklopedik Ekonomi Terimleri Sözlüğü / Türkçe - İngilizce</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>1400</v>
+        <v>400</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054259519</t>
+          <t>9789756392775</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>A Practical Course in Turkish</t>
+          <t>Adobe Photoshop CS3</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>1250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054259427</t>
+          <t>9789756392515</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>65 Fal</t>
+          <t>Adobe Photoshop CS2 9.0</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054259335</t>
+          <t>9789757337226</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>634 Sayılı Kat Mülkiyeti Kanunu</t>
+          <t>A’dan Z’ye Turbo C</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>13.89</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054259908</t>
+          <t>9786054259274</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin ( Fihristi , Cami Boy ) (Kod: YAS005)</t>
+          <t>A’dan Z’ye Şifalı Bitkiler Ansiklopedisi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>180</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054259823</t>
+          <t>9786054259519</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS004)</t>
+          <t>A Practical Course in Turkish</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>90</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054259830</t>
+          <t>9786054259427</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin</t>
+          <t>65 Fal</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054259915</t>
+          <t>9786054259335</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS002) - (Rahle Boy)</t>
+          <t>634 Sayılı Kat Mülkiyeti Kanunu</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054259922</t>
+          <t>9786054259908</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS001)</t>
+          <t>41 Ya-sin ( Fihristi , Cami Boy ) (Kod: YAS005)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054259038</t>
+          <t>9786054259823</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>3ds Max 2010 - Modelleme ve Görselleştirme</t>
+          <t>41 Ya-sin (Kod: YAS004)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789756812945</t>
+          <t>9786054259830</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İleri ASP</t>
+          <t>41 Yasin</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054259564</t>
+          <t>9786054259915</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Terimleri Sözlüğü</t>
+          <t>41 Ya-sin (Kod: YAS002) - (Rahle Boy)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756812624</t>
+          <t>9786054259922</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin JavaScript</t>
+          <t>41 Ya-sin (Kod: YAS001)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>450</v>
+        <v>75</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789756812822</t>
+          <t>9786054259038</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Access 2002 Access XP</t>
+          <t>3ds Max 2010 - Modelleme ve Görselleştirme</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>40.28</v>
+        <v>400</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3990000006916</t>
+          <t>9789756812945</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Excel 7.0 Sihirbazı</t>
+          <t>İleri ASP</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>9.26</v>
+        <v>450</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3000537100140</t>
+          <t>9786054259564</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Hukuk Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789757337898</t>
+          <t>9789756812624</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows 98 Office 97 Pro Türkçe</t>
+          <t>Herkes İçin JavaScript</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>20.37</v>
+        <v>450</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052184028</t>
+          <t>9789756812822</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Öğren</t>
+          <t>Access 2002 Access XP</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>1500</v>
+        <v>40.28</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054749959</t>
+          <t>3990000006916</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kültür Pazarlaması</t>
+          <t>Microsoft Excel 7.0 Sihirbazı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>350</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054749935</t>
+          <t>3000537100140</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>ATT ve Paramediklerin Yasal Sorumlulukları</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>500</v>
+        <v>130</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054749577</t>
+          <t>9789757337898</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Şimdi İşveren Markası Zamanı</t>
+          <t>Microsoft Windows 98 Office 97 Pro Türkçe</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>35</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054749485</t>
+          <t>9786052184028</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Pazarlama</t>
+          <t>Türkçe Öğren</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054749423</t>
+          <t>9786054749959</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Yeni ISBP'ye Göre Akreditif ve Uygulama</t>
+          <t>Kültür Pazarlaması</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>1000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052184189</t>
+          <t>9786054749935</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Katma Değer (EVA)</t>
+          <t>ATT ve Paramediklerin Yasal Sorumlulukları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052184158</t>
+          <t>9786054749577</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasalarında Değişen Dinamikler</t>
+          <t>Şimdi İşveren Markası Zamanı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052184141</t>
+          <t>9786054749485</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Matematik - 1</t>
+          <t>Siyasal Pazarlama</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054749355</t>
+          <t>9786054749423</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İktisat Bilimine Giriş</t>
+          <t>Yeni ISBP'ye Göre Akreditif ve Uygulama</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054749584</t>
+          <t>9786052184189</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Global Oyuncu Çokuluslu Şirketlerin (MNEs) Rekabet Stratejileri ve Maliyet Yönetimleri</t>
+          <t>Ekonomik Katma Değer (EVA)</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054749386</t>
+          <t>9786052184158</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yalın Üretim Çevresinde Maliyet Yönetimi</t>
+          <t>Sermaye Piyasalarında Değişen Dinamikler</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054749492</t>
+          <t>9786052184141</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Verim Hedefli Yönetim</t>
+          <t>Matematik - 1</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052184165</t>
+          <t>9786054749355</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Sistemi</t>
+          <t>İktisat Bilimine Giriş</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>300</v>
+        <v>850</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054749713</t>
+          <t>9786054749584</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Trade Finance In Turkey</t>
+          <t>Global Oyuncu Çokuluslu Şirketlerin (MNEs) Rekabet Stratejileri ve Maliyet Yönetimleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054749591</t>
+          <t>9786054749386</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Franchising</t>
+          <t>Yalın Üretim Çevresinde Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054749850</t>
+          <t>9786054749492</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Moda Tüketicilerinin Mağaza Atmosferine Verdikleri Önem</t>
+          <t>Verim Hedefli Yönetim</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054749737</t>
+          <t>9786052184165</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Polish Consumer Sentiment Indices</t>
+          <t>Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054749904</t>
+          <t>9786054749713</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Perakende Metrikleri</t>
+          <t>Trade Finance In Turkey</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054749881</t>
+          <t>9786054749591</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Estetiği: Marka Şehir İstanbul</t>
+          <t>Sosyal Franchising</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054749416</t>
+          <t>9786054749850</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Nüfus Defterlerinde Pütürge - Şiro</t>
+          <t>Hızlı Moda Tüketicilerinin Mağaza Atmosferine Verdikleri Önem</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786054749812</t>
+          <t>9786054749737</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Ekonomisi</t>
+          <t>Polish Consumer Sentiment Indices</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054749690</t>
+          <t>9786054749904</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kamu Alacaklarında İhtiyati Haciz Uygulaması</t>
+          <t>Perakende Metrikleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786054749928</t>
+          <t>9786054749881</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İnternet Bankacılığı ve İnternette Yatırım Nedir ve Nasıl Yapılır?</t>
+          <t>Pazarlama Estetiği: Marka Şehir İstanbul</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786054749454</t>
+          <t>9786054749416</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Hesap Verebilirlik</t>
+          <t>Osmanlı Nüfus Defterlerinde Pütürge - Şiro</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054749874</t>
+          <t>9786054749812</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Entegre Raporlama Endeksi</t>
+          <t>Mutluluk Ekonomisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054749867</t>
+          <t>9786054749690</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>E-Ekonomi</t>
+          <t>Kamu Alacaklarında İhtiyati Haciz Uygulaması</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786054749836</t>
+          <t>9786054749928</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Emek ve Tinsel Emek</t>
+          <t>İnternet Bankacılığı ve İnternette Yatırım Nedir ve Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054749911</t>
+          <t>9786054749454</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık ve Finans Sektöründe Yapay Sinir Ağı Uygulamaları</t>
+          <t>Hesap Verebilirlik</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054749829</t>
+          <t>9786054749874</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Pazarlama</t>
+          <t>Entegre Raporlama Endeksi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054749768</t>
+          <t>9786054749867</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Japonca Konuşma Kılavuzu</t>
+          <t>E-Ekonomi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786054749751</t>
+          <t>9786054749836</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İtalyanca Konuşma Kılavuzu</t>
+          <t>Duygusal Emek ve Tinsel Emek</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786054749782</t>
+          <t>9786054749911</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Turkish For English Speakers - İngilizce Konuşanlar İçin Türkçe</t>
+          <t>Bankacılık ve Finans Sektöründe Yapay Sinir Ağı Uygulamaları</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054749508</t>
+          <t>9786054749829</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Konuşma Kılavuzu</t>
+          <t>101 Soruda Pazarlama</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786054749621</t>
+          <t>9786054749768</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Kolay Türkçe Konuşma Kılavuzu</t>
+          <t>Japonca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054749638</t>
+          <t>9786054749751</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma Kılavuzu</t>
+          <t>İtalyanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054749270</t>
+          <t>9786054749782</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>41 Ya-sin (Kod: YAS006)</t>
+          <t>Turkish For English Speakers - İngilizce Konuşanlar İçin Türkçe</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>8.91</v>
+        <v>650</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054749775</t>
+          <t>9786054749508</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Romence Konuşma Kılavuzu</t>
+          <t>Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052184127</t>
+          <t>9786054749621</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İşten Ayrılma Niyeti</t>
+          <t>Araplar İçin Kolay Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052184103</t>
+          <t>9786054749638</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Geleceği Okumak</t>
+          <t>Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052184073</t>
+          <t>9786054749270</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaretin Finansmanı, Prensipleri ve Blockchain</t>
+          <t>41 Ya-sin (Kod: YAS006)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>650</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052184134</t>
+          <t>9786054749775</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Sürdürülebilirlik ve Sürdürülebilirlik Performansının Ölçümü</t>
+          <t>Romence Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052184011</t>
+          <t>9786052184127</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çok Aşamalı Lojistik Regresyon ve Finans Sektörüne Bir Uygulama</t>
+          <t>İşten Ayrılma Niyeti</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052184042</t>
+          <t>9786052184103</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Emeklilik Matematiği ve Aktüeryal Maliyet Yöntemleri</t>
+          <t>Ekonomide Geleceği Okumak</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052184035</t>
+          <t>9786052184073</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Entegre Raporlama</t>
+          <t>Uluslararası Ticaretin Finansmanı, Prensipleri ve Blockchain</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054749799</t>
+          <t>9786052184134</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinde Kurumsallaşma Ve Kurumsal Yönetim Uygulamaları</t>
+          <t>Kurumsal Sürdürülebilirlik ve Sürdürülebilirlik Performansının Ölçümü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052184196</t>
+          <t>9786052184011</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yavaş Gazetecilik</t>
+          <t>Çok Aşamalı Lojistik Regresyon ve Finans Sektörüne Bir Uygulama</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054259946</t>
+          <t>9786052184042</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Sözleşme Kitabım</t>
+          <t>Emeklilik Matematiği ve Aktüeryal Maliyet Yöntemleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054259984</t>
+          <t>9786052184035</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Risk Odaklı İç Denetimde Risklerin Saptanması ve Değerlendirilmesi</t>
+          <t>Entegre Raporlama</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054259953</t>
+          <t>9786054749799</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri</t>
+          <t>Aile Şirketlerinde Kurumsallaşma Ve Kurumsal Yönetim Uygulamaları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>27.78</v>
+        <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052184349</t>
+          <t>9786052184196</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Hastane İşletmelerinde Maliyet Hesaplamaları ve Muhasebesi</t>
+          <t>Yavaş Gazetecilik</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054259748</t>
+          <t>9786054259946</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Genel Kimya</t>
+          <t>Sözleşme Kitabım</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>650</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054749096</t>
+          <t>9786054259984</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Kredi Kartları ve Tüketici Davranışı</t>
+          <t>Risk Odaklı İç Denetimde Risklerin Saptanması ve Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054749447</t>
+          <t>9786054259953</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Enerji Sektöründe Yatırım Projelerinin Değerlendirilmesi</t>
+          <t>Pazarlama İlkeleri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054749232</t>
+          <t>9786052184349</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Davranışı</t>
+          <t>Hastane İşletmelerinde Maliyet Hesaplamaları ve Muhasebesi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054749195</t>
+          <t>9786054259748</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yerel Yönetimlerde Hizmet Harcamalarına İlişkin Karar Alma Süreci</t>
+          <t>Genel Kimya</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>40</v>
+        <v>650</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054749249</t>
+          <t>9786054749096</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürü ve Örgütsel Bağlılık</t>
+          <t>Bireysel Kredi Kartları ve Tüketici Davranışı</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054749164</t>
+          <t>9786054749447</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İş Sürekliliği Yönetimi -Stratejik Bir Değerlendirme</t>
+          <t>Enerji Sektöründe Yatırım Projelerinin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054749157</t>
+          <t>9786054749232</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bizans Olmadı 'Romulus'tan Fatih'e Roma Devleti' Cilt: 1</t>
+          <t>Tüketici Davranışı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054749140</t>
+          <t>9786054749195</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Global Ekonomide Küçük ve Orta Boy Firmaların (SMEs) Rekabet Gücü ve Mal.Yön.</t>
+          <t>Türkiye'de Yerel Yönetimlerde Hizmet Harcamalarına İlişkin Karar Alma Süreci</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756392577</t>
+          <t>9786054749249</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması</t>
+          <t>Örgüt Kültürü ve Örgütsel Bağlılık</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054259359</t>
+          <t>9786054749164</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması</t>
+          <t>İş Sürekliliği Yönetimi -Stratejik Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789757337812</t>
+          <t>9786054749157</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiler İçin: İnsan Kaynaklarının Etkin Yönetimi</t>
+          <t>Hiç Bizans Olmadı 'Romulus'tan Fatih'e Roma Devleti' Cilt: 1</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9799756812036</t>
+          <t>9786054749140</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiler İçin Muhasebe ve Finans Bilgileri</t>
+          <t>Global Ekonomide Küçük ve Orta Boy Firmaların (SMEs) Rekabet Gücü ve Mal.Yön.</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>32.41</v>
+        <v>400</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054749805</t>
+          <t>9789756392577</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Pazarlama</t>
+          <t>Yöneylem Araştırması</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789757337966</t>
+          <t>9786054259359</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yasal Düzenlemelere Göre Aracı Kurumlarca Düzenlenecek Özel Finansal Tablolar</t>
+          <t>Yöneylem Araştırması</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756392058</t>
+          <t>9789757337812</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Yazışma Kuralları ve Hızlı Yazma Tekniği</t>
+          <t>Yöneticiler İçin: İnsan Kaynaklarının Etkin Yönetimi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756392904</t>
+          <t>9799756812036</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Yaygın Hesaplama Teknolojisi ve RFID</t>
+          <t>Yöneticiler İçin Muhasebe ve Finans Bilgileri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>250</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054259694</t>
+          <t>9786054749805</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Worldcom Skandalı: Muhasebe Hileleri</t>
+          <t>Yeşil Pazarlama</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054259236</t>
+          <t>9789757337966</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Vergi Muhasebesi ve Uygulamaları</t>
+          <t>Yeni Yasal Düzenlemelere Göre Aracı Kurumlarca Düzenlenecek Özel Finansal Tablolar</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052184547</t>
+          <t>9789756392058</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Yazışma Kuralları ve Hızlı Yazma Tekniği</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789756392744</t>
+          <t>9789756392904</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Üretim Yönetimi</t>
+          <t>Yaygın Hesaplama Teknolojisi ve RFID</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>32.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789756392157</t>
+          <t>9786054259694</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Maliyet Yönetimi</t>
+          <t>Worldcom Skandalı: Muhasebe Hileleri</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>25.93</v>
+        <v>300</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756392874</t>
+          <t>9786054259236</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Üniversitelerde Türk Dili</t>
+          <t>Vergi Muhasebesi ve Uygulamaları</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054259885</t>
+          <t>9786052184547</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789757337768</t>
+          <t>9789756392744</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Dönem İçi ve Dönem Sonu Muhasebe İşlemleri</t>
+          <t>Üretim Yönetimi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>500</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756392188</t>
+          <t>9789756392157</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Yeni Kurallar Işığında Dış Ticaret’te Teslim ve Ödeme Şekilleri</t>
+          <t>Stratejik Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>45</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789756392461</t>
+          <t>9789756392874</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
+          <t>Üniversitelerde Türk Dili</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054259878</t>
+          <t>9786054259885</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret Kültürü</t>
+          <t>Uygulamalı Uluslararası Ticaret İşlemleri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>650</v>
+        <v>900</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789756812341</t>
+          <t>9789757337768</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret Alternatif Finansman Teknikleri ve Muhasabeleştirilmesi Ticari Yazışma Örnekleri</t>
+          <t>Uygulamalı Dönem İçi ve Dönem Sonu Muhasebe İşlemleri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>27.78</v>
+        <v>500</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789756812303</t>
+          <t>9789756392188</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Pazarlama</t>
+          <t>Uluslararası Yeni Kurallar Işığında Dış Ticaret’te Teslim ve Ödeme Şekilleri</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054259762</t>
+          <t>9789756392461</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Pazarlama</t>
+          <t>Uluslararası Ticarette Yazışma Teknikleri</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789757337617</t>
+          <t>9786054259878</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Özel Sermaye Akımları</t>
+          <t>Uluslararası Ticaret Kültürü</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>30</v>
+        <v>650</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789756812921</t>
+          <t>9789756812341</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Muhasebe Standartları</t>
+          <t>Uluslararası Ticaret Alternatif Finansman Teknikleri ve Muhasabeleştirilmesi Ticari Yazışma Örnekleri</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054259083</t>
+          <t>9789756812303</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukuk Temel Metinler</t>
+          <t>Uluslararası Pazarlama</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>65</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054259014</t>
+          <t>9786054259762</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Deniz Hukuku</t>
+          <t>Uluslararası Pazarlama</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>41.67</v>
+        <v>500</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789756392959</t>
+          <t>9789757337617</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>UFRS Finansal Araçlar ve Karşılıklar</t>
+          <t>Uluslararası Özel Sermaye Akımları</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052184691</t>
+          <t>9789756812921</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>UCP 600’ın Kullanılması ve Akreditif</t>
+          <t>Uluslararası Muhasebe Standartları</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>1000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054259496</t>
+          <t>9786054259083</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yönetim Yapısı ve Kamu Personeli</t>
+          <t>Uluslararası Hukuk Temel Metinler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>400</v>
+        <v>65</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789756812297</t>
+          <t>9786054259014</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kredi Kartı Uygulaması ve Ekonomik Etkileri</t>
+          <t>Uluslararası Deniz Hukuku</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>23.15</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789756392355</t>
+          <t>9789756392959</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Türkiye, Avrupa Birliği ve ABD’de Sigorta Uygulamaları Muhasebesi ve Yükümlülük Karşılama Yeterliliği</t>
+          <t>UFRS Finansal Araçlar ve Karşılıklar</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054259526</t>
+          <t>9786052184691</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Muhasebe ve Finansal Raporlama Standartlarında Konsolide Finansal Tablolar</t>
+          <t>UCP 600’ın Kullanılması ve Akreditif</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789756392638</t>
+          <t>9786054259496</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Muhasebe Standartları ve Uygulamalar</t>
+          <t>Türkiye’nin Yönetim Yapısı ve Kamu Personeli</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054259472</t>
+          <t>9789756812297</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Finansal Raporlama Standartları Uygulamaları</t>
+          <t>Türkiye’de Kredi Kartı Uygulaması ve Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>50.93</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054259854</t>
+          <t>9789756392355</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Türkiye, Avrupa Birliği ve ABD’de Sigorta Uygulamaları Muhasebesi ve Yükümlülük Karşılama Yeterliliği</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054749010</t>
+          <t>9786054259526</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Hukukunda Fer’i Borç ve Alacak Olarak Faiz ve Zam</t>
+          <t>Türkiye Muhasebe ve Finansal Raporlama Standartlarında Konsolide Finansal Tablolar</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789756392980</t>
+          <t>9789756392638</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Türk Turizm Sektöründe Teşvikler ve TMS - 20 Çerçevesinde Muhasebeleştirilmesi</t>
+          <t>Türkiye Muhasebe Standartları ve Uygulamalar</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054259168</t>
+          <t>9786054259472</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Türk Medya Sektöründe Finansal Performans ve Toplam Faktör Verimliliği Analizi</t>
+          <t>Türkiye Finansal Raporlama Standartları Uygulamaları</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>13.89</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054259595</t>
+          <t>9786054259854</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili ve Anlatım Bilgileri</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>20</v>
+        <v>750</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789756812273</t>
+          <t>9786054749010</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Türk Denetim Kurumları</t>
+          <t>Türk Vergi Hukukunda Fer’i Borç ve Alacak Olarak Faiz ve Zam</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054259861</t>
+          <t>9789756392980</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Transfer Fiyatlandırmasında Emsallere Uygunluk İlkesi</t>
+          <t>Türk Turizm Sektöründe Teşvikler ve TMS - 20 Çerçevesinde Muhasebeleştirilmesi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789757337942</t>
+          <t>9786054259168</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Grup Dinamiği ve Çatışma Yönetimi</t>
+          <t>Türk Medya Sektöründe Finansal Performans ve Toplam Faktör Verimliliği Analizi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789756812419</t>
+          <t>9786054259595</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Ticari Örf ve Adet Hukuku</t>
+          <t>Türk Dili ve Anlatım Bilgileri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756812471</t>
+          <t>9789756812273</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Ticari İngilizce Commercial English</t>
+          <t>Türk Denetim Kurumları</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>18.52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789756392270</t>
+          <t>9786054259861</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Ticari Bilgi ve Belgeler</t>
+          <t>Transfer Fiyatlandırmasında Emsallere Uygunluk İlkesi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756392119</t>
+          <t>9789757337942</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Ticari Bankalarda Sorunlu Kredilerin Yönetimi Çözüm Yolları ve Takibi</t>
+          <t>Grup Dinamiği ve Çatışma Yönetimi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054259588</t>
+          <t>9789756812419</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
+          <t>Ticari Örf ve Adet Hukuku</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>850</v>
+        <v>40</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054749218</t>
+          <t>9789756812471</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Temel Pazarlama Bilgileri</t>
+          <t>Ticari İngilizce Commercial English</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054259380</t>
+          <t>9789756392270</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Temel Matematik ve İşletme Uygulamaları</t>
+          <t>Ticari Bilgi ve Belgeler</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054259960</t>
+          <t>9789756392119</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Temel İşletme Bilgileri</t>
+          <t>Ticari Bankalarda Sorunlu Kredilerin Yönetimi Çözüm Yolları ve Takibi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789756392836</t>
+          <t>9786054259588</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Yönetimi</t>
+          <t>Teori ve Uygulamalarıyla İstatistiksel Yöntemler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789757337706</t>
+          <t>9786054749218</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Tekdüzen Hesap Planı ve Mali Tablolar (Ciltli)</t>
+          <t>Temel Pazarlama Bilgileri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789756812136</t>
+          <t>9786054259380</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tam Zamanında Yönetim Yeni Üretim Temellerinin Uygulanması</t>
+          <t>Temel Matematik ve İşletme Uygulamaları</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054259892</t>
+          <t>9786054259960</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Finansal Açıdan Sorunlu Olmasına İlişkin Model Çalışması</t>
+          <t>Temel İşletme Bilgileri</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789757337270</t>
+          <t>9789756392836</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Muhasebesi</t>
+          <t>Teknoloji Yönetimi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>17</v>
+        <v>350</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054259045</t>
+          <t>9789757337706</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Şirket Değerlemesinin Esasları</t>
+          <t>Tekdüzen Hesap Planı ve Mali Tablolar (Ciltli)</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>45</v>
+        <v>220</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054259656</t>
+          <t>9789756812136</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Şansın Matematiği</t>
+          <t>Tam Zamanında Yönetim Yeni Üretim Temellerinin Uygulanması</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054259175</t>
+          <t>9786054259892</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Stok Muhasebesi</t>
+          <t>Şirketlerin Finansal Açıdan Sorunlu Olmasına İlişkin Model Çalışması</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>17.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054259670</t>
+          <t>9789757337270</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Spiker Olabilir Miyim?</t>
+          <t>Şirketler Muhasebesi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>280</v>
+        <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054259373</t>
+          <t>9786054259045</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Güvenlik Kurumunun Sağlık Harcamalarının Denetimi ve Stratejik Bir Model Önerisi</t>
+          <t>Şirket Değerlemesinin Esasları</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789756392287</t>
+          <t>9786054259656</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Son Finansal Krizler Ertesinde Türkiye’de Bankacılık</t>
+          <t>Şansın Matematiği</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054259120</t>
+          <t>9786054259175</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sistem Analizi ve Tasarım</t>
+          <t>Stok Muhasebesi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>28</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789756392829</t>
+          <t>9786054259670</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Sigortacılıkta Risk Yönetimi</t>
+          <t>Spiker Olabilir Miyim?</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>30</v>
+        <v>280</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789756392881</t>
+          <t>9786054259373</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Matematiğine Giriş</t>
+          <t>Sosyal Güvenlik Kurumunun Sağlık Harcamalarının Denetimi ve Stratejik Bir Model Önerisi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>380</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789756812730</t>
+          <t>9789756392287</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Türkiye, Merkez ve Doğu Avrupa Ülkeleri Menkul Kıymet Borsaları</t>
+          <t>Son Finansal Krizler Ertesinde Türkiye’de Bankacılık</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756812396</t>
+          <t>9786054259120</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Sektörel Dış Ticaret Şirketleri</t>
+          <t>Sistem Analizi ve Tasarım</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>350</v>
+        <v>28</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789756812228</t>
+          <t>9789756392829</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Yöntemler Cilt 1</t>
+          <t>Sigortacılıkta Risk Yönetimi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054259298</t>
+          <t>9789756392881</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Satış Arkadaşınız</t>
+          <t>Sigorta Matematiğine Giriş</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789756812457</t>
+          <t>9789756812730</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Risk Sermayesi ve Türkiye’deki Geleceği</t>
+          <t>Türkiye, Merkez ve Doğu Avrupa Ülkeleri Menkul Kıymet Borsaları</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054259847</t>
+          <t>9789756812396</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Stratejisinde Maliyet Yönetimi</t>
+          <t>Sektörel Dış Ticaret Şirketleri</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9799756812067</t>
+          <t>9789756812228</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Yöneticilerde Güç Yönetimi</t>
+          <t>Sayısal Yöntemler Cilt 1</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789756392218</t>
+          <t>9786054259298</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
+          <t>Satış Arkadaşınız</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054749324</t>
+          <t>9789756812457</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri</t>
+          <t>Risk Sermayesi ve Türkiye’deki Geleceği</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>650</v>
+        <v>280</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054259052</t>
+          <t>9786054259847</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sigortanın Temel Prensipleri</t>
+          <t>Rekabet Stratejisinde Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054259021</t>
+          <t>9799756812067</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Esasları</t>
+          <t>Profesyonel Yöneticilerde Güç Yönetimi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054749058</t>
+          <t>9789756392218</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Para Teorisi ve Para Politikası</t>
+          <t>Pazarlama Yönetimi Açısından Entelektüel Sermaye</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>55</v>
+        <v>350</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054259663</t>
+          <t>9786054749324</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Örnek Olaylarla Vergi İhtilafları ve Vergi Yargısı İlke ve Esasları</t>
+          <t>Pazarlama İlkeleri</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789756392690</t>
+          <t>9786054259052</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürü ve İş Tatmini</t>
+          <t>Sigortanın Temel Prensipleri</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>38</v>
+        <v>500</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789756392973</t>
+          <t>9786054259021</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Teorisi</t>
+          <t>Pazarlama Esasları</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054259533</t>
+          <t>9786054749058</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Teorisi</t>
+          <t>Para Teorisi ve Para Politikası</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>32.41</v>
+        <v>55</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054749300</t>
+          <t>9786054259663</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Modern İşletmecilik</t>
+          <t>Örnek Olaylarla Vergi İhtilafları ve Vergi Yargısı İlke ve Esasları</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789756392492</t>
+          <t>9789756392690</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksek Okulları İçin İşletme Becerileri Grup Çalışması</t>
+          <t>Örgüt Kültürü ve İş Tatmini</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>400</v>
+        <v>38</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789756392409</t>
+          <t>9789756392973</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Tüketim Kültürü Üzerine</t>
+          <t>Muhasebe Teorisi</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789756392966</t>
+          <t>9786054259533</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve İstatistik Uygulamalarıyla Mathematica</t>
+          <t>Muhasebe Teorisi</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>600</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054259557</t>
+          <t>9786054749300</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Marka İmajı</t>
+          <t>Modern İşletmecilik</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789756812693</t>
+          <t>9789756392492</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesinde Güncel Yaklaşımlar</t>
+          <t>Meslek Yüksek Okulları İçin İşletme Becerileri Grup Çalışması</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>35</v>
+        <v>400</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786052184097</t>
+          <t>9789756392409</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Medya ve Tüketim Kültürü Üzerine</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054259410</t>
+          <t>9789756392966</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Matematik ve İstatistik Uygulamalarıyla Mathematica</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>65</v>
+        <v>600</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786054749072</t>
+          <t>9786054259557</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat</t>
+          <t>Marka İmajı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>900</v>
+        <v>400</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789756392065</t>
+          <t>9789756812693</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Makro Ekonomik Göstergelerin İMKB Üzerindeki Etkilerini İncelemeye Yönelik Bir Araştırma</t>
+          <t>Maliyet Muhasebesinde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789756392232</t>
+          <t>9786052184097</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Leasing İşlemleri ve Muhasebesi</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>300</v>
+        <v>65</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789756812983</t>
+          <t>9786054259410</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde İşletmelerde Bilgi Yönetimi</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>300</v>
+        <v>65</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054749003</t>
+          <t>9786054749072</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ortamda İktisat Politikaları</t>
+          <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054259243</t>
+          <t>9789756392065</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>KPSS ve Kamu Sınavlarına Hazırlık Maliye Soru Bankası</t>
+          <t>Makro Ekonomik Göstergelerin İMKB Üzerindeki Etkilerini İncelemeye Yönelik Bir Araştırma</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054259106</t>
+          <t>9789756392232</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı</t>
+          <t>Leasing İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052184226</t>
+          <t>9789756812983</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Küreselleşme Sürecinde İşletmelerde Bilgi Yönetimi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789756392249</t>
+          <t>9786054749003</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kalite Maliyetleri</t>
+          <t>Küresel Ortamda İktisat Politikaları</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789757337447</t>
+          <t>9786054259243</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerin Yönetimi ve Örgüt Kültürü</t>
+          <t>KPSS ve Kamu Sınavlarına Hazırlık Maliye Soru Bankası</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789757337799</t>
+          <t>9786054259106</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi ve Organizasyonu</t>
+          <t>Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789756812402</t>
+          <t>9786052184226</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>1350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054259007</t>
+          <t>9789756392249</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Kalite Maliyetleri</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789756392447</t>
+          <t>9789757337447</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Pazarlama Satış</t>
+          <t>İşletmelerin Yönetimi ve Örgüt Kültürü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>3000537100269</t>
+          <t>9789757337799</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İşletme Birleşmeleri ve Muhasebesi</t>
+          <t>İşletme Yönetimi ve Organizasyonu</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789756812143</t>
+          <t>9789756812402</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>İş Hayatında Krizden Kurtulma Yolları</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>400</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789756812372</t>
+          <t>9786054259007</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>İstikrar Politikaları ve Ülke Örnekleri</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789756392751</t>
+          <t>9789756392447</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Çağında İşletmelerde Eğitim Yönetimi</t>
+          <t>Yönetim Pazarlama Satış</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>45</v>
+        <v>400</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054259267</t>
+          <t>3000537100269</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İktisatta Kullanılan Doğrusal Olmayan Zaman Serisi Yöntemleri</t>
+          <t>İşletme Birleşmeleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789756392720</t>
+          <t>9789756812143</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İktisata Giriş</t>
+          <t>İş Hayatında Krizden Kurtulma Yolları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789756392997</t>
+          <t>9789756812372</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İktisat Tarihinin Evrimi</t>
+          <t>İstikrar Politikaları ve Ülke Örnekleri</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789756392201</t>
+          <t>9789756392751</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İhracat Uygulamaları</t>
+          <t>İnsan Kaynakları Çağında İşletmelerde Eğitim Yönetimi</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>180</v>
+        <v>45</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789756392553</t>
+          <t>9786054259267</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>İhracat Hakkında Her Şey</t>
+          <t>İktisatta Kullanılan Doğrusal Olmayan Zaman Serisi Yöntemleri</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054259540</t>
+          <t>9789756392720</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İç Denetim Süreci ve Kontrol Prosedürleri</t>
+          <t>İktisata Giriş</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786054259144</t>
+          <t>9789756392997</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İstatistik ve Ekonometri Uygulamaları ile R</t>
+          <t>İktisat Tarihinin Evrimi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>18.52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789756392539</t>
+          <t>9789756392201</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Ürünlerinde Kalite, Müşteri Tatmini ve Sadakati</t>
+          <t>İhracat Uygulamaları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>38</v>
+        <v>180</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789757337959</t>
+          <t>9789756392553</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Hisse Senetleri’nin Gerçek Değerinin Hesaplanması</t>
+          <t>İhracat Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>25</v>
+        <v>900</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789756392942</t>
+          <t>9786054259540</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Hileli Finansal Raporlamada Yaratıcı Muhasebe</t>
+          <t>İç Denetim Süreci ve Kontrol Prosedürleri</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>18.52</v>
+        <v>450</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789756812495</t>
+          <t>9786054259144</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Hayat Sigorta Şirketlerinde</t>
+          <t>İstatistik ve Ekonometri Uygulamaları ile R</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>700</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789756812990</t>
+          <t>9789756392539</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Hayali İhracat ve Dış Ticarette Usulsüz İşlemler</t>
+          <t>Hizmet Ürünlerinde Kalite, Müşteri Tatmini ve Sadakati</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>250</v>
+        <v>38</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789756812914</t>
+          <t>9789757337959</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Muhasebesi</t>
+          <t>Hisse Senetleri’nin Gerçek Değerinin Hesaplanması</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>50.93</v>
+        <v>25</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786054259731</t>
+          <t>9789756392942</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Halka Açık Şirketlerin Bağımsız Denetiminin Kalitesi</t>
+          <t>Hileli Finansal Raporlamada Yaratıcı Muhasebe</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789756392768</t>
+          <t>9789756812495</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Haberciliğin Temel Kuralları ve Röportaj Teknikleri</t>
+          <t>Hayat Sigorta Şirketlerinde</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9799757337927</t>
+          <t>9789756812990</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Globalleşen Dünyanın Süper Yöneticilerine</t>
+          <t>Hayali İhracat ve Dış Ticarette Usulsüz İşlemler</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789757337935</t>
+          <t>9789756812914</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Globalleşen Dünyanın Lider Yöneticilerine</t>
+          <t>İnşaat Muhasebesi</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>300</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786054259601</t>
+          <t>9786054259731</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>GIS Tabanlı Karar Verme</t>
+          <t>Halka Açık Şirketlerin Bağımsız Denetiminin Kalitesi</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789757337836</t>
+          <t>9789756392768</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Uygulamaları</t>
+          <t>Haberciliğin Temel Kuralları ve Röportaj Teknikleri</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>23.15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9789756392713</t>
+          <t>9799757337927</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Problemleri</t>
+          <t>Globalleşen Dünyanın Süper Yöneticilerine</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789757337478</t>
+          <t>9789757337935</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Cilt: 2</t>
+          <t>Globalleşen Dünyanın Lider Yöneticilerine</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786054749188</t>
+          <t>9786054259601</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Cilt: 1</t>
+          <t>GIS Tabanlı Karar Verme</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>30.56</v>
+        <v>350</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789756392898</t>
+          <t>9789757337836</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe</t>
+          <t>Genel Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>400</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786054259991</t>
+          <t>9789756392713</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Gazetecilik ve Halkla İlişkiler Mesleği</t>
+          <t>Genel Muhasebe Problemleri</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789756392430</t>
+          <t>9789757337478</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Fransız Genel Hesap Planı ile Türk Tekdüzen Hesap Planının İncelenmesi, Karşılaştırılması ve Uygulamaları</t>
+          <t>Genel Muhasebe Cilt: 2</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>25</v>
+        <v>500</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786054749287</t>
+          <t>9786054749188</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Firmalar ve Bankalar için Dış Ticaret Yazışmaları</t>
+          <t>Genel Muhasebe Cilt: 1</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>450</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786054749393</t>
+          <t>9789756392898</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>1450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>3000537100099</t>
+          <t>9786054259991</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Finansal Terimler Sözlüğü / Glossary of Financial Terms</t>
+          <t>Gazetecilik ve Halkla İlişkiler Mesleği</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786054259793</t>
+          <t>9789756392430</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Finansal Raporlamada Gerçeğe Uygun Değer Yaklaşımı</t>
+          <t>Fransız Genel Hesap Planı ile Türk Tekdüzen Hesap Planının İncelenmesi, Karşılaştırılması ve Uygulamaları</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>450</v>
+        <v>25</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786054749027</t>
+          <t>9786054749287</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe ve Tekdüzen Muhasebe Sistemi</t>
+          <t>Firmalar ve Bankalar için Dış Ticaret Yazışmaları</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786054259687</t>
+          <t>9786054749393</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe Cilt: 1</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>350</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789756812785</t>
+          <t>3000537100099</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe</t>
+          <t>Finansal Terimler Sözlüğü / Glossary of Financial Terms</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789756812013</t>
+          <t>9786054259793</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Finans Matematiği</t>
+          <t>Finansal Raporlamada Gerçeğe Uygun Değer Yaklaşımı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789756812648</t>
+          <t>9786054749027</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Faaliyet Tabanlı Maliyet Yönetimi</t>
+          <t>Finansal Muhasebe ve Tekdüzen Muhasebe Sistemi</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786054259816</t>
+          <t>9786054259687</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Ertelenmiş Vergilerin Finansal Raporlamadaki Yeri ve Önemi</t>
+          <t>Finansal Muhasebe Cilt: 1</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786054259618</t>
+          <t>9789756812785</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Hedeflemesi Uygulayan Ülkelerde Enflasyon-Döviz Kuru İlişkisi ve Türkiye Uygulaması</t>
+          <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786054259182</t>
+          <t>9789756812013</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>E - Views Uygulamalı Temel Ekonometri</t>
+          <t>Finans Matematiği</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786054259304</t>
+          <t>9789756812648</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ticaret Örgütü Gümrük Birliği ve Türkiye</t>
+          <t>Faaliyet Tabanlı Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789756392089</t>
+          <t>9786054259816</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Dönem Sonu İşlemleri ve Muhasebe Uygulamaları</t>
+          <t>Ertelenmiş Vergilerin Finansal Raporlamadaki Yeri ve Önemi</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>35</v>
+        <v>400</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789756392850</t>
+          <t>9786054259618</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Dönem Sonu İşlemleri Muhasebesi</t>
+          <t>Enflasyon Hedeflemesi Uygulayan Ülkelerde Enflasyon-Döviz Kuru İlişkisi ve Türkiye Uygulaması</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>18</v>
+        <v>300</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789756812488</t>
+          <t>9786054259182</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Dışa Açık Ekonomilerde İktisat Politikaları</t>
+          <t>E - Views Uygulamalı Temel Ekonometri</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789757337539</t>
+          <t>9786054259304</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri ve Muhasebesi Yeni Mevzuata Göre Düzenlenmiş</t>
+          <t>Dünya Ticaret Örgütü Gümrük Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789756392003</t>
+          <t>9789756392089</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Devlet Muhasebesi</t>
+          <t>Dönem Sonu İşlemleri ve Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786052184530</t>
+          <t>9789756392850</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Denetim ve Güvence Hizmetleri</t>
+          <t>Dönem Sonu İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>1100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786054259434</t>
+          <t>9789756812488</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Dahilde İşleme Rejimi ve Muhasebe Kayıtları</t>
+          <t>Dışa Açık Ekonomilerde İktisat Politikaları</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789756392652</t>
+          <t>9789757337539</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Dağıtım Kanallarında Çatışma</t>
+          <t>Dış Ticaret İşlemleri ve Muhasebesi Yeni Mevzuata Göre Düzenlenmiş</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786054259212</t>
+          <t>9789756392003</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Akreditif Riskler ve UCP</t>
+          <t>Devlet Muhasebesi</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789756392669</t>
+          <t>9786052184530</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Çin</t>
+          <t>Denetim ve Güvence Hizmetleri</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789756392454</t>
+          <t>9786054259434</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe İlkeleri ve Uygulamaları</t>
+          <t>Dahilde İşleme Rejimi ve Muhasebe Kayıtları</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786054259311</t>
+          <t>9789756392652</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Sermaye</t>
+          <t>Dağıtım Kanallarında Çatışma</t>
         </is>
       </c>
       <c r="C432" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789756810347</t>
+          <t>9786054259212</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Muhasebesi Uygulamaları</t>
+          <t>Dış Ticarette Akreditif Riskler ve UCP</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9799756812005</t>
+          <t>9789756392669</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Yönetici Sekreterinin El Kitabı</t>
+          <t>Çin</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789756812310</t>
+          <t>9789756392454</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Barter İşlemleri</t>
+          <t>Genel Muhasebe İlkeleri ve Uygulamaları</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>280</v>
+        <v>30</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786054259366</t>
+          <t>9786054259311</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık İşlemleri ve Muhasebesi</t>
+          <t>Entelektüel Sermaye</t>
         </is>
       </c>
       <c r="C436" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789756812181</t>
+          <t>9789756810347</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Banka İşlemleri ve Muhasebesi</t>
+          <t>Enflasyon Muhasebesi Uygulamaları</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>27.78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786054259724</t>
+          <t>9799756812005</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Denetim ve Vergi Denetimi Dışındaki Güvence Hizmetleri</t>
+          <t>Çağdaş Yönetici Sekreterinin El Kitabı</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786054259779</t>
+          <t>9789756812310</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’dan Karşılaştırmalı Yerel Yönetim Örnekleri</t>
+          <t>Barter İşlemleri</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786054259205</t>
+          <t>9786054259366</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği İstihdam Projeleri ve Meslek Yüksek Okulları</t>
+          <t>Bankacılık İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786054259199</t>
+          <t>9789756812181</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Yöntemleri</t>
+          <t>Banka İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>250</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786054259502</t>
+          <t>9786054259724</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Analitik Hiyerarşi Prosesi</t>
+          <t>Bağımsız Denetim ve Vergi Denetimi Dışındaki Güvence Hizmetleri</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789756812464</t>
+          <t>9786054259779</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Altın ve Gümüş İşlemleri Muhasebesi</t>
+          <t>Avrupa’dan Karşılaştırmalı Yerel Yönetim Örnekleri</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786054259809</t>
+          <t>9786054259205</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Akreditif ve Standby L/C Rezerv Konuları</t>
+          <t>Avrupa Birliği İstihdam Projeleri ve Meslek Yüksek Okulları</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789756392478</t>
+          <t>9786054259199</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Adli ve İdari Yargı Hakimlik Sınavı Soruları</t>
+          <t>Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789756392799</t>
+          <t>9786054259502</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>A Brief History of Social Sciences and Political Thought</t>
+          <t>Analitik Hiyerarşi Prosesi</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>23.15</v>
+        <v>130</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789756392225</t>
+          <t>9789756812464</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Bir Aktör Olarak Markalar</t>
+          <t>Altın ve Gümüş İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789756812518</t>
+          <t>9786054259809</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Basics for Consumer Behavior</t>
+          <t>Akreditif ve Standby L/C Rezerv Konuları</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789756392621</t>
+          <t>9789756392478</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>6183 Sayılı Kanununda Amme Alacaklarının Korunması</t>
+          <t>Adli ve İdari Yargı Hakimlik Sınavı Soruları</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789756392645</t>
+          <t>9789756392799</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Rusya, AB ve Türkiye’den Yansımalar</t>
+          <t>A Brief History of Social Sciences and Political Thought</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>400</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789756812778</t>
+          <t>9789756392225</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon Muhasebesi</t>
+          <t>Bir Aktör Olarak Markalar</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789756392935</t>
+          <t>9789756812518</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>İthalat Hakkında Her Şey</t>
+          <t>Basics for Consumer Behavior</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786054259465</t>
+          <t>9789756392621</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Doğrudan Satış ve Şebeke Yoluyla Pazarlama Sistemi</t>
+          <t>6183 Sayılı Kanununda Amme Alacaklarının Korunması</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786052184080</t>
+          <t>9789756392645</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>FVAÖK (EBITDA) Faiz, Vergi, Amortisman Öncesi Kar’ın Hesaplanması, Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
+          <t>21. Yüzyılda Rusya, AB ve Türkiye’den Yansımalar</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786054749669</t>
+          <t>9789756812778</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Genetik Algoritmalar</t>
+          <t>Enflasyon Muhasebesi</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786054749676</t>
+          <t>9789756392935</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret'te Sahtecilik ve Dolandırıcılık (FRAUD)</t>
+          <t>İthalat Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786054749430</t>
+          <t>9786054259465</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Vergi Kanunları ve Vergilendirmeyle İlgili Temel Mevzuat</t>
+          <t>Doğrudan Satış ve Şebeke Yoluyla Pazarlama Sistemi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786054749256</t>
+          <t>9786052184080</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Yeni Ödeme Yöntemi BPO'nun Kullanılması</t>
+          <t>FVAÖK (EBITDA) Faiz, Vergi, Amortisman Öncesi Kar’ın Hesaplanması, Finansal Tablo Analizi ve Şirket Değerlemede Kullanımı</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786054749034</t>
+          <t>9786054749669</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Ticaret Kanunu'nun Muhasebe Mesleğine ve Uygulamalarına Etkisi</t>
+          <t>Genetik Algoritmalar</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786054749171</t>
+          <t>9786054749676</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Küresel Finans</t>
+          <t>Dış Ticaret'te Sahtecilik ve Dolandırıcılık (FRAUD)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>40</v>
+        <v>750</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786054749133</t>
+          <t>9786054749430</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri ve Muhasebe Uygulamaları</t>
+          <t>Vergi Kanunları ve Vergilendirmeyle İlgili Temel Mevzuat</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786054749263</t>
+          <t>9786054749256</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Öğrenci Sözlüğü</t>
+          <t>Dış Ticarette Yeni Ödeme Yöntemi BPO'nun Kullanılması</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786054259786</t>
+          <t>9786054749034</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - İngilizce / İngilizce - Türkçe Dönüşümlü Sözlük</t>
+          <t>Yeni Türk Ticaret Kanunu'nun Muhasebe Mesleğine ve Uygulamalarına Etkisi</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789757337829</t>
+          <t>9786054749171</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Windows 98</t>
+          <t>Küresel Finans</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>3000537100801</t>
+          <t>9786054749133</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Unix - Xenix İşletim Sistemi</t>
+          <t>Dış Ticaret İşlemleri ve Muhasebe Uygulamaları</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>30</v>
+        <v>400</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786052184400</t>
+          <t>9786054749263</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Bankalarda Riskten Korunma Muhasebesi</t>
+          <t>Hukuk Öğrenci Sözlüğü</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786052184448</t>
+          <t>9786054259786</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Interdisciplinary Reflections of Digital Transformation</t>
+          <t>Türkçe - İngilizce / İngilizce - Türkçe Dönüşümlü Sözlük</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786052184653</t>
+          <t>9789757337829</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarlama</t>
+          <t>Microsoft Windows 98</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786052184417</t>
+          <t>3000537100801</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürünün ve Terfi Uygulamalarının Örgütsel Bağlılık Üzerindeki Etkisi</t>
+          <t>Unix - Xenix İşletim Sistemi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786052184714</t>
+          <t>9786052184400</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçmenlerin Siyasi Kimlik Temelli Profil Analizi</t>
+          <t>Bankalarda Riskten Korunma Muhasebesi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786052184707</t>
+          <t>9786052184448</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Bunları Biliyor Musunuz ?</t>
+          <t>Interdisciplinary Reflections of Digital Transformation</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786052184523</t>
+          <t>9786052184653</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Çevrecilik Ekseninde Kurumsal Değişim Türkiye Kimya Sektörü</t>
+          <t>Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786052184493</t>
+          <t>9786052184417</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Spor Pazarlaması ve Bisiklet Sporunda Tutundurma Stratejileri</t>
+          <t>Örgüt Kültürünün ve Terfi Uygulamalarının Örgütsel Bağlılık Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786052184509</t>
+          <t>9786052184714</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Konularla Türkiye’de Döviz Kuru</t>
+          <t>Türkiye’de Seçmenlerin Siyasi Kimlik Temelli Profil Analizi</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786052184516</t>
+          <t>9786052184707</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Kobi'lerde Yapısallaşma</t>
+          <t>Dış Ticarette Bunları Biliyor Musunuz ?</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786052184486</t>
+          <t>9786052184523</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Tebaadan Ulusa Erken Dönem Sinema Tarihi 1896-1943 Arası Bir Tarihselleştirme Önerisi</t>
+          <t>Çevrecilik Ekseninde Kurumsal Değişim Türkiye Kimya Sektörü</t>
         </is>
       </c>
       <c r="C476" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786054259229</t>
+          <t>9786052184493</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Muhasebe</t>
+          <t>Spor Pazarlaması ve Bisiklet Sporunda Tutundurma Stratejileri</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789756392522</t>
+          <t>9786052184509</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Uygulamaları ile Yapı Mekaniği’nde Nümerik Metodlar ve Matris - Deplasman Yöntemi</t>
+          <t>Seçilmiş Konularla Türkiye’de Döviz Kuru</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>50.93</v>
+        <v>300</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786052184431</t>
+          <t>9786052184516</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Sermayeye Dayalı Teşviklerden Faydalandırma Planları</t>
+          <t>Kobi'lerde Yapısallaşma</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786052184264</t>
+          <t>9786052184486</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Financial and Physical Assets Management</t>
+          <t>Tebaadan Ulusa Erken Dönem Sinema Tarihi 1896-1943 Arası Bir Tarihselleştirme Önerisi</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786054749898</t>
+          <t>9786054259229</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Finansal Olmayan Verilerin Raporlanması</t>
+          <t>Bilgisayarlı Muhasebe</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786052184455</t>
+          <t>9789756392522</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Hileleri</t>
+          <t>Bilgisayar Uygulamaları ile Yapı Mekaniği’nde Nümerik Metodlar ve Matris - Deplasman Yöntemi</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>350</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789757337980</t>
+          <t>9786052184431</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayardan Dünyaya Açılan Kapı İnternet</t>
+          <t>Çalışanları Sermayeye Dayalı Teşviklerden Faydalandırma Planları</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786052184424</t>
+          <t>9786052184264</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Phyton ile Programlama ve Dijital Sinyal İşleme</t>
+          <t>Financial and Physical Assets Management</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786052184462</t>
+          <t>9786054749898</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Şirketlerinde Hisse Değişimi</t>
+          <t>İşletmelerde Finansal Olmayan Verilerin Raporlanması</t>
         </is>
       </c>
       <c r="C485" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786052184608</t>
+          <t>9786052184455</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Girişimcilik</t>
+          <t>Muhasebe Hileleri</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786054749980</t>
+          <t>9789757337980</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Vekalet Teorisi Ve Kaynak Bağımlılığı Teorisi Bağlamında, Yönetim Kurulu Özellikleri Ve Finansal Performans</t>
+          <t>Bilgisayardan Dünyaya Açılan Kapı İnternet</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786054749966</t>
+          <t>9786052184424</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukukunda Tevkifattan Doğan Sorumluluk</t>
+          <t>Phyton ile Programlama ve Dijital Sinyal İşleme</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786052184592</t>
+          <t>9786052184462</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel ve Ekonomik Rekabet Alanı: Arktika</t>
+          <t>Sermaye Şirketlerinde Hisse Değişimi</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786052184615</t>
+          <t>9786052184608</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>İşletmeciliği Yeniden Düşünmek</t>
+          <t>Sosyal Girişimcilik</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786052184639</t>
+          <t>9786054749980</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Tasarlama Atölyesi</t>
+          <t>Vekalet Teorisi Ve Kaynak Bağımlılığı Teorisi Bağlamında, Yönetim Kurulu Özellikleri Ve Finansal Performans</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786052184684</t>
+          <t>9786054749966</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Masallar ve Çizgi Filmlerde Güç Elde Etme Stratejileri</t>
+          <t>Vergi Hukukunda Tevkifattan Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786052184677</t>
+          <t>9786052184592</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Dijital Muhasebe ve XBRL Sınıflandırma Sistemleri (Toksonomiler)</t>
+          <t>Yeni Küresel ve Ekonomik Rekabet Alanı: Arktika</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786052184660</t>
+          <t>9786052184615</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Mesleki Yönlendirme ve İnsan Gücü Planlaması</t>
+          <t>İşletmeciliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C494" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786052184394</t>
+          <t>9786052184639</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Sessizlik</t>
+          <t>Veritabanı Tasarlama Atölyesi</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786052184554</t>
+          <t>9786052184684</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Perakendecilik Tarihi</t>
+          <t>Masallar ve Çizgi Filmlerde Güç Elde Etme Stratejileri</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786052184585</t>
+          <t>9786052184677</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Çok Kriterli Karar Verme Yöntemleri ile Finansal Performans Analizi ve Tahmin Modeli</t>
+          <t>Dijital Muhasebe ve XBRL Sınıflandırma Sistemleri (Toksonomiler)</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786052184578</t>
+          <t>9786052184660</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Kadın Girişimcilerin Öyküleri ve Kişilik Özellikleri</t>
+          <t>Mesleki Yönlendirme ve İnsan Gücü Planlaması</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786052184561</t>
+          <t>9786052184394</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Davranışsal Finans</t>
+          <t>Örgütlerde Sessizlik</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786052184219</t>
+          <t>9786052184554</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik Raporlaması</t>
+          <t>Perakendecilik Tarihi</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786052184110</t>
+          <t>9786052184585</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Ekoloji Teorisi Bağlamında Türkiye Bankacılık Popülasyonunun İncelenmesi: Hukuki, Politik ve Ekonomik Değişikliklerin Etkisi 1923-2011</t>
+          <t>Çok Kriterli Karar Verme Yöntemleri ile Finansal Performans Analizi ve Tahmin Modeli</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786054749317</t>
+          <t>9786052184578</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat</t>
+          <t>Kadın Girişimcilerin Öyküleri ve Kişilik Özellikleri</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786052184288</t>
+          <t>9786052184561</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Genel Muhasebe</t>
+          <t>Uygulamalı Davranışsal Finans</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786052184271</t>
+          <t>9786052184219</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Yıkıldıktan Sonra Adı Değiştirilen Devlet Roma İmparatorluğu (İ.Ö 753 - İ.S 1453)</t>
+          <t>Sürdürülebilirlik Raporlaması</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>1300</v>
+        <v>300</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786052184202</t>
+          <t>9786052184110</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>İş'te Bağlılık</t>
+          <t>Örgütsel Ekoloji Teorisi Bağlamında Türkiye Bankacılık Popülasyonunun İncelenmesi: Hukuki, Politik ve Ekonomik Değişikliklerin Etkisi 1923-2011</t>
         </is>
       </c>
       <c r="C505" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786052184479</t>
+          <t>9786054749317</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Liderlik Tarzları</t>
+          <t>Mikro İktisat</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786054749843</t>
+          <t>9786052184288</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Bankalarda İç Kontrol İç Denetim ve Banka Müfettişliği</t>
+          <t>Yeni Başlayanlar İçin Genel Muhasebe</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786052184233</t>
+          <t>9786052184271</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Matematik 3 - Analiz 3</t>
+          <t>Yıkıldıktan Sonra Adı Değiştirilen Devlet Roma İmparatorluğu (İ.Ö 753 - İ.S 1453)</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786052184257</t>
+          <t>9786052184202</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Finansal Etkinlik</t>
+          <t>İş'te Bağlılık</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786052184387</t>
+          <t>9786052184479</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Denetim Beklenti Farkları</t>
+          <t>Örgütlerde Liderlik Tarzları</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786052184332</t>
+          <t>9786054749843</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Kobiler İçin Girişimcilik</t>
+          <t>Bankalarda İç Kontrol İç Denetim ve Banka Müfettişliği</t>
         </is>
       </c>
       <c r="C511" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786052184318</t>
+          <t>9786052184233</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Ticari Krediler ve Kredi Türleri</t>
+          <t>Matematik 3 - Analiz 3</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786052184325</t>
+          <t>9786052184257</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Kobilere Yönelik Hibe Teşvik ve Destekler</t>
+          <t>Finansal Etkinlik</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786052184301</t>
+          <t>9786052184387</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Banka Muhasebesi</t>
+          <t>Bağımsız Denetim Beklenti Farkları</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786052184370</t>
+          <t>9786052184332</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Bankalarda Vergi Uygulamaları Türk Vergi Sistemi</t>
+          <t>Kobiler İçin Girişimcilik</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786052184356</t>
+          <t>9786052184318</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Genel Bankacılık</t>
+          <t>Ticari Krediler ve Kredi Türleri</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
+          <t>9786052184325</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Kobilere Yönelik Hibe Teşvik ve Destekler</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786052184301</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Banka Muhasebesi</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786052184370</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Bankalarda Vergi Uygulamaları Türk Vergi Sistemi</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786052184356</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Genel Bankacılık</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
           <t>9786052184363</t>
         </is>
       </c>
-      <c r="B517" s="1" t="inlineStr">
+      <c r="B521" s="1" t="inlineStr">
         <is>
           <t>Finansal Analiz ve Kredi Süreci</t>
         </is>
       </c>
-      <c r="C517" s="1">
+      <c r="C521" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>