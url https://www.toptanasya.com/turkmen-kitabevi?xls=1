--- v2 (2026-07-03)
+++ v3 (2026-09-15)
@@ -1309,66 +1309,66 @@
         <is>
           <t>9786052184066</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Yürürlükteki Tüm Vergi Kanunları (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786054749478</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786054749461</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789757337997</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Internet 2000</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789756392812</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
@@ -3829,156 +3829,156 @@
         <is>
           <t>9786054749829</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>101 Soruda Pazarlama</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>9786054749768</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Japonca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9786054749751</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>İtalyanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>9786054749782</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>Turkish For English Speakers - İngilizce Konuşanlar İçin Türkçe</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>9786054749508</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>Fransızca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>9786054749621</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>Araplar İçin Kolay Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786054749638</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>9786054749270</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>41 Ya-sin (Kod: YAS006)</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>9786054749775</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Romence Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786052184127</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>İşten Ayrılma Niyeti</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>9786052184103</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>