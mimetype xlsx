--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -94,111 +94,111 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786054513208</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>42758571383 Numaralı Üye: Yılmaz Derebaşı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786054513024</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 20: Yoldaş Koçero</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054513000</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 18: Umutlarımız Hep Bizimleydi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758683871</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 15: Gayrettepe Selimiye Metris</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054513017</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 19: Çağ Atlama</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789758683918</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 16 : Aralık'sız</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>3990000016205</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,66 +214,66 @@
         <is>
           <t>9786054513239</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 25: Yaşamak Direnmektir</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789758683833</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 13: Zaman Zindan İçinde</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>70</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789758683024</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Üç Hapishaneden Mektuplar Canım Halet’çiğim</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>3990000018334</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Tütüncülerin Tarihi 1930-1950 Arasında</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789758683253</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -289,96 +289,96 @@
         <is>
           <t>9789758683260</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Türkiye Sendikacılık Tarihi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789758683529</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Türkiye İşçi Partisi Parlamento’da 40. Yıl</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789758683765</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter: 10 Tutukluymuşuk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054513055</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Hafızanın Hatırlama ve Unutma Biçimleri</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789758683291</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>TKP MK Genel Sekreteri İsmail Bilen</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789758683390</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>TKP MK Dış Bürosu 1965 Tartışmaları</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789758683307</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -424,66 +424,66 @@
         <is>
           <t>9789758683383</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>TİP (Türkiye İşçi Partisi) Parlamentoda 5. Cilt</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789758683222</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sosyal Tarih Araştırmaları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789758683611</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 4: Saat Geri Dönmüyor</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>3990000006005</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 5 : Renklerden Kızılı Seçmek</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789758683543</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -559,141 +559,141 @@
         <is>
           <t>9789758683062</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kızıl Feministler</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758683208</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Kırklı Yıllar-3 1945 İGB Davası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789758683161</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Kırklı Yıllar-2 1944 TKP Davası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758683321</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kırklı Yıllar-1 En Büyük Tehlike Niçin Sovyet Birliğinin Dostuyum?</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789758683567</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kırklı Yıllar 5 İfşa Ediyorum / Savcı Konuştu Söz Sanığındır</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>3990000016215</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kanatlı Gençlik</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789758683215</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>İşçi-Demokrasi Hareketi ve Tip</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789758683420</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>İrade-i Milliye</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758683116</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Irmak Gibi Mektuplar</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789758683192</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
@@ -784,186 +784,186 @@
         <is>
           <t>9789758683703</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter: 9 Fırtınada Yürüyüş</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>48.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789758683772</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 11: Fahri Petek: Bir Hayat, Üç Can</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789758683864</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter: 14 - Ergani Yürüyor</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789758683512</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Dünden Damlalar</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758683574</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Dönüşten Özgürlüğe 900 Gün</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758683437</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Cezaevi Anıları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758683505</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Büyük Kırılma</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758683048</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Bizim Radyoda Nazım Hikmet</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758683444</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Ömür Bir Sohbet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786054513031</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 21 : Ben İşçiyim</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758683666</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 7 : Anılar Nail Çakırhan</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758683673</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 8 : Anılar Bilal Şen</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758683246</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
@@ -1024,81 +1024,81 @@
         <is>
           <t>9789758683628</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Sarı Defter 6: Çınarlı Köyün Muhtarı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789758683451</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>1927 Adana Demiryolu Grevi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758683277</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>1926 Viyana Konferansı Türkiye Komünist Partisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758683468</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>1920-21’ler Türkiyesi ve Mustafa Suphi’lerin Dönüşü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758683536</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>1 Mayıs İlk Dileğimiz</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789758683376</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>