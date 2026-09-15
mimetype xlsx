--- v1 (2026-07-03)
+++ v2 (2026-09-15)
@@ -85,1090 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054513208</t>
+          <t>9786259212425</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>42758571383 Numaralı Üye: Yılmaz Derebaşı</t>
+          <t>1929 TKP Davası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054513024</t>
+          <t>9786054513208</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 20: Yoldaş Koçero</t>
+          <t>42758571383 Numaralı Üye: Yılmaz Derebaşı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054513000</t>
+          <t>9786054513024</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 18: Umutlarımız Hep Bizimleydi</t>
+          <t>Sarı Defter 20: Yoldaş Koçero</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789758683871</t>
+          <t>9786054513000</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 15: Gayrettepe Selimiye Metris</t>
+          <t>Sarı Defter 18: Umutlarımız Hep Bizimleydi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054513017</t>
+          <t>9789758683871</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 19: Çağ Atlama</t>
+          <t>Sarı Defter 15: Gayrettepe Selimiye Metris</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758683918</t>
+          <t>9786054513017</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 16 : Aralık'sız</t>
+          <t>Sarı Defter 19: Çağ Atlama</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>24</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000016205</t>
+          <t>9789758683918</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Konca Yazışmaları</t>
+          <t>Sarı Defter 16 : Aralık'sız</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054513239</t>
+          <t>3990000016205</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 25: Yaşamak Direnmektir</t>
+          <t>Konca Yazışmaları</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758683833</t>
+          <t>9786054513239</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 13: Zaman Zindan İçinde</t>
+          <t>Sarı Defter 25: Yaşamak Direnmektir</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758683024</t>
+          <t>9789758683833</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Üç Hapishaneden Mektuplar Canım Halet’çiğim</t>
+          <t>Sarı Defter 13: Zaman Zindan İçinde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000018334</t>
+          <t>9789758683024</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tütüncülerin Tarihi 1930-1950 Arasında</t>
+          <t>Üç Hapishaneden Mektuplar Canım Halet’çiğim</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758683253</t>
+          <t>3990000018334</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Grev Hakkı ve Grevler</t>
+          <t>Tütüncülerin Tarihi 1930-1950 Arasında</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758683260</t>
+          <t>9789758683253</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sendikacılık Tarihi</t>
+          <t>Türkiye’de Grev Hakkı ve Grevler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758683529</t>
+          <t>9789758683260</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İşçi Partisi Parlamento’da 40. Yıl</t>
+          <t>Türkiye Sendikacılık Tarihi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758683765</t>
+          <t>9789758683529</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter: 10 Tutukluymuşuk</t>
+          <t>Türkiye İşçi Partisi Parlamento’da 40. Yıl</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054513055</t>
+          <t>9789758683765</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hafızanın Hatırlama ve Unutma Biçimleri</t>
+          <t>Sarı Defter: 10 Tutukluymuşuk</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758683291</t>
+          <t>9786054513055</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>TKP MK Genel Sekreteri İsmail Bilen</t>
+          <t>Toplumsal Hafızanın Hatırlama ve Unutma Biçimleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758683390</t>
+          <t>9789758683291</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>TKP MK Dış Bürosu 1965 Tartışmaları</t>
+          <t>TKP MK Genel Sekreteri İsmail Bilen</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758683307</t>
+          <t>9789758683390</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>TKP MK 1920-1921 Dönüş Belgeleri-2</t>
+          <t>TKP MK Dış Bürosu 1965 Tartışmaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758683284</t>
+          <t>9789758683307</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>TKP MK 1920-1921 Dönüş Belgeleri-1</t>
+          <t>TKP MK 1920-1921 Dönüş Belgeleri-2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758683406</t>
+          <t>9789758683284</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>TKP Gölcük Davası</t>
+          <t>TKP MK 1920-1921 Dönüş Belgeleri-1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758683383</t>
+          <t>9789758683406</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 5. Cilt</t>
+          <t>TKP Gölcük Davası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758683222</t>
+          <t>9789758683383</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Tarih Araştırmaları</t>
+          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 5. Cilt</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758683611</t>
+          <t>9789758683222</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 4: Saat Geri Dönmüyor</t>
+          <t>Sosyal Tarih Araştırmaları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000006005</t>
+          <t>9789758683611</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 5 : Renklerden Kızılı Seçmek</t>
+          <t>Sarı Defter 4: Saat Geri Dönmüyor</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>12</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758683543</t>
+          <t>3990000006005</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Paşabahçe 1966</t>
+          <t>Sarı Defter 5 : Renklerden Kızılı Seçmek</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758683413</t>
+          <t>9789758683543</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Suphi ve Yoldaşları</t>
+          <t>Paşabahçe 1966</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758683017</t>
+          <t>9789758683413</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye</t>
+          <t>Mustafa Suphi ve Yoldaşları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758683499</t>
+          <t>9789758683017</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Milli Azadlık Savaşı Anıları</t>
+          <t>Modern Türkiye</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758683598</t>
+          <t>9789758683499</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş 1 Mayıs 1919-Şubat 1920</t>
+          <t>Milli Azadlık Savaşı Anıları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758683062</t>
+          <t>9789758683598</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Feministler</t>
+          <t>Kurtuluş 1 Mayıs 1919-Şubat 1920</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758683208</t>
+          <t>9789758683062</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kırklı Yıllar-3 1945 İGB Davası</t>
+          <t>Kızıl Feministler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758683161</t>
+          <t>9789758683208</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kırklı Yıllar-2 1944 TKP Davası</t>
+          <t>Kırklı Yıllar-3 1945 İGB Davası</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758683321</t>
+          <t>9789758683161</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırklı Yıllar-1 En Büyük Tehlike Niçin Sovyet Birliğinin Dostuyum?</t>
+          <t>Kırklı Yıllar-2 1944 TKP Davası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>12</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758683567</t>
+          <t>9789758683321</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kırklı Yıllar 5 İfşa Ediyorum / Savcı Konuştu Söz Sanığındır</t>
+          <t>Kırklı Yıllar-1 En Büyük Tehlike Niçin Sovyet Birliğinin Dostuyum?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000016215</t>
+          <t>9789758683567</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Gençlik</t>
+          <t>Kırklı Yıllar 5 İfşa Ediyorum / Savcı Konuştu Söz Sanığındır</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758683215</t>
+          <t>3990000016215</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İşçi-Demokrasi Hareketi ve Tip</t>
+          <t>Kanatlı Gençlik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758683420</t>
+          <t>9789758683215</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İrade-i Milliye</t>
+          <t>İşçi-Demokrasi Hareketi ve Tip</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758683116</t>
+          <t>9789758683420</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Irmak Gibi Mektuplar</t>
+          <t>İrade-i Milliye</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758683192</t>
+          <t>9789758683116</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Harbin Eşiğindeki Türkiye</t>
+          <t>Irmak Gibi Mektuplar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>8</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758683819</t>
+          <t>9789758683192</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 12: Gökova’da Bir Sosyalist Hafız İbrahim Mersin</t>
+          <t>Harbin Eşiğindeki Türkiye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000006202</t>
+          <t>9789758683819</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Georgi Dimitrov Günlükleri (3 Cilt Takım)</t>
+          <t>Sarı Defter 12: Gökova’da Bir Sosyalist Hafız İbrahim Mersin</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>210</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758683154</t>
+          <t>3990000006202</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Georgi Dimitrov Günlük 3</t>
+          <t>Georgi Dimitrov Günlükleri (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758683147</t>
+          <t>9789758683154</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Georgi Dimitrov Günlük 2</t>
+          <t>Georgi Dimitrov Günlük 3</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758683130</t>
+          <t>9789758683147</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Georgi Dimitrov Günlük-1</t>
+          <t>Georgi Dimitrov Günlük 2</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758683703</t>
+          <t>9789758683130</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter: 9 Fırtınada Yürüyüş</t>
+          <t>Georgi Dimitrov Günlük-1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>48.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758683772</t>
+          <t>9789758683703</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 11: Fahri Petek: Bir Hayat, Üç Can</t>
+          <t>Sarı Defter: 9 Fırtınada Yürüyüş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758683864</t>
+          <t>9789758683772</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter: 14 - Ergani Yürüyor</t>
+          <t>Sarı Defter 11: Fahri Petek: Bir Hayat, Üç Can</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758683512</t>
+          <t>9789758683864</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dünden Damlalar</t>
+          <t>Sarı Defter: 14 - Ergani Yürüyor</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758683574</t>
+          <t>9789758683512</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dönüşten Özgürlüğe 900 Gün</t>
+          <t>Dünden Damlalar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758683437</t>
+          <t>9789758683574</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Cezaevi Anıları</t>
+          <t>Dönüşten Özgürlüğe 900 Gün</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758683505</t>
+          <t>9789758683437</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kırılma</t>
+          <t>Cezaevi Anıları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758683048</t>
+          <t>9789758683505</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bizim Radyoda Nazım Hikmet</t>
+          <t>Büyük Kırılma</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758683444</t>
+          <t>9789758683048</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Bir Sohbet</t>
+          <t>Bizim Radyoda Nazım Hikmet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054513031</t>
+          <t>9789758683444</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 21 : Ben İşçiyim</t>
+          <t>Bir Ömür Bir Sohbet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>600</v>
+        <v>325</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758683666</t>
+          <t>9786054513031</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 7 : Anılar Nail Çakırhan</t>
+          <t>Sarı Defter 21 : Ben İşçiyim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758683673</t>
+          <t>9789758683666</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 8 : Anılar Bilal Şen</t>
+          <t>Sarı Defter 7 : Anılar Nail Çakırhan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>65</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758683246</t>
+          <t>9789758683673</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Sendikacılığı ve Türkiye  İlk İlişkiler</t>
+          <t>Sarı Defter 8 : Anılar Bilal Şen</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758683093</t>
+          <t>9789758683246</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>1962 Konferansı TKP MK Dış Bürosu</t>
+          <t>Amerikan Sendikacılığı ve Türkiye  İlk İlişkiler</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758683239</t>
+          <t>9789758683093</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>1947 TKP Davası Kırklı Yıllar-4</t>
+          <t>1962 Konferansı TKP MK Dış Bürosu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758683475</t>
+          <t>9789758683239</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>1929 TKP Davası</t>
+          <t>1947 TKP Davası Kırklı Yıllar-4</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758683628</t>
+          <t>9789758683475</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sarı Defter 6: Çınarlı Köyün Muhtarı</t>
+          <t>1929 TKP Davası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758683451</t>
+          <t>9789758683628</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>1927 Adana Demiryolu Grevi</t>
+          <t>Sarı Defter 6: Çınarlı Köyün Muhtarı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758683277</t>
+          <t>9789758683451</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>1926 Viyana Konferansı Türkiye Komünist Partisi</t>
+          <t>1927 Adana Demiryolu Grevi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758683468</t>
+          <t>9789758683277</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>1920-21’ler Türkiyesi ve Mustafa Suphi’lerin Dönüşü</t>
+          <t>1926 Viyana Konferansı Türkiye Komünist Partisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758683536</t>
+          <t>9789758683468</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>1 Mayıs İlk Dileğimiz</t>
+          <t>1920-21’ler Türkiyesi ve Mustafa Suphi’lerin Dönüşü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758683376</t>
+          <t>9789758683536</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 4. Cilt</t>
+          <t>1 Mayıs İlk Dileğimiz</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758683369</t>
+          <t>9789758683376</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 3. Cilt</t>
+          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 4. Cilt</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758683352</t>
+          <t>9789758683369</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 2. Cilt</t>
+          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 3. Cilt</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9789758683352</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>TİP (Türkiye İşçi Partisi) Parlamentoda 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9789758683345</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>TİP (Türkiye İşçi Partisi) Parlamentoda 1. Cilt</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C72" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>