--- v1 (2026-07-03)
+++ v2 (2026-11-05)
@@ -244,51 +244,51 @@
         <is>
           <t>9786258017144</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>4+ Yaş Dot Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258017212</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>3+ Yaş Seti</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>980</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258017250</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>3+ Yaş Fınd Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786258017243</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -1084,51 +1084,51 @@
         <is>
           <t>9786057496270</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>7+ Yaş Draw</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057496256</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>7+ Yaş 9'lu Set - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>2205</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786057496294</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>7+ Yaş Think</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786057496225</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>