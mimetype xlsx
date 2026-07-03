--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,1765 +85,1780 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257876131</t>
+          <t>9786058003583</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Pingu ile Yeni Dünya 4-8 Yaş</t>
+          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi -3 (Level 1) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>206</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258017311</t>
+          <t>9786257876131</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ayatori</t>
+          <t>Pingu ile Yeni Dünya 4-8 Yaş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>206</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258017069</t>
+          <t>9786258017311</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>9+ Yaş 6'lı Set</t>
+          <t>Ayatori</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258017045</t>
+          <t>9786258017069</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>9+ Yaş Archıtect</t>
+          <t>9+ Yaş 6'lı Set</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>206</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258017021</t>
+          <t>9786258017045</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>9+ Yaş Mtrix</t>
+          <t>9+ Yaş Archıtect</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>206</v>
+        <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258017113</t>
+          <t>9786258017021</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>4+ Yaş Seti Level 2</t>
+          <t>9+ Yaş Mtrix</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>570</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258017168</t>
+          <t>9786258017113</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>4+ Yaş Fınd</t>
+          <t>4+ Yaş Seti Level 2</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>735</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258017182</t>
+          <t>9786258017168</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>4+ Yaş Cube</t>
+          <t>4+ Yaş Fınd</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258017144</t>
+          <t>9786258017182</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>4+ Yaş Dot Kitabı</t>
+          <t>4+ Yaş Cube</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258017212</t>
+          <t>9786258017144</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>3+ Yaş Seti</t>
+          <t>4+ Yaş Dot Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>760</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258017250</t>
+          <t>9786258017212</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>3+ Yaş Fınd Kitabı</t>
+          <t>3+ Yaş Seti</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>980</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258017243</t>
+          <t>9786258017250</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>3+ Yaş Cube Kitabı</t>
+          <t>3+ Yaş Fınd Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258017229</t>
+          <t>9786258017243</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>3+ Yaş Paint Kitabı</t>
+          <t>3+ Yaş Cube Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258017236</t>
+          <t>9786258017229</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>3+ Yaş Dot Kitabı</t>
+          <t>3+ Yaş Paint Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258017298</t>
+          <t>9786258017236</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>El Becerileri Seti</t>
+          <t>3+ Yaş Dot Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1150</v>
+        <v>245</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258017267</t>
+          <t>9786258017298</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Origami</t>
+          <t>El Becerileri Seti</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258017304</t>
+          <t>9786258017267</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cutting</t>
+          <t>Origami</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258017281</t>
+          <t>9786258017304</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kirigami</t>
+          <t>Cutting</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258017274</t>
+          <t>9786258017281</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Quilling</t>
+          <t>Kirigami</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057043689</t>
+          <t>9786258017274</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Thınk</t>
+          <t>Quilling</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057043665</t>
+          <t>9786057043689</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Solve</t>
+          <t>8+ Yaş Thınk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057043672</t>
+          <t>9786057043665</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Mınd</t>
+          <t>8+ Yaş Solve</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057402509</t>
+          <t>9786057043672</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Matrıx</t>
+          <t>8+ Yaş Mınd</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057402578</t>
+          <t>9786057402509</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Seti Level 3</t>
+          <t>8+ Yaş Matrıx</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>570</v>
+        <v>245</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057402547</t>
+          <t>9786057402578</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Seti Level 2</t>
+          <t>8+ Yaş Seti Level 3</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057402530</t>
+          <t>9786057402547</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Seti Level 1</t>
+          <t>8+ Yaş Seti Level 2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057043634</t>
+          <t>9786057402530</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Fınd</t>
+          <t>8+ Yaş Seti Level 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>190</v>
+        <v>735</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057043641</t>
+          <t>9786057043634</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Cube</t>
+          <t>8+ Yaş Fınd</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057402516</t>
+          <t>9786057043641</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Coordınate</t>
+          <t>8+ Yaş Cube</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057043696</t>
+          <t>9786057402516</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Calculate</t>
+          <t>8+ Yaş Coordınate</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057402523</t>
+          <t>9786057043696</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş Algorıthm</t>
+          <t>8+ Yaş Calculate</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057402561</t>
+          <t>9786057402523</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>8+ Yaş 9’lu Set</t>
+          <t>8+ Yaş Algorıthm</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>1710</v>
+        <v>245</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050612493</t>
+          <t>9786057402561</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 2 (7-8-9 Yaş) (3 Kitap Takım)</t>
+          <t>8+ Yaş 9’lu Set</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>570</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058021051</t>
+          <t>9786050612493</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Break Time - Okul Öncesi</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 2 (7-8-9 Yaş) (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>206</v>
+        <v>570</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058021068</t>
+          <t>9786058021051</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Break Time - İlkokul</t>
+          <t>Break Time - Okul Öncesi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050612448</t>
+          <t>9786058021068</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (7-8-9 Yaş) (9 Kitap Takım)</t>
+          <t>Break Time - İlkokul</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1710</v>
+        <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058057821</t>
+          <t>9786050612448</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 3 (7-8-9 Yaş) (3 Kitap Takım)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (7-8-9 Yaş) (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>117</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058057838</t>
+          <t>9786058057821</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 2 (7-8-9 Yaş) (3 Kitap Takım)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 3 (7-8-9 Yaş) (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>102</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058057814</t>
+          <t>9786058057838</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 1 (7-8-9 Yaş) (3 Kitap Takım)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 2 (7-8-9 Yaş) (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>117</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058057852</t>
+          <t>9786058057814</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Algorithm - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 9 (Level 3) (7-8-9 Yaş)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Level 1 (7-8-9 Yaş) (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>42</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058071780</t>
+          <t>9786058057852</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Matrix - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 8 (Level 3) (7-8-9 Yaş)</t>
+          <t>Algorithm - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 9 (Level 3) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>127</v>
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058057807</t>
+          <t>9786058071780</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Coordinate - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 7 (Level 3) (7-8-9 Yaş)</t>
+          <t>Matrix - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 8 (Level 3) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>149</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058071797</t>
+          <t>9786058057807</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Crossword - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2) (7-8-9 Yaş)</t>
+          <t>Coordinate - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 7 (Level 3) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>42</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058071773</t>
+          <t>9786058071797</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mind - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2) (7-8-9 Yaş)</t>
+          <t>Crossword - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>59</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058071742</t>
+          <t>9786058071773</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2) (7-8-9 Yaş)</t>
+          <t>Mind - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>59</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058071766</t>
+          <t>9786058071742</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1) (7-8-9 Yaş)</t>
+          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058071759</t>
+          <t>9786058071766</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1) (7-8-9 Yaş)</t>
+          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058071735</t>
+          <t>9786058071759</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1) (7-8-9 Yaş)</t>
+          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056927201</t>
+          <t>9786058071735</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş 9′lu Set (Okul Öncesi)</t>
+          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1) (7-8-9 Yaş)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1162</v>
+        <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056927218</t>
+          <t>9786056927201</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş Level 3 (3 Kitap Takım)</t>
+          <t>IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş 9′lu Set (Okul Öncesi)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>388</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056927225</t>
+          <t>9786056927218</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş Level 2 (3 Kitap Takım)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş Level 3 (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>388</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056927232</t>
+          <t>9786056927225</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş Level 1 (3 Kitap Takım)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş Level 2 (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>388</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058071728</t>
+          <t>9786056927232</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Algorithm - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 9 (Level 3)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4-5-6 Yaş Level 1 (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>388</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056927263</t>
+          <t>9786058071728</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Matrix - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 8 (Level 3)</t>
+          <t>Algorithm - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 9 (Level 3)</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058071711</t>
+          <t>9786056927263</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Coordinate - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 7 (Level 3)</t>
+          <t>Matrix - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 8 (Level 3)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056927270</t>
+          <t>9786058071711</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2)</t>
+          <t>Coordinate - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 7 (Level 3)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056927249</t>
+          <t>9786056927270</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2)</t>
+          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050612417</t>
+          <t>9786056927249</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pingu İle Yeni Dünya 3-8 Yaş</t>
+          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057496287</t>
+          <t>9786050612417</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Paint</t>
+          <t>Pingu İle Yeni Dünya 3-8 Yaş</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050612431</t>
+          <t>9786057496287</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Coordinate</t>
+          <t>7+ Yaş Paint</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057496232</t>
+          <t>9786050612431</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Solve</t>
+          <t>7+ Yaş Coordinate</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057496263</t>
+          <t>9786057496232</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Listen</t>
+          <t>7+ Yaş Solve</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057496201</t>
+          <t>9786057496263</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Find</t>
+          <t>7+ Yaş Listen</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050612400</t>
+          <t>9786057496201</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Cube</t>
+          <t>7+ Yaş Find</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057496270</t>
+          <t>9786050612400</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Draw</t>
+          <t>7+ Yaş Cube</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057496256</t>
+          <t>9786057496270</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş 9'lu Set - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
+          <t>7+ Yaş Draw</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1710</v>
+        <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057496294</t>
+          <t>9786057496256</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Think</t>
+          <t>7+ Yaş 9'lu Set - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057496225</t>
+          <t>9786057496294</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Seti Level 2 - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
+          <t>7+ Yaş Think</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>570</v>
+        <v>245</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057496249</t>
+          <t>9786057496225</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Seti Level 1 - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
+          <t>7+ Yaş Seti Level 2 - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057496218</t>
+          <t>9786057496249</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Seti Level 3 - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
+          <t>7+ Yaş Seti Level 1 - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050612424</t>
+          <t>9786057496218</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>7+ Yaş Algorithm</t>
+          <t>7+ Yaş Seti Level 3 - IQ, Dikkat ve Yetenek Geliştiren Kitaplar Serisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>190</v>
+        <v>735</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057043603</t>
+          <t>9786050612424</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Davranışlarım Kitabı (4-7 Yaş)</t>
+          <t>7+ Yaş Algorithm</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058003590</t>
+          <t>9786057043603</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Düşüncelerim Kitabı (4-7 Yaş)</t>
+          <t>Davranışlarım Kitabı (4-7 Yaş)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057043610</t>
+          <t>9786058003590</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Duygularım Kitabı (4-7 Yaş)</t>
+          <t>Düşüncelerim Kitabı (4-7 Yaş)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057043627</t>
+          <t>9786057043610</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>EQ-SQ Duygusal ve Sosyal Becerileri Geliştiren Kitaplar Seti (4-7 Yaş)</t>
+          <t>Duygularım Kitabı (4-7 Yaş)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>740</v>
+        <v>260</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>7262003004208</t>
+          <t>9786057043627</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Benim IQ Kitabım</t>
+          <t>EQ-SQ Duygusal ve Sosyal Becerileri Geliştiren Kitaplar Seti (4-7 Yaş)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>128</v>
+        <v>890</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257876148</t>
+          <t>7262003004208</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Think - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (Level 3) 6+ Yaş</t>
+          <t>Benim IQ Kitabım</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257876124</t>
+          <t>9786257876148</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2) 6+ Yaş</t>
+          <t>Think - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (Level 3) 6+ Yaş</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257876179</t>
+          <t>9786257876124</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş Algorithm</t>
+          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2) 6+ Yaş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257876100</t>
+          <t>9786257876179</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1) 6 Yaş</t>
+          <t>6+ Yaş Algorithm</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257876162</t>
+          <t>9786257876100</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş 9'lu Set</t>
+          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1) 6 Yaş</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1710</v>
+        <v>245</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257876070</t>
+          <t>9786257876162</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş Cube</t>
+          <t>6+ Yaş 9'lu Set</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>190</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257876155</t>
+          <t>9786257876070</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş Coordinate</t>
+          <t>6+ Yaş Cube</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257876186</t>
+          <t>9786257876155</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş IQ Dikkat ve yetenek Geliştiren Kitaplar Serisi (Level 1)</t>
+          <t>6+ Yaş Coordinate</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>570</v>
+        <v>245</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257876117</t>
+          <t>9786257876186</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Listen - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2)</t>
+          <t>6+ Yaş IQ Dikkat ve yetenek Geliştiren Kitaplar Serisi (Level 1)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>190</v>
+        <v>735</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257876209</t>
+          <t>9786257876117</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş Seti IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (Level 3)</t>
+          <t>Listen - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>570</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257876094</t>
+          <t>9786257876209</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2) 6+ Yaş</t>
+          <t>6+ Yaş Seti IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (Level 3)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>190</v>
+        <v>735</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257876087</t>
+          <t>9786257876094</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Draw - IQ Dikkat ve Yetenek Geliştirme Kitapları Serisi 2 (Level 1) 6+ Yaş</t>
+          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2) 6+ Yaş</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257876193</t>
+          <t>9786257876087</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>6+ Yaş IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (Level 2)</t>
+          <t>Draw - IQ Dikkat ve Yetenek Geliştirme Kitapları Serisi 2 (Level 1) 6+ Yaş</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>570</v>
+        <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056993572</t>
+          <t>9786257876193</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3-4 Yaş Level 2 (3 Kitap Takım)</t>
+          <t>6+ Yaş IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi (Level 2)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056993565</t>
+          <t>9786056993572</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 3-4 Yaş Level 1 (3 Kitap Takım)</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3-4 Yaş Level 2 (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058030596</t>
+          <t>9786056993565</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2)</t>
+          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 3-4 Yaş Level 1 (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>190</v>
+        <v>570</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058021013</t>
+          <t>9786058030596</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2)</t>
+          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2)</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058021044</t>
+          <t>9786058021013</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2)</t>
+          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2)</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058021020</t>
+          <t>9786058021044</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1)</t>
+          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2)</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058021006</t>
+          <t>9786058021020</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1)</t>
+          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1)</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058021037</t>
+          <t>9786058021006</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>DOT - IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1)</t>
+          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1)</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058021099</t>
+          <t>9786058021037</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1) 5+ Yaş</t>
+          <t>DOT - IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1)</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056993510</t>
+          <t>9786058021099</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1) 5+ Yaş</t>
+          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1) 5+ Yaş</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058021082</t>
+          <t>9786056993510</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>DOT - IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1) 5+ Yaş</t>
+          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1) 5+ Yaş</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056993589</t>
+          <t>9786058021082</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3-4 Yaş Level 1-2 (6 Kitap Takım)</t>
+          <t>DOT - IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1) 5+ Yaş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>1140</v>
+        <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058003514</t>
+          <t>9786056993589</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi Level 3 (3 Kitap Takım) 5+ Yaş</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3-4 Yaş Level 1-2 (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>570</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058003507</t>
+          <t>9786058003514</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi Level 2 (3 Kitap Takım) 5+ Yaş</t>
+          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi Level 3 (3 Kitap Takım) 5+ Yaş</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056993596</t>
+          <t>9786058003507</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi Level 1 (3 Kitap Takım) 5+ Yaş</t>
+          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi Level 2 (3 Kitap Takım) 5+ Yaş</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058003521</t>
+          <t>9786056993596</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Seti Level 1-2-3 (9 Kitap Takım) 5+ Yaş</t>
+          <t>IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi Level 1 (3 Kitap Takım) 5+ Yaş</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1710</v>
+        <v>735</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056993558</t>
+          <t>9786058003521</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Algorithm - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 9 (Level 3) 5+ Yaş</t>
+          <t>IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi Seti Level 1-2-3 (9 Kitap Takım) 5+ Yaş</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>190</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056993541</t>
+          <t>9786056993558</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Coordinate - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 8 (Level 3) 5+ Yaş</t>
+          <t>Algorithm - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 9 (Level 3) 5+ Yaş</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056993534</t>
+          <t>9786056993541</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Think - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 7 (Level 3) 5+ Yaş</t>
+          <t>Coordinate - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 8 (Level 3) 5+ Yaş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056993527</t>
+          <t>9786056993534</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2) 5+ Yaş</t>
+          <t>Think - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 7 (Level 3) 5+ Yaş</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056993503</t>
+          <t>9786056993527</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2) 5+ Yaş</t>
+          <t>Solve - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 6 (Level 2) 5+ Yaş</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786058021075</t>
+          <t>9786056993503</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2) 5+ Yaş</t>
+          <t>Find - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 5 (Level 2) 5+ Yaş</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>190</v>
+        <v>245</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786058071704</t>
+          <t>9786058021075</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2)</t>
+          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2) 5+ Yaş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>130</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056927287</t>
+          <t>9786058071704</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1)</t>
+          <t>Cube - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 4 (Level 2)</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056927256</t>
+          <t>9786056927287</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1)</t>
+          <t>Draw - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 3 (Level 1)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
+          <t>9786056927256</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Paint - IQ Dikkat ve Yetenek Geliştiren Kitaplar Serisi 2 (Level 1)</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
           <t>9786056927294</t>
         </is>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Dot - IQ Dİkkat ve Yetenek Geliştiren Kitaplar Serisi 1 (Level 1)</t>
         </is>
       </c>
-      <c r="C116" s="1">
+      <c r="C117" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>