--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,820 +85,955 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057127280</t>
+          <t>9786058228030</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yurdunda Sürgün</t>
+          <t>Maraş Maraş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056567252</t>
+          <t>9786256567382</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sarıl Düşlerine</t>
+          <t>Alaca Bir Mavi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256567245</t>
+          <t>9786256567283</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yüzlü Menekşe</t>
+          <t>Elveda Sevgili</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057323736</t>
+          <t>9786256567016</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ölmeyi Unutan Kelebek</t>
+          <t>Duvarın Dibinde Fatsa</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256567184</t>
+          <t>9786256567337</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Tortusu</t>
+          <t>Devrimi Bekleyen Adam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256567023</t>
+          <t>9786256567320</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Sessizlik İçinde Kaybolanlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057323743</t>
+          <t>9786256567351</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Eylül Düşleri</t>
+          <t>Belki Başka Bahara</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256567207</t>
+          <t>9786256567344</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür -II-</t>
+          <t>Kar Ağrısı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256567214</t>
+          <t>9786256567368</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür -III-</t>
+          <t>Nar Çatlağı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256567153</t>
+          <t>9786057127280</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Mavi</t>
+          <t>Kendi Yurdunda Sürgün</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>125</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256567160</t>
+          <t>9786056567252</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İmgelerin çığlığı</t>
+          <t>Sarıl Düşlerine</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256567092</t>
+          <t>9786256567245</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sorun Beni</t>
+          <t>İnsan Yüzlü Menekşe</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256567177</t>
+          <t>9786057323736</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yaramın Yüzü</t>
+          <t>Ölmeyi Unutan Kelebek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256567030</t>
+          <t>9786256567184</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yıldıza Yolculuk</t>
+          <t>Kalemin Tortusu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057323729</t>
+          <t>9786256567023</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Üç Kurşun Sesi</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057127242</t>
+          <t>9786057323743</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Ay Şarkısı</t>
+          <t>Eylül Düşleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254446580</t>
+          <t>9786256567207</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kara</t>
+          <t>Hayallerle Bir Ömür -II-</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>35</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057103390</t>
+          <t>9786256567214</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Yusuf</t>
+          <t>Hayallerle Bir Ömür -III-</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057127204</t>
+          <t>9786256567153</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İdeoloji</t>
+          <t>Kızıl ve Mavi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057103383</t>
+          <t>9786256567160</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cihat Uğruna</t>
+          <t>İmgelerin çığlığı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057103328</t>
+          <t>9786256567092</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mavi Patika</t>
+          <t>Sorun Beni</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057103345</t>
+          <t>9786256567177</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mor Salkım</t>
+          <t>Yaramın Yüzü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057103369</t>
+          <t>9786256567030</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Penceresinden Kendime Yolculuk</t>
+          <t>Yıldıza Yolculuk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>35</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057103352</t>
+          <t>9786057323729</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Mevsimi</t>
+          <t>Üç Kurşun Sesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057052308</t>
+          <t>9786057127242</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Damladan Deryaya</t>
+          <t>Yalnız Ay Şarkısı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254446597</t>
+          <t>9786254446580</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Gelinciklerin Çığlığı</t>
+          <t>Kara</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058228016</t>
+          <t>9786057103390</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sis Şehrinin Atları</t>
+          <t>Benim Adım Yusuf</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>12.04</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056697890</t>
+          <t>9786057127204</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sığırcıklar</t>
+          <t>İnsan ve İdeoloji</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>12.04</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058228009</t>
+          <t>9786057103383</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kurtkıran</t>
+          <t>Cihat Uğruna</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>12.04</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056697876</t>
+          <t>9786057103328</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kadınanam</t>
+          <t>Mavi Patika</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058228023</t>
+          <t>9786057103345</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Horoz Çocuk</t>
+          <t>Mor Salkım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056697883</t>
+          <t>9786057103369</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Eşek Hırsızları</t>
+          <t>Felsefenin Penceresinden Kendime Yolculuk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056697821</t>
+          <t>9786057103352</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Maraş Maraş</t>
+          <t>Hüzün Mevsimi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>20.37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056697814</t>
+          <t>9786057052308</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Eşim Beni Aldatıyor</t>
+          <t>Damladan Deryaya</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>12.04</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056697838</t>
+          <t>9786254446597</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Başıboş Köpekler</t>
+          <t>Tutsak Gelinciklerin Çığlığı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000056017</t>
+          <t>9786058228016</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Bizimdir</t>
+          <t>Sis Şehrinin Atları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000056018</t>
+          <t>9786056697890</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeni Göçmen Kuşlar</t>
+          <t>Sığırcıklar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050609486</t>
+          <t>9786058228009</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Pamukpınar Yolcuları</t>
+          <t>Kurtkıran</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>20</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058228092</t>
+          <t>9786056697876</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Keşke</t>
+          <t>Kadınanam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>15.74</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058228054</t>
+          <t>9786058228023</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Düşleri</t>
+          <t>Horoz Çocuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058228078</t>
+          <t>9786056697883</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Kırlangıç</t>
+          <t>Eşek Hırsızları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058228061</t>
+          <t>9786056697821</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ne Olursan Ol Yeter Ki Rehber Ol</t>
+          <t>Maraş Maraş</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>17.59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058228085</t>
+          <t>9786056697814</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>O Senden Korksun</t>
+          <t>Eşim Beni Aldatıyor</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058228047</t>
+          <t>9786056697838</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ve Ankara</t>
+          <t>Başıboş Köpekler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056697845</t>
+          <t>3990000056017</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ubuntu Çocukları</t>
+          <t>Gökyüzü Bizimdir</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056973581</t>
+          <t>3990000056018</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>Yeni Göçmen Kuşlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057052346</t>
+          <t>9786050609486</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>CHP'nin Reddi Mirası</t>
+          <t>Pamukpınar Yolcuları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254446511</t>
+          <t>9786058228092</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kürt Mehmet</t>
+          <t>Keşke</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786050609493</t>
+          <t>9786058228054</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Gündüz Düşleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>18</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254446573</t>
+          <t>9786058228078</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aşk Şiirle Olur Sandım - 1</t>
+          <t>Yaralı Kırlangıç</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254446559</t>
+          <t>9786058228061</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Boncuk Badem Masalları</t>
+          <t>Ne Olursan Ol Yeter Ki Rehber Ol</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
+          <t>9786058228085</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>O Senden Korksun</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786058228047</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Ve Ankara</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786056697845</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Ubuntu Çocukları</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786056973581</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Suskun</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786057052346</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>CHP'nin Reddi Mirası</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786254446511</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Mehmet</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786050609493</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Lea</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786254446573</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Şiirle Olur Sandım - 1</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786254446559</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Boncuk Badem Masalları</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
           <t>9786056838620</t>
         </is>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Almina - Diktatörün Kızı</t>
         </is>
       </c>
-      <c r="C53" s="1">
+      <c r="C62" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>