--- v1 (2026-04-02)
+++ v2 (2026-05-21)
@@ -85,955 +85,1015 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058228030</t>
+          <t>9786256567481</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Maraş Maraş</t>
+          <t>Sonsuz Ahenk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256567382</t>
+          <t>9786256567412</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Alaca Bir Mavi</t>
+          <t>Ubuntu Güneşi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256567283</t>
+          <t>9786256567443</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Elveda Sevgili</t>
+          <t>Geride Kalan İzler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256567016</t>
+          <t>9786256567436</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Duvarın Dibinde Fatsa</t>
+          <t>Yaralı Coğrafyalar Kitabı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256567337</t>
+          <t>9786058228030</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Devrimi Bekleyen Adam</t>
+          <t>Maraş Maraş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256567320</t>
+          <t>9786256567382</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik İçinde Kaybolanlar</t>
+          <t>Alaca Bir Mavi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256567351</t>
+          <t>9786256567283</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Belki Başka Bahara</t>
+          <t>Elveda Sevgili</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256567344</t>
+          <t>9786256567016</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kar Ağrısı</t>
+          <t>Duvarın Dibinde Fatsa</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256567368</t>
+          <t>9786256567337</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nar Çatlağı</t>
+          <t>Devrimi Bekleyen Adam</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057127280</t>
+          <t>9786256567320</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yurdunda Sürgün</t>
+          <t>Sessizlik İçinde Kaybolanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056567252</t>
+          <t>9786256567351</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sarıl Düşlerine</t>
+          <t>Belki Başka Bahara</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256567245</t>
+          <t>9786256567344</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yüzlü Menekşe</t>
+          <t>Kar Ağrısı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057323736</t>
+          <t>9786256567368</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ölmeyi Unutan Kelebek</t>
+          <t>Nar Çatlağı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256567184</t>
+          <t>9786057127280</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Tortusu</t>
+          <t>Kendi Yurdunda Sürgün</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256567023</t>
+          <t>9786056567252</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Sarıl Düşlerine</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057323743</t>
+          <t>9786256567245</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eylül Düşleri</t>
+          <t>İnsan Yüzlü Menekşe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256567207</t>
+          <t>9786057323736</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür -II-</t>
+          <t>Ölmeyi Unutan Kelebek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256567214</t>
+          <t>9786256567184</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hayallerle Bir Ömür -III-</t>
+          <t>Kalemin Tortusu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256567153</t>
+          <t>9786256567023</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ve Mavi</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256567160</t>
+          <t>9786057323743</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İmgelerin çığlığı</t>
+          <t>Eylül Düşleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256567092</t>
+          <t>9786256567207</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sorun Beni</t>
+          <t>Hayallerle Bir Ömür -II-</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256567177</t>
+          <t>9786256567214</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yaramın Yüzü</t>
+          <t>Hayallerle Bir Ömür -III-</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256567030</t>
+          <t>9786256567153</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yıldıza Yolculuk</t>
+          <t>Kızıl ve Mavi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057323729</t>
+          <t>9786256567160</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Üç Kurşun Sesi</t>
+          <t>İmgelerin çığlığı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057127242</t>
+          <t>9786256567092</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Ay Şarkısı</t>
+          <t>Sorun Beni</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254446580</t>
+          <t>9786256567177</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kara</t>
+          <t>Yaramın Yüzü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057103390</t>
+          <t>9786256567030</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Yusuf</t>
+          <t>Yıldıza Yolculuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057127204</t>
+          <t>9786057323729</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İdeoloji</t>
+          <t>Üç Kurşun Sesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057103383</t>
+          <t>9786057127242</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cihat Uğruna</t>
+          <t>Yalnız Ay Şarkısı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057103328</t>
+          <t>9786254446580</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mavi Patika</t>
+          <t>Kara</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057103345</t>
+          <t>9786057103390</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mor Salkım</t>
+          <t>Benim Adım Yusuf</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057103369</t>
+          <t>9786057127204</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Penceresinden Kendime Yolculuk</t>
+          <t>İnsan ve İdeoloji</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057103352</t>
+          <t>9786057103383</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Mevsimi</t>
+          <t>Cihat Uğruna</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057052308</t>
+          <t>9786057103328</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Damladan Deryaya</t>
+          <t>Mavi Patika</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254446597</t>
+          <t>9786057103345</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Gelinciklerin Çığlığı</t>
+          <t>Mor Salkım</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058228016</t>
+          <t>9786057103369</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sis Şehrinin Atları</t>
+          <t>Felsefenin Penceresinden Kendime Yolculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056697890</t>
+          <t>9786057103352</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sığırcıklar</t>
+          <t>Hüzün Mevsimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058228009</t>
+          <t>9786057052308</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kurtkıran</t>
+          <t>Damladan Deryaya</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>12.04</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056697876</t>
+          <t>9786254446597</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kadınanam</t>
+          <t>Tutsak Gelinciklerin Çığlığı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058228023</t>
+          <t>9786058228016</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Horoz Çocuk</t>
+          <t>Sis Şehrinin Atları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056697883</t>
+          <t>9786056697890</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eşek Hırsızları</t>
+          <t>Sığırcıklar</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056697821</t>
+          <t>9786058228009</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Maraş Maraş</t>
+          <t>Kurtkıran</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056697814</t>
+          <t>9786056697876</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Eşim Beni Aldatıyor</t>
+          <t>Kadınanam</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>12.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056697838</t>
+          <t>9786058228023</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Başıboş Köpekler</t>
+          <t>Horoz Çocuk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000056017</t>
+          <t>9786056697883</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Bizimdir</t>
+          <t>Eşek Hırsızları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000056018</t>
+          <t>9786056697821</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yeni Göçmen Kuşlar</t>
+          <t>Maraş Maraş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050609486</t>
+          <t>9786056697814</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Pamukpınar Yolcuları</t>
+          <t>Eşim Beni Aldatıyor</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>20</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058228092</t>
+          <t>9786056697838</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Keşke</t>
+          <t>Başıboş Köpekler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>15.74</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058228054</t>
+          <t>3990000056017</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Düşleri</t>
+          <t>Gökyüzü Bizimdir</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058228078</t>
+          <t>3990000056018</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Kırlangıç</t>
+          <t>Yeni Göçmen Kuşlar</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058228061</t>
+          <t>9786050609486</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ne Olursan Ol Yeter Ki Rehber Ol</t>
+          <t>Pamukpınar Yolcuları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>17.59</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058228085</t>
+          <t>9786058228092</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>O Senden Korksun</t>
+          <t>Keşke</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058228047</t>
+          <t>9786058228054</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ve Ankara</t>
+          <t>Gündüz Düşleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056697845</t>
+          <t>9786058228078</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ubuntu Çocukları</t>
+          <t>Yaralı Kırlangıç</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056973581</t>
+          <t>9786058228061</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>Ne Olursan Ol Yeter Ki Rehber Ol</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057052346</t>
+          <t>9786058228085</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>CHP'nin Reddi Mirası</t>
+          <t>O Senden Korksun</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254446511</t>
+          <t>9786058228047</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kürt Mehmet</t>
+          <t>Ve Ankara</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050609493</t>
+          <t>9786056697845</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Lea</t>
+          <t>Ubuntu Çocukları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>18</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254446573</t>
+          <t>9786056973581</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aşk Şiirle Olur Sandım - 1</t>
+          <t>Suskun</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254446559</t>
+          <t>9786057052346</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Boncuk Badem Masalları</t>
+          <t>CHP'nin Reddi Mirası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
+          <t>9786254446511</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Mehmet</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786050609493</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Lea</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786254446573</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Şiirle Olur Sandım - 1</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786254446559</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Boncuk Badem Masalları</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
           <t>9786056838620</t>
         </is>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Almina - Diktatörün Kızı</t>
         </is>
       </c>
-      <c r="C62" s="1">
+      <c r="C66" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>