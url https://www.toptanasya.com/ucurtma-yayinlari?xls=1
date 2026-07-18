--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -109,96 +109,96 @@
         <is>
           <t>9786057459596</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Psikoterapi Kendini Tanıma Yolculuğu</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057459565</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Adli Psikiyatri Psikiyatride Hukuk ve Etik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057459558</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Çocuk-Ergen Ruhsal Sorunları Hakkında Ne Yapmalıyım?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>475</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057459534</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bağımlılık - İyileşmek İçin 66 İlke</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>410</v>
+        <v>470</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057459541</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bağımlılık Tedavisinde 66 Temel İlke</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>335</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789758947188</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Tehlikeli Bir Kipat</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>3990000011001</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -454,51 +454,51 @@
         <is>
           <t>9789758947003</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Korku Dükkanı - Sonra</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057459572</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Çocuklarda Dürtüsellik</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789759290382</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Korku Dükkanı - Önce</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>3990000011004</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
@@ -544,76 +544,76 @@
         <is>
           <t>9786058151222</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bağımlılık</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057459527</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Bağımlılık Hakkında Ne Yapmalıyım?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>430</v>
+        <v>520</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057459510</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Ruhsal Sorunlar Hakkında Ne Yapmalıyım?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>470</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057459503</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Çocuk Psikiyatrisi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>560</v>
+        <v>690</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>